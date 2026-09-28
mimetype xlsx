--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc6fda5ee22f569cdb7c29ad98e3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c652ee1a1b271cbb0a5dddccdb5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ff6cf6253a031e093c954ea914893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d27e4676e880d0ee5ab213f8030d7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c015982ac0e4e52d2455abf5ae3ead25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6fb3594400afa477682fee7fe72046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47035b6d4465727ffb460844dd19d1ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0074f2dc17569a90edf3448020dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a67d5b4e549830aecabf8d3837b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097884a6547a774b6640d5fcdac7477010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651386e49ae496df2003b257429413511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8247329066cbae07ba363dce90e58712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f480aa496de36a2b50fdf4a6a8989cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7fefe35d64ec665eca962ea15ca3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47651f51883d9b10e93108eef14f8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23be71d027119f80b70b3e59a2a392416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33dd92b0953263efbe508bcbbb53db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6b2174d1fe6dc87fe682935ccbb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1be4d6d4b477172d93c11d3b56f2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005788cfe426d41f8e1e764a3d7f13c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802b7f963ccbb6b303a18f812e268421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396985fde740d95b8dd0822c1cceab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f0ac364aff8e8f0e9a2dcd263c61d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2df154d7a1a03549a67f53ce69c1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4310e60372e9b99f35c57b3923a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6e24789a07b18eb1b877fc6a048326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167f0c1e0119be2aa731bd04ae121fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eac8de9315aae71a93d79cd5862a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc9247ba5e3e7854b13966a7480bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c27a7b7f944943d6e370bdaace4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0561ad691f3767abb3b73cb1017a1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a34d871fc4342e048cac148e27527832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c3bb75ae5f471764bde15ce2459ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b34274dc3737a136ebbd18a0b392334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccafafafd6f6a836590aac1e5cd8b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fd6edf03b431ba8895d067d2171f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825880ee0711abfeef2d0a62242479e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2401a364597f490e5147d8882c244138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca034024fff902131d14464cbff282439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2349f54164d610da274f269f4203de240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cf1f094b29f39186acd314d580e8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3469f6f0f6c4af2ede93ccc0f172b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f5431196a325466b348dff60905143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24d04d9a5c37ba6bf7b20aa737b11a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3997756aa3b4ec63ca05e469b0d59845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c469339e55a06e2032b7dae0300e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e221f494a04d5a4b752fbcc4eb4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a824ea230c9e4863c8c7d9534ec2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8a56f8c79c3d87e311ec41cabebc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96adc99ca574592ede579a74fe8a0dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032439b6dd8fada8720c3894a9a210751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8df92b6951466399659fad8dd228552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bec1afad35eb6dd54533f0d702fac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896366cb274effdeae8160fa84749554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee571c626128fc221644aefa0eeff1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6897edd36b499e6d82bc1374fe44e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fec67c9b401245c944d188cbc0555c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ecbff81cca1b0e94602cc26b6534858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f6bd253a1d0b558c617ec011b97059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844df0cc788ed98cec33c73b70a5a54660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdff06f8d691237e0d6a7d41f135b4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaca2a0f9790be4b9246fe6524a9fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21be7b36a211fe7de3d859b369ca98a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510d3b4617125809b2484358c63fbcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226751982971850f68334f7e697cbb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67860e5de24bb47e14ebebdfc35ac8c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562c27132ecb8b4a8913a4f86ce66467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3a9a1982a9a54a453f0c5c8b5e7b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c6f0f97ef31920c7b2cead862b23769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee8213e5b5d77f7d977612ff39c77470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd272d791569e794fe4672bc776d7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485a16cab081f32e9ce327c5d9b36c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff944146855383a972f08cd380550b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336984379d5b6f6fcb42a752644b2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2990e4a10dbdad98f57fb6af523d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9661bca973343567f4a18469729256f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd97260ddafa625fb47b81ec9ec2bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4203f7956862651aac5cc0503d7a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd9bdc46725bf047fbd0fef3fea0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2795b34f914090a7dc9d8add199857180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9c31ae45cf8a01c46ded8d4c70bbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725a37f40e1e66f08922e88bd1376e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cf33a5bc8383153cd4d3ffe15366b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef390bdff73bd3a1da25524e2cb1da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525450f509a47b209ae89b802659cbb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4629ed1db4aa957bf1c0873e84c9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfd89ca14f5c6dc30f217c8d04b4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2cf002fe62269305d8c814f994a6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a908e463cd6493b2eaa48c97c551f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd828d14cced0526d06d4418ad6593990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5395341b2ca013830cb6551ce52fa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0da51366770d409a6dcc62715a177b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c682228903138d60769bc80b575893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb1c8c13d3478db44c372a331ba04194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877c6e48dbc37537f32a0b941e6ad195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc52f0e4bb5e9e5f25752b1cc308396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd7be73388de20e726fbfba0a400c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f74fde67b46a49c05336599d1d51198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd180cdfae35718cd73a3f277403c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d64895cc95a7203c270bf0fd35395100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16ec2ba6be92bafd2157a479b264f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d77f34cb6b655b57fc9b0036826fb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1394449ef5ebe52f681418daefd96c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca645343f8cc0bb759dccea6b8f6e5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2e41ac8c4586ace521ba52f207cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3dcaee57075a5fe58ea9be019b1d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f51546655bc22d91ff9fc581183c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac0892f4aeac09d9ab18f6665982b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384f34fd39371f7558cbc373c2b573109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76ffd6dc708a414c4b6c1dc70aca78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a5e334c09e52391761a0d4820534111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887750c8f493f7a7c02d926cd2f5ee9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60742902896768196c28edcf54fb6d9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d05bacd26fa1815e1b486415d7a901114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4955faaa91203cf51c42d97cc3e601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b18067c476571a91f2d92510ba624116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06a15f8fb15d0c6e8b472253b632fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130167feefbcb524a47b5f7fbe4f595118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832c00132987f8ee61c40eda1461f17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f0c162cd403f865514a42384916e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebe4b7cce52c7f69d4819a44d81a65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29042f868db524c50c7053466e0b58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41803590ea4ac8a7f29e666b8b85a6e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690feb6062139de35f729fb90992c5cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e02c8c25a75c215dfde816dcf4dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f638c4f448f0513262786410323f17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44a0e2f055fa61778cb60e469b4aaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6372c8b1433b156bdd3a5d513a078a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f4cb830f91b158e0ab68109580f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9659776d41d2f1d2811ef1c6bef9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0ad68e2b0a514d20fb4ee74416d70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca721862432871ba9dcdfb5db3c3d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924060f418ba03ea0f3cbd164258821133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099ab5bb62f896bff5b47c98bed555134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8573b1103493f540248ee44d979cf37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fdae5c2c95ac06aa058a316a4c132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce99596164eace2ca8ad3a36e177b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f032bdecc934a7e081c6ea468d5e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603dfa0c9dcae41a9983f2edf3df70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c0e41efb9894d5f7aae99f50db5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e4f90e82f92f08efdc0cc2639156141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb7406094f084524f998db27249e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f1bd1ad6c047ef541cc106143b63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba3fba0634d97e17e8032a60b9221144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145eb755f205ffbf24064e7c39aae8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b6686ccad65f2ebfffa147e770a0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189834893a0dbb91cf3196ad6d62c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465628c685c37fb28526ba55965a5e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ede9cfa91f76e77936ba0a842387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33fa563a30f9e7589a63bc48021315150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253cd6625939c3a40ce4f3e90f9d6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba36ad3c0c3c2069801dbe40ddf7187152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0022685dd3e3f56721204dfd237532153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3228d52bff0ad4d3108e8c7a43b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b2968d1ff241d87417f0035f50e39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059c588c5d395ef1868f4de6693c7b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470e27bea34525c0b7fede24d7fd710157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c80f02d523f4a34eb74b134c1e56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31871e32554536e7ce3d584a74a704a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dde06b43f641227a789215484f5cd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dcf26412cbac5e0a9af88ce04eb26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab96a0866aa60a8766867ec513169162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aec84a048cbcdf55324cb8b6c2514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa360465d8726a2d753fa2a5afeaaf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e06aa1ac954dc0551e7a5a160bc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e00120738adf67fadaa3d890d9aaec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec3bb9428672fe84be0214bf038811167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704951ec248b9e271fa7b82359d54e3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66114e597df15d573307ba75db2603a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014cb8bf32dc41a82c44e81fbb660c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d72fc4a3ead41af7eeabdafdebabe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d02bbf0702f6f08b2b2d2ef9c3210172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51256adfac26bb10b98910ae5ba83c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c6f0df3759ee4391ade0dfa8ccc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e23236c94109b4777749596188701175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b7f0210a6cfa66656708cae6d2c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482176007db76be5097a2609296edae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf5be1a0b27b5222fd194d91c9a69a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9500e5de7f0a3b3c5bab5b53a509b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeafb4aac5ca53de81883cae7a37ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd0421345a9456c7059d3f833cbf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4e6bc2e133ba9652905115a82518182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de090bbf2a92caac80cf4a968271d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92c332963e8f842c4667433b0b3e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33967d82f6de5910ca34af2d563142fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e382ad69ebd10c5f7895effacdd78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d407942d8845415465e1def39ba8a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815444fec69cd323b4e825211591237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88695b30548f1109f15b105c2d53e2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb938ec2cddc0efd84c86c4fc9bc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2384ef63c47fa9ec98717457178a2ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea732f2edc1fe458d383ef7372b3ab77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b54955ba09b90a3be156d6f643e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6bc912cad48a05a1726deb84d13d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afaa232201bab606d478cac2b536af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741ee0ae64611b4ada04960782f039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ebdc70b1bd88142db402bb0c1add7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e9e0f6f679aed5af23342a6bfecb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97382f1651118ebfc6cfeeeb04a39adf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31323c47684b08691839737c4c923f8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef12452fae51dac8aef68be85b8efe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc2679f3fd890e0f4f2244e75adaaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece10bd7b69fabf017bd374553db269203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398c3848d3797b18dd0f4e3694ee78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ea6f6861dd7b17a499b5b22c580b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454193a6af404e89abdd63bb4b912c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e798a565f1637d68810f0b534e0224207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf15d7bfd5741087a13f2619796938208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e264d8af96b366e3aeccd2cadfb1a1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5aedc19b515faffa0754a61ed86a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200733a199c513ba13c149d78273593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48da55e504516974b7d0d72fa99c8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff5c3c712a78e07bcdfd5ec2908cf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9259adbe8117df242ccd14359255b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f498116d84c6fe7c68460676ed9cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780523bf813dea694a5f0ee3549a09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76af9f67bb9fa93cbd2accb602b464217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa6456ded93c104db54f27598ad585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041404be7a7d702a9413d4d1e6451c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97d30e04aede03a651e24a6530997d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03da31d049bc409aa3cc2be5ec4eac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c534f7d1a2d4d684720a9824c2f0753222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6be9f8063c6358f0538b65ca6018223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88e45ffc4a01d211e837119db67e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7fe1c7414970f4dbb1b1fd75fa9bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f15725935316295535ade700f460aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c595102b64d376b0c6957d80ded7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ce376dae17702606578cd1b2f2e24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33493e9940f4993140c9e0cf175f3e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30256b52d902b168ec29909de3b357bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197097371a5b75762cf8e97861ffd0c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305429a34d9bba9d3ef8e3991451cf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b166ea180d7ea43e6f4510769449b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076005cb72ca034c261ea33064d3dcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef8a4ca6ceeea56fdf0570abb3bdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9f91b5464c0958d5605fc9bbd9bc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfcd6a84e81b604d01ebd86380a94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805371c4ea9370748c630614fe02f20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2947fcad8f184f488aae56dcb9d62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed51cb98fa957a68a516c9fb1324b8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d90cb52ef9d962a5935a15dd22ffc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9d596d430bd5f867b70c7826a460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f87a676bebcc3cb0cb835c093343f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c0fbc00c8d26595c245d6a8707618244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e4f20284902c9a7cd31ee753c1b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff3a82cd614e18523eedf2dfc3f3da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60866db276af3d209182dbb55cb2022247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52846dd1967dfbaeabbe3b910fbd8fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2be52e99062dc79623b193bcb456b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a5113a90dad1214fbae75561c1f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4c8f76219dd50091e2397a588f44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04438c1371e4d47567e50bd567416252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31ebab8309d4e3d7689e32ad578088253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478571dac48f65afbbf8ff8de50f4933254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c258323beccbba10fe8924de6844ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245fe0ad66eea5dceed3a9f3502ee96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026751ddf2dd36611ec26b78e9ef73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446e9a57bf4dcb30910e9b2f77cd7a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e0fbbaca710e90aec3f4910427ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe96cf2a764069930e18ac60a592c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7366e7156903b0647bf70d4f8591261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee1156d5ce1f79edcc9370eccc2c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d63ab21f2dcb698dcc67bd26e0c75d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ea8c9c8eeb04159aace5e82fd552264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc7c282902802b8fbde98b2fa9a42d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63cf9dc09582b9badb88017c7fcb43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e019dfb2c5d589640bbeaa6d12352267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b11414e83b2907b5d7248f328b46a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f0368dfbbd559a220fb5a6038f0ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04101a820b803d8024e04ee565a869ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba064137b542f203c33968cb68816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f42d953853d703fa1625bf2d11ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce078c72756658a35ea88a49ccdd16a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c78551d5b677cb808000cb82f4211274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7cb3137824a29f48f11b2160dff9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad72a68e7c239e7b05cd0d81e2d2c0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398f1ff83aeb9fdaa443f462dd89ff8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b830843419c3164a65abdd02cf0ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7ee881703157877d5583af95260cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c9976e7609ecb0d1e7f72436619a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20609e2c6d02941f780a3a911bc7ae3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ab9c2cbe010cb7e4b9f91bb04778a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deb5347c873d580b36a1823cbd2f84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9bad645fa93018b4fbc4058fe1739284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc48bd1d4c5ef9276fb76c63695d96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d628d8738485608a1b41ddd6b7ea7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2ff615ac258297be1b74c17f890c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e212f479047c69de8faf47321a86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7022e571cbc97c39c08b99d91ef266f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9c39fe48d45c15c0f5e725468683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6f1b650b1555cb10892a16d375af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e08c05f2ca93c502796c2eb6816eb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006d8e3e67916daba11ef5f91bd68f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681eb88a021a9657bb36b3dd723b728294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d9258bc7ae9c9992f617ce3d1cee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4fb8836ef9dafa4da2c3b5979cf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924f205202bd44c7c7bf45fde3a849297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f3801bd4433a9b6f666a9a4f4d0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f63f2d74dade9057c2263b1e88f4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566acfc040145ad40baa4150fea1889300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd7349d0c3298ec8911b0b4126725c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46edab452e6ea28df1a5a130cd5b0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db3a5cb7d8b485db6019ff17e62615303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29714fbb1e36317928672e262f6dd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356093c03fea112e8ecce25f45e3e3ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec65a6ebc10e03ac756d1270d91a658306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e91c760662db759ebd4f4318b23571307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd6085f49d4edaa1cc1a5e4c4a0373308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaed097d93952e6a014edf43b0eebb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61409775a077568a55a8e6d10a22086a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fa7cd54346c6990f1ed4292f47d4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfffbdaf3191e5935c088556dd9728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e6153b5a850d28f6b1bd20670231313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c226b37a6f8503e14f5b6a95c8d6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e050375c7bf70200cffaa6d778da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24bca341e49f1e136473b6e1b1f88d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23db6d982a1f7b1f2eb02dd28dfd63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7100e079a385da3a13c2b0e1e073fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d46e25ebf30eb0aa5bca8deaea320319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c6e65ac82c23d2908496399da80fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96b87ae69b9cd842775d29185f4df6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa2502398655d85782c351eb41f32c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c9db2503c901fed51d355b71ab15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a7e33a5811a06fdd09efb5bc7b8b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156680ff168b0338f45752c63a43222325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4cd960535ca8027bd2e0d0f157d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9c2ffd2ca594e0e05d54d3f2461c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d7bc14f35b3962850b46eecc5bc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2697642d88a502dd95a5fb7eb335b59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ec2ee0f9f5b149bf1fd07734c608a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90602f4cd6d3a3ad0f69879e176f26f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff72bd5bb371cc205326339ef4615332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba84dd93e7b238e5b93cf64ec7d17a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a7cd5c3067c67c10df8461ae27c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5084427763692b41b3ece912251b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb368c8863da39ad1f388c740232f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baa8de9135cc8d7239f8a3cf99289f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fd8c4639854ac32e93db9a5df504d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594445147cb45f467db8f73a5f39667e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcded6fe84e5db517fc5b54080828a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeaabf4b2695908d0381307966442d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f82ec54bb69b6ba3ab3aa1b4c96b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583391c754a7dbbc9caf771df41447343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc579672ed379d5d12301a0de50af067344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60007348d342792a5ab0c8fe8ff3fa2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151108efa1882f0b396a50a58fbb869346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa020aff5f594922b7d43a7fdd579347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136aa6681621a0972453b67db0361a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494638d0c5e54a7a4c03a83ddc687c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb987c3e3c9683a40794296ae6cb10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123e50639366f542f9b96ad0eb57b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fbed79a0b40f2b4dd29cadbcaa85d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57fb1f40e418eaad2ffcb6ca3b17f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75345391cdc1430a2a3efad744535a8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fed12ef9ced1bffcfb475c4fe1e55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82233c6f24e89e2554801bc57fe82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe426569a762d40c20d05c9614cb3c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed979400a6118ba10fe49eca94fa19b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283401c690ffb39d0155aef0165a0470359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47391227b9dfdf52aa11feb8882bbd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ed91ef79137ef2d3e9c24fa696da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302899f79a7bedd4fd1f31987251a0ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b2329549ec8f6c9a1078f32d7c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52729f239e213b9d0e7196854d48e9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c34942588a1a86dd14d1248c37ac9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe0f1aa93db15475901cf18065962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845dcc5e4bca72cd1678cf2f1f4e46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8519a24ad25c97d0df0edc049e190f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ffc1a2b0aa84ae4c9d553ad63503c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ff2c2c5d95e3b55e8d00d160f2ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874cd53b75119dbc3bb11f7ce3c8736371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7825fdf1e2b3105dc275290b2d9aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6210524b0c66d50f859815303a563373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182c3f56e0cbdff3d8a3af1fc92984b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4816f9f5659d9bd896da5a25a3f1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eff50abcadc54f1b539a9e48c7c30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12f3a8453713ce10c3e2915d05c414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11046d275c2042af5f9aeaf001014378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ddddc40e4da1d8d8100afb22f6e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873032a015dbb67cb3c8218b56f7f5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76c5727f813da6467b435b379888c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6306b714765d43fc4660e65eb9c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186fbd4f446a35b66210ffd0cb000ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15cabf3a1db70a405fb94573b50f80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3340ccd671806cce8ded980ef41b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f5cdeef7f48b383bb38292a5b60d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e9288cb85d3b8c2dc38823733d5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff004c91244112845d3a2c5ef94064b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb4d2f71acabe350eeb255561ff495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c7e91b598c3d01ff5c3cbc1d07533390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e005e310ce76bdc8f50615d8df989da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf69f40ce252dcb324afcc93e3b3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21766c839edfad28a4fde15d94d74dfc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48633b22273661a5bbc386232ff47ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28c79bfb3aba2a4dbc6c8455c95a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9229b0dca57adf44bce68f215b16ad1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349878f684a20a5f6209f842e2c334e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02784f6c06e095b637607f82b5dc07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06883b580da6f2162f80f9c704fb0fc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f566b0e1e5424a2aee0fed96bd7ab5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24376d31781ea3668aac31e61849f342401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b9c6055b79fa43baa0295fc36642402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaabbbe868ad51e7dc581f212355734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1805e059636b3bb0296c65d34d546404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46c5ff567419a63933796e120e98e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c9f0d8efd7610a38c276530105722406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599bb0d7e4121cc7877a086216d34d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f37c3f3cfec00174857b17797717c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a206dd8753864efbbc853f61955c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec35be61e0b4fe0992e7610958a72c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7724ad3632234929e2c42003769b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1329dce9d9b4f52ff489b6d245bfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752446397fa2979ff865d2dac3c98b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f08844a6d7e6c42e96bad39c9d31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297001e1848011e5df0eca69417aa72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e17839b46c317a1a141857f6f911ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450479668153a32cfc9ee96a8f68d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4e770f950464589d50e3842654db3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1fba4bfd40eeb5b8ff81e2d982200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af31f1316432e4a67c67fc95a6820420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1833bbdd5ce38a184e5b3bb65c8f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635175defd6247bc179d72f48a5c5e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6ca83e493165c074df596ea9c064423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb89a9506785ad4cedd49d3c03a358424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916b7f3520bb57192f530058e8b7f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751431506cc50013f76500798d0a1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf08f7d7f271e7ae6fa4b4a25e3a411427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1588bd6892c4de3970cc2ff893e7abb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f951ddf6e0df85a51f45724d64c9d83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e547fcfb523974bb3f89c841c6598430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13395fa7288bd7b53978cca011f31761431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e66b770fadf784e6287297dfac7e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e90bfb4a9adf1897996781079a7b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a349fbd8d73ef803c30101039dcd23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60180950e619b1e6890a6768981ee8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4ac6b1c28d187e5b2a23bec49c089436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803b4a69ea049b4479a5b6effe55cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152084f84ae4038263c56cff2a1cc1a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08283588213b86f4362ba1d885347374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34027f5882c0d2d248c7a7bcff6f6b2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92ed059c063504abd3449969eb73bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ea6be9015daebf6d6a8421f75027442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c487a3a6bc5f74cf02c0fdcfe8010c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e17556991688ba6d5361800be99da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82c52c77d9004398857daf5205b56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f951827c847018817035d899de2ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e82b80ccbf29cb067def85c7d67ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1f151651de7761b7fe5e0bbd78076448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b99c2c20d3c0ceaf57a39ec98ae80d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dfa358ab788500592f2f5c4fdf9ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415968e585a264840e078fe18f11f42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62016210a964efd02ba04b80ff52874452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6c13f2ad640aa6073fc98b493f35a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04557798a2bfa28463840e6a50616454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3029ab0cce43aa61a6114bfe5d3ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c0de72dd0737a355de7f955420d1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f69725a18d0828a425b5fdbfa74c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6b2d05a51f0552e6f595ed70c80bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762eaea28456853157e26caf869428f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6157dca1e10aa62971e35c2f0d42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67468c2ea03bb5376e76058de0c08cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e7348270a1ac36ad7ff7668b9eb3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d52f1604b517a48f2f86f27492b70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc229fb5e33820bf01c4e965a9344d6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c21ac1052133b4b30cb4beecf832bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c3c5806ca6fed83d1550cf206b8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bda42fdbc9419db3c4db05840c2358467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c275a5ca904ce3004bd3d1e53abc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072583510824451b643eb4157175618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c866d154a050b67887a8ae671419e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf1d9911f7bd4cb9d709fde1ed769a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac1ac792ec69e0f89e2b07960d788d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd7191807c8aa6b4f7dc49d4b00468473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a182fe9bcc83ae1b2486cbf3f3c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec8fe460b22ae95c7736a5e3279225475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ca8df441db0f9fa1896aea905530476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9dcfad4e74974215c00c69d88f125477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf17b42557ac466e3202dc25bf464fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8196a60bd13dfbca62869ba3f3a5ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457301f1965b58d1baa116af7b4e3de1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79793c1982152ef8e4b5e25a952fc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5ca17f0232822c2dd44fed2d048e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000e9e374f5a0c7933fa9a9b4fa66a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6de927ae4799abe2936edbad91399484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd964bab2bd608b5cccfdae055bc7b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c38e5e0e0ac70d2ec37997e3788f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27064702a4b7c093908ea7fb33055bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55038ecea66ab36033396d37bbeb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11e779b96cdf1314b819fa83d36d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9da1f18e213089e3e6ed414bea35a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477177c45944042e7aa3e06d5b713db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f61b6fd1154d56c6e735af6e41218c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cbc986ba4e3024660f6cf39dae551493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c145c006c85899d4ca1479c22f465ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38e52c22944ec962ab6ea88590ec8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540ed024e1e0b35e64753de4e9726a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f8e1c48a7024a4b80094d20b1167f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b52d115d8110751f1d9bafb498a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80e57a30555dcf8a1710b5acf026c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221b47192c40698ef555315b08cf59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37074a42a2b3010e63a6b0fcf82cf17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7694334d2e340497cee349be3f130502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b31f21ae12a14195a9ad61d08f3b16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857c5aca6825f1754a7090bc1b8300504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2adad0d81920d557df506a7f773b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e80faa5412ce77cfef0eb33840980506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb126331c32c2a1834dff06df30677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e41b073db7130fa8674201df5f700508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f66c00650a6dbe22647c74dc76fdb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c628cf6bbd5abf72a7ec94f448e2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc2963208de9bb8202f48b82f94e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc156fbf0c92fb5d7865f87a32e48c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cdc2d4706efc47467332397504f3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a7c56fdea2564b8b3a76d71d23946514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7b78e072034627517a98f86e69523515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e797c16f1e4d582c50ba32164d3cce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804dbe6a65b7c541f07755984e338b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8bcc9e49a4f944b80a7469429a3e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfac1e2002078d4cfd60a9c741ff355519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e3c5d227ccdde8aa5a607c54cf98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cfd09dbbf55eb31cd32f00c42218b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf703219bf37529490327473207db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218dd220c5c64e4c47a504c5e9f35c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ab0a90cee60cfc9e3e0f638eacbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e24cb72583a282c8d76a2bcc0b76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e11b1620163953aac378202399786526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81c8e55d04fbc362ef31efa05685ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb469c36d38f04a5aabea6f1f5236a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1518533ef102682e5d0431b42700ed7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388dae09a1d2a624a22efd39e15150530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e8f8496808ffe81502bef4d814ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4e4614b60872f0c44f7a4d8a90c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf95edb1f41ae24a6bd14958cff03a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1643c523253caf555f0024b79c77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d177762e17086245c613583ac11e57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73729ae8edea9c60d3eb7d7d8897051536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18398b3fad4cedbe66828c95f4447494537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b56b8f4b9c2926a7eb61cd8f1b88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be68b4be4185ec1767403b4b52309d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b53b6b1a4485b295abb7eff6724d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9fd3bf52f2c3064e66939027200ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130700ca1ac325900f3745142040437542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a892c65af04edcb54981f93ac0d61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1f09c2a9d18bf3ac483209cbd077b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0014fb3c06baa37818c391720a41c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2d462580471094fb96ce6561e51b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e110b9ecb86b52dd6baca5b7e9d04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1564168b98bf23ab4995a99f7465548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9702fb40f59ff5c4028d4c79df1ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67cb565258ab22f107129d28aa17ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a377cbe1f76684f4046c6eccc4de3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471023c6250ddb629365d89bc7d2f11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a33f7567c5d46d8399b9c7de918c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f779b4e924e9375be7336aca3a548fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2454b8f0365849127098b89f23e347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c415fa010a1a0041beb19cc27b4b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df0e32fb7404cab55ed4c4e781c67b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010cfa84d3423b3198e1f79a9848790558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef3e679c669d16973c543d6482cbd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35536b10ded75c65f7c2f3f7d56143560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411daf53669310b6283032728360a94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19266e10a9e48bbd9f83d7a1c2e5282562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649006a5cf558733d6581455192aa53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c7fba110facfcdcb95ceddcae57ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d89ff59cd17a0ea3c2cd50820d57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164823dac969c35312130a1142f0eca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa0d164d5e5c6b84c84dee11502c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f819a8bc631a741d7f540b813aea7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c29d408607d3b659e187ab59221ade569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4316ffbed7d2f609fefa10da1cf0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14418b05baca00e3be67a36ff9f2598c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28ae6d66cd60083eff7beecdd84944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8effe8454b63c51ec2946866f7b9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ae03fd7dd7946d40624002eca5c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858b65af480b9083e17159579db0721575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea79d075da8ac8467327367634d865576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3170a9102700e395cd2a0dacd8e8adc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6487615532fc2649572234d785aaf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e6d2bb409988b357b9fb2f639eec0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21cf2006f7766349582f801d01ef9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203916078b38ff7577797566c122f858581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4da5fb2b1666729179e5a08d38ccd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd6688602ebb4b679a6071493f110583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455e7d10cd67163dd124625e490154c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465059ca700b982b86f7e17ce1e721585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854bae5b7ae2b26bda499b89c685964586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a771443553eb0ae1b33e49c196148587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46206ff8bb8cbbf8f679aa49c972c86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c09bcbe2eeb9c7cf4ea579db6b0f95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a2efd8454749004409f1b5e0543d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa607ecc868ee508598e05fab00b31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a368f0e1ae747ceee610b931ae1a46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7b2db3f6b7135ff393b8a7ab1b277593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c241fb80fe5cb7b37b0a86c81aed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8129123e2bc6fcabb88a65c36c4af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fee2801a40fc09f0226164489c1c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e488318b2062f7556aca3c7a4339f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69083b613d3beb5f4e8331d6ad5de3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff4bbd628e3083ed726f33a0a6c96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ede0b2a44c393930e5f606be842f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e59fdab7898e58e7aedefde743c47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc0b29c9357931292b1f5b0bd58b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e70abfac19cac116ce4a3e7c25109603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c44e98e0d20d3f048aa3a9f432f07b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71276c790dc50877d66ec1f1de548dc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d0d3da60d765b6d7221223c61db06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b62a14b8259f77d97979b5442fc8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb90e3d07c33342a2f1e68db575fdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6913c91262ea4ba098acc819d6776d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7abacc8e4420df66a30f15a272162610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33325736eb6accece9f650b1431c73e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b8c5cd1ac5c32cf0c986fbd69032612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b850398fbbd3e5e90b46bb15da7c6da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948750cd60242613e8e30b6128f51ba0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591152d2f10d977fc032faa06d88fad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873b4df5ef46f9c873d0348a5ab2df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d05aa64f579c17c6cf7c2402eadfa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06eb90971dddb93926bf26d50e3f61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0504d0da1b28505da75ae893d3adf89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ea11a4f5ed6e718ae4b1d275c0ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeb584af85f2653782b5d31028ce37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e847a0fc7c0cabd035eb81641d2a1d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f710de58599f950c0c7a988570bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4869b6de2d0b9616b3b407d75a1a5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2915ec267b872373a45f5e80a0102625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e27db557b8dffb8eb9e74ac225e5cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac71e4db29484410dc4c2c063f2be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195260a3b522c62ee93683a01beee81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d77b7be8bdd240866626895b5aa3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c508f12dd530e7cac44f8c36abcd48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279ffc7cbdf8638a968d67010823ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf63debb59a6894b0a8ec0417230c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1032af8a6bce98e0468d14893b0d7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e64568a94a9f59986bc98c41f23ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27815e74c167d6952c4d5a1a42dff2bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779f55f4075df5ae0b0ee1a0b602bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f2bc62e828675d3f01e9131b205d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2c17685bbca7382bff89cea267bf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e1405f69d00927d13ce802f039e59639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6f188a57fe4b412d579fd5316089b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e090d6143cb5a3b6e0b99446639a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e73bf0d8ffc5a240c736cf369c407642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e805a640bbf2951f7eeee57cdcaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75334c4bc6c380ad46e9edb8969b9a36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97789c2ccc9b478c191a512c874d4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005852399e659087737b74ed947d4b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2aa9d6f19174f7356df29406cddb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a2931e2c1d560ef4ede3b558ae11a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c45666ababeb2d3ac70a27fa97a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48513e2c199b9a6e04eda8c4fb69b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc944975fd1773bbfafd5e73f9e35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8df7afbede5e8e99ac356ca76dfd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e8b32cf812e3661ad423059a378b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432811b56194dc24ab61095b09b24c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e22bb47c9b037a2286d12c7eb7816655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcee49be8854484a7d01215999a87d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a3794005ee88234a2ca71d3ab6ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882cb64e01663fb8f874fa82ff0d963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e17a84a4c18cbfd9689e64d6e2d73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc472e56b5d67cf2c3766949f312dbaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85db6b73ae493f8a3da92f0236191f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d82297d9dd42f68df782fb2d8148662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a92b9de71f809ebb8068556ba2ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511415c00d3ca77f2a9f9bebbcf2374f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44952f43a4f21d4f31b9b57c0ba27a50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482392be67a857e69c75d65a16a1344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a64e0bf90bccfeedf9ea1730520d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c091aa63353aa57addac2b3b1cfe94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71c4d118f09495c7088faee6fa478669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b1938fccd6376bf762c5ec6affae0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fead1456ca8e2b1d7fb122a54a3be2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff68aeb9f1737ae6a641c5bafd1543a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac445aa8af0651673141b6036006c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648bcf42842d46ff40aefb9ec3e215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49de111d9ddc9045cc4311a23a76bb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab642fe8a67c1e17eb7e1a75913a063676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d1c2a219a9e9502283aaccda3b8a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671a0526616490e529e333c0c88fa7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eab7c4a2eb027a5a1326ac138f623679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854340c39da953640a215379baa8c75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93095501305c3d17c2917871c2cd5fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab5983e8911a298f566cfd82704d72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47ab9349e2e50b128799d874264c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a7b5b030e9847f70c2cb0905f5075684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21de59a840aa8637fd8903ea0be12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8ead617408bd30da127020814771686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82bc2dd4782a256af11f094c599392687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486094d9d6cc6db9b26fd7b4b8e8fd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bacaf5841a604e11d72fd0f9bcd6c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842f1b0bb58c630bc3bd7b9d0d99170690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442aa880ddd5324b95b20ce1a9042de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0bf8bb1b2cecbfa8f5aa343d24b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741f52ae5b7a07be6aba333718b5d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d5a7ec10f1f45da2423bc168b59f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9800153a3c6b6bed67cc7803f7efb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d1699fba036492a86010e99fadce8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df0d2cb60ff6f1b70033cfe4de7f13697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfce1c51438ee337f4dfffebbcfb4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa72664d4fe96327206faab9cb330699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995a91e07fb5568bd8f0be6cdcefd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00638853c4345bf964924875a79f94c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3152c50e20a8fc9756b6d2629356d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f10090adb0f3a65412ac9b58603e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f150c6117250bb8ef7f5c468c4e2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076916a5336350621537634652b1961b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431a779199738a9839b93dbbd64d29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7105bc373ab03e9a74666ac6adc507707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf2920e674160ae0daad44f9c4d095708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2375df166bb318c9818b468b733a423709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e4740fe194890f952950e5d7ea70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd7ff104bedc314a7329cd8750d926711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf0f49a48bbefe1e441363c3a68062712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207e5af75aece7d363e56d271bb627713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1007cb9a03bce05466da569ce062714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188f110c26e2dcdaf85eb95e095793715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a0e258887d9ad3e0af7ff875f71e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b729387e52e42a63f97615840c8203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b7308a2027b677e5bfda6ba9c8095718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d50dd19e47c534bbd4dbe42b9cfbb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4742179322b7ad8818a35feba6f9477720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f502ad1bf3fd4a158c0421bd77f27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d569129901bbe43b2069e87d1ebcd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66d3c3631f5b7adba2a59b4c1b587d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d368fcaf1264c7c6d877178c6063a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aafb5bf498318654960251db0c15d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771f23bcc4346db0b9745ccd402a89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f725ca4a92147eb9ea704f81fa154727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b995658cd463a3064817279599c0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008033866be833ea7b3bd6637943aebd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21194bffccd6ccce403d7ff796d48918730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4c9f79053ae9020bbc8da8a649ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31561dd6d61f2b175782877a0b9765732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609f3d514c4ca2bc6beaf55a50266f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d2a85d1ddb7292a9b5c2c7df2ffe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1374f8985c81ce5da43696dc9efaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b07316e30c4793963a021afade893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c734e80db6d065022db2945418770c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0c3b23b1d043ec2bf40cf6e9f8d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30536432277a3c768741b4f6d80b07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf30fac22709aab61de0c03c5f6606e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f76248dd43e13e5040d5e9a15fb18c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b05694f60d6a589ba3f1d068da50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f6659ac09efb959b2c1b73b2a7c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf1e30d6ac2e1066cc36b864c3f09f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce84d3aaa53be0e0be4f3a71669fdb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b13a92d7cf9545cefbbe43569b4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32e4e47d11d9d47d77071f36ee191747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa05bf1a5c13d74b969aade6f0bec7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae595def663f547f81c54057344d50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd847b1c7e4c16d7c594c7c85aebcd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba2f05aa5e0225e79ca96bb89b3073751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83a6ed1cc407afc54dc3c60e700b55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f8940ebc2e8f21b4054ced9eb9a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81889c79e1aa49db9ed0e5e519ee25d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dd3603aff139bcadd61065c37bb3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0520fe24b7fe60ab9c63555a4f065f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d71a6762e3e1ba4d6278415822e7bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee680dd561e9c4859356d585871365758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a142d15a6626ba242fa4999c6f4eb64759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c26ab96dcb83e561b2d7ea50c91f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe1847f747340dcd9b6313a75de6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabe0c2f3b2513b2f302a69bce4c8e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271692b2f2f58af9c9b726a03fead647763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c2fcb9ac622ef48ebf51d1effedd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e9d8e6158a9cf586ddf07bbeff7c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba67a8deb230b7226701806ad9cc46766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa8ee26331877784deffca89991854767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc016a4b5b1a0e4263a34da31cc70e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f9271a6a4156cad04c0c4bb0d38b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aff82a004fafa547cd0649a461326770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f2124b9b8673c39a60f898bff4d12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f2c2fd3d3952823282a694928730772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12601abd766f4250ae2ccc96cf52597a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb6383d73b6060649cbf5d9efb23b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe945f37ee28912ef43e7a803977514775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65effd211c888193141d8f310d9822776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9b063389956a5d7aea1ac8f2641bd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bef1045416d8b0f713d12ace040dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994319d703b2dfcde32afa2e8b0c669f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730354afa88110b5a60c477f17309be1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4a77312d82078e93731f6c79c05df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560723c00e27141d044d61268cd478782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aba5ea182d89d5a4b1e6fed44b26f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe4e7deb74d269f963c0af17947c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bbbac504674d3fdf8d1fd91786514785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb12bf302cde6e89f50255292dd042d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b159c1bc4b660fa8001c43af4c1ac7a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c85deb260a2aa4f6fe364da8de3e8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a639c5331804ab7d1fd4a19d7297789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79beab6f43263d12474d7eb799aff07790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0608073fc78be5c1f12d95918c75791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b7726c457c833f0e22b6df4afc794792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ec7c0d4e0e50b423a33d0225c72bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdc221e9a8a3e6a1cc6524f012bddf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a7ad7907de058bbf3c4f3eae3f73e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554531726ccb07f94e265ace7759f11796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473cde22d942d0a8270152e48b7f99797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1b4cafd31ea8cfb408085b49f9253798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bf88a93795920d80305b576625823799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121007e6d830b22ddbb7ba36cbb2e10800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06d1f0885a03891c851f083745f14801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0854353b5f5d73bbb460d0810cfaa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f559571ec9ff47998db332814f7e4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084b60dd1d88922c08cc4ea88aed9f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c26eae9544c95a6fd8159bf679756805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acc05e62ce6cdeadca78c792095091806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1223a60f2a31b727e290aa310e78c23807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c9f72bf02dc4b3c4ec080d52ea2b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025afca47c14069e0402de5fc8f68da6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5753155d81328771e64f817dc9840810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d3ae6caa545c320d381491f9af7b2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d83a2e5daed7e1990d32caa40842812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a5f62f520d263a00c362430f7780813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c515a4e0a3319e281a47344c68ae18e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb77dcedb269885973f18dc28a605815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa510453aab7ffe85f07234abd27f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90770cb467e9373f4c9d29e285127817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc0542f81c8f4c194d119cd4e1930818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62941c0378a286c15055eb4aed299a80819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ed73dcece1535f9140326d57a2c3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053179ffa13f434b8299c7b7c49aed2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6172fe9e104076ec606d001ff43303822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dfda1d23c196a2942a8f0f116c314823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c986074a6c2c2cd04d8f1f9b6fc8c2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8793dad0c4cc6fd8d9b5520fa2f095825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723720ec5966284fe8f3f0137f625b66826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1301973049c73a7f0556b5ce03d9b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccae82485dcad3830f720cd9b55ebe1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18540c45a132bda201b1537a88b386829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3a5181b3b64eca818b28dbe2e3e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a72574b136cb13e7780ad06fd928a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41f814ad37971fda2bf03e5169e71e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7787934087f3181d513e13dd1858833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaea410135f6c955e0c098c0a165bd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520caf62c8ee13b83dcbb1e959f3827835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393faa398bf0764f9a73c0606ff46bf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74811d965af5c5498d0a6047d0f8657f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a035724227e34855ffcd1deed6c9df6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e9aae250a4d47b3c8c178f1d0b245839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfacb18a60dec474b2fe348c9bdb39840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003272946f772e47abcf14d0eabfae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc385ba89b8625362dc39c446b813842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910e43aa328870a978d4988c466badf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbaefe21a112460849f78bc2787248844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492529dfd85eb90ba8370e4dbb4de58845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e61db086594784865c1f8d398f261846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98828d01c73563587cb8708515765c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff8b54b06199b4aff092cc2f07551848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d6f22a4a8e0862f4d07fbfb72aa4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6623431ec40648573278410d08fa16c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ca2727b52cc94bd408c707573b55851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd1ddf6053efb03b9e27c35d8d709852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe321cf41d488da725bd4cb24d88a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c9e817b2fd63641e8df2165ff17b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1ca560351ad2a8b6b6d63a6de0bfa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d36103e3275d759ab655ef76f1b18b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841df5cf37eaed1ae04d94f61ba7193c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566273ffc22e1c058b1a20fa50294ad5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d7795219fbb9a71e7d443fb8beb8e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb45b7af0b1bae50667ad0e3361b8a0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504a84db5f84061016c3343ce83c34b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313bf7c4c52f26b09fb112f7c277d6d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7eed3219e6c6b4dcb1ac3fd3030d5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b64d0b3de7410b01fb780f7ec885864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a90d82dcd97f539cc1f7affc99fcd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c23f407ac04830593b2aee8b79348866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7752b92f3db9c60b4a03d13c0a8a603867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b18756855aaa18ec78847da61f8ee868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2ce44e53773bb738c37c23b708e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06565ba750fa051acd5124da84dbfe1e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e70a17ce9dcb296be1dee998addc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929274873da53d214f43cf94182cbad6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a456cb8bd52914b35e40163dbc3c8a5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd247cb3b54519555c97509fef1348874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77af0fcaf296af2565631286013f63875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963558317756bf45239a8b7caa2fb15876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b030f86a7f735c8ef95551ab1165e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fcdfdd6c83773b076340e60772673878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b841c11cd8ebddc0ecd6a27919b02f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a7227607d836a74ee5ce46a2c483880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df7f414d65719cf2d84409d19d9db881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b37a09621410ed52314e10973548e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb114229c906a0f12589a59daf855883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbebdf89cc4f6674019f8fa0c64def884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ebdc057d32941bc2aa907ecde40ac885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb62457af22f74c53a14c22f50372886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4036ad4219a39ddb903bdf8ea893c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be33a3b0ff519169e33b7d8e55ca0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7da65cade7d07a801dd9e77474e2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35514e531fa2c346962107a24af8b69890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2070386444bceee5f213966348701c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad1a995d953be8ce7d5c03e40849ee892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810cbf050b2e8ba744df228cdf71c1e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f965143fd78c1b4c1fef00d10c30894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d32b73d1b9f53e47e2c5607d89990e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949bf33118d775677747f9b1a987021896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50ad071034d0f265eac0fa95346937897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f76f9e3a12a21727ccedcae7feb4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc09c454f8424c40358dee103d85dc8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2368cbcb1e36a47bed5b38dec8766a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec4c19b400e32fe903e24abf28d38a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd73964e98640b9d5294a0289f25f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8866dea9dc27f8dd20cda55c53cc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafb3c724a4042f111785217010abbf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f147ac4a02f37313d13883e73f9d8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc5aa795c9a66ca0e934543395ed3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068308e41c556e99b59a90b2ab23bfc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be951f01ad74cec0cc0654bec19344cd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f772d36f3cf5c539621de5c2644e921909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512b0803ff9a27ef48fb6644ae3111910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a62c42ea90707b8fca4d45787a89911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2303692febc1f78ec5462a83b492f0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a825788d262edf210432f9d51676913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5b958c54bc159ccbf11f90feeb1c7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ccfca6f9e841dadba12b03bf8a51c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4ad082dd17319a93973d7744f22be916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ced323c37ed78995fd71e84513ea75917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc7cf1f04a51f5693d035ce821e5d3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5b7d29771fa6a8fa1e39bd6acc0b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57a508a2211e9891dab17571e12d5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a4b3a2aa5fed9ce82c7b61d22f30921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff048dc2b5cb12eee00d1f334f274a2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6caf51e4cadb7c4d0013cfa5d78e7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95a34c6dff330933cb91478af0171d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6da93ad84318188457f13eefceb4d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32261b3ab9a8324f7e27f36fa91cf849926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59fd5e213178c4bb0a9b3cec84d7d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659657beb6cc431b5b52cecfd6fc81a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77e3178c1963691d1fab3fd55ed26929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b6ed14acbbfc94d850fdaa8d1e17a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768f0fd7a254250b9eefa6933d2f290931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4ac6441b095a9284d6ee7deb24b51932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c1a0bd2eccf4bdf4f4fc70485190933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc62cd54f65d75e974d628abc0940a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43550a397f2e023c7600d196defb5e9e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844a564565dffe2692c82eeca744ff6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff47eaa492e77eb8786620bea8599e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecddf1f2f3f4ba944ac31314a805bf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9e2f85d154781b8f90d05d4d0619b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc596ccd7e5701efb9d87dea4c982f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c123ae450103083a9f0801fe7283e38941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11999801b3b7bbb4a808f9f4d91dc5e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a51c062ee7f6b2adbde4fb2116427943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4585064a557542a3ec94988794d3ee3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc73d53c0d0da11d9478f455b5a655b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40a667aeeb56d8169514f3d05ae1e7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa25b2588306e131b7de7704be71d2d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b872b18261cb02cb7d6d9821213a01c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c58501bee48885b26bbde8cb7f8a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb775c845cf20b07d97a41a74f0d8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b46a1e190895e6403ea10452d17c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e999f7595473f9e646305cd814c0b23952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f18961efd05762cfd014bbe27298b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d48e121df1235695bc984dfe49807954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eaabd06ff6cd6c7097a94ef33e866955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa837211d3982c96640eacdf119dc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342f58326131812546ca31f500b57d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353f45798224a219a7932ec715872c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c8853671371b9153b1338ab88aa23959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b3535bff6188a98d0403da017f7a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97466f95cf18c99136f8bc9355b5fa42961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59e1d29f43ec90c9d83f0ab9cd9e24962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ea15148fab814617724b3b85f13d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ac4c26ef13a5b0dd458ff12c5cc9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df58295ce7732136d3558b10190e9f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13939371e02f2ba9e8f3145cdc80b2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889e784d0829277894b718a216657d1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2464944e51c474aea33935da659363968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80a04f30de034e51148582adb59169969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6089d8b748723dd52a5fa51f223c3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd22827a0045a608cefafa7952ef8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bded958f8b1c4fdb9977284349fed972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e3cca89e919aeb86742f4f9e2f975973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb708dcb43e9577ad83d1a43864697974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744bb3488cf4e256b96c529e7a2346d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366d8eff58bfafd01be4106aef25409976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c224a4a5d5aa7cec3e3a9ba1a07fd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c2d6f008c240f5c54df75205e666b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e14c8927887959ae1cf8053858fa65979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692fe74e27e08d4dcefa2a202a2c9c0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755aaa935f1e618117eb53f99c432d2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df478177d7e0e51f1abfbb444eb24982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d28885607136d8691ec238edad382b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777988dae759270dff776821f5e76c3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc8d80ef34a5f6d13088d76819728b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecb4f30480e8d2141f6bd6f54d5bc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c4dbaa995037befed7491f179cdf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504707d9ab137147b5f96388d824828988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50d81e218b0391670836bb23dad1a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a34bbe0f52bb6afbce288e433ffcc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551a28ffd00d1a41025085bd8f9341991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784efd236dff6355d3517de99c7ac40992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804134ae5c9e4ed2db0b1890101123993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcca23fe4f6d5e814150e9f92d662f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b32311abce76e97f1721fa591ab51995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b9001782fca9bcd942e056d261e0a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676874a6e1268a3148d007ebe9a1aa2b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99404b9eb7db42e34d2588146a8c751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c478faa2d5eae1c4da7c1cb64b9aff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b3485bc54535d07b8fab775dad6dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf84b46d3d94e373654244d3479b4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836362109870bfbedbd45b8b6e9dde85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376fc3b9971045c5d2bc4c4846ede0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0c116affc404bbf962653bae660f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9988cadfe8888c7100368e1d6a0788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310d2c68c8ee8d54a30faa5d3d82539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d51a609435392993270ce53bf013010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1039227dc138de09ed53ff6482d24c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a27eb271b9b76175e141622d2704512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fac7ac71d2a2e800ae97362ed9c2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a52aa2ce35b049d2e06a31adba88914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b1c243218ea73f9df03d61835d24215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c16f76848b5443e39f7d1d80aabe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f20653057cd21f4eb6abda9fd08c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a4263c1093cc0cc0d217228102afc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87cfe0a76f22fe4616e70533645a8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8f77c0dfc9628561a12eaea994ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6d441691c96c0d73637345473086721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd2d842b50b3d845bf833e61af04c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a1272f1d0005a6a72b552ab9319523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333048e33cec5d747778530326baeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d4c42b4b20228cbfd5b537d3fc8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6f72eb790ad9708222ab7adb55f4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ab9eb8f5d940f7ff5f60875d094b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e1cfa4487baa726ce1777d5e3427128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c2b45f2a58efe79f18729a12faa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801443c17e9217e12ed9acf148dd7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a3f184216c5f8289c82efb9dd31c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c4f15c7bbf575a4fd30d294086ac332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb393de57987388600fd047e2387e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc797e8cce6aec4b977337a081b1d3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6243ab9c4a3abb8fae396ed2ccc5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f0782035e03c34704fcd7b4b7e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cccace42b38c7725488a6283a4458937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee494fff93b0d4c7d804ee829e5f3e6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc255eca789c34d099934e1b0858d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93bc8828c6e780639660e7bd561c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0689a5a4a71df2f70acb929985698741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34916230d9f8b2f078fa5577a04c0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce25c73791746db7f89bfabefa75bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e81a4ca313a887ebab06eebffaadd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d997b8c4dde06a1d06b1c555027b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ff6c2b85c52b273dc0638686fd0bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b08cca55c9620fae913819046c388f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b03a29e96e4418e9595a41c8223848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455795106f668377347caf145d7a3cf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cc1203a89f48db5e6bd3b2cd463eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8ba06c295330a2fb30e707bc0f71b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a324693ac1b455abd4cf6c47625a1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928a4a4430c92a5c605bb4ac1cdf89f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fb011d06f7f3c73a05ae7ad280b2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae034ee17b7aab1f5b7efd703efc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a32a32393805cd8de5d1c0e36b79056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e85fe53f47c7be42d0f17bb1308f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb246a7ae1528cca5091da56b32a83158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002690a1dcd1e96370b5d515ebd09b4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075bd08458757484bd9fe33eeb5ae3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ffe4854c267af4a7ee27c3c6f0c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a9eaede1776c0a35b803a8b0497e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2243aa97d046dd72dca5daafc45ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe102af9cf53d8b1089ffaa7e0a5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62872825b42c84ea2918b2bc11eee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed93ed57c69a3fa072b67d9ac6d2fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3fd4643a0f531717f36a21e4b295767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5d5efc91e0d773d3498630f4eff1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c311bf57fb0a605db7342ec1a63a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a9a3fa01b7c2a80fb59943a83f3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8a5b47de09c7751986c81741f90ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c654ffe473bccd0cd4e83a120638ce072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8233f6136e09ad493e2c9b56c174cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e2eb389df76949c7bedcde3579a5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e589f70bfd6c8c1b7a2aa7b3f06a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514229e923424121a188b308840fd5bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b023675523e89496ce679f2d2b6d1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f0bfe3269d22f4eadd5f731269e6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ccdc347f00bfec39d53196e9b81ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5df318a36b0fa7362f7b3521ed236080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4a35684c37ff7a807a6f2252629f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b497f588ba24a72dd6ebf12e492982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee192dac2682608894a6a9f3b5361383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db5f28086d31fa564b5353927bfa784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010541a7c06617bcf5af771cd304a35d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ef36cb219efdda389806840832a2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655973118e6b90fda5b59894207932f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc609fcd9bf26d6d2eab3f8a85ad524a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d8612dd88c0bb378d5c51585ba40389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218620ac1a5947fb7ba32a88acbb65c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c2e261f82582ef198d0f5fc76b7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bbed5f8e25f4cd2b5e48ce76a4c9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee78ff75cbdeaa6569c9fb3c652493c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad4ac499e82771cd1d55f81042ba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a976cecf561826cf77545e0fd2aab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb489880127e3076131ebcb09eef8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736edf965d3acbd08daa4ac670b92f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549bb7f325aa0acd9bac9f2780d0dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33bea10839c078c01939221a1a3ba199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdafdf9490dbdeb67185acdc37f0a03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31aff06a16cbf1c1776be8f1909719101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9637cf3300b6e95acf640df54d5698102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4be8f392b5962ab288d3b28764a1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeebdc2ed087b45c975a7f4a8cb112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee61c524e3119938ce200ddae6970a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d01d4d489d07ed012f7141171ffdde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f706e771fa1d0e88921e26c89dfb03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca665678a26b49c19aee9072644db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ca8b61435d71f3f78af85833d1c17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e61873d446514e5c55aaf802c1701110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2b933efd4249b374cb8eac56d0cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be27bba769f76929e7b0c69eb8a92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127c4f9a69c9aa29bb029be45bcfee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd35458e4502349948e6a76271a7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d209598f55ca170691f4573b2f95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c74e58431c2eadf32330b727c6210116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc986c2ba592861340f0b58c16e9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132692f2f42be79a58fb1204141ac594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c64d0576691bbf207306eac949ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5947a9d9c4dee9f2a06042ae002ab0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf406628252c339c616e466206bed8b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ca78b74ec87ebf480e9b793e259de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ff3e64406bab053fcc22af174dc35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd75d8e8a8c1ebccaf0d689335cc56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885247335039f289b6e34f7a2512a0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4171bb82f45b1c1eb708e711ae861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2b6a098c281efa925358000c12ee3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfb0e8688ab409ac09756e51cf2b91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4272c0195343680636b03fcfcb9e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab08cebd33e9fddd770213b8181a03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d175e931efcf8dbf3301b5d3b5e43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0612f9c0e03101a019739206b4c1db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85729cfa018aff3936d4e64e3a9ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b3cf045429ef8b01ef4f1f3dc1c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df3d15d2da6d7e23396c779cc19dfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db260bdc341bacdcddd353546dacac4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3da5ac28abf6283820705228b0f7ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe521e6161d1c1a1a30a1760165a4087138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898f0d5a632a1388a5ab5ceaf6b8e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad71cbebfc56e29feb6a9806826c0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba4c5e33e3539f0a70489a34cf2ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a627beb462f4e50011254c02ce6398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50307dc47ae76ac84b0118f7f90789f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10fffa6d06fda99aa2cdb0ea2d655e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a70631d5ccdda0b5103202146e49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e55b4eaca9ad62c89f387a3837772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d5b15216db072e6aab8d57270890b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d103fc7be15a8f21cdcbd70dcd81e59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4127b3f74b752db9bc40eefdc17f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d4415797d31d95034f4631fafabb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c38cc476fdfbecf8883e1e7903ce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b86e48201b4086b3a227b063f314152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84adc2432c5ac61ab6215d2df5a0be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe89ab9f344624d0bb4179898a2933e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef211966f919bf706aa0b40015851fd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00b254b778f89035d5d37721076a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa106015acc1d88b207267b9249aa111157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fda19a8eaa7a591883e1cd9a47b413158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd502136416cefd47b47b8bedab9fb42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d846049814a0e0fc15fd9fc35d3bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e89f203939169fc27084a4826b7be2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21d8d3ef4de327554615423da06ad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baab858022783f3191d876c2a63fd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2116cef13f15e25efd501cdd36f807164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba8e37d493b4c8132d6840799d4144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd752da850f17fab280bef261e79c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10b750e094e63042a0957c079a306167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5728847f7176865afaf5c5b623095d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237586bad91f46507b6be439939053e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0447383e2469da2c1c4cf8cdafa47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d03bfdfe1103589b0d0e51fe415af3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616fab923bdb6067d7699c234aa4861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84681f8877c91b1859a370ebf79b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0b58e98f4fb715e6da40e794da4de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03288f8bef83c04a11fbd3af5e63b95c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c694fcf1924fed31318489ca059ce3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803018f163c8a861c12314cf8b6711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663e907f1e8ba2955e3d2d39f22b846178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1497adb6bff13f022f9b658da28ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3a7b2313b025f1a81b445e836f3c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2938841d13ebfd34a29524574bd72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d17d752dd9c8b13807135e855da97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0d877a699772d895b3b4d139759d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbd361d7d82d4174f11c31cb29882b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395881b6f7cd70c27cb598059b9f3dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a65bcee298366af4209c363efc69bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578db35b7dc7af20bb48c22da72b0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0ee4c846fef8bab578e70bc0c16c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00547faa011c34e4968bc2767b9d5b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a283b851e2d8d61d9600b4f8a0dac08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9516d37979dabb661e7e945fb370b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d9ddfcf222d33c43ea13245682620192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e94013cd12d731945a4303ccd22456193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1998a72aab5355af6443410df5924194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c6d3b7637e0492930b7e0119aac72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988e3c5e8c779993f105c7299d717d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd0b5682fad447b54eede0bafbabe4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428333fffd4bd76443166b242cc25446198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45278e252373d8b910926e450c955e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422ed5be4faed746413bb9d37f0d88c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e683d219fa0ab683e5bea048cf7a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b34c3e6870beba49b2f3f70ad9d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411554ce3421012a7bc72df2770f0897203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb6ed690d2527ad9bce4d1e8e2dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e80c50dbb3f92b1bef7d5db0f09b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dcd6b72dbdff1e25737301b823ed5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a47e0f6df57239520b64db654fd26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b71f21568b3b87ccc4d721d759a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48ff9140c26975bbf88d1d1ddcea14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341d561d78ee2f99003edbdf9547ceb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d5457872e413c4a105c8ac6c850cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb577d77b43a6d9cc51509d8c9b459212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfadeedc156a07e45c2ac68b281039213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b05fd5e1f222c6d8dc420d282cc16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b96422fac3932fd32f0941464c841c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecf8e9c630853197ea443ca023050d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b01e3edd6f05a6c44642180a21d5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6af582d83583fa68aad58c686df8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d78f3451fa6464657f77b276c2f454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41a456e72dd73fd2ceec163e6864d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a7290d814af35168dc0dc853fd782221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaef1bc1c65a69791226bac51483a53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297ea41c3434d01a7052d40ca6f2a1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b15b7446a7866386ee84d21d47f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc35e2b75282a301bd41f31a4cc6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fa60d7c0c9af651657c705b4aedbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b0d3782ce933274618017e5d7520227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3de547cc8b617394703e3e63fed4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b79c2491f7a19ce8ce57fd62f799229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c6c149d76f12fe385970c6f583ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada1dec1ecb4c567c1ca80fa628852231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e0b29a097b81aa5e23b6472357c69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019694435de91661029aa548c5848f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b09d695d0c3440c28f1147b788b42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be40419ff993961d8bdb82f173e90a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d612c8bc4ce6042ca803650913ac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc46dfac2d6382c56fc41ba63bc16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63fb1e848b213dc8ae3bc9f75d60e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac6b5d7ba3e5f65b6bdb9e4cbb727239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d31edf6839c40f9989cd9092bce1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cba95afb0e972bf7912fc490c47f3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689557582fc5c13e0f1963d7d828daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914035af2343f25597e12bf396697e5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083193f9c51c69ce6e837995a973bbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969e9cb1e60b4f82564b04c3356a44e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef96c6bffb48f756b913bcd9d2c83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379b283a4930b72555cd95a458ab389247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4463988f157fd75f1b1fedbb52bedd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c1b61efe283f2c138fcb3406c6c5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca34d34753d693afd10ffff0c0d9d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc5303d8aa574ce778fef626b4335251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bf3acc85ed1c016431cb1eec23ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a92a8163a666245c9753c692e8d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a97081f4bf1f8dead4d692c4e936e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2b930b8852a2931ba96a644b1fe4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4a9a42a51a3b1d4bff2e49674814256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f4a06fece53593ea8522dca78b849257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54d4e5c0fa859c9986cd4b122191b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befa8ca1b5ac37d1d7cf0de0997452259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c631e22154ad0fe109c301cc3132ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00136ff8aa9872c0ad1fcad45f0bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59adcb1a172459642f4345564483391262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d36cd9bca8585dab4d51079da198df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d01996053be9cda379cb94f198e6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec88ead35a15297d0d3ef094334eaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f87b028e90cdb56fe6cf2eedd1e56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7672e61fae0852d679b2d5425fb7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67785493d6b4623ec9b239088cad16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e5a7db5ce9e75475d52bbcdbbff72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c60d16a67a1fb52dc097d1c2df9c57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ca3c57a98a19ca8248635e61b357c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d3e696f822ce036d57a9049dbe199272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaed489f98ac1718dbb79e22f3a62c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f1b3962ff3d71302708b6f02c905274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f924904ad0eabdc1dd87299d7b1f98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48906a5bb2b4422f4b1ef39ff7a0faeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413411526b360fb67f754cd0bf2dbcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4b9fa93c44d8b5035f76d4999e9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6731143d94c8c22cb4c9897a2f0b5ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea697d45b02a330f022fb7d84926b10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b3ddb1dbe9a9ddd8a07e4ef45c53d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baff930b57e0f025ad0d824da6780b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe51ebed95987a12c86025e514f006c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ee79c9d337c702145e182fdc4584284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f6ec9d418e46723fc1c50ad1badc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff5dbec635c2933da4901c846b014f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9d9c8ee5d8995e4bd8af8c30d810287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cefeb3e7067ce7048622c945427ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df7e4975a37d01a99f8e000b3ec52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ad101e5af178d612fa4481013148290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f51c8ddc9df32d66ddb2582be2f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0bedc4305b2890b55cce89fcb5abf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c24484e761cee031da3f233988569293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98d80cae4538a9d0d2f6fcd7fab249294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10072585720f477f60e03a011875d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cba381d5bc86bbdb8fc3e37a49938296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d189be0a89674e2904dd86b27fdfbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaf9933f3b6f04ff26a691bc6ef7b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddabaac6ec0475c5fd14cd107a4d168299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73118a60648cbb9c40d01547e65b11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53fe7e5bc42f9f498384d75814f097301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee79929a5b18e065a9a871482d41fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa291197c621a6b0f962cc9fad989fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e9f778fc5ef403f668ea6aea3be8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b1f88ef6e0cd24352f1ca65910a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d347d4ad05e33eb387f3342d5c65b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c427c54cdcfdf63aae636f31d67c6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01865850968d200a4eabccb48903b6fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4d197d462e792db31007b1899c4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc02bb8663b69dd3b5c27226b71b67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b4dd0a0b76f6ac7181b43e697e12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a41439f8485a4abd7ad4c4f6822b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a333171be4a77e52e15593574ce574313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b4951487da549075a224d303bd2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b20a0fb872bb9bbe0f4bc13e3391b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e5f55d007de9dcd8e433e446974c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85287d4676765a5134a43cf7bb2a9fae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e456dd9c72d2c8fce3215dba3324318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365d21de988637193dd61d2a42d22f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa75825bd101b34dfc7a97c51f7a0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ad9e8bd65ee247b5293bf3680f77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4af85841c9734b27899ab78449a05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2907b92ab995465484d3db3b10ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423e710cd60e22489ec5d3d6acf66bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8506a6cd4f9f32cc8a0d0af73b501a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf50f428fe23f7df3d878ce063e22aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d819234ea9f0e8e7477130a5d01781327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b7ba1922de1e83e87b64717deed2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d1c83edc29c4a6adac788da06d89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a822be70ff6828de87ef9a2e57618330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d96c9930a0f07500ebeaf09c3b23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050e7feac0c8da902e60888ac21cafe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5789238b0e3220bea3aa7860a2096a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570c8481db393c7219323d2cd27895334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d610d38d01bdebb71ea9249e79a95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f4078d303a9ded1edb591217aa128336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28794f38269523b52a884fd94714fa69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eaf578aab60f1de651e94a9d5bbdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddafccc64a023c11167416e14a157d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad65775083075e733a3165ca8ebbe2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d41f4931ca2bbe24382c8a272b879f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f776f5fd0610a456253d48f3e3973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919d35819822219ccbeaef92bcfdcee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e813c989a25a8b5b7f6f4b3d693b6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb5bb393edb181d95c991f1b58ce3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dd53a93d84cf03923fa4126272adc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa770050953d7e00f125d2c651c811347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749937878ec78672b3f7af3c7fa8c6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f39c5f619513cb4e777176df31606349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463569413d066d24c1d2014e56777dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b66a128a19ff58af3a96e2dd01b0ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4158875ee9fcd6e43f44910d9fa682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea4857fb968e8441550e264ed59fd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f580ba3804d2024fe62c5468e1173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce90251eca2a97410c126c3b32fb1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79874562ce759dd5b243a2cd12fa66f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf4dfe38a59ed3ebb064a9b79044e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a05936e9f8cc45e4b5952795c1f18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f9bbf30d5d3cc3f53e6a477fe104c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1b1af477a7fb9ee5e669212bbbdf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe0d3bd4b2ffe6dec4e4725b7fd0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc86fb1d762279845603f94cc8ea74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cca0b18f35dbb246c62d67ebe6e6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339895d67f3b0aaa7d6020a2f2395b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e033c4d6c0f3b0649e8cb285c3e4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24439d620b74ad749b78249b351cb3bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d628e0191977acc0c62e8d04ce13e29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43d55a864e2b1143ba527c68a060bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005867fcf874a8bebab18f4360a133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747deb6714eb29673fddce706b8c7577370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5910925de2d4fccb521375d4563e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0897f89d1b32da1292eb072cc7fec3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce5c27215ac6706f26f4a9e31e55c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ddcfe5f583a83e4e6cc2d23fb553c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a5fa2d6b26f9fef7af85ac85b15da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06583e69fe77aed4ea18c39274061376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abadd6fbdb45b92482dfd8366af628377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab53ebb5d18247401f63a357336623378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c6b338adc070aac0bf5fb0a890cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdade50eec2ce2a2d52458d652dc6bfa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2fd76fde5fb5cfe2be89d23192862381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5b1176294d9dfcb4816a5779e9931382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262219470136a779958d7525de4102d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae80b06a78f6327ba2f11d40be9b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab120a39664c9770d6a990a1c84a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19c1ab5ff6cfe9cb71e113321bfc28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860e305c0874bfd2b616eb7804e5263387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe756146831e760da936ec9408c81df2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8da2cb14270f0f3232efd5cfd5ca0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64cc7d5dd90c4cc9dff58c81a1d92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1a50853747a1cc1c021aae95b0c30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe5c6b05fe58f48e910501726e5003392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c06edc438dffa3ec13b3b0d21b3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93275ee8dd230b8c2c388ec3c1374394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b03f6d6968f027ee5bbc6ddb7974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ca9b0bb309c452d6e14109a4df31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f669eee99469b30dce825aa22705c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4df8e8caef4f7002a107a764abd37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caac1c0cc7036e2e1889c707960ce3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd924ccf40340ffee09f7cd93d63a20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af3b14e444a6114210ae991d58962401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201fc2dbe1d3035ee2e8a5ac177fcd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b0c12a3dae0ddb76a78c0b5141e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e73a23ed161ca3a1759742c80343404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43f229ef06926f6b181e871a0c4ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f6cde78eb67028ef6c9ea016001a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f6795fa907e813ca921705275b717407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089443c85c043cfa86ad17eadfd245e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0a9e6ae590e7d76fe91fef339092409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08072f3ce260ce6f898d8d1ba15046e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f783af3fce0d9fe121841f314c69a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c7800f0d1fbc1f015448edb1481c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8daa28810a1ac02103b4136e5d0ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b4636001269e7c02675063183fc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537910b77be2efe16795690ef4aadfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027cf179c4fec46c690978f93e28825416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31678ac98fa21a33e20021638bcf8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357341f969c8d284237cb86ad7c16315418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b406645abe2c57ed2cec6224ad4a15f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba8eed9d567eb0bac66f136696b9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff671417ac8f705d712cf0a45a1d3f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70f4aeb0da52e63883518c3f603259422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac1c22ab0ebdda261b23d9d54de4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa546055fb86649257e5084174394554424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf13cee9c7a8b33f54caf3b68b60e75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6f2b3af5294daa72ad7fe6859c142426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9711faf9663b39bb3b4fd39e50e2ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4264d6fd4dbeee6838b7043fdebd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e865ec396c3072d995cab3edda7f0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321297f67dc4b69e9262c03be053d27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79bacfd3e6e4a5c30b655bf5fea794431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e40c7166537a17144991945a1520e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63140c602152fa91bee3fd3c13a8977a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300a2e619862c1af0fc615123f2dc81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85052fe77ccbc0c75b4c0b3b804664435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e6947ff84445a3d136225708154be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791aea091e1fa44c63102c3b13bb4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002d539692d19e7d5141314f28fc57c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3423674ae4bf1b863b99bb4bdeb389f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b18dd65b4c13cb2a1f170c2588772440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40768e9dc834f5a0a9e18d69ada165d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfdcd0bb183730dcb5670d4fef879d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a7129c6e4eb7af51f0304052b6c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4c53d85813d3aecdb44c3a20c3d5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d8551ea8eb5b97b301a91d09e683445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e703b0bed40e4d3296292a8405fc1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062bb889be47a29e1edc81a002cf3cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd4f509da9e2cd12fcda9a48168f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423228bed9d97568e71ac7291a2bb3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a9b035cee204362d07577fa7040c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e505ad89502a90ca421f41f6159daf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1897a46654735c3fb1a38283f0ef3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a99090eedff5fdd6c4c58d6130777453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df80a04f74d50fbff9c21f65a6b72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26802ad274f82f0b047879baa7c0ca15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4cfa10d6776b9e0fa00c637f1b71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330737fd7e9eb2be889c2378cb9e4bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790553bf5159890ac23483093ebcf93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e9ff34f83afcc5aa4bb82108d9d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085519857f6bbb061ec689a6adb3cc36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8eda0f3e7ced4610ea06e461055a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a349d745827925e728517e6c6ac86d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba66c9ace988234ddfe254249edb73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf40a9512211f0eed3726a08ec5585464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412340b9bb2bf58068e09b8badaaac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a18101a59a3eaedf8183eee732825466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780e817fdba25ef955a9a28c583590467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8fb4611fec63abd2da8d9238bfd86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dda58e59c77e8ea415a61e716281e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04d54f9735efcafbe8fa0c96c8a4f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e39cc53ac8e95479cd40769881dbb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a4531c306ec6762c65cd303e8b35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac21918ecba0e1fb6dd0ca336349fa0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cc72057a8695ddcb7d8ec63fac76a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929edf35be819c048c2cd192dbefd7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d87967bec1031432d06d9f336782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2d4c1c9142233f33a55c1e5a9757f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2334483572603462ce616fd61734b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c050b099c571c2f49181ee5d0e65f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74adea631cfb79193a6e364ad71f478480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e8aaf1e6464ca64836537eae1351e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8540e1f037e3e601ebe985fa25674482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45223df05d677eb317090ce0cb9bdf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6756cf77168851050e4b1d95bb1999484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404bd13651a989ce57696208ae6fe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2deb768b76bfba80c978b3d94c441486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32329d99aa700fc902e08fa2edeb812b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d0c9cc4da012ffe22a66d60cc844488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122194cf4b0bd780b6055d344a86f186489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf967dfd8774aebd801c4e96d1d2d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae671393ce4be4c7d482b158d517c69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d783ac8ead53abe2d6bbe4a3941eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a7834a43aac162661fc531dcd1301493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011fe75df36b9e03a765be4f28fe89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fe19aceddfdc50a5b677cdc4afacb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad411a78a1fd80993f86040d2173b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc321cca55783269b68c96989db4591497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5094b772c34ce9e0e62ad27b0538aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615300dd0b6392849e655dfff78fc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f24693e8095268cb3ccc6e6554e65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3359ca7353726e369b06e94b4ea6b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd5cd9fec9dbceea3603448091b53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776d5a66fc5760e78fecb1b97839abe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cc5949ceac805819fb60ed5ba60a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50675e2dc4972c64328e03baba15b708505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dcc2a9b06c4e61a994b9b9a820a4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932619628244ca4b9835a59ce2c64ae3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6d6c0269c16641cfe184190b638c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e5033d97cc280658e51d15d8cb20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e1d1b31c29e268535c1f9cc74c348510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cae8c215ef88b5c12b94c29fb59a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b2ba0d53ddc5123c88e32c3f8c3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701d317f7bf3ca22d4eae7080c9819513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b354f443343204329a7dd3aa998349514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f983defe27f2535151a6373f7ca85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795135b8e4282ab5caee43b82e06a378516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3288cd00a3b81cac955fe52e43a1ce9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b035e4846eca962b505fa9b88c0df5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c925e55cb158678e3647c6add33236519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0b35be92beb927bc67fb681031e2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f89fdac6f30419d84806e6fe1daa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7705386e7bcaeca5041e6a1a2c5afb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae67d43418764d2842dcd167f20c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc93389415c1ae16ef8676543e97a61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b92959a34a7e2fbb3a4fcd1d75f4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba41bd079cd8d7b120834d62e7c62e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33a00d2ed4a8aef90eef5f9868514527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c50bfb21f0a1d355202773f2c567c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e9bc65611c79b1a0b28d2b0dfe4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250aed8730f60094835fe1c1ca184c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22af91506b7fefd22f123e26fc2794d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7659e176f2868db0264d516b25465532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cce2389bbf385bb32f7552ac4b64c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78decbaa530830c0515969570ef300a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac2dcea9875da8774d8bb3deaa981b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c356549c6b1fdf4e48fd6e51f3abd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b529acd584732ba047a4a729c18a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432ef42f9b31142956c8844bb92d5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792443d4854a00193c5cdbed7b348739539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7b1d328b72f3815e5ef40d7d80d1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb713699da5666b24f3008c364df70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6844a4db15de173a4f9e607414fecb9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa221233ef0b6ce21f10b1be6b227a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924ec10ef365efee068e85938505234544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe7468a953a6312435b89253da8356545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09528811c6ee050ba65e867132362546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f1ff44462a252ea883b4ec1769770547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03b2705d4ed5a76d9ea7e734a8630f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129eb2bd8d6a818350c339917c83279549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff620dbf50fd51968267c6f6861806e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d735786a37a2c55117a48ce3c384551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f58cc892a0fc7106168ce292ebe83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a56f4346a20931622d35c21407f80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d55924466227dc9bb9eceb1f7d03a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b27cbfb167d90fdd0caf969d31664555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb23e535f0e17f0fbfba3d29258fbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c50d0f728b9b0e628a0b6f0a7c8cc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a760b7e17924e26e9d111606e78cba7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb9877553c2662a986b0a2a26b78e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ae5c46e925ee7a71707c9ac9bad28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60267a229363038d44e15b658c53ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1795abeecf9ab353d230830187b7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66346f61716b3de7e3c1b6e4dd37059563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15abcfe20254850b05d94760a62fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4fc0fff2dde721b2999a1c8091b38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a4f228dfdf5c8bb97f314c0dfe4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057e3455e9f77f0d654f3b8366d153e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc05066d8c44e3620b8b907c9f1f16f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d2318e04884ef8d3658f8e49ab5dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303bbe670f2f4754506c932736a1da1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c674235d68f5982c92fea4a64a394571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f2529dcf3a375c2bb7bee27a6672572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c27a3087ff8eb7a1d74bd09e6701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1358256640f5b1829d98352912bfc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b260eb68bf3b8306dcd6478041a743e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0a838c7dfed9918c23f7d90944f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f839e6f30d8f2564d3481cd3047e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b79d9f3b6447d08d284caafd1ac7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906787ec0fc94ae8c1d72bf506f5ebb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c384241b5cb442541dedd00fa0b4ba2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e118b1317e33bcb4f370427f9b54ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba8d83faf1cebd93c457ad5a35ecac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fcb3b982462c7c5699f3b1bc93ab1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b02efea167e969bcc911f85afcc04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe7ba7d5af7d539411842046f982f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7b9e68f5be3d76d04fe673ef2d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d0dcc8c88c0b560078469e5301ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a68f6b263c62c1577520acf35bfdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d85c1d7d6fd658d34cac76721842e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb437c3e358e76bb85feb7bb7c084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea13a9112e8f8598eff35b8bfc5824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecca57bc9a6c2c6a1858883cefe996592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989edf8c5697024fbd514087790d629593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca841c2b0d3b8b0ea286c963f2312d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc0308196c7d4a7471396011c44cbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdfe1d8bec17674d6e80316d80c591596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04841576e3a125c27340f278793e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe3f64a070152ab3069ee7ebd1e49e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a04bd4252343546a9f355e6be5e50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfc98b690e92ab42ca0dfd8f87cdb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096fd40f93804a38f1524b4e135915e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b0163a1dd80eba9ebd2472940084602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4582bdd6095de3fe79897c7b18b02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb65fa1fda2d59fb9022a19a006a47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d1042d0c3f57a4a7663f649fcbb88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfedded61468a8ac94a2d37fc2af95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d9a88460d864faf7acabecd697d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2eb6e6d0d2649553adfddb8ebee7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96f1e92ce76ebe8c4fd527202183f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f661dc0963bed9820527a7e3deb95f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2916b4ffbb5c03fb1808fc8349e8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd64d437daf35d2c7d13a963eb87d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba39a2053bb9088998e5d051e96fd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652491bc34907c4d30e688d88c61824b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac93305d5275acd6598855627848d64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c98ae602f5fdbc3d35bd3b1a4bc6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429a5023c5f1ef2fecef4c7ba1687a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f251c62c4576e5def4a006d2d2c18d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6ea7b2e6b7f72ab595e402478edc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22506f7b1d9a82906b36941246e76896620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a322cd6aabd6d2e78d6a16f9e152ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f85c09efb03d34fd20e4e45390720622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537601e2d05a3bcf1e009b133e3a0b1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317f3383943eaaef5435a8afb6dae56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac18dcee2693d9cac96c9fd465fa10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cdcc63b8774baf06122ceed04762626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d8b7157606e8875430bb779b4225627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51be7d32c29d8b0578068b8a7a321628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43efd49722de21969fd0284886dd5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4a0f8dad06131c67315f6db19eaa3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d930bb6a91d25a8e20b3a312834d13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42c713dd71bb2951fa3f3547bed07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed784a9bd5accc3eb26d1fe0309fca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352df0f7d88be768e38f85728c9afac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0b612e51dc9d2154739e199eb7b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7e15510c6cffc300519a82d485d89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ce644ea08945a65de7d7070dbc8dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64e52fd7f2250e6e1b37221677a94d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536772721c9447566fc4e9e94207b0a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ff0ce9af4ded1fbb7f4d3e5d52e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e24b8acbbb49f43cfad1223532c6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b6b69ef312aebb629ade970d57110642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a76bb866548384bfa5352828dc2920643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e2d9ea8f2d8a472372d489fb195f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ba318851bb0d73d67b7a3f9fa081a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3af0e45099ad7a4f434da7c8ea220646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f049814eaa430253e2534bca3b9fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ee0bf97b8053f70615b834b45f04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141195afb7d4e46e9920e4ed9dc8c65649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6844e66b38203b3551c7fe37998516e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99722ae0db9774bc7d6941835bbf03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f093c061b03969eee781d2a4a5275652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8493127e49dcbbe48d0d790213aacf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ee9bc4ce9911d5e79bb36a86c6741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31089487f3b6b67aaa6e78c2c8b86e6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892ac0c884dd13ed2dad86785804357656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374cd3f8435a8a6cee4fefc2a617c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1e4a7e34d9ab75551399d20a933a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c1f946c34628572188c51d966716e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ec4bfe587f7943a974f9eec149a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f26db1963b47f977dc39a46ea907661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37566f543ffaa9fa514ef81fcd80f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c132cece77410b12dba192798de1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126a2cc87ff3710f113d59cdfea38ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ee537f023066c68c56db35680438665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8529ee6f2dc72e8bac7c644ffb462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e40dd381e7f09129afe1cf3e55f9b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460ea0a4bbe9ab8778f7eb2a030d13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4146c7f6e674ab62ee6148c1d18783669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401fcea342cd510de047ceceb504be8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a65625020d5bae4c05dcafdc85b79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242ad92c7154dfaf0c2846d1c155cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508fdb0c2012ac601cf961768f8569c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cd74298b4311d0ac8212d433ecdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883a36a84960067889af4f13e65d038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a2b7ef5afb1c7abf8fd74d9dd7227676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd891bf1b57610a3758fe97ba9a372677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad030ac7bc49daf0739e934c56cebc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d97ae5b813f72cbeeb6331d26a45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da940dcfc1aa592f4890bd2db6d18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e994169e8e931c2da6c1decd71472681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b6b4ea20b1fa2853cbc65b0b679b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da39bc41abb6ea8ac54e0b0c1f3905683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd67bebecaf4d87cbb43ef85d16928684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabc470d6e0d8192476416777f49640685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533e8fdb3b5e1649764fcf1fca04145686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fed0049d544902fe42e78720662d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62024b168589696b7d7f92758012031688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ae7bd2dfb9be109675597162f9af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e43107425f94a0ce50f11f1a2610690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08d47bbe759affbe97c80704d492d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc658c75e44e440204427d588372a89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87162daff8016687317d67f320daaf8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb4af77572facebfc250abd011714694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142080790253a27ce37da5fb9ed172d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3489764074671867b9045c501377ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ab1fff31d99d06ea4a31f7f4cebb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629ef9c0c5e316dc6ae87d15e3a293698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c443eb132b15ed346f4fbf87a8038699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb58d7eeb4d12e58044fd28ce64977700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000928884c42480923eaa94cb779c18e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32bb7e560e49ab0ac9b9e1e9f0a338702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a735646ccfa3a19b0b17e546ca0c64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f77c8d72892097ce695f0c050a223704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7cec021330026dcf7e78748afee58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f41d7eb2b6841e43fd7c388dfd054706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfde8d83f15005d699e34976c6fb73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49203ea68d4ea27803bdbf1c65bbdf3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f952624902fb43fadb5cf6b1ca2c1b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc75deb33a84bb335ac9f5e7ff3dcd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a500e6c3ddbf2c308b82a1bcd3d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e256ad646b3fb8b114960eb9e22bf59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cbd46d4ef39b19d7bf718b9fc96da713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62eb9d1e257fd4201735d9e9522a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69a607e76fd0e1a9a85a112f24395715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d89da0754a17d8dce0f69959c1194716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6f26c00203efec12a9c9ae5e0dc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255a57e3d0c47817d010fef1fecee0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a21f2a522c309b5e02c09973396d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01488cdd0b8626c85a077f5108062fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdc0f19725e8671fd69e3c0899ad21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5d658dcbb1f51e5eacfd01e60cd92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ff05359b6640586ec67b08b911cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deae6370b59fc12558372c87c72a329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e3d7ff750632f1405e2b328e8ab0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3ac60f7d2c06f064e43a345f1734726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c89d47d493bd9661a7c82a83a01210727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c052a3957e135a0101a8f25ce34e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8702b9814270704e61ba9a1843b83b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314ac86d72f69d61d9a4cd76307d4c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc94b64f3d2992f4f90b03d4a4814b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d56f490c51918511246cc9448f3d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087a68b5eeabc299fa49fa95bca499e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826e305afcc2e2221d857ff5e5e749734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf063642b79d4f16769cbd87737644b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb15352676eb41ce8f6c2924e43baa2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549710a0f8378baf1e07015693a70e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b83ba82ef2619de649edcfbe2304d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa38b1a13d23e14c5e8766cdaa5b1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80f2d9231b8d4a21cfaa885d701ef8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743bea828f51257574aa0576ab5867741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ba92c3b751f324eacfa6b712be6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf28f2c7f2c2dc243422ad06b84fd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95024ad91527e3b076cf4483a238d43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1525034dc4c968f6b6948ed63b25d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea4f2f51607333db42256c1b2bad51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5ae1a4eb2c41f37bfdee41fa8fa8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd69fa5acb8a750bf2a9a63bd463674748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea037d09cc3b0ddf5ee6c2fed0f0414749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a136f467c23eafb1c7abe44000f3456750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ea755659d2db4c20d658f0c74c1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be254f87289d7e4943315add4db70b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755dc980313d7ae5e7e95b362f5cd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b14455232b0c278d4242bbfbd186754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6c08070090a79e8beddc991ad9bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198d517296e085573214f7e941d9840756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d062e39e506be8dc2f409783f1297757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf12bda8a8ac7cdd4749840b478c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198ae2539cad70a50eb7e341cbbd0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86fccf5dc41f02ddd89e9b6f4a7a00760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feded3ab10e1d6ae4423e72d5cb2f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3896c6b8aa065680e491354a29eb6f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baadbfc05187afb770a4cd575a260b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a1b8d2e5c98f1e1006a61cf6065b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28cd04a656418bc67f92b8e493dfaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021a1703aeab6f7e8a80855df0fd1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff26264ea92d313efd09a3ba9b4d81767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9e7e44466103b9faacc73befd063d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b3fd5e971e605ce1f7332d62fc71769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0abc18bec2c24766d06b27462f0b4f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67152f3bbb24a9c284e7d97ff2e72dd0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd42e1fb12ef4a936db7d9c59aa2e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab29aaead8e146b2ee80a9fcd91727773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32937b9c31397d7d997e4878d4c807c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f4d3e559ff9c7b28a905c74c10cc9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f44fc1e8a002f215ac9c55a092c8d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113a8e16278cd14f1bf5dbc38087e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6939ad208bb15fed6ea6e72c1334b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571a30f39f4da2f50c2fbf72a66be5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302c9ca41f41901a1d8f8709234a32b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad456b8c3e83c544f4b5af5a7410c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066b536a30c604bb4a36fac0d8381a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c625c9c6651d2c6273fbaead2ae8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1161970a1a1acaa44c5edfce45a160784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a002cf0e08c4bdb7ab9cb16d9be6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b08a77d5f88ba89b5b06b329751a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab20fff71b620c1ade87957927d2d73787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a13677a65c1b0bd333df88037e49788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea06a043ec45a4ff2d7254222d214789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839cc88dc5eb249ae9be3e98d34d8be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abde5ac8e9068116dfdea12d2a1b6a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7ddbb75046311652fa7e9725f8b6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06614e00bd9b06a05b672ac078b43766793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e4e99dc459d35ccd679621493ce2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94780b4fb3bdde88cec468f0fbf326c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2709c511f763f443fa8fd8187b7b72796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1d84f0cd0133a7a4a412c4f1aeb20797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9b8f354cc287f7333731b75b5e70798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc74db34b427622f38240707ae74ba2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91404d3e5b8f33bac914bd3674264800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903067c5511f50b37d0ee6baf4eeef9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c16fe77629bc08cba42898c68dbf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715677dba39a10b674ce830630fbe9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23844398348127bba9bcaa17a53bf7b3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a15baf791e161a4ff29ff524c33a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b019d752d7ac676d5b6f1226747abfc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467cd7cb2d979b73c49114f2c786db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358d1dec2f695c3fe24c58291f6def808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728889c6213320aa54cea6572002ed809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cc212f9cf970e96a4b02fcb2f9698810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e461f8a5f367e1d6bce2c714a21e3cb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2dde67e5b7d169e45d2ee6e21b25f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e491bd180ff8d6b116f19dc227f475813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd3e7b503aaa6e6ffded5cb8a10d01814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207262c88f469f710ff48734d74e8e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4daefd3fa0d8d781c3a420172660816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce82170eb9a92af2ba5e1b2e86a1b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221d105fbd518de66f0103dba8174b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f88f69acc5b8da47cc357df350cef819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60966d0cfca93c6d5fb64db7fb9b11820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06578f837b6cd55b2c4d72f8c4ff078821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854758effc58ec2fcbdd84f4ead7b4c7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229735130109fa4b5bceabe2e5ba8f4a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70d81e060a7c53ff1e79fd7b1b5d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11567bbfe2eee558b341ff3ef6b178a1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec58c941f2f0b5e90f14413e20abfb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b090cfcf028f938b898c27f9128728827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab771bd029f7753694aab6727a7bdf7a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca6887e8720f21d05ef924743af646829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0906f0c26025694a67a3739d586cbc1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4c5316b73d86512e2447378ece6dd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf08fca75b3d8711013df0b11bebb1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ed4d27f9b5efdca7be2b5c825a23833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce2dff8491f61767bd4b1c23dfb37b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907095d07b37af0c8d539e75e9c94b38835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922fbc68793ee5f94c722286fa920da836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaca09e04f5fc550e067ce0c14123e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cbd1d775944ac74383a36ba2faed3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254aeabd00aa5d9a429a8e7552afb9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f956cdb218884164fffaf33da99fa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75c10c29113cd44226a07fb3d19bb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a68178a7b0b0f26d852189e73cea842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cff7830fb783cb65cbe45734cccc5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9819e24737cc90ea13aecd1417bc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44e3bde1be3fb4717762ed977aedb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7a3a4ede1670682abd9a5529bf4b8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ca340e34fa63de960889a562d91d4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1ded0bef33d997f85d8759fae5c59848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640e4a6872a1417365093866d2a9c5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7a9662d6232865548701eff134520850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64b168df370156dcdb74bcc08d9591851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb7e242a04782108bd44b695a4d2c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb53007f6cfb0d27daf0112fd6d2ee853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927e99667d7ad4e841686d7930f52d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70bd40fea3c8142e60b74d17f14f5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb28357cd7f53da7a6ce5a46c3d3e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900bd95f2aefd260a1eafe89821267c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa290380ad67fc94a585f9012c294b5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563c1c9b028a6ee6392ed4a6141203859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0099649d5f16e65a17f076d0429fbe860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b06f80d964aefec6e102786e1c305861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b1d76f9ecffdb3eacbf2f33cc05b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbed4a5a51affad602039b6e59816de863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da0846a311229f6c90c1f47518dab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595643bb4f321a8196921bcc82b0476865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914d36f656cd6484705a5d7f13f3308866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774342add5c1679d04547e6960d3860867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e540bf5dae879453df88fd41d61b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75486364358177cdd0859311fca59b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33a5ee2776e2193e1cb1be63c5115e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd18754350e94c4d2c32ba2462534871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2c65d8e96a39651ac3fa22d6093a2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0b50ff39addf8975c82c4fc818d9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcb71b389900ba7af289cd820ef55d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43816fd4939560ff9c8ca8ddef718e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40369fde1e4ce3cd6ff5baae69847bf3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f921309376d3a66689919d3804cd6877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11988bca39e1af8e2163f74e2406d097878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97237651141a73e70f4497a6d9f681879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ea69b11dd3d31edc8ae9c0e1b95d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60afd5ea4bb676328db7a56564f0f2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f01e1b67314111775dd92323b84b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c66c21506bf9d8bf2655d89d9a41883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938cc4e4af8ca31d19762e9c49bf1eb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64550717132bf0628574f7932eacc7885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036268430508766ff48b2ce7ee4e71e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d7ed7ee393d3635097985a6845627887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f3416549f093c2294339586bf75b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8e1b156d88c721de10bbbe9695ec8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20584829027b8ac13421c4787a677890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3dd22dd069d5adc0ab63f5850cad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e1830ca058b07beff89bccb4e22f5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc72e324c3edd6cb3ab9c026adc8a5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bff6f8c9dd462997922cc61430b771894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29984ae2817332381f379b7a33a93895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7002d4a787e348ca8cc21fd83735a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc4916061497c22aac748686d34401897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f662eb42c0808e187e6b18b1f491d3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58b3279988ec611a3e8852a1b2f274899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25f12bda2660aff3568971c608a463900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d3bb56224aac7242784a24601298901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b002309520fe99718260267ee257902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d59576b52c678dce63527ea537ac6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a35a8ed478f5937a4e0b81036d0a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a428792c6595c9ccdd690bc59f63905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287171aaf7a034f23520135a5827a3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1fcbe687179bb72ffe12d8da0d29907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68517f65cb1ef99b8deffe0f0a4257b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e936f06bc867f62bb97e82ce6d3de3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979305d0d5eb6d3e26ca70f5878a8cb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126533fccd87a8cc6d3df41fd943f1a4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f28f532c6d6ffc8ed2649d84d852912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e93a440d4aa5d3ad07fee84c4bf0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676fa3b0385e963915aab084a55fb6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e02f371364c4e15bb191255a7660915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82674ef56738843ce741b9e6d058ec916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415204d79170c695a35e449586889c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbf580c1df70ae5563ba4c114be22d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c3c3347927b7a366ed6eda223b8d7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5b8fd9c21d47251422ca7a8e9881920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb196ead63db9793239094be70cc7b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e1365b88de106bea1e9ea5587b79922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cea6a15f771b3957f5fdcb3fb5fdff923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a08a0965620462d403a4506cc4f9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115370c151a0e6e6f0d04ed4aee282925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f6a4db273f1be74dfcc62648659d9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00081c5c625adde3cf4f66d6611e574927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44192a335af6ea964145e1c11a1d095928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055306862c10837ab276307a74aaae1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333a9684ed1f61a4a012015282383f0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d1ceee5e6354d6aa90bd87e51cc6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a0c02cce8961cb073759bc3cca32932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54ae5be1aef75d4e4e38ccbe66abb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46061d7f7d73af5d8509262de291c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4358aacbf6d98c027a90d93da00cd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340befcd461a57478500775de704b820936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f156238a7a6d4993557a343b4bdec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7e5076cb2bf713a2f7470baa07e97938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de83332172190fee830e2364d6f884939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4e411f3dc277f6ccbdfcc88ebecda940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa3c3270be2d14019187a102aaa8f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e13b41541b5b2f3cb9ca0542ff30942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba017d848ca453ee55a58e7be87b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf0aad343653a8a51c7082ca410d60944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e91d83a2f11615348b5d817f237553945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ede2b1c130d9e626c9c405ac4cf4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58289ef7daf6653fd4e6218aad549947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b067371b3738e2d57ba98bbb7df3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac6e591401f3c1dff0c911e680c63949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d44e8d79c824598bbcc0584e893d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d12b6afeed6236d83176ea22c28e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370217115c472afe4bf015f9212e0b15952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf38091246d46b1c6663eac9d7b1cc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ced906469be7b3f7196c10f200592954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d831038bf5ec376227cf76fe9ee64e6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db5c90558904b68c71a3d98bab90e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbf6bad5274a92c735f12ed8e1f978957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5769160c2b893e683fdee109ee146a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7883423e0eabc0a0da93d96a40f18c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b71f1d4fd5b872024122d7fc57cc56960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e66b314f8429f7e004246430ce77961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2986d8b7cc7621d278cd7ac7eddf16962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd35d8b159461f638f94d6a197295b6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd885bee2882de1d534baf22cf1f5ee5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240bafd906c59aaaa06c2e3300e27bf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847b6f5becbc526f8676b1e0e3bdec0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446065cebdc9a3338e0aa96ec8c2a355967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4822cafc71f35c7406230a5907d13968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3ac2f50e747d0e4bef32cbc075c19969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8baadeb0129bfabee931f89579291970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f167832941c37e448e799e62d4970971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c6b02058f124add9d10aa4d2f1d4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5809a97430000e89b612e49c997315973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6cc5238291d588465395f8808e66d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5e445a569eb0e57aa455e289aeb4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05386b473d229e26e7895eba9c2d1ee976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f1712aceefced6ee0dea80297318a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052529c4218bef9e492da4947b73bdc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb86a9bb4325b4e2ea4fdd8fbff909979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea1f8ead8d163b5c9760470535b7e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4cf572c9ca3647324fc2dac72973c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411dbd116d04f744d7af979fe0e3dce982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed164792f4cb7b5aebc39feecb29856c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb695f3e46467c4e30a3bcfe4a37d47984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f79b1789b02283bd8c54215fc319985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfadfa468e017f7faafa6150e787ff0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb467cf5b4d5d355cf15ad3151a937987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93237bb4744fd8b0b0ada7ad0c8f9c23988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f7cd31265f5e60b42fbcc5a186960989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c145d760285937cbb3f62047e6affb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528449acfb0f435f39a613e79e4efd0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc47e0ea1e410488c7feab239b2bd03992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90fd4d4492864fd0d970b9c5c3a22993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668d0c6b89ad0e0087d627c3bc7f93994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc1fbda2a9026b14f6ac662b6a2f1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331f8bd3b676101ba754f71626dd31996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de076d5f56e514cf88414b4f043ee015997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>