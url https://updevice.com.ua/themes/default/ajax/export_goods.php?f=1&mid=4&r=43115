--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a5fdfe6db0475a443dceff75dfb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d94953d602051b3d3158c866df352f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c562933433447d7e94954ccf52c32c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473720ee71076351c6dc7ecde5d682fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf22366db72670cd8f4739ba9b779f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c9670b49082ee024d1beec33e9e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e1868acf567606d2c09017b04c4f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fc0cd4acb4ddeaee81aa4c1332c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff6daaa5edcae934324f48baeaec699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9560f33f57bb51d2a2fb5d9f104cb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233561a2ccb088eb3421a910c718651511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a859c01b1547dbfd77d11a70323e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197c2b8cf455fa162bbbeff09ffe52a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa0e95b8a024fe213e3ad324fb63d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4719561ac416edde9d3007a3bb53615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b894cc8f2b2a6152825f99adde1f2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589e881001c1ab212b2df2ad84ecbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab3dcf94b614401adbc0c21bc08a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dedea3ece0b6e2faa5834ab413ffb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c1a473c187562b83086dc7d94f2c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04adfb52ae85376e03e0f11b0941f8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92842c698ec40923938f46d0a7190b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c1d1fa6ff9d90b81561da68a2b56e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ee2033d8ed9b307124b0a921078724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b74d7f4d92f722f92343dd80a6ab625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350548dacd1a97c732ba314ced8373b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af716ffc21f6c9a82e7375b45772dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b05ba4eafc869675d700541544acc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93410823b7fa8f482cd070fa2b74f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8992d05b372eeb1635c5dde79f7f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb47060aff6c897096d189e593adad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a66c67ae79a6ed914c3ac7816631f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4d6e4cac8812212d5e74c59f7269133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6959aec7a8af1db927b4ba7830340634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721493be728aac86b4463de887b42d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3e477c411b996cead580809e4f00536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3519cd4790639c233b183cc6c7eac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bbaeec83cb0c825f25e1435904dc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4a1a0fe7c4c5d1a00d83d18d91a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764e099567bb1e13051a3c3d828ac540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1b0b2dc85eab0690807c7b59af3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a006a9bd2b6a9863712a4a4eef39a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932edaac2fc427c60636b241985e19643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c5237ea83dbea76898ade72e3806f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d287462321d8e5efbadddf2e2ec16f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70036dacccbbd915ea784b47b8fd8bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d805bf66a6842b1afa02b7ef46240b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e88a9dcc2da40d16b92b74026d9e6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebee69ffc21a6fb5792f3a6877258c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8333131786820b4f95b9b54a1ca450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f02b69dea595b479708493f09e415d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed918c8a0999c741d8689588b5348852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d0801d32c76ddf7e113dc1ae678853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6201057493de5f0a3f15448b95c5a2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cd2db3987a36d3ae602ae24c6d8aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec76865a5d48630e463ed8c889eb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b87c54b70a50d9214e8b638a70e0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b723ce9497fa5a5e0323259c69400858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0152113f12c7c22f22a030759c873059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71dbdb8cf3327ee3262127962d06e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a3669072bab3aeb9a9695732a96d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305cf9463cb325528c450b9a82e916a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e60ea3bd0052b8720134bb6febe3a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3006f475bb4c5f08ca4ae7223ba610a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a015d8df1586a61b87ada53a0c951c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8711ed6951ec09372d03134f948f4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53710f4e89474d37189190696966f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad9fdc15d3f252d7d3179deff0330268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53963324796fb3bc4b96402df7b5278f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccf1f1b8e2b2e4d7beabd8ee89439770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0d20d61185dd09ef05ae87c6ed1bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bffbf80acdcdcd3417b5a695779abb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552d8039fa61f9ea51f8c60e9eef8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edea831cff5b85fe231cecc1683a5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963a7c561d900b3728917eb38ed03d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6bfdf05e4bcb326767ef196b42a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a572b1238b07054a34b23cb51f636777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8643a8f723bba209b98f3ae833c58b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dca3b2a824185782735a5557476f4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367ebdfa2bd82ee1c26228ceb98a4ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d648c18784faf7ba4dbe8f62fc600c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727b1226c0c1ff29f5496fd2dcaa4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f6824bb4059496b6cdb8c8f90a6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c70433f377ce87146aa957d43ee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45517f59cc7320e00aecc133445ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac126da80d63701ec17b524bef07ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56140db3c5decec059525e4f0d852c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a98c9363a22665e5140b0139ae18b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ebbfaf86705b8b54e73781121c74d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894b58707420e7f3deea2e00c423c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc8addd500a5f33caeba5f77f37abf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ae80e5d5d717f0aedc40a48d381c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c026de0f86f98816e8022d073b465d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe707219f19d0d5e3f6d79c6c3e2d2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111dafb2599c0412b219137f8032d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515257ae396ecbbdf11af37105a371b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6128c3c608b89f0d4a034ed9d55dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc608ac5d075859f18be607deed5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a692212620de73782dd81e010b01f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7bfcc5e40f0b0efbea26170c08ea1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708eabbf0874425c3aa02b2a4172242101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370565ab9259ec96a2eb39f4bada46a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69033605a00f14d1df25939b603e546a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f896bcc53275fbd7b7d6f65f6f0db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c4565813a445628eede56750d3e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14deb57a9371c1dd53bdd56b905c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af434b8cc7a5937da8f7444b7436a039107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248247f272ff44d23e5a59c0451bf837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e89a3ba59b61e893e9d4f8bba58094109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24190b0b27e284c8da0bd22f8fb1aa3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f280d01a4362c5d21a96582035c4b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce3273be74621490076e3d7c0253f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dc5f18a7c6d3ba41727b5242c8b24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99591fda44a68fac2816146c7da5b39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a9b981911f1e79bfcbb824afc4fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97fe7c0a255d50fe365a0f7470d365116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ba5a9f668998fd58e1b4860e7b1b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b831f66c3505cf7cc215e27abf9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ddccbacf377f0c0cdd535ad87a89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b7cde30786f9af48db38174907c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9340c9be7f8746debfc5fb8fb3284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877cf8b5dfef58ca5c0fcf70c601b18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d86db920b1186b887bbabc20054b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3d4aa74050b35fb171afd91ed509124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e177db4f0492a1c0c655cd74b41cbb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff12ecb7dd8710cbe6a4ccd063c49b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eafd2b4a81bf9df411ee6f1d1f22b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af39e1dbf1cdcb537af808adc4f43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c0995cdab9b8db9b80a53a8be134129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61ecc4df58a674d10d9585103e2a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46525c2e4a3de4987be4120f02c419131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880db3b2d080001ddd31fa7bdaf885bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5a5a8f85b1c9cf0f65893fe2b8d77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b16522233a0954ef68737526bdf40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b4d1b3c6f50d8478461256381c48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94daa272a033b6145ca22e49abb85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4c39bde90c8b1d06476a5e50294f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a25c21e3f606cc5368f25f437bd3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f0cd1eea1e17c08905511f2d9e7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e7fcbbac93c94dff6a9e5f6665c52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d443109f456ba19eb5ebccdab55af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd823ec1a32a0310fd58be24c4f41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b34e71c04f7e12de1bcf22528bc10d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3888ea2d1968f646b808a84fd5255e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2554a146b6e85c8651ced97dd8460145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89507211c46a4a62e65dfacb42cdfbdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b327668b522a559597e3520eaebb502147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f22fb8265df971ab74b32e1690e3ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e32841c002d8d4db438b362eb2cdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409ba456178aa265cedec18839b4567150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8fb9c8e20cdd6dccbe0838922c137151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338d6898f94f5d2c20cbcceb2614f78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e0f39811372ff260fa570eaf0ca9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7595625d725af478e1f2875c03a24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1ae1ad6191ac36257417bc34e2f96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef28c002aca5ecbbd1c0db70747cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a3a628e27a328af103e7638383c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153749a9072076e4a2728509613464c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858809f46585b620f975d663efff89a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd75aad90063b7e515e0e18a9863a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2e98d1d1e451d64d90116d678b841161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741aa2e07bb38719ca63b0c1b7ba14a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901979962e9c9b3061b7486db8895ded163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b579df8de62d18cb1351ca9a174fb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca8c97979f898ccfde2c13d9632d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfbc1a8044dc5ff18d02e860c33829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfbd065f98d6782152fc0c41582209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e35022f85155bfa7e36f3065dbbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f136b7073dbe92aee791c8e04d28801169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dbbdc789da32b60aff0da0fa88986170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2242fd690f63f355cc388be79b7f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8066a20db08d4e4b6006c16090c11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a26136ec2ebeb9e71dcaaa8770120173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324ffb68f773061e4eb04f0a17a1a87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7852166357f715d2b4e59262debd4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e7b0dc2bfa60e8f373750d65a846b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e821d268df1e188bd294499923b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360e6f222e82f88e6cdb309bd466e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507807f87dbf17a307f663a76f5846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86178afc6cef2d23a9437852137dab32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5117386215fe08e34dbaff612cf213181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25e07618e1d36d44b3f18953a7c5f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fb16edcc607f610a164deaf8359a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35d9f471cec57f9109e37470a8ec26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e96fb3b644f592d83e22cec09c5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99cb25b9b7210d597f3661580eafb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2895a20ee843ec07c83abcb36248187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8945a2164380743f665aa44ca36d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc549208d26cecce712507e43bbc30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782180020ef3a935d979d19de5fe7eaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d18ebe64c33c4f4d3bcee44c3edf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab09594e4b48e1a44ccd885b923ce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcde83a91cd747053b9060a89d172b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e26631dd280a949f3182e575639c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153c4b741767f2ff617d1f6d4eef730195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e67f241e89bb34fcae42814e0ccab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e093a7fe14c7a75ee6c9f4fdf13b4f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4760f7697041d73e22ac1343ecfe2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ad99844b90cec5fe760f374129f5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d84693393d8a192bae8ce0912938200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bfafa14619d93409d1ff8ee58e469201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76579ea47aa76228a57f9c4f8d860b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ec09a47cb682d3c00948b0db492c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafc650124e47325bff3ac7ac25574d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68f172c9f05a9d514b73f92fd2b337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305188d68204c8a93832e240121f6c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659fea7dfa9634624431df8b33551e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f9e5eed31fd152ff58ae84b96cf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41c7d0c99cb10a2702953a1f13314209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe6a285eea17dcb0b0711fcb6bba03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4b9d1a36718a206bf95b658049683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdf57845fd669282845793bae707e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5675ecc52cd35b058e3fec00fb1bb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60331364162fd62dca21a947f8675fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafdd0b0aadefc1c1bad79a9c48aa7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77f685c5d2ea175b63b9f1e2d5f3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf5a15a51e051f0248c4fec49e8eb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed1b8bbe5819e25d9c249f226c13d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2caa2e5c5e359bdd8aba0eaab0870219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69216acadc2a3858ac7d8febb90239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f02cfdcaf7bfa60fb9368b0d79d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a86f6260433d276c593156e8998033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a9062482bc365116de54f6352928223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018efed8ba356814f68214a063a48d1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db91fbffd93d702ade8d310c599a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cfebcbd34fbf997c97c65b1ace933226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b9bb246bfe717657c04df28589c5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b04d3f498d2a6297a2520a687591f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784030fab9c00b1f5ae7a1bcdd9f26c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f5728a76874f83025b4f9564cbec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebae763e14228170c92b063fa5f91c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8dbaa8838e146e73c5bf5867fc48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f5fc4208cd122ebb69576bd0c4d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a492d3d2b761cb1794d2e1bbdb141e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae644055640ed9edb09fddc333b0577235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5f804ad939808010a4d7e17e3c76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013c4abd437bc573183bfbe8913e153237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476f1f30ba291eaf466526f23ebe6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93913a0860b2161d02316b7e4ae134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415cd550e862fbba36e638c94d72237240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231964caff510394995b03ffdc2ac75a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3026e95c32fba58c66b0dc8e1377242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b846aa61b99b666dff2bf5bd597803243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87f88493bfe04d6303f0263cd58e9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87614eb83b7f65ba5dcc6e23b9312245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78984f319a352344405e0bfe3e30c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d929ed29d1b6e2ca4829aac5e1475c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df775c2e88dea5ec16baf11ab20e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7cef0dcd8b6e3d2247fd8a5871c0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7f17760f246c12f8e52349049ea4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd841605da00228806730fdd00c09c3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2122926ad71231636c252d039bc0f28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f047ede2528740c9bccc749e86ea1e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6a504b22aefcc89b0c35386db7c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27577fa42de5eb9926df5e79adf0bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f922f03f4d05f0548216669d37563256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106edda50ef6fbafe2fe7eae83f69d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb4d9499fcf8a0046d64796c837ab2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43928032d02eebd98150fb5d8e64c43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e58ada5523b2c288e4dddf93113b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57269c1f67505463216719d9147c99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208534c6ed2a539680812c3bd590f951262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751c0486b06e05f7da0ace5c818fd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266078dd713ef4ded16f06978f45caf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958651f17404fd124186c295f759cdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c133bb143ba040c30c921207c4443266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295653da13492bb0f2efc7347d335bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f0020d96bba41ab9467ea9cc5c6ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e21432a783d8ae5e1e1676d56bd27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a890aec09ef6a328fb639ed2bf896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1936562785d1c7f8b8cd36f4ab37337271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bffbcfae4419f988c5483763e4b547272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc67365ad7046cc356efbcc3e06a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ec7a35ef7f9806833f0668f0d2930274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a520aab5b61936dcb7013a98e87f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b645e93de40eb95a6344edf97c9165276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef56ad51c73207eb374504e14d3bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce235dfbc5ac2ee7e9281648b17aef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9848b11dff0eedc58e444da1ebc20a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b4bd3d0410e7b24bd7885b53d5be8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a82b0b6409694a650a87bedde31941281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f0a3911c127a976ef1f102024f93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869287f509454ab37497a0c1dc130fa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eeab88967cc80fb0126ceff5a0bec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c9a13a5bfd336b38b9a66dbb11c30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c87274da74ccc75639cfcc265c5c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577468c663aaffb91df99ac9881d969287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd3cb49b47a5e42d74012b8263308288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365b93583ca10ac262d9c1f34c2f65d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6e715f2f08fb210929874f129a614290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a953166969c31989e0064f0b97f9c7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301578bf32f0c491b1c3a787a143acda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6de228859a8421709fee03bd4de714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676377b560fa63d0f647964a21579cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b86cf6502ee0a388c19de00a80082a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad083b9a069d37444b192aea93fc7a08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107bdc0b8c59539a1acab4a46be0f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e6ed2067e82cf2465c73d89fc76d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc2602d569b8fdb9cf1470b4f7c77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bddc3f614b6f4c532d2728b6a53261300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff15beecbbf5a2fa2dce4724cb6ad16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd34bd3515254dd53d4966ba166c1b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446631a3032e83bd2289291ec1291a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632a969c21b269219b0b18ec51c260304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f4987fbfada42ea24a7cf30d01b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e56fcfd8de6ddbf4392f8e9336fa0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700273267a8a94f0274e0f0f1eacff52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106ff3d312e48b07db14d51b07654f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6897d10d4ba6cbeedfcb09a3e60260309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be0ae1b59f973411ce8224735252b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eee482f5189708611f3e468be6020311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152dd3db923de053ccb52e54072149312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bc79da22627d5d92687b7a636c13a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423c13f57be59dc5af1e5d520f13977314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5a9fdf51480932c9c22ea1b65815c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d5be5cfe2d544ee357e324881cb1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a390dceab6e92d9d1218f58515279317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa455d31d474e8fd9601e030b91aac5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bacd7d8be3dabcdc6674f1e37ca603319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca338e0944d2c5289e3440687ee85b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aa7ec760619ff7e3b9cd8b74966df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1631dfb050b2103a69eef8169ce08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46611707536d0e4eb915a1df516b0b96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd5c0dca0bbe3624d6e4f8a078e61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a503ac7b8b8556e268cf70117305325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a61621febf8caae290b9e51c576b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de218268693ba30348ba2490134f31cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8177a730b7c2c64c96189efde8c6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f71db8af3d0935452c6d8202580a78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773698f0bebad5226d0a16ee23ddbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd0391893c32cd35b15064bcd7cce5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a1f7ef0355ec982be1c5aa749e02e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02207675c0c56a84db7c5ae85d9ae2b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fdcc299a8a9d64a565d6d3699d91a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce43afd0cbd2325adba54e87761976335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7eda3a2add278ce9f6c2f048df445336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdc6dbcbaf9544897a63f99e5d5db3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f1c9757790cbf28a19b490e423143338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b8c23794f6bb0aa5ea4c5281fbce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e13e1c0ce7f0e88f37ba3ec39523d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7b6d504a7770b187b5b3a96a94a73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca701cbdc5175355c1749a54f15026342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf1f6b06432f09b43f33599eab3d3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0837d8c705f780905121d5eea57ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635122c15950a559404b5530d6dcdac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0574c2f3ada821cdaf3b769b74c7158346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea4cf825c2ef23d702f2095d699e8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ae51d6e1cb55e9407438053d26a22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee0a9d259304a20e9e948be451cdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574210940c045cf4285a3f31d9d185350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b98eaadf73a6ecbcc9ea6d2e871228351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb106f9405bdd1a08468eff39b4f3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353daa346c38bf9a703ef55b9f94ead353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7a1a708c841be6b3642e6d68b3ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79300eba3514d9d8aa0af8043c4624355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55890059ffa5573524f39c57368d5e0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b264be176e8d459c9c21c08e1705ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935946a39922095f178d641ae5518289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a22eb2be46e7be1b289cbe714ddd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa486d275f735856427f336fe47829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877b0712eaf2407d92940e750e63a36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae413cb7d4468c197d94e042c5eb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd472fae9c89312aec0861e8d92afe9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9634672cbc531015427647c7f877364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441301bce30b268386133acacf42d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74caff34b1bfb87d3b8076a7b540a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260673da844e18e4d3e91066ce839bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230991514ac754578409d01446b0951a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c947e3ecb31b67f5ba4a3831c33d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00eb49f3d096c758bfa08f316d29a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35afac9d36b84a5a86e5e566161489371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a734d5ab7182f754b878131993dc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe516e46aae47e578cdd0c0831894256373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c241efd0fef6d53eec9ba6d21108311374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f3c5a5920e054254935dcf568688375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e860c99438c642f7220a426fe31b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84640e8539cfebf5ba647db0dac7e96c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435173046346ea2f8bbd854fb3bff344378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a06a48bf1725a11552da57cb6034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7983e031f26d28725bb4ce3b62b12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bda2d70d93b0e23417df437f9dac8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426a294bb7432ab59059f20c3b5379382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0441342904c142c5c625f2e773fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59d2bad7c2d2ef8255da1d6063684384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d4a63f8529eb41c07b76152112fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d4ec7a8a2379404f413ec83b79ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd643e30024e23cfb3f8b0278cb112387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46602cf41302bb3e0188749bb84fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be70adbc5eb141e4f8d210a1e758e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d7904194563d87a5a98612c1841a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68884f7e1190c1280e24d905588d54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b39b24839ff0461b473850a80fb86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125ce23c8df637b3748a206c7494a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a45db53810e01dfa00b260badd76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a23cce709aedaa4b2dc10c416b449395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b62cc76691178f9f080c9a074aa3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ff89a062d3db604e1bd22ccc70f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14283d7def8c5bacfbafdad75b8975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae169f70de077bee7fc8ad565337887399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd628354a1630c1d4d059b982d8e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62600d1d0a1e5f4283e188e87b29abe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50e38038abb58cae43a2bf0a8dc94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa868e12dd0b400c419eb1ac879105b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc60443facd7b19b4671ef3b76781404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab91772a1a80acc56397a55f79be79b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab930b386d34800f1bda33d058730882406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93958f53019fb79622f343be5df1ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846be89a9678d8dc5177cf95e5dcf5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61265e827b463e69f4751f3ca6332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d7aa28a5eceb0a6a766d2b0c0d7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eacb8b1d5404523d340194411d0d2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186879f039fcc19c237707277748ad2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ebbf066e4bf4f4fd0f96b66f01ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3087b42beac10b9cf218bed77aedb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23507af9fa25d77ddd2f3616d608e35e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb9a9aea9c2e8f8d2bb3b2ff6e1a98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236ab5a2b0e73a475a4b6141405f31d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69613813a8376059d37ec41e25650fac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef38c391bad600aa4664c6633f9f264419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae67422a7a1e1fbbddab6202af3ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c348cf8e3ec2194d4deadc6145b44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb508c2a5decd87dacda897df09843e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b763e9d686bbc246d212744974c05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a754b50b68dd843ed05efc6cc6aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea90a18f522dce95ca7ae5e3fc185a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c854cfab57ab2a1b1f1d2772c16f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5cad09e2274625318e4a4f064a0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40146bd10966b6aad4396821410082428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9002a4ade90a02fed87c0a801c48e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf64838eb12f71287d9b71ed3ea212f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb12f4263fdecf4bb2d3310e0c20d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0dae22d172aeeeaaac0d04aa6a6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260bc143fcee45d68cb18be0a3e043433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d004c616435149d9e9b3a50c3563434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef19007f5a090cff1bdec6435550e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446fb5cac8204660ea9bcb8e79c44d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d663a01dde2bd9458e778fc2dffdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933637d76895797af699c0e6bdc1b88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f649914d2d19d7f6b6d250a6e01f207439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f763c43d8f393352cdcc8194b6c7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18592890e8e7ee1ae38ced697271bc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806bfc34007ea19f9ca8ef06edd9386442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63abea95f82b5bf918a0db64f42c02f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f907c1936189f1ea819d14114c05ac2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d792bd57ea11b0ee472973158a1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1c1f207d80fcd2c2e382c0c883301446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d39a3ca754c44c4edfdcb44350617447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ea0a7c419560bf6765286f1726576448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca76094d8747ec6d25a8c27e76ef2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623bcbb427c43b0d607bbd05b41ae70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539e13e1def14036b3f1165edde0d65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b816f4c16388026880488178698c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ac79e39f04a13224c754d7f3d85c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dcb16dded3c3529c70255d8032907454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9346b500d9577d6f7029b43c5e7a795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dda6e88d12ac14b2f2499c952b0621456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaabc8ac043b89fc99a62ee6f07f0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757d8a1f75bcb71a8b6bee02a1c162458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c5629f6952d646159aeba718790b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f827a48117358ededfa067a5c89c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932b26aaf71ff589c026406497f76d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c76bf060a62ea767ba474c2e579d43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a2ac1f5f9774b8f71c2706b7c81f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639163d2c4c9be9121c4ae1d18f2b766464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e7533d58a59d456dc6256b1ee8d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00103d851124cd5f78dde279f222193f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487d10e5de66d28aed53a1ee28a523467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc753f7532f054539f0ed58d5e5ffb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934cb2a355e79e8b236aaff7068319469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f027aab1d7247352863c59a7435d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51fe18c971421d04450c842acaaf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dfea346b653c01d0bdf64ee694b6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce0d13eff852e2476043bcf70b51d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84cd61af46f4ef422f51485ceeeb04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09a09e36a7c88173859eaceddcc8ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363cb7699b6bb81485d75bbead868ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c68e92fc9d9a0e969602110ce01a04477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3251571ff5171a22ac9114bed69dd8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d3de70901245b0eeadce97c2b4669479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b455c83e5cc1665f713a8d1a7355dc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d56a05aa956f5118369e1d57b1dfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13adbae1cbef2a42a33b250bfc700482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3743687d5f11b878d3ab8af2b17853483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e97e4826090935f329ed14e97998484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbde4f912b0257ac97f6a189bdef49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9526462a0755c217598d78c468d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb1698adddeb353269ab876c4713d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e870d35cccb8b0eb7ea340df79008488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09013e4589b5c16d16e2bc996e2d2cff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713e89aae5d15b796180b493302f157490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a360d5acc6e354303afc08636e5dc65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5533087aa7201f0ca8708a79e8e1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680db90472d8b54c4017d84481aac9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433dfd655639b7c8287d48a12b31eee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f2a4c7a079d024e4dedea6b8e4dfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306adaa844f200a53c7fbd0f74a541f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98addcaf24c90a9d3d1f236b8c3f4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f85c94986d20d2675f42c7b9565fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c5e3ddcdde3de3578f40ae8fe280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334dc5244d014caa4d6d4c7ce89c02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44b793af79e3b933ffff9d89f6a5a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d4f3167c326adadab34d2f982d52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa304859d309eea495d4e634fd3a4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708cff94c75c6020ef5f8bef29911da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eca2e32060a1e3be46e2f02e95b64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfe3a69e03f9cbcbc1494e968bdc95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a8bd308663ef289649dd785f7850f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fd52af847574dc506aededea0608f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacd5250aaaba3a42e40517912fff03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b12fd8abe4125320f5d7686c239439510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563d9dd69b0533a08db36646278fd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4679bf9b9bb75786f30c0f148491512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe35c3ba3feb1a0aa6b4b24f35473f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde325587e31f96396037896f531b809514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c265bac9d5a614c7b096f9a1d9dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d625afd2b9ccacff049e02b58d9be76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f3a81d1c69054a4f9d45aa1e257d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f47aa0fc04a39ccdd134ab39b00873518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db405b149b6c65ad27f63ace7e47d72c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54976a800dbc8fd8764e2473974d5ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987d23e170efee3c6ffb76205b2f22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d114988f92fb6373f0519b14fe5960522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91917914e83b9d6fff6f615e10b165e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f78b7c028495574242518f33568ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be491f8bf6760423c5326b2aa9fd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430983278d2e746e8e2a71cdb637ecb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6b97835317c435af8b192124abed6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeed8441c36e671ce4e434a8055b5af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f209fafe4619bb67db78d82a60e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c76d689deee8853a5a68bb4770ce41530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515ebf7fdec458e1092235f0061ecd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ce6dd9ba4096e963acb5413abac0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce9999f43bafd877d6be6d4511027533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9571eec830c3efb52099263d4bd9a96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e121f8d9ea5ddee027c42161e0bbaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8621a9fdd130bc7316ebba6de3eca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449780278130aa8084c2120d880a0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a347e6068328136606b5783195e4c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb030739d29869b454332f96c3568b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81f8a6824a687f3d8b6c206ed3eef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334354ae4d152585c43d3e2fedca8b4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca675132f0b3e78d626eb0ced86eeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2072102c09e151e4871c27ab0ac2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd8af31cb506a530a202f21d2c4ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd05728e97781cde462afde24cee42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842643d42841cbaac95fe7980f6277546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed038e19b27dc4dc572ac3c5720a805547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e25c6947076375ddd8c5fcb2f9e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d888e10661bb9c337dafe07a742c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ee9cb09a8ac5eddcf29e7dd6b89b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbf6d6c63859e8aed13dda40fd0d76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12436f20c727cc9635f214d8409de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07861cfa1ae3d5b66b9c98aa05537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d95e45a4ea3a78f8108ed7d6b5fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327222dd94a22052e817b3ae76fbd49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b91faba514ec283efdb1593c9cbb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb684d3dd68d4149d0cdba284ee2c32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a1464aae415d242f89c2e3c564d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c490a59616ef8dc525c2f389a37520a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30825f354736ddf94d5aeef8e7902503560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1761d7c1e231666c70d8206c60fc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33cbde4857796562dd829781f386eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d84f8ae116319c0b3b8b3c52fc3847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece71cdeb7e252875b3a99f8beb2449b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb38aa2d31987d60ab4cbd4c6deaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901f0674ca25de8740858ba3358f6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0e902e3083085d89a2e0446352ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf0ac0c66ce5676a857e83f4d30ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe70fdf7aaa8db06c979ea9f913d6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3f54caa0ec2881215721f3d15b79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cde82a5f23aa71e96f9772f4763be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6781c92dff26d751fd3716ec57d579572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abf4f4bf30b1189cd7038880b37394573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d732a23a1567182a429f3f07949648f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73b6f9b780dca0367a491fdec4c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027072909f5f857c6522fa65d579ad8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc7c8408d8de947b41915a13b0835577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb99cbe9e5f7b2b7a4d4e2b1666048d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b65aa3996431dc7d962774a8570f02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62e9997e193a81f5a4763fdb137d92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62246b13f20102c58bc18159442b2327581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d854745b372d113bc70b5c8df5e33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe12651fbd6691e606d4ad76de6286583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240c3a70c2bdd294e82e8b6aa28e69c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fda862c1bb5d78697fb9899fc1ca0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e0703bbbde56b7285d83a9fa82e13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2a05d002f49d1fc2cc54d1bf1ae5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08e21eea2b05403a9f49373b29f69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605f3106181e851a656d1ab9630bd37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cceac83872a63217b90f340cb5251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3fe42b5cc397bfa6fb7248b412115591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a2c0b7af8eed6f1684d5fc57eed52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a62f37106877ef3475bd214e30837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc4715f7aef5ffc221487bf60b5b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb345a655309e367d36e0400bfe5e9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7e541d6d893431e672b421d1a412596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8df894d228e5d9250cd960065f8f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4335403de33e642425e5ee1d0cc7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1a9c35d645b5f69e28f42e8e41dc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a7f04f5fc66ea5d809ad8e2bdcf8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc750dfbda98f986dc693bab288cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1bebafe0d4796e2acd8ac5a71f3fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807c249d4ca89a85347b0123c4529a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceba2ee3ef0383fd3b0bc4eefb9bc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266a9011f91472d165c663906a5a41c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23c9d4697853f61246bc526b8831ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fbe9585f1e3d161d12f872ec83f8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887dd9d46d8decaa50370e884b09a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deab35a8109f49cadbce6454cbae503609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f187922d62a7fffec5b39262275e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c63422e8670252b2b032b5c6bbf8b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19104d7b3ae9d94770eef435f8a15ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94bb066c46b67f4f3ea0da3e0c382613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4faa6036b69005d2f95b36e0c8851614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc690e3a40c5231fc1aa2bf1ad1851615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f16a55852044e5e6f84c891d074f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5a7abace85633f15d7f9735d953bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ea041d1152c60344de2c868eabea7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d49e60faecc3a1939db866455cb243619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791a20feb1a8e31e94672afea3ddc72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014664bfb0115abd327bd988e2a8394621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cff65d6932ab40f2211d051db02aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14f98dcc892b6ef8b813b58bede68c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9862c96c07782f4ad84a22fde0ce65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226c91b9b0a913b40cf10392de904c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3eb768541593bad57134c2c1aa754626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbfe38001b653d5d16349f955805aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ee67521cdb027a3edf21f7865b3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d982db09998afde0c38e6035425117629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceac9f6a03b032aa3fa8af1bc399e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753ba36fcf001b5b29521dab5b63e0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b01b24f5eaaafe0f884b08ef55c10b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f7ff3884895c10167f76dc01c71fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e0e4b586457df09217cc562509cda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1339d2ba0726e72208e0869bfee44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07294f7e9716cace122df84b54a9090636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea98e9eec9253a49e1217d56f34390b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbffc708fe790a5b163324d8bd0ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08377f5f64a5b0f5cc30ab96b3bbe8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364a87e286c380868ee34e7c92a3a1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ba621098ebae165c45fc5ff51f0ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38d18606275c5c0d329520c992759642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040349b42c368423d8d25656d142b01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fef57fc7b02f4c9a486ff3b11dac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea77e4d5a62f1c6f269cd34da081d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efc5ba00742a51bbe5a6df7857622646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8648e34c61df580a7c69ce9354e29fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c45db74c505312078dcb277c4d99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ba6c31b2ab99b9e695e7c52346a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6c105c89cf776c6359f8f3ae3746d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca811a811cf41f8f1a181872d712a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580da1423dddf38db40c1e5badcc0e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f258c8448d5ecaf92c451bb0d7ef4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19808b5b5b555ff9bfca2c639cadeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c60b18653bb32fc5d0620de40dcbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3199bd43fb78afa038d0562e514e7f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c2af04a275e31ac31a66b1a83e29d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32147b2baca7812af288b483c45230d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32099643e20dc7e5c7f14f77c6cc746659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad9fcdd44847c0e289c9eb1452135660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07aee628715847d984052235abc30a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e4cf57e57f03cfd5c3a3eed22009662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2f14bd3398c566a510550f48d5eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90826bf516ab45b28071955879477d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48713b8df9d358f41b3db4c5f9cd656665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0795cfa26dc572557a0edbd4744d73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96297f3ff581549d43c254a4bd0517d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03970ec6ee8df496fbd9e5fad987cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad7df60b7183a75a0ab07967a99e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbe70011a9c354959a6f0435be46ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1e1b2e505c1f1516577df4c3ace7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9c6131043d9701495ba41fb21a45a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014687ee24df843563f75510be81a0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e24aef031444a56ce97976b274f682674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a90f60fa31798bab3582536747513675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18468a19fd93ffd7091906d95dcc662a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407262ae1ae5aeda902d490155317fec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a75f6be58c7306f22ebba374de55b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d003e50eef58a91224be7c112bcf0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ae5d251757ea388066562bab17be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2393a1d74d9ddee4ec76cac5ef675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6d022f0f304be0dc8dfe66c7e32aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43453c0ae791be13f676e6b9ab7104683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ac12ead27d38cf8c7d94184fa0f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b888241dc102a0e402727deff048c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4626a530d90f261a4efb9aeb08826686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87355ccbd45fb7d8beddee71ec770687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d99cf3676697dcf5ba54aecc987ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544b3182485921da7e2d3d7fd5889e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e2c7716873b91c8945a52f57bab7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d72c1f65d6849bbbc491f5450530b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f5a2a65b0bc3e0f25c24625b9225692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913232e50ec9fd6bafbc5edcca5ae3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43351f73ea4c4313542ab13219664694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa0ff0c3e0430cf674a2a21b52a8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412169441b7b76a0912c73be13bb89d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb4a0ceb4d1b44d3d6fc76a60719fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa57ada4292f430a59a9f7fd36e3ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2596cd967a4bba6e2c5320ba1020f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3dcc6e89144dfb55c2cbfaf2b982f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd4c42a4513ed1ef892505538ce54d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f279eca576ea8546aa7a3817aec7a4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aec7fee8ca29a8b7c54dd7b490915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753992f73fa3259cfeca10bc75fd70e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec755470192cb1aabcc36668af75dc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4adaee175e7213f0b27256caf9fa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592da69032d92c8c0be5ca3de00d60e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770c2f43b4aaaf8dc553fbf58579f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1458a1f3edc207f6eac5db15d29c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c346b26b92c212fdc6ec923cf08311e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7df745c6d91fc12a14cf7e3c2679e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df637a00710bdb0790796b4bdb1d945712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3686689b3f71ac61742466115dcda46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35760f265dd74b599a1916e399daa42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26101a80d2d3fb92d9ca0423b3d5dadf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879abfd296011576ad276d4e2d0082f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940e6c110afcfc50e031bd76ab9b98f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e3a175e37ee877ae8ff70ecef0188718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6281c75eba8359fd4f7a89702889b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bde7d46c735fabd8f76a6ceacff40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e576e80648ac7298d8c84698c714721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a2380645e8096ed8559980c4cc115722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570aebdd9217d3d014d1de35918d436723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772b77548237ba109492d55d526581724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e37978ac0aaea947adb8d3fdba007725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db976b6013fea908afcc362daff7ab1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc52bdbdca8cd45c406489a73da3889727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f80cc3ad17f497baf3fdda97cb470728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea9bd96236165a9e5151e33b57ec73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4663c4b8640369bdb39cc6ac3a565b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f4eb0dc3e2fbb0e9b954724709a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a0b2266727926fcdff9dd8b402ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caf7391fe941ca6d4732f6db27d9ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72dd9b2dccc5ac4a4a8f5744cf9d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33368f87ef9985a2ab236b792b951b9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e8112171274d76fe79a4938884ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96037856c472f5231774c9d19006bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa7953c926c19b06206b25267b571738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f19532f9ed9487a67d68c126601263739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aac01a1f13d165ea391d73ce2416c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc572e0a9441e0e5ed1805b14be4d7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24dc16418e696e9abe6fa3f03c52f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e17c2d9b11cbc9b7cc5afe4a475ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f2da0b649d97cb25e514fb23a2ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035dd4e7eb8c48c4cc77ec7fd4cb223745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da25f8629cf6ae9d8363307dc79f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f0803a5b14d3d932473755529cf83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f72f1b6dba6906739c3ae13fc83bcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ec02888074784f37dcca6e44eaa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d89b665eeeaa733f5c8267ae4098df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a44192ea9bdd95652f9ae293e9c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d6813b7817b0041343e3b80a47ee1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd1cb89b4afccd3750db451132995753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea55dadc9d3e98bcf4587ba07f451e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852dd6176711ad8d275b1d28f4dbaaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144a5bc7f1277cd9b5f67ca13335fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d60de61c24d8cd217031a8b26e791757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081580cb44f0bca76f36338f4636836758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853741a3d29a32d209117db8b75c5b95759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19398093abbcb1b7648929d0280ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49488350723aa25af60b03784ac326761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebc340769ddec30538325cced4416e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000f4c8a0726053b34dd50a5cbceb4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d36fc31c28f8d814600ccde01e57764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee5158d93cf731f4bc2dfcdd68aae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329a9ef4560359a334e8712fc7729e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769384eb7f90fe72ab07ba748d63b39767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853413fc397c5bff94896d8b421a748768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696174572aa7b0bc1062a004ad441f6b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f1c2b53bc7bf73dae102d55d5e32d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722cdf3e5551b87631c80e0ff35b36d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d371d243222d68c7ecafd5f6e109f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32dd9b6af1510f7aeb41f576c7c1eb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8b9d40445b348989bb65b4b97430774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07de3bba26f8856a131aac0fd9168e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a79abc99e1e5dbe7820db2772d652776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1cdc1f51f2b3ed8fb8dfa4ad2fb3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139d09296218db0794964c07a9dde2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5460847fc6e5c32d25aa800c551ea78779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3900687671196e96d2e9436bef2aefc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08921cc3201f2eb9136635dea57e920781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc880d7704794f375caf6dedfbf160782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66de3551d21b330e5ab8d68b45649783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ea8498fcc4013cd2368df77f9d92d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba73a5454a47a497969ff8524473a5c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d02243f6a5c2eeebd384fe5d621b80786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c685b830740fd8bf85bad6f08444d80787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a85dc17128eada98e30ee3f6f89970788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceddb9caddb82d0a366cde8bdd187c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e3758fb84a0bc54932cd27e7b7a02790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74848765ba04d13234bece426a18da2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b0f4d2613df04ec21c14435bd25a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885f61f1a32df260996220599e2d84793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05db72fc243d655c526fd64ed3abb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a1202d0cafb2f557bfe0095c95f02795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2244db464d55d2743334befec7f496796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1855cab182e0dd08fb2d2527139b613797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63935a5eebb0e47695287f2f327b1f14798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854f201192d2dc91d796d7825044e10799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc401f567f551b09928cb8bea48b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a18ef58c93b26bb40aa86d5c4c65e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6559881cb170840b3335efcf856b36802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9e9aff0460597c0c35ffc07e3881a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a8291de32b9d3eca82b801659f39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d19384c51f75e3fb75a19f6cef88805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1be137d1074ff027fe9f7380a1bc3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5467c011ea1dc02153c1fcac40dafb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b347396b8b8c1730627004951501e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09239582f4189eadac006de18186935809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3634e90694c96ea4840f840e7455d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489b050a15ad4df22eb5b2fd8310af811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4869ef231b2665f18f667e3872be24e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da2c648f99a1eb28d7b2d2263ff36813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979798a3466c5f3d87b35df0025a9332814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378baf33f92e114963c7954f11f01ad4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb38c78030a7baa9b13de05d5c263816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd589649f7c5cd0f15744dbc3bec7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5017cc8fbf4d6e2d9c53a9b440a9683818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de016e731347a71f5be45c21784d829b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a069de4f0471247c36846ba0a9d54820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239daa52fa402e80766df2a9f37b067821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251e2d05308bae58e2819b653ae66f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89673ffdba93f5ec28793beaba284823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8509819a1445e09594c8c4f004027f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae92151d2cfb98017dac2dc2dbfc8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0b2ed1486ed003e50f5561493671826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe67856a42301c57461cfa4c952ca46827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a56d9c950716a102875575c0ac6612828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6f4260dfecc4143461eb5db7e7e9a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061ddaf05544339b6744ef8961b22c0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a152824b30569e4b744e995e646f01831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d23c9c981e03ffe6e50b55e6239b4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92376683ef65619a9c7e02b0361f25fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945184613d07d5202ba6a8d9aaff650c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade01ab13b0c444f7c59009986951ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15512d03b3a9b8241183b0327d6daf37836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242de55fe712ba3d935c1a19025c6c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3077870a0612571eedd045fd4832256838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb8c6209b6f698c5402b277c30ca0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa227dcab2ef597972e8d9dfec40e741840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f98602c27a921ba0adae2a5a3441c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b27c212e501d94c16a345d516baf5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72174aef337715d3cfea7a8ce2e9281c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f777d635f10222f968e8fe7af0729ce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a25e964a28166b2d4d6353a90900845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0183667bb22934f7bc6957cdef0bc5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fba1776f5b6ad647f99ae79b9c6134847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cd18a6a15684f303018147e424bfa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d98b07ae44980a2556e3405bb408f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b47a66397013547a31781bf42b7bb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66312170aa0aacf342de30bcb8e742851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc2ca4d7f29a40b5569715bbc7c0a2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed1b96481d2dbc8e85fc7708f61db7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a38ed429cda6b6cbcacbb48f7240b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16f11204374a7cb494c754ba282344855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3f4eaaa5b0b8c73fde35ea16abc7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58005280b1a6674a87331c3979e262c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6098dabcb427b8d9f8fc58264edcc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394d2b612ae1fae266aa5282c5b05f2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16dd8bb11b3ecd8d54ab1615e42102860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d512e3c5b7977d50daca7453315b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4cbdd4ba80a03d5d3b8e414e430e5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54266feb1a4ec43dfe8ca8d741ff39ed863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d7b2fe853080e6ce0181a871827d6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06c985ada1056a4994295aaaf8d7c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460d7a792a8eef68c373efc929f844866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c6abbaff795e476ed0d40686c8f10867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fe6934db1d10b7ed237756d98fcd8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fb4a6fdacf6102a0b3bad356aadc4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef82f89e19519769277e05fe5867646870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825755431529aed6a3bfcf880e62071871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf11b7e87c8dcb4c5474886100b4547872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5dc137b42ca339a8281b6b12278f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a213286adeb9988bd9b04053b83ff874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e81fedabc286b437ef22f90625e28b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05252d68d3f8d38f83b363aa66b1bed7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b00293a1228acb9aa8f5d7bab5e28877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb540157ac2cda8eba9b8c6eb4ae8ed878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e73245640296047b87dad660f2e4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf78e18573e699f6529865db8f0d54d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383158e7d6c1e8aa2cb42942452f5fe1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d9d2301e7cb0a2957aadff97a1e4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08395dcd7c3552aac030cccf7e1f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ae2762f061d0de70f02d73daa087884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89273c4e2e672837796e4c5366bdd1a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b140a3c2e7638cc291e41e6e7976dd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f61126406520781971fcb4f95160a5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c605d01898b8012411982bb72627f45888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571671e0e35bcd4db29ff731d091d9e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a539ed165ecc9d17abdfdc16f5f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118897158d52623000d9e9dca261c39891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f21e4d16d89fd491bc343e73b38f31892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f2b00a181ee3f8c6bbd525171e954893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb51e4b0fbd1bdf50c1bbdf51e7e50894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a2360f1949c4ccf980b4614c5011895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6f018095d3a54477eef6b8bcbfd7d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a10e39da4cec85e304b594a89a51897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d307532b751146723b29b9e1aa65898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d18be818a34e75966dbed54d2cae0f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6a9efe691a6e4e0aaf24b74e4754900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bd05b2bf4cfbf33c0e34ec13d79c2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b1976d595e28c51a98c2ae2ca2f09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf01d48b42468d74a27d1c2f5afa4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6477b774ce851a965e80d3d15a89904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bcd02fcf9befc2c86701f665f7914905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d50b256ae17897c9a1d0273759f93b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65d5249a46895079e48436e4c746c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831497e5eca08c2d9da25099037383a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d50d618c38d8538f8d3d85a0840677909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa323d32b0d06660cfc3618915c179910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f619bc15a5664a18a79bfdaea01771911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810e40937f4cfc21c29f7b4dd7346cf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522288f9d43fa808e113c58f0b851694913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126437bf6d29f01861d81d16f58ab50914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e54c24d1eab0c184970a6ff6ad983915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b578cc5e89d88ac068d1b5fa2bce916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f2de19ce87be1dd80d02379668f39917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbad35dee22c16ec948440fcea91bf0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e608c3c581addc92c7f4569ed0df289919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8de9438029b687cfcaa4219db39090920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083fafb181884caacdda402910c5b01921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98c34dcea6da962291ce034321b7d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a91d8f002a3d921ae19780249e777923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e51bb08e80d1e7b4ef6eb42f765d1d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c3e8c77abcc56aaf8dcc8afcc34a0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b55a3e6d5912132961feb90d9d99926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd6efa215f10a672716a3a344292d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580847b041dc4e447578f4c1e54789d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ffb5a6106c75da7997d2c772e3276929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b5e5452f5cfd399420ab8bac53b3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb70791e0c94b49954b162d78a7890931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d65497614b11798f99a4caa4c1cfc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331009a19e6bfcd83557f1353ac12e8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e5302b10887f0ad3c491b4742a04d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3981a2f5d1b1611a434373d8ef92ac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a20c2cb1a398699b2daf6280833b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f891c32c868a662b7f2a50ad1206d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8149b11684d4f77e547d48d09cca9c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb23bb2a03e918529bdf806d723e32a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683a3abd4ec3696894530e99d7860d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1bf7d62f1c1518da56f79ea7b3184941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fe0bf5df7f61d4e0d5a31e8894ae4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0decac58ffc040478fc3c3e3329323943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd869beefa622efdbbad1a8326b4813944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e4695129eca598ea6c45a4384a2b6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3acf4b74c64324772d10a4c7447121946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb8998af0cf7f54b70a1093ccded55947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eedc8a948bb2812a84c519f98e49e9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efe4dbdc668d785aa7899dc5ef4bdd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e6047df49d6e7453cb8a2d5c25087950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b8a0b7c0ecfd06fcf876687668c0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e78816d8ff6c06f1ec02fb9a0ab01952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fdbe601fe88dbbc5dd0d96baa4c6e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00abdc36001467fab445878171f60954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b9ba0d9c793c931f1689e30f9847955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860fb23715d69d7baf179c06701411956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ebaf8783569741bef59b58fe49517957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056300ffc8af94699ed5f96b64c9b6cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1db6a6f4e21258ac18cfc5d5b24da959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b888f861101444c48a87c2c5fba020960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b9883dc2bfdd83c6b307969f6684961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0428159c3a098d157ddd67b41e5391962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd4a08bc69595711f98df3fe24606a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b5056877a6755952a35b1226d336964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065d2f964a9da5f92e4c60bb8ddb33965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d685bced744f2aa372d8461a1357a01966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d122b272ce1a7e3e7f295401075d8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c08c27e8fe947b118f4352a81d7d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06754cbf47df7aadd8ba1bd8faf5b609969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e10e262e08f6efd9fcdc1cff1c1bc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924710ab48b08c164846821ccd2d7d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b89e09fe863a69b79823ef7a3d4a6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66270f3f2502a4b5a9d720f45914feae973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b6dd58e1cbc537e2e838c4d5bc6f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b232adb19be66fd66716aabc3b7d53975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea96eec4c6d8bf3ef7e5e8ddb8c576976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762ab364271d450f251e8a1b29eee53977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75b9a7bd92553ede06eaee5c60a2a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d6cb1e8052868ea4f7dbbc363ff03979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f157db567529e48a5446ad3d146c0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601703cfe366c3270ac49f22a27f6af981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1e3c8444de8ba6717fecba1af135982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1710eff956335612f2918e67d35405983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae85f34705ae062ead40a05af20febc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15b5fc32fff5980f592b7551f90b2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889618714779ba1cf498b33de0b59f96986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742772ff72540a413be2b5e6e2fba082987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebfb15467a037ca920af30ae91385d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6cc22880d0f4bdc41329f945bbc0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9fbf354a0c273fa29d5ef2c9cbf8d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9708ef5771e66c00c565fe7065c93991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4794816ee7ed2bb231ca9c756c961992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b86825d09deda5a0a774feb8478e1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6dae9898b8a848b9e6df1c75eaa6c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f28a1ef8c8f5ceabdc321db758ca995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297eef4ede0fe620c43a07c08ff88f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b409e6b1861945145b4f89e03b7b997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b881ec04560579ca7635bc967becde998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb14c68afd0274e007d0d95cfe7c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2089c4e39da621e4c014518711a9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418c8b1719bd37581192380e3a30c9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b3a0b70a0625e388404f71858f954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042fce4784dc28acb29b06fd81519455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cbc53e4edf768d84f896ce5383e936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25776e97433a3394525088047f73cfa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5146e79db3277edc2ba28151a6ecda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e11501f88a8071f40e3fc15bb5099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cae73fde607173e12977089e1336a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e320d50689e298801dd94c5887e880a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14419f984d18981db2ee11a9011d14412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bda8081b4dc716c22e1eca77fc9c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40056a9dcd87636d908940ede1c3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ed6fc31b6907d40f07e57f9dfa0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d065cdc2e9eb8db2be17119c389916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a375b3091e3bfa36f45fc70d04b3fd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef8f2ab709efa547c7cbf5b396d02f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d342e08cf7434c27efddfc3d50739519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47fddf787ed6d9d694f0126d4b80220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd05ec27a896f3bbc849fe94f9ea24421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920d6586810f6a9d57a8bbd6a8c88222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4be7e95b8b92a07cd1b1baa9c66c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc74326f36ed698d82430a8ac1925924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ac32324ff291ee3ead2f8701ae6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e2f3b4b2d4ffacb142653b6ddf2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d78164978b3e723a0b7e326721fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b2a593bea57382e9a149fe36e11328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cae99e7415f34e226cce6156fd5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fe0a76c69729b0b26ac73226ae97c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d189e2b13efdb061216b23a8f9046bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d4dc62f04e36937689e7ef7834cc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e6707a11a91e10233eec5eecabb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f7588bb08c54fed5f3e66d80de4de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1384cb8c446905e02f23ad52c59cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f915aeb95fcff0d3b912b199374106636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b3f74c3e565fb7d136c6482bbee437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a2ecb71f074b05bf73c010bc35a1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad4a9ea33acf977d8a29a1df276b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc47a182a37658e022bbdf6fb6527f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460be18c235abace64cf1a96595a7b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f97db05fa4d36cf3207a02b832fad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9ed2fc8c78e13568ac12fa83346a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79e245dc24823b79ff60ae9540e25644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff57a38e4bb72a412a9bc683900a35c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3588b9f2b5f5977b1cf67d9a119017f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d391a3216d972825be04a382728347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c137297f0a8f98b81b0db6e8f7448a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28176460d82bfc4d65d0ed651d1aebc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc99440c4ae61dd8f580cb138b45b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ad5c05ec8958587fe1b6cc8db6cc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb45af26e09fa8fc3e804013cbfca952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ccdc224d48cfe4543fed14d46f7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612669b7b9bb7ed0337cb3cbbaac13954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9306afe0eba80b887c9d6b1ef53c6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079e43a2b8f8002eed1a5f16d659ec356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94003b5c1f4ff45d632335c11ceca8a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8447aaa0590aaa975834c1dde5825458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d79750cdb749eb152443775b95ff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b24e674d5ec4b9331c97b26d3377960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff34f0b65e89bff0ea71094a9187161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92714218b440ef0d442cbc7988d34062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12cbee3f50b7439bcd192c1159171163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd6c5d31103e3f084e45206cfdff3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07db31dfaebba064473073cc2da6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b439a91788a76278911e56eda9930f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a24b4c77591de92698630c983d92067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc241ded03630a02fb2e9572dbabb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b24d6888481c8bd420fdae462f8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22adfaea5bad64cc13b30025828930070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579bf2258ad0bb757f911a07d8a896f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953f6eccccf12db35a301d77b312baa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417646871bbb41c905e6efea3885ed773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc4b1f29283a2bf1a8726c28c8fac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b12f63ea8c05bc1f6def46e4276b0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c968122f5007585c7856e51c21d419876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18d477c6e45f77e38ce19f01a50e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba96e46976624d77bdb5b406c7f10b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d557c46874b72b0dade786b8ebcf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122b2b2a2bb97d072be3f9ce17b51580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f404997dc5c6ac3509bd880ab0ecc3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a11f696af7069144f84b9d5acc78382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ab0363d86c680ab25291dfc0037783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd7a32a791f7bfb0ecd514683a7a6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419598dec847da2fcff08cfe263b1a4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59860d7704e85127a6f42711c5fe31b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aac082c6041bf553a96adf772a71b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c3414acde9fd7492811ebadc4427088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a573e45b528c5956668e450da06689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157fc794c831b6e0882b6c0df58aac090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4160f90ec4eb81428f483cd0724496a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b115accdcbbf980609bafa9fd9d3d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227bfaeb8cdcf255cc7e1dff3bda12193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e772ee78cc0a21e554b065a941b64b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcf57608a9dc657ef1c538bf823a5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb176e593b06fbe06d335cae6cc1b7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf516275622c1a59dde4f1949148aed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3175dab9e3c213aa3c6728ebefd0f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9103675b61adf6e0df326fc31079f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f65d192c5e93087dbf24ef1ec983a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb94d50f40c6af9dd29b89d72c95526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdea255bd04cd509318e612bfbe93f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e78ac8d727e1d01004ef65ba64815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b7cb90d0ae724bc0ee872edda9b3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed4c9a3eeae26d330bdf76f6ceda31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13106addd5eaa1bdd0b1c25128b3d1a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d63ffb63ae43d0f99fd3529e97cec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8eeb90f609fa5a968a31c3b3ed7a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cbfc1202e0a1eeff0f5e984658a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25100b1b62811d499faf48b372cf28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d39c5c2b7734108d95d5a50e594a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c360190a9b0b4bc8b2b76e726e1d2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49715eba2941cbcd6977fc61f2078123113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd0f8084a2752800f5e98ca16fa9e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11d7929a99729f4aa635fee5749b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fac95e1e4eab85d2b3d49f0ce9fe5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe01105da5386cc2f82539124b276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b0c0f9c4a2aeb23899cb804f13f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fc3c6a3d0d0f21d16eee07c86e8ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cac4cd51e3de0f57b0ac44f969d19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b277022b35fc106c0d064d86736c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6667a37266b58d2d1118075be6a1b49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff9a33456f80311edf9caeb3c484c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da5378b3a1deeba5e6fc6aa4762d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc054c684faf808955dbb690f5f4459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79390558f06474203b5fa48e8392c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c894d566ec25609f44433f30148f77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4d1133596691653b6b5b1f682aa4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980504d695768b4775f1e5e105c7d24f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85766a19313ca0fb5618baaac2ed617b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a6e66fa02ce9616c57dc9e4502ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c21552cd497118a28b4eb48fb9a70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cec0e838fa8861ba38d2e028399ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2cb60ab4516e551894d11cdb4e8dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd02432532165b8037945daafe89a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2017f39becd35ee8da8d72c5dbad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee0c2326129f57f631931d2d4d92a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b406ba04d844b5ceefea5f1fa60e3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a01e592ad9228f9fc55bd18379c338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5993588bf3b525246fe0734f722fc16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22fd565b1eebf46b3280ad5579a33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb446f72502c0badfdaca9c1a0111de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b949c03d9969250d0aae95b42bfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c533b55ef94657313919673ed48f46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47cca40ce2d78b654783ef9943d03a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed6b50f599b5b58bfde4401fe9998e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1d60258eea70069f2a6947931a69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb55eadf47ae1e0fd1e7d99abb6075f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9627344a82523dc51a7f34e0858e8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a72d7a694237c0c88aad8346b6908150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ddd02dd049e41ffeb81c0a6f2278151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f76c1d077aba2c1c2ff6a0ce1c28d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f1e427eab57184dba215786e622f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9ae63daff248742105633503adef2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a5e547acb4d3cb932d53021dd174155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8ec9666a30311aa6abbd31df0d28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12357020f95e0f7c975c7d5a8ee2f913157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418dc6a6f50072cb398ef180455ce55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d565035815a6bb77366b2e935a5d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e7a4f4cf5c71390ae6374e10014c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082efbdb75f1f1ccebb03c1e425e6171161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b381df25f61ac97ee8833c799a411162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5818a348ef1bed65fce1753f20baf9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a708151faf445018ce43cbdda291ab5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e19f6611ec35255ccbd20d31afe3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfee3a49e20a00d3f9359164fa5f94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c9600afdfea055c4c88e94c34f239167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef4513c2232f2a45fa4a6043c848c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abde9032513c373dae170c7aa56cad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c226cb2996f6fceae7103737468779170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fddcd29be9660f3573982c727a567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75ad8f477147b5244050401f191ca8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0321d72cb95197bf463c10a3d08e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89639da6654b50e1eb1982201a19d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2ed78ebdd353b49f4a1f4be6362c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e9eeb57c8d14daf9a052499035ed0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b0f19165d3f138c36f88f49bc500177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae87a2fd3ecb6fef7c971c8bed4bfb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83f7a3fe151dbdc9fb94b5db772024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a677ed521eab9e4f4473186e6cc1f8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975887088b901a97e18291eb919eff1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3728c720d26fb5addb71631e24962182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4ff80677c3fd08dd88fe7e8222c8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd66a9684d14aae0321c4da9ad0bd03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb876821b723311fd4c80bc21092788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194799522411f83e5238fa047a813e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae2484fbe9d9189a0f083fd539ac4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595d305721eea8ec7fd454eac0906df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a8f13f6a7e15661735d5728bb7eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9f63f7bcb333e6c38bbd235d7c91e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07681c2650d6e9ca358bda6f0f74d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba1ab830bac6a65a9c55fd3adea37e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a619cf44be8d87aebb6d098f7f94f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a93caf73582fac7755bf123cc3ad3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ae6a1edcb9c7e1f8a4baa9d5e710195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb063d8774e32a1725f978dc990ba66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cecf6c8ffb50ca60a8cd6699ea632197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3c02f81a22c44a818e818f61b615198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0fd8f27dd2c36064b5fe2a4f0563199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c63b58d92d194bf408108c19ed357200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a7fe6f6512470a5728c3d1795a4d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c77df37ecc923e067350472654add202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9eaf006c62c6f6edad7b31331fd1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125444af8e56c58534dcb493dd8a68e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4d26e4fbf9751d9d9c447e9a13cae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3773e71d53297e62d394d77593b3fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331e17be5e06259ae4086f42ef1570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e4d0bf0f66a7ba6d52ac334dca3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84310785e0369dc7f1c8a8ec75650f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263d1ac7488231a820e771ad695d110210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e1c77387438d1671746edefcf4264211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645b01c91a63af50ac6ba1be17ca61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe560f04278ae3daca3e38f1e138d2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e768c8cfd135ece60d85882d8182b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d3eba9a0c5f99ec96ef5883f88b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad5e459a1429c1bce5318d5cecb34c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c05113869c99920a926abc2eec1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fdad7f83597dba3f1ffc7b00f3b15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8c3275f5ef168d293fd20573948ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64295190d67830016278e854193dd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa0889eec7f644bd50aaec596a1c77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ea5db2036987a1cb392942003c2bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae66b737ab0e2978749ab9cf5a0042223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e8ca08f93969dafc18cfc5504bcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5425de96877da11cf7b17928ebbc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5825691bfb2174c670aeb0f5a08fd5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409c12aef8262b60854cd0025ac039227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a86783dc9f698ae4bb08524f2ed09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e21f63e2e288b2bd2fa20b8530e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45442aa0b10d3d4641c4d83b9a71c78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc080be99ee55647fd8afec682371c61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8dcb97c0eafe38840375343ce11ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5e512d3dd811da6516ee695a4c7ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a6a63febfc1d559de8c16833b566c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa7a4e738cac20c3cf27098588ea4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4e0c8993b56d49b2851455b1f57a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742715f01b26884e353d288b49b897237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401141ba19d8f3f55dab6e25ee7d8fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610676dc2bf03f2b28b712566b484659239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83293da4a73930d0a5cbc12c5c2696f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace461ebaec0dd0492a053a86aa8d93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566225218737fbc4b419d896f3076522242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ce88d9a9e52dd49d1f6879b0f8a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8de88adce7f61b83327571c1bb07e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ca53845aaff70d694adcc4a7c5d90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979ce34891cd6cef2a0966bb0e4d7d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca88309949d8e7ddff3feacd96855247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11260dafd384edb64cae8d4e317f19bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147344d4fdcc60657190ab6b2fa2de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830cdc088971c8e23c36901575d57e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28ef641147a55d6240a95da62bea95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46268782367ce39f4b4e6936cd57c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cc44361d8a214e4f3808fced09eb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e4ae190228b508b34baa730ac02c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e554669640641a623647741d785c150255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a15aee18bbccf3b92a8d3d84b7b81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368339073fff65dfde98f4beb4e29be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9cf13667ef19604c53bb8c7c5e8ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59176606894257a83d8046d4ac36373259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052637fa4d57f6f1b673a4eeda6fc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73aab4500f4e6aae4ecce54636378261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06418e89ab5ff6b5adcb6cb77522870262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5675c655512cd769eaff79f3ff069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cce72618a48838f5050aba87ff387264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129406a4f404d2f101a0fed1f7576ef9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf63a72bd7788190bef901cb2a2fc6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd837e9b7cc2f147c2fd666281ed8a36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c08dc96304d7ab5806a646475ddc64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4cf083cbc8ea9f9b2055439d7755c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2899aafe8410aab370f1670c90417f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139e76c7f879785b738027f46a64d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80c2f452187a5e09b05727f508bfe2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943777b880642f5e100b5e7be7304d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c153f7cc0ef0a0258548914727906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80c9da382aa63201f1273e9f39276275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277a0d5332d894cd7c5448f327e7a10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040dec071bc200956dd801335e88d89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bea8ecd2138df1054688981d3dc17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a0c1e74eaa5d1dd2e6e7a6b566365279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026d7cd75637886b951293b1f2291a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1310a750b240fd62ab6a8da09e334281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52ef3ece96ccbea6afb81262eae4c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc94ec502b2992d5d345f4eb6ce14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39998411c0860a1e5dd88d244e612284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f1148e132db22d519ced3c6e1bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e04019c10616efc690030d4908626286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0d63a391d93056d5a8eb8be3f6fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f1d6cd21a2e44138f271259bc2aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83555acd50271fc17407947376d18135289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221a2dac5cb8672b7b08901bec3e31e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fea5d19a969fd7610447dece2cb612291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd36e167d68287e709dcfaf54fed90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc605fa1eae09e70e752ba1200a027e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfbd74a5d4f8c8ad60e67d280b4cb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af17d287a0caaccc25c6f003dc2e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f054832056245c0c08868ca7ca2a45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd98ec13893f48864c7c0a37323e70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f1e0ac87cfe81bf3b97453335fef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee6140248399a3c94c24adf05d93e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0303abfd1866c2a9c05ff96230bc6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c77a4275dbce86fef29f932605002b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e801b303e438b944506855e697ab7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c56e3ebdca971969074d8b71c8290303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f20a001be055c079986bea6f7aa50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4f628807f3e6cd0421c3a3242d90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b2f596ba1c39ec759fbc3583032a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc3f8c01a1b4173e6293c1a5bd8360307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2f984a84863fdce9d937217e0514308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf069441ef6fdabc9400045d24b92b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe464cc3da1b12f7ada739b63470d96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a48cb14f00dd7ffb19b30e52c581a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c8e38370e384e575820c965bd1dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd40c6dba83e35ca4268c38ec54ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f868ebfbb5836eca0016ae76b97b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4607093d47e9dc925b96ec3744f3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e69f04492c6c871a9c3b89bd9caa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7244783b42cb79b4863ce7161543317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c925e8a5f89dfb3232c3ea12535f44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda319b7aed0fff5b3f70708fcc5585319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a28b8a8bf7fef530c35ad4e86c8e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553483e63d1472f645391f199d45ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fecea111680dd1dd0adfb006aa41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186a515440c398599aab34159cfded323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9de778ddb4bc13bb4fa0b9a22dff3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a17d6920e27764995465b48c97e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c34511fdaa5ba6f1157290352303a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a993b1f387b1de871fe8aac5f52736327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afb97289fac4a9c956a616bce8650d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af367625ee23c20b39031648510ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468ad099ba7791f5c05e3f408e5281d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e95c47473352300f70eccf1342f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afef3c4286e539cfdf3c88098f37cd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2399d98ec23f51bb6e7c7dd020f713333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfea0bd5f338a067e97a6824bf725c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76a68dd6abbab68f4537612fc380ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b35eceae54ea532f4c6f28029613b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545239f473cd68e75c68088ad388d8d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fd6e417827992784a6ac34515a515338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cbea9f8c2e3b1d1bd1ac18bbc042a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea13b80f9ff449fe0f74f5899b367d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de409a9fb1178222989bc8c4383d501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8e89bb891211a81dcc49bd8abc7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c933833f29a2dd9bb8da5da2bb25c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a63d3fa44df928be084213776797b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a7a782b0a7d284fa73f8ee9ab2495345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792240540db1066788379fbc5ab946346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc3177ce583c015089c280806bcee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bf44ca74c46635deae0fe314a3abf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc960337048cd55b842c204631da8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d158c41e6ba8bdac423f628e8a0011350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76078f4e28af1c834bcf4e9914fb179351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2b805793ba86791fb8514d38ac86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4e6eb7c372c655042c409cf9ecad6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778bee3bbba5ebffec85f3d97de690e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34911c4ca841da0e44e608728f887f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa1d5ba73b23dba35924d400e14fb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e9e373e0f78dd6c6e2b1b2d493a0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d8006526540af842a4e2ab780f6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d7f269634c74d03f86daa04d0ba7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e88a0361af1c55855ee19f9467f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaab463828e5209e72eb16e4419e0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d2be92064eda36b0382734e36d2b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920db35fdce50935bc7e40f76fd3c03d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80808adf16bbf95167314d78fc731e16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf05bcaccaa382dfdffd0be2f4c54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce452362c6e953686b1b5b6f8eb60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db19da60300de31dc71371b29002542367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dab61702764c1522a35f267f416c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a4150f8c56cda48bd16c121fa1fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8304652256b3154d73e6e0c352c0f12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2917be9b471a408e30f96c16ffc8447371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627efe90c3b7ffe7a6cb49e65d4a95d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b371b39f7dee3c67e9a83279ce256373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e139d444543e1a45d20c30184a3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04780e0a27347d1dc92162831ae4ee0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76b8172b4351fdf57f5334bd1f915376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44efbc1037fc38f54b3488963a45ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e67a3481ddba1734d3e81aa2f612c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71f7a2a80b46c5c5bc0a150fe8ef91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d8d23f2cd5b631340c25a211b071380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da16f491d14ae4775404a2ffc98035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f3f62dc4626326cecdc46daa4b9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fbd80d995559af3aeb7c4d34f0b82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f9ecd077dd9d1a62796f97f7b2e3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b61b3a08443c659e750e1a30a9dab7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf17c35dc8bde01a2dd7b5100f8183386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83952587ec7784492ed7d540d121133387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f23ae05cfb1abfe540efa4f07bff69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6a20abed7e06fb14dc0b322da9c29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f189c4dae7ed1bc52e1ba6b86f9a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6fcac2374442826c94c3e09ca016f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63fccfec03181d336cfe159e590171392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785572d1df042a441f255730ad2268e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726f4a3ca75801b923fbada968addf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c9652d04b7629ba7770818f129eba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2fcfd57c38898bf53815aef1b560396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c32002ec1ca509318ee2caf8a68411397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53afa8f1861b7fac126d2c757354dde398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ed748bb616722917a52074ead9443399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9b31520137d8cea49302223d7bc5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d77eb456043d117adf5cf4dd268f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198784ddb71d5f96de0e6ed576c20be4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786aa0e141812a8238db7aa75bd7441403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bac106c507c888e660e9f9e3f50b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce195a97ef2469fdaf1dd890a2cb6fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50d5727b23f77d85f200d0be74df8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183bd60ddb62bceadd1be5ee636669407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9503ac9da8281d784fee39e5ec11b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7dbd98dd3b16d8b4e5601d814c3ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f98fd498408ac17cfa7513dd76ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998a732ba7b03c485b63f64a201505f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7127e5f4eae9c12a41caf746c3d451412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f28396da4d80d28fb747fddba0b3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d98a1c13609c4c4cc757300a3ca48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11609dce4dea01fe4f6e3527d5c55d0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b8b6b6d203ead9f597ebbbfde0ba6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb61ca5a4d6507d717e84aeb75c8464417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f533302e58a9997805f09353d0ce9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295600cbaf2ccd3c742dada86cf5ecb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c7cbe479a7d0012b3065d2e18b0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadaa86bedd6f5a262d294cf0865c89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59cc9ab0479e9e951584c74abe49d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607126a9fba3e146135bfb266ace56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f20da3d2bd8a37dcfd29e4437cb9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd477589a6377fcde3564fa0d34f944e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6973ce82419c05ab28c381d64a6ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48bc22c88c0cd4ddfa72be2a988f66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a9c814983259aa4facedb39ec9b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79ac75f6b9aec1dce19ff0a4aa3ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7405b02f0b01273905596d020595024430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356827c2e88518aac77d60809fe905af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dea7ac54aa7d3755b6525eb861d66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57254d9b664a0837b812c25c626c7b45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca99ad1e9c411867ce340852234b57e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d729b7ae0851c4360512679948bd33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712141e41644e6c2023654ebc7fc032436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4da9b046201cd42f9d37cb134688b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6fab76109c6031539fd0d79a190d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aca05c2ef31cfa1f6bab2ce6b0ecf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd230f524a8f6e7e84c350eee9ae0685440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15cc3eac84b366b64c8a2ab4580d9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cb9683198f110ba5eb9d40ed08076442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ef3e6386859313713a5ae9a9e2a47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d79f9d871fde8764dbf69e9f99e3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc8d51b72004025a914b4a6abfb7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842335fe77692655cd6b31426a3ba75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7bcaf1ced2ea5ed152b1651308d72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ba6d1f85dd1650cfe01970aad05c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b015233a47847c731009abc0ada371a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e5faede381f0e28f7530ef3a283c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e478a8e83ca4288b82678ddb3332af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7dff6fb675e171c702f8d6159088452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0330b7c20e97102f7cf90bf472b6edc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fddd52a28d14d2ed90f117c743fdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cf82adc634a3744057c0ba0c3ae7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ee987032fe79f7a1412d57656b4e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df526325cbc3e3723d58d210cd9699f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db45cefc6c23676a36d7a1a10c042458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001ea5df5d79a011ba39c6d8f5c94b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d376a12fed92d5d830b9b2a633cbd9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba207d83f85e10fa42b3cdbee5ba22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda476a6912fdbf76f7033b083f7739462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298631b3da5062575f10ec79b901ab71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0f30d68a8f8cf5cdee4046bd5150b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dea58242a7273421aef2c3eff25a1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3092a891435232b559476cbbd93bac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf10dec04dcb1fd99d42cbbdbddd9c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a093dfdf585e2743a7585c83f8a800c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6078ca35977eea0c6392068cd52a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc7ebd50385b8abb17ac07dd110910470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b599d904f0f05e167ffd0311e4571c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9692e9c20e9330902adeca5be9e1a37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438ef01e8baa805475d482f84e455af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710090d4490c2686b616ac1584bc62f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64999c3fc22fee4a435e14138e61fd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8868f0a8ad2cf7039b440afd3bd6a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab00e17babb6d7828f0947607327b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3615b68937638d782946ac6a7ab8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6732c3b762c983832722713b8bef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126318ae2c907dc3da76b0a687d5c9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671ae71ca7a40736a92c41a3dd7136c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5307de38398509009825aa53efaea9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857597bb796d3a9511fffecc7edcd74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb1555e5a59bedca5bc0476f1cd95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca919e3b24ffdf16628a9a0eb8c782485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3b90adb0595edbab7f9e0752f9cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a264672d8142bd7f7de5e75f68b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c1c8549b2d780ff377dd6a44e9f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1e8d782403a82f205b308ecd64845489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251950c25470ca196ba6328e8acc8c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929c4d655085040d47fb4e3fd472f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608c3bd77803c741fbfa770aec19a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cba71cf3a0b65353c612cc1820682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb2976f814604afe1d364682d6e3cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed82a5717888879c490621d7ae50759495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dcd15bce4584a7973aa39ccf22741496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493de38283ced3e87752a5c5d4ccbf94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929ad3b26f5af17af8229f9d669cc20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28150732cd21323210b739551b0bf93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81af5a04b62b2d89951aeb48e19db5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820905574a92745bbe7a91ed848a2fe9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93833492f3cbc2f0ddd10ca34d5e0674502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8f7b5246b8b57d4d52d96708ad3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c72f8eb0e126d777e4eaad1dc962e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ace49e6adbdceb83df8635953f87ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c066a6ce486d24dc180cb591e1e910506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846519b8c62a3a22f1592f13a448dedf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab427d11774b2a45c183239704368d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8edc1cf8d38b61de90ebe61753ede509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52219912ed28a7183c5ac10fa06dc6bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af6db9194bebdd605a6fb6967bbeba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b09d5bcffcbadf4aa9d73561a3c84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba412a70f387d1a6ebb3cff79e9870e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbfc2197dd5ce136c46eb72a7b2044514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36690c1edbc69ca55c8c927edc0f59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa3a9578d90c80865f7ccba15d99d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb772c018f46d56338823a370ee2a1a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce892c9ca4d0601c07895c0c381478518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c951a719d73d473feb88cec202f039519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b74a48d5e85bcd025384bf9c3f77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95e940d8920e8a44757e5b37437cf5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c06ba4d7076ab3f5c6690d497ca8e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdfc68abae815e9f4aa87af53fc4f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781ce1696a8379e7582d0171452f4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147cae040fe3411af3b01eb299f8fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b069ccea9ff8f32f7098a6273f6ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690cf09b6d9802d4caea15c550fa4b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7daf94c1cfd9271002af444a4c26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d626124a7377221dd504a0dd6174529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1b64b13176fc1cf2dbbf3203362f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e7a6654f070e431b23b50fd990ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf5ec55cbdeadf000877920f57e7c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f616274a5a7b072218d48e042409533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ce4ae19497f6c521ee338f2f8c21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fd619e3de6ecdf78cf1867e86c2bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15ad39cb0c2dfd84cf7f700fb305b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709cc35f30303b8da23104f38a47f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064860629ebf69d1870513d55ac440b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9880e391793b0a6541ec636c16bb41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d00d7a3dc9c469beb0e7e93e1faed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83185ac95caf382cc3df4a53f6588edf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57892577183924bed4c59c61efd772a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f00f2be00991605f0be0a6b51ef4a6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6e16f982747c43c715bee25671bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18facb66708d03b0cec70f27eab3cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593da42247284bcb85cc4060fb3f9b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a121fae1ac85d8c4cb3d9f06a915167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db325e2269576586746454c3a63ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ca8b148f591cb9bdd7f4a99bc4b0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799255e611b4f927140270de4fd6bb13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc027f26b4cd86ebb9c0a6de3af6e8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f92debcc7c1558e944685a89a3f60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323d08a1527cf16eacc905b8312416b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47411df3154604974f55bf2869f0182554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ff18a60998e9129a0ba70818bf36555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937940bd130ac5761d24e239b3d1fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450f03355194d90461b9a4bc8ea318557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bfcacee1ed714416c5da6247a3cb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb947c4e0c909279babf2d16a261ed5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a46d85381b487e8ab4a10b5650bcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0ff87752162d1b8489bb7f1ffabc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281aef2bf5a5e62629fb10ac6aad6fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e8f143250632f6722e4567220d6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f1cf4f5c05a4316fad8d0c42c2d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652806f4ddf741b642f7c05afd4ac76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f818b44b915e55c3c5fc078ef36e15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b087a630bd1230adf639d8b7fb22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea97a885de8dc1218177f905baa45f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f941be05331f1f6022892027bf161a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037171ffaac38d632f90d7bac5107676570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfd9168e5d8b719a46c7209991e24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04120164f9e9231d827bdb74bee61b71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dda077b843bf6c620bbd30137650b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9301537270f411222249e6d8fc696c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad0c31463bffc7ed96056cabd925dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510362a84e87b8ae37ee7c2e40a20123576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe41217d23e945c62f2b93595912e2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f30c80386379f3d9ad107afbb3c01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2c0d26c7a2575f66fc692c9fce8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44c0996e2f2bba196b99feccf59a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f5647236e34918051eae5913e0dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4acc9a795cd88b2c05bc0ad4b87611582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed2754b50e14f6d92c0e89ff34c87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db245c3cde7817b36550f74965bfc1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e84119f5b1bac988c1e4dae1e59e27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fc20421232538da7c5081c87dee3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798f320c398cf60642947295e3ec14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41f17f7c49a1d2030bae918a5a732d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f8a7cdf5715e40083278611c2b241589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd071923932d5616427d3ade3adce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276ba54e74f1c6b3f098c38fa9ea7da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987c72b127d127da76b340e8d6c3ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e206792eef26282820d50889cadde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22add317efa8d211d9f9e784c8546c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d0234cf45ad1869ca137196fa408595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ece545d283f0210297798bd22842596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70160edd30385c2b0110957a18f9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c718657e1af6ef73aeee795f5cb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81374e674af933ddaa6b27b32b5df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df773fc89049e113ea623c29227d9fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f8cf59e9c1e0d40098db611021ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b568682108c0eaa498f0e21bf703c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05041b40a33d2fcd2ebdfdb8aaf9b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7412ef0d6c4d77949dd6f75cb6911604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578172641b590a673ee35a5c21d790605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f81ab571cfa9e30e76d17af8dbe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc017e10d78527458482b1f22f87af0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848da1579652cf6a4ef9cd3319b5a75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc15ae3936525517d4bf107d72e0263609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9abb39f1c74f96ac29e2766e92e03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a00432aefbccc91722a084e02a6ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c95bbd1e156b245da19fda0f699096612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bcae0c2dbbbc5b41fa2478846975f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daab7fa93c64d3e953e3e9e4acb7bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7b2bd9493ce7da62fa9c35f57a2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11f2e341852cff95ac7b0041a8048616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee316ecd314b37114ec50f41d2c78d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41ab2d8fdd077a4716e5a992bf6485618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c3c4035da97d146add039638c978619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74df992559d53d768025a369f869941620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e51a67f85dcdc3a9fc0a8aa383e4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c247d21975051490aa98028ef08a05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9843853508386dbb92625369e03ae06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b9a411dc29a00cc7575e8886c451624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc7e3e4514b05951e4206b7913d76b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf94172fb6bfcf5a5e10ca7cd397340626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a764a4eed2bbaed462f8d8ed3ee2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e53fd0842e3571f6cb5f36a52217628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b89bb0a64ef9b229e7852d50864d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d88732f39307e44c10055e324aa9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd3db88b9a14567c460aa1d1258b51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ca290f7805e28bdd5fb092016e7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc19f4db7ada51405888f84be10fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1adf6bc7c99cc0923dedacb3e3c74a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8514f99d171d132bb47517f738c85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0483c667ec1349ca9aa727d4b9ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b942b44411211de814768a56fecb75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ef8532dd0a569358a2851af2d218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16954bedb6c2fb25167701ef5716c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe9734370ffaabed004887502435ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f4552e303e14a61a178f77a65d11b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b585802cdf8b9ab38aaa4d40be802ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbec35f402565157c14afef076aad3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212c110ae721e2736f6688c3719fd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20565338118cf914c7423ee631936d95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826fc88d1d25dbde3226d29e75c986d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd11f5c3cb386d39c73e50d03a5055647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be3ac53cea5c5c7256d6d7ab246347648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ccf419c8f9d870ec32e3b64391e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf7a7861449f85fd1d899dc5d0922c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4ba97149c54e7e08d2f723ce7b4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9372349beb60e44658b4f3d67ca1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bf7eaf121276a3c7dd7d36b182bba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e0bdb71918e2e10bd77e77d4b2fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac429f9b654bec2c7631b4f11f663ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609b859e3606cf5ce029b046606ded656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8860249d45aff7c3c8bdf2364a12c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d735af0d78ac8b71b85178e263a58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc9cb9a4b93d0e8bd56e702f671323659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fda97e6eb84b3087bde6375965b044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432dde6048acd356746c7b8792a7b72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ee5032dfc775772233488a09e2ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab8dcb08d4d33483afe0292314d456663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77254b76c664b04cc8fd0d063d1880f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3ecc5152bca9eb123cb2ebb66ae87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88275e667aa881103932e10cef8671666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04131ad01073c0db292395a200e2054667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bedda3cb6945ab1e3d3ea627cc1c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac13829b994052992ace24935f2d64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72092b1d22d690536100665c90398c6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04146407a24c1bc9c2cb644e1cffa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4009fb2695c156607a66b359357880672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343e20cd353810f48a259197134b186673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b2cbb4ea9896798c87d6a637a385a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73dbf22f0399b25fec394b896fd6e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb804f889e69addd55031f021d623bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e2413ad61f8825c107a24f5d6a96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929a572469666629e4434fb3fad0d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f1cd0f5596c956bfa62d8342b2d7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b235407896601e64d9c8ce081acd3cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1032a82e7187a85d5a342b0db08b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914f914ba8a38717241d4453caad35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14f47de4183f4e17887314a8e54666683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa2b8d5a0eeae22d834879665a7986684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e35aa6bd4258e31ff2ee5b83efb3bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280fd4729c981fcfb7db57a219d478b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d033b52a0e9aae84905b72f324dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cea09f98602b6cdb8a66ccef4acc1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a759e5694a4ac14518f2c1b81215689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb964f45d7fce457990aacbb05e0518690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae43b6a92c7193f16b031506efdf14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb8f5bb714ca38f3430d66567cd671692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad72036527a15a134f218394752b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e414633fe0ba6b73c51aad1e5670ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd37da9e04e6748c778407784c47494695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2179ffe168a8f14c692c860df4ec0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5eedf9602bcd8be9df5a8c594e74d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110eb52524c15aec77e9c6b22b8401a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f2b45b4e99b6f86144f4074c1875699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6714f3a50dbffe948a7dbb66f8f6f3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513609ee4a589ea87547e86c4f56ca0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196a44593784fdb24746f4effdaedb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5637b9af1648c0b406cd41bbf9f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaebf2ac567d728d7ab94e38288832704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867531232e99a2da9a6be3bdc040ec5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f5486d785b1c1ea63bc6df389d1d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f81b286ce382c598d682401bde3894707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f345ef70410b02e3d91fc0b5b5b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be4e7365beae765820b64e77a0b46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cfa42fdacea42318deececc5b7b91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d73176d49664bec36b8e34460b3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569dcfe8c004476a83c987d24a593db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519cff77e7d2a45822defe5cf60ea5d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34bdefd63665ab7c1c565fda436ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e07d58e06809ad32f14eb8c9efe2ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e07d70f9f2a6c3a0c6ea1653e23e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db23b78831dd1d3a9b13588f0672d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703265652c1bd797fe14202e8f31eacf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670ec408b98fd34b988fee5b25522d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb910ecddfffd77e507b569f57a32b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b863db286413f3d33b20d268aaf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ead70af1adbfefa482b755561fd38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf975ac945f4f479a9eb997d1fd7276723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3398fd34d7e761a5278e5bd97c1c45e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d96c1bedcaeaa723738d633cc28e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae885808893c34988b8c49198c6f68726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e6a03c1e080f3bd81cd2a7b14537727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229524bc144d6e8156d13ef096ba202728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e2ab18e26ab965a1e94f444b7f614729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24500a731e960461e49e89e99f0ef887730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb093a63d72c7cbc6f2bf391e8de77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df8c62ed08f848b40285fa3c4efa66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3b58b7d917f5ab503ad2adf1a48f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bfff22ee2a465275c5d737c24d1bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28677e3d5793e46726bce68030a851bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349328e8c5f2784416ef1fad5f7d041736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856099a64f351e4e450ba39f30fa1b5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82595e5cd4c2aa4614fe38a034ff8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc083c20a83303de26ce9da2e04c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ce4310a75f289d9b979b0b174fcb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687b9760fbea5772b5bbf629a426b99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be693afb09a434ff8d405dd7a0ed82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089d38b5486cb2716bde4d9e241bd62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf020414184c95c3a22cbffc0e4589744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0943386fa5f26e3836339e4b969ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854abaef4eb6d6d9b1a6f65bcf891480746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6cdd42b9b7382fa3976b041fb337747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb9421a6c986c53d0f7038424c8c0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026091cb97b367b5a2b0195152db6d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab7414be10826d2a2e77b81060353750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22090656817aba8eeb476e24319d40bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21464c944c4cda090129432d241860d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9fa853e1453d50a31a853530eb804753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d83863c128f68a9dd9e6d1a4cc515754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6226e5eea23ccc14996e9da86800471755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d47719d32544c8ae65737467e582a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4747dfa4e95f024c5addc466a997c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea352f72ea9d436cc600a1a86d67a7d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb799adc6831894cf683bab3629e07759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb70768502c3905ad6358c1dd64d1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1417ad568bec18620d8c855d36f79761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8658e6d8acddf22dfcb0d46fd624a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bb08ba61a68272acbfef614b3111f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18231a9337c23ef9988215cbbcd839764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fad6621744fe0a29125e5c4f5ad370765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6edd1b6cfe0467b007244561f0145766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ce4fadc41d1618dec89c5dc215016767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a570e8f9804ed7ce175e1f0ba7b0cf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f112f2329e7acf8af17a2e95761b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d414fa165727b59a58f33d3387b558770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda73fb5f7873836ce706d6e7547be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e5d9b29e092dcedb6eeaaf381ff72772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e450c55ec92c765bac226b072f2dc9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c30ad7032681cb5640a4711af91531774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf9929b6f765da228d875e75f2c4be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9180883851d549f67eaecf328dbc03776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2300350a2d1226426de9ea53cf27d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf34ec6883eefcf290ee96dfb24e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1415ee5b5bb77264bac4c359e232575779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a05ec2f43d123cb8865889231822e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535afdb106a951475e8dd789b18a689781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a31cf83660c362c6f0db8394f53366782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ebd4c9eb6a4022351eacf38c344b2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef50044f0ce35abe70836c98b2b323784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df422d3f330fd33e83992fc6ebe0a1f7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6390fcf9ff93e1f254fe0f163350ec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d01d624ad58a94615b40fc409d2f6b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe857968bfc1efc2f1a9aa45b25ce876788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e77377853ec996d81fcfa2cdbe9e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad15fdb09d8182352a59831f59c6cc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e818eb9898e710df6c463d00b36b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c681b9794557978879f0c3a4c3a1fe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b383a2ac4300cb36ce6653c5bd18793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17fae5eda30a5ec0e63d85f7dc408d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788b91e1b76a1503474a96f46b390d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1d57895eba951ddd5192b942242b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5d605de04147d87bc84f680888ee0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8407aad4544201f3d809a4c86aecdc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794640dc20f07f2a0665c4dbcc4b07799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198851b987aa0945dc1c6f56216b467800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70446aa0f3374806ddf483fdb0881e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c852ba087602b43208715cd625ad1c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c18547648bc885257fa10ed3d5457803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3b4637f05bf4730708cbd11f6c14804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede26c98043dbdc379fefc7c05c2c97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba088982911628e47970afb7d8846e8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c181e81a46f836b2a39a30e8c15f8f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601112e9f767e6b2d02dd19f62736bc2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3f43acfd209a29ceed560b8742cc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc05bf5a6c1a6a32d2e506244a3bdc2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395d87817b8f813bbc4191cac99bc0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786022aeed5e5c858ee670bfc1d207812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67d67b0835e4eb3c23687f6ad90a89813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399249476f244d25499edf687ef2442814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a809d01ba745a0358655baf6dd6a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d8ccbc4d33df7c5317f7f187407a5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6da7aa2ea49cfd744fbefb224e045817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c805741608bef17676b6c50cbfcd1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4397a88a43b33001e7dc07ca49388819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979370b79ae3a6b9b3c70adbd05f05be820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aedbf2a179e535e873dbd5755efe12821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb08d088e258a7549bd083db8ac6c0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208284fb4db82a0203f12b227a53c7c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be6e38ed852970b3640b58df99b32824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3fbf4b2bfa3925e9d8ed5d0f7462c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e92a1b8945cddc83880916cb5ef9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d8cebaf22cd91ecd00a6dd093492827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc2d82d108f2038dd4d8cd95cdf99828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd504002adc7c04d68a491237ece8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773819c690e2ae1d16de7335b8055065830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab739af6cab1deec00294b86f3157b73831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86604fc53ee3682245e539bf15f0c340832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eebf20dac591be0aa7127b760770d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa2cff3ffe6ab8f4ae982cfe4a7a89834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043146af06e69583268d33552f69c826835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9145904fae82e5a41c68e27001b7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71531b2d746832257bf0fd8eb132be837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1733a3696764b8c8cc48e8cfc505b4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea6e8fc0bb11d6de9fc513ae54a4c6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895542dc255417dd4f22a1ae8d35336840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee233af8e568d47198c2a7f39ede402841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91d541ce2110fd77a858d245b36d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aefdf14b87ba3bcacbb1f390522013843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a93c6f7fd0b19cd1f3228b76b7d4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47138d3763a28afd94fa3be5de83da845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00fa63c71eadd6cb453ad68d585f1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b673563c004bbed08030b7c0a95e0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce927fdf8558472afcf7d824720bb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b2ca8ae8020eb026a8c3f49fd2b33849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b3c8e889fa267f305dbf5b4d516b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42601a8bb0fb5f64f83d9a43eba0685851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d303f848542542ae39b58e583049852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2839e43fcf595be6a7983fdd1993bb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36789848daecd80a5e82d1543d0033ec854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a10d7554cabea5bafea558c84374855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099b085e72e9b18918ac5a42dc40140856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf6719176ec39b4f096c0f8555b04857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474742a0034ca857f2023a5444d8503858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154f093bb04658b9079e57f0a3f7dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6931c130cc0405a81768d4af44d8ac860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922f5912fea526126b97311f99d83c8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e93da2a068b1bc25350ec8eec772862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56259c729ae15e3c39dc81d1d58ac1f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16fa14ded4accead3ca7f77d226934864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66429d6df689098495768293b8ef226865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c69a4bbe3ed65ea65f4990d3a38a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e63b5ef9d5189763e6d2f8d69aa3b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c40e8fb61ec3c8ee510473162a405868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16ba3cd638aba900749150f2e8553869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d66ecdb7fa792e54679cfd9238f4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57bfac1c3cd812cdca8a2c70c362d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f3529edd93add7e4d1a282ec1184872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefa488b2e00460035155e51a2c0e4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662064c0d5cf6b40c0ae0fbf4e6d6631874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ae13b41e6656716a35d64f2d0e9c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b7bce85233356ef95a24522167cf3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d98197eede215d96b323d855b8ea877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ebd508fa96afc2fa7db6bddc6fbe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7201c11a3b18b3853b1daed4f722e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aca0d0ab71e3849d2cea132a26b82880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f7b4dcc91f1fb8f326d763a8744da881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d2aed648d0dbf2872d2626c329a25882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77e1d5f972be04d233fb0d3ee3d6e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb4473e2370e751db06aa8fa3b54c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a198e94cee3cffecd91c35a525173885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e32a66c2251ac620dca969023a891886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c1bb4674183ba0e8f5b80b6f0060887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff613430a58b4c1095780d27f2a17888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a188bd3f991d1d7eb80bb0e2720b0c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e29893dd180eb602845d0523fa82890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1617d523758c7d963986a5fdc651b2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487d1f099e2cecd0930eb9cb3d253be892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e1f064a610d64f0b43152c91cbff893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e105d0e97a610e2bb4a8e53876075d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc460936b2912eb7446be2e24bcf30d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224978c7dd5430a18dbb2eb03b97496e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004196118f06c35be8fc15c825946b38897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b2fd518add21cc9d934875bc4f591898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdc26c0d689250a9d2e5b9f259233c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eed37f5fd7cbaea3f2879d11d42f5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447fd5d893a447899a8de3f2f0baf6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9483263b46db2e083af97f6c73e66e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e420511c11adb15469c9ced1a9026903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78b22ac8c6cf3a662de0c57d6fc9f4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0509c0d0a04e88a1a7daec649beb6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7f59e330576426be962b1314bf148906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306715502f9d409031446bab07596e4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2063bf3f0878d588c49f4d7e6341908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec9b5b4c204d987658cdda6a287f6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1486dc0ea10741fd532e6e24a3d05e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2228139dd1ab7f9e836a0c605bd6a17911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4954e63356a4825f91b94e371d20f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb97f37533e158d3892e06f30f7826913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d5d8d9ba690f04f16f1861865390914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1c5d95985e155849da645829d9524915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df46511cef0c4963dd87e8181c2ae916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990c0a7258f768b7299891d1d40d296917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43db28ac6cde586e5e33d27802d128918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd65fd9cfc3e41f204c49d0313b02919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3000a7eecf614d16449fa0a387b657920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507998b46063b601c1be57b125ef5e4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d63cb4b3b5c58d5f9b41e8d3f95bb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6b2df3ca47f7f5437f42b2a1c529923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701ee322a6a5f9109cf4c5ad7ba65ff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1dcab06075383ff38a745f42892ef925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3d850aefc710fa3632ec8e7b6db5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba6aad88b402027d653245ea806ba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcf026456b0acdffd990f54cf90694928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbc438832588972fcb1d32998cec6f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199cf2695f3e959425cd499ed15490930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d24b8cb5ba08fff78dc74d3c0f264931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae68d00dc20da8c77e4645245d5102932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c8860078bea7d18c021624befce2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3def78746c895888246b5ca2fd02e2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4324fd1fc62c22ca186826f2b55bc4f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fe05ea9b8b5d3bbc264d9a1bf0e4c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582159fcea5badbfb791bcc644875c46937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93672c2a8a8b123e2a612e814cfb7e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c015d7f95e3cf118aae419d3b3632e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c68de272864f9194acae32a4b605fa940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d6cadf08285c41171367b1d49a12941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225a1475ba07009b90dcc0807a525d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc01d28b7497d6a3b4474fd4d6ff6a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac724981d3e20c209ffbb8ff0f79fe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf734ce3c9e6199a14d2f7421add5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33d2259ad7f9733dd509ac9274e25946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f933faecac6ac76c6c110389dd76947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4278b113fedffa842c481ad31783926948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd439bc3c35a74af64dac692af3eda949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861047cfa721b39aa2b7b0f831acdbf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb86e786dd9818fd615af318b76101951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6bc483e70afdd783bb647bbe8c4b5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73267f6c716c861c1766b0de4c866aa8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e9d71d14a2903bf68deedf6219c4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e973ca765e927a10344773cff0d8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdd8555bc92734613a74ceed0c95f9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f3c27d900e3bded7f7b4bbc5c1572957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a00d0e630ee8b43f00bb10655f35c4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360797a07cc4473a4544c3f6b833dd56959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf72f57eed4bc9a5636502baf124a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74020956531d160b31a0c228eb05cc9a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558f387240f82c4c0200422384e15c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ac48cf9485f4e27735b021f7bd094963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed457d8a253ffc39b031d7ad6e7e24964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b48d43b7ce6c61c1f28340eff73cd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f782bbf7d77446274fbaf9eb45eaec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879980ace39fe95eeb47a37a8604397967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8748db4c0c7af28a8d1eaaba411d5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f65d213467499484d9cf40c147c9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c2417f5380724a22cd1bd52c8ab7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d057927852672a7f252f4f222fe16971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0576e3757acf9ebf793d81cacb0ab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad601a979f17f9f582009b1edd88f21973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30024b26805c14b31e9734f2b2190f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59505d8f8a066126a3c6d4cce75e00975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738855e8a83a7a4cc14aea1e5e8af4b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea4249ce377edce381600e033ed4b7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef339fea908d2ba95713fb5a1bbfba978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e098e47968b5157e8db9cadfcc2fde7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be503b859a422df80390290fbf443dd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3cf713e99590e50f7c7fb3dcb4225981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5345efc78cd1a72a280a86f9334ce982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf3898aaf243aba7db9231921ef0d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f81f9ef0e8ff9e483c9a9b48159c9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b49788c77c9a94088bb7c5ceac982985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ed9a7d012141c6cb3d50fd5f0ec9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e1f753a55132cb21dbde72e18c80987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48932f3d0207d39350a237bd9227f38988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc5513bcde8755f7575a0d0a601c1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86237da4bbff9f02a1a8b474ed20d481990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417399b6339eab0f8f44c8b696ee4b6f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d387b213e55a97536f5ddaec335742992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2ca434b1f60b520d202bab7921a17993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a405bfa68f345934ac58c7a0443ca9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b3f27651a0eca051294c603d6e039995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b9e361250831b76b97cb3011879e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0adbe2d6bc92f14c95134c5867e1e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>