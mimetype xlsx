--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd71da40e47bcffa2c24c33b728751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c29be21b1b4306fa110603cee041092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0dd64c24da2e9ef452dd2d5dc1233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e2c46dc9d38b4deb120d53c6308f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71646a122255d4403e6658435695a7815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a94f3ab521aee21923260cf3b83b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20e3c20ee01689272ba16d6ada8c027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d7e52b217137d3b5e7c081e39abfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149c17a7c5a4c6371d01d5e994b32d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f85b5212a2517188843cfe379dc8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d870d3ce387e9a8accef55fe5a58011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a507605b3fc2f88b8b4c11cf83dbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff295b362ab23d0c05410e3ceb091ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b6ab2b97068cb56271ab046d375514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336f17d6e8c37745399e06309d57bca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b7df1deaef708f4cea217cf7fe1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ebd785a512113c52441018967542417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e817e22650aa989417cebc1088e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277f459a5b2c185c26f3520b2b2361f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee632c31d5de05fbdd50ca3957ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f060c811660af46e288d8bdd6a0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f124a5392a4d9b0f57cc802593983b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc996ed435bad3179f8ba022c9e5b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12372e1652bf09a13a44aff6b31f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7eb2fc580e9ac53549c49d57e77825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa9b3d78b93b5e2543e8c71e633a0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117389f8477610700cec9ce4ac8dcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b8fa75b2a5a4d295d6a9452ff5bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d93692a03c30af792ec900037d6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61d1a698a05f17b3f401bc03fc58e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b47048693bb2dc1b2feff8a5a62531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1592bd0534effbb3edf2493f40c8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c726241abac9ea028e1dc554612bf6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbf9360536287f26d8baaafb3fc2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cabe51b6d398169d09e7377dbf7c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95a9e1b32a4dcf7f73e95e5916e3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166b5f505b09d04788150bc0f001de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb12bedda192e158b496e01e4b8a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365041ec32bacc75f454669cbc745839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eb7a665e2a0b4cbcf5f5fe5d46c2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d68c2137ced7e420940df85b7bbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35b0c1ac0a4d4413b1e09c63b1231942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89d682ff1742c46c20e157bbf9b7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25abbc60a92dddec1a7dbe5851879144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e6f48bc754289278aeced1a51ef9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f2f2bae006cfb654a50bd38ef26246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a2b4038f630737832896da0e331047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89124744e55990d1d0cd645713224348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc476ad360a1205aa56aa2aab495f02649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645410674c81efa14a9d95f21687dfd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df0ef5f3dbdd7e85afd81183fd64c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42462eb357b574f5f5d6da60485968af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c21599119f6c44c92e4d263abffcca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb43a6224fd98ba37292d45980b8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3475feec8e4a3f75839c9991078e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edd881cc1ac0778175c4defaed76de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32f584ad76711205ce44d5e084fc2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61380b0cc0dce07617d5b60ea6dc5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a5c7aed3e473511250ff1020eda559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342fdc7552472a75fa7140cdfb683cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b977f0be2127bb03da6a78376cc8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6999ed7acc751d0f9bdb58881852c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f29ea001cd31addd7fb4cacdfa0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f9d8a7737540273c7e2e6c6f0d8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c82693c50ffa52d06253e88c707665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331154cc3da65dc5ca0a7e589c48dc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364df25384ca2cdb945e3d4dc3b1d6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14412991f527d198e3ff9f5cdd808668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5223ac7e26bcfd59d2e30a830dcd75869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa737a06d73c4e416762cbd925cbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7749e9a441ac2552aa3c8a7b01dc01f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c397f71bb3f49a0dbc35b0682c8a0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f83d44ccc0ed58c4e40bab894805a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62991729f887c8346717d976abd26e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecccf040196ae259e66ab10cac1e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61a9de873b91460e6e1b21cb0812ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f1ee1928d3b40a0d9d39267b5b4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a37f17213f31360d48d9661a3cec478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dbcc0d80cbd2bdd7c7f7a97d7a2bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a7aa7a59490b38e9d3072e0ea4d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61084b94ab836386c040314f4c527081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f37c39ec576e8c83940a078e42df382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485caf8cccd667655afdf293dbf2ef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4573d7e3697157b861dd3783999fc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0b8c8c34b5bc89cab8b1422e1dd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204916c1b0e0f05695c1b7a04e43f1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fc1f2857fa02f7c9aa6b1977ba77087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92e04d456913237f40e789cba656c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e285ef0989e6e4b992d8c2139239989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929201138f8de08a1dc620f26fb282d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca364970b60fe5c25471a99ebd97b0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d368a12c63521f893ad2e87a57c2f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a9fa28dae964b6ebfdb407901f40193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ad1f8b43c616b5d9269e06baf15e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8bde5e9db605d99368b0fe4faf9f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19818c983a4d62feffc0fb63aa4115196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099d392bc1a26900e8c1cfdf5162b1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209d49bf889b73c0fc3bdd7d31685cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f235ae6cb6c6b6137770160ffe1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab61ab035850362e25e4a810f249a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e365c396beac62ecc9b8f6753010d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e02aac919874f2ca11515bcf1a6d97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffa4d4528e3d7888de07dd261fa111103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d32dcd03bfdbd7560c0a4c6933a5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5e5c6a4a515f029a819839ad72c98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4cec21e52db7332e9cf329e4c8d5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44256b4b6923eade2b4ebbf7f65710107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afa4636607308d66e04ed541c89558108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d243d59e30763b353feb0f1350ea41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26b2c28ffa20dd4a62598d6400f60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb4bc6bd7b93d2618cf4f6c80ad1d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f72232f3df28972c2559baceb3d9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c104787ca6014f40d2eb4657f8c0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b13434e434e47a6a58e4bd6fa7667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca59eb825c5de75657e3933aad11dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f501cdc1849040e73d67026cb6bb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ab9f45bc914bfee35d5bcb20f82c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e107c66b4d4f8dfdda6e61d6ad30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378f216f3e514216de43ff6298d3be5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc214b401296d2d7247468a3d2e26e51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d372fe7cf86fedaf36e69954facc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e9f716088bca0dc1480fd9269ae1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a778a7e7a5b09e9a26d169d63b08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecda5083062dc582f1413b42e36f6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be14e9f7a70cf27774506b71f2938125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa09967b871626f1aec2b2beef440126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c52da3c69c811b846c707d9b92fe5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684a0ab16c22d43101a691c990c5d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc66b5efb4794f5d77959926e4ea90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26aa7649c5cdefc124d66004f04ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28d863d84aab2acdd83154b18f362131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f930202987c157588c2357cc9d5319132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32133a99ba7ee86b236e2fa721238fdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ead6548e0dda48dcb430a779d7d20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ccc23065cbfc615ec3dfa154ac4bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b728f64a9850fbb92fc1443a156fd0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fd04cae563f591c6d51ccc6441535137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec31024cf97b6ce1193d2050342b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81955ce413f278fc4864ea8527d54d49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fa16bd48b48b95220709caee4dcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3948770c7a7e543128c93fd5e4ffa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5324dda54f40c7ffb035558a7888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c9bfbeb275b2d3b13f1a25c746052143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001d55bf415efca242e30109b4439b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ae1868bd78f05e1f359d318192eb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815bb871ce54106bbf8bf5874efc4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0cb7a2b839aa00e995d91fb79d7fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca8eb3ca2dab1984241f63981ab85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d0c38d9bddc79969ed7da59f2bce2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa6fe4f0f9f9e806837d60a13038e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51b217ccd79a9bc5a59c521bac83d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13bc10d5c7bec5e7edde37d9391530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2b76dd02dfeaef2f0bafbe1e3a837153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5443b16d1c837fd8eb87acc4f6cf010154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96207ceec44545eb30dbdcb1e745fa7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce1a064c99fdd9345f965efe30facd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde9b45bce8026d3160d56faed73fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e190f6e061747e44098137728b4e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b390e615c5e42034550ec49e69a4336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789454149b9f5c9a4f56ccde38911e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d33a5ab54c0f9992df2f11e83effd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57de3bf20a35335540f0762d987b92b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f45497ffbc88b794fc906f3b4d0ee5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315f46d9c7b3a7ee64265551a888e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32ac7fbc2947de2129a3e7729aba9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fe01a209372bc9cf6e920a71b3f89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fef4461daf12890e8c0558e69a257167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1aff7dc3901185dd199366879aaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492618490a832dbfd663c2498db11c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be169218e51c40f7dd6c2fd776bfdc58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b348050ab0f4a4f601ef9492cb8b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd1e97ad9f7f242a5be5d3b4c58a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3051f13988c195388f68a1e24d5e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503963101bfe0de9b2e749de2de524a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2310ba3a8e68f5d628422d78a69446175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db169e440fd3cf60674de57440e409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c717f0ae0fc84ec08b0bc12b614cc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2d869c2db817494fc6231b4539859178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd40180ec92f8757030453e4e80a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefd3282d8e40da62be47f67ea60858180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5b874ca6aff2d5d16ea26ed103a4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381985b660f2c2318b5a8a326d28e8b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eda22f24a4c502b24937f8e881fb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0e0eb7adeb68a6d2025fbecb6312d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df45c181b8ee9e3feb2cc19c95b0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e053ab681fd78fae48502b7b70fd17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985fc83d7ce1437c11abcfd30fecf3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967d24ac370668322b5d6818b0149f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2439591c59d8557937ebfbaeaf71b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87964744d3f5e87244d0afa0be95df5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe89a4f1e26cdd2a3349c64575bddc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0941c61bccef841984e14b51f0ae04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda29cb3c07091f16acb1167643119d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3a0c56195976205bd0445def1b9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60553b43d8e6982cb8c3a5d73bc5d300195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485619ca4ff498e280071a83616d5a3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618ea81c37c3065aca7798f76f1800197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49a89b7e3e44a98aa6091f41a8dba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6dc9bd3e7ff72f184ac4cd680eacb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244f6cef2b4565a4100347cb4aef1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcfaeab0c169053e137223a7abfaa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008b3814b58eda5a9284f6ef9d5533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22236aa58b73a1a0078493123312c0f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c58bee40b1bcdedf1f05f4e7325b45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ac8a6bb3c60fe952e5909a6fc3e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca5ce6ea492aa8ac372c92f7c5d14f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f077fe880914ee941a84e1e32d670207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5a9f5eb0c2ce5951e4dd0d3a61cf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234faf024004741b2a296c0e2f8cbd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10cbcb2ff389ff6538f94a0b57142210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2abbb4fb1fcd7da710912713397c97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f49d1a37061f5e3ba86bfb1569ff2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef511dc025a203160c0f6678e790535213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c02fbe34de46326012fca58026bea6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505bcfd7e1de91f9284bfbd22e8529a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a4d712769ce30b51fb24b8304eb0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7dd198dbafed7e761ffca2b7ef0c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033a7d92311ff85b2fabc4953fb9512218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890a6a9a06c9d08e8bc4160b087907219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676dca92c116b9d80d9806248501aec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c694347e0b9ddd418c3c3b28a1ffa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4e927ffff68aa01f8c8851a64649222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de79cbef2167a3c0f9064d47b2e897b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be73247f37126cfbb9dffe4d470c79f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f084313ce1e6d663797e289c0d857b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179152c627b0be8f0a49460f55e4743f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70bc93c78206ae242ff12de9761461227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337f9dbe66da73fd46dd96ee80a8df1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6504c51791723ec406490fa866854c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b977915e1ed0c015c33ad43cbce83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbec1832c3cdad8c47f896509ab136231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c614f2038802f609dd84ff71cbb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4088e45df458664a260c60223dba6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b133431bf4acf626b82cd1f2c67bfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a9fb7733bd3d88f74ea1370e56224235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914569a11c83e3a727ecb17a2e30498236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f127b09098d6963765ba51a3c3f12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a254f8d6d0a76c87216e1ede47d471238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28538c03975951a242b15d33a8748239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1831c3842c3dee650c04fcb632ec21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd749f1e8b46bf15721dac3a68a797b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bfac18664ee60b5567662df4c37e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901fe20654853460fc4112bdee57fba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c30b15f12d61506d8ecf718bbef3fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236c567606507bbed769717cfa01f9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990e6d5209915e4626db64facb32c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae2d3d21d34104a764c0c0cdda02d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb30e5373cd2d9bdbf736beda7269e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30fc204dcc82f69129261fa4f0ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec093c1894f1b93cb4ac68386b709250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e1318cc365b9daf1172d3fd0c079251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7d5b93b529714db7de1a7dc35dc74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b999639f9e582bec4a69e10b366b4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc71324452f46bb55817a31aa684f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9376cd0f8a8b86098aea28255e036255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08ad40b1548a7ebab1107384c932e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1954ee5c9164110cdc4d8598d0c11c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e1927a4a13365f84cb78c5952e43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c516e53d10e1d4816137f86feb0c28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33b407d347b812aeb1ff45409b4a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e29a1f08ec4c688cefe9aa37d74e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4e0a521767cb674ceff80b217b88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e42c9829cd2dad073fcebac4909f04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfaec7774e62a2c5478e805628267c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525be2aadf2513d518fe055d216365f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009c80883c9d8044e676dcd672ff77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9931622855f7ffbdb05cb7705521836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf15a290061c064ce8865bc6f0d66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f2d1f9fd1fdac0f14f9ac871c49ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e81465b3b1a86c4f00129665fd9360270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2929f0d16a8775a71e3be1a4f67d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c0f059ec2358d6ad260aa7763b3eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b177398d3a4282c44184899f7e9f51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268db740e049c3fb1d09949e3b8bef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd7f6cedc2a7e7c1912a137b9a792275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b1fd927179069a4ef426be86d6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c2e65930eb6cd326d62f874fdeb40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a875c69b9ae2759f5164b817d6bcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df36f1e6d4ea725b4c788b3ecd8390279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fcd7fa1645dcfd3a1a0dc81dcef34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6e479748925fdd3b8dc908597c4e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af528b407d0dbc5c3831d2242a0c2eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7502378b709f362ed7ba8d656119f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292aa73355ccf1681da4536a971a0ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e764513952a4d1156256bce48972b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9f8a1d8c2afe9f69375e52257a740286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f113de89aaecae7a9c31950a1f2cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183273ae302d0fcbca2dc2c408fb8f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ae2bea6207727bd4efea65b21f5e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862280870ee27b7b528121034864215290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a080b5d260199cdcc0bf9bb64b01e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb224e9508ef093367c7794a739d69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc91c393697f500d7f8f93898420f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cadaaac2430fed3f4269a97d3018e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92ddbd8639b785f53593d3592f4887295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4412152d97a7c1d8dee9836d19fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684210114aa36667a7a57130f4a0aa32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfcb70af2330b3e83a7e15be25f952298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72a1a19e3fcf50fda919ad78a7cbf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629f4d5da7f50e00ef7fce09338fa73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14101f0de89b07fb96e46c8597f8f7b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffaaf6e7679c725f11ccb1879fa0ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c983c0d7e79f2236ad17248aef68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4c92f851de09ea2da09c34090c3ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d856e2e633ca2f62b300b5161ece8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047be794c12bf60c7dc1711a485801d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcc801f405f9fc75675468c9e5b1f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff030afe12df8888cfd7078073f6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a911908dd56111fb00306b2f2a5fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526d8085532adc51317f07d6a9f671f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261e590136edb713a54bfe97d3c6eb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f441488047e1a75558e03c5ef56eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f961dfc05a239bf166f31555472ea16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109050cd5cf5fcdf2085f6f3e74b3d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e2416e5c5129658a6839b80394552315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d269c8e5eeb9c2086d93a266865fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74a04193658fa3201d1c8efdb5b42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737320ac9ad0f398e0fe5b15769ca78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce342f80cabfdda2dfabd4502abef60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bda1a7ec453e6f3b9c6b684a1dcc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd851ac793997af891afbe2aa078eed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbdcaa436265fb3752305b444440ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b032aa47e6b9cffa17706e8f899036323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f9fd8c2bc03abedd1b25db3dc9f6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883a4b20dd24fdfe0f979f349a25e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291425ec689fcf7d614209546f53098b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11542cf0e62758146d63991531d95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a2dbc009c17654c109bc0556379d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17518843fe567d101d32712eff0e63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9743e8d693a0c0d86852fcc5db059d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4444a9de8140a8f045811fbbe346c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da34dcc3d1e06218d971278c2690a64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c5b4e3cb745b3bd6b41dd42c8787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a17fa9646501b86da3fa77a88a318334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74eb40015b3792bfccff43179dbcad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c7290708681ad26231f29ce91e8e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb486e52cf3c7855128460fcd06ec71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845de4ccab4d1f349da293601ed6979b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19e85925dc9064af5c7eb1d882853339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ab78129bb7d646b64ebaece140961340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c99748f4e85dfdb62f438e27e4038341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b053b6b6e04e888200ca41a6d9729342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac68024d69380329e435757e1a7395b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e1d0f5f64f3fb2832c6c3f16c67ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec708924906891207fa1e67ee9356c0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1307217b3a23a8f418b1ec9fd932346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9093941f48f37194c460dc59e235a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf32e3bcfb231a084f58e8dfee6e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b34f3f9cd48ef1033c279dc1bd0343349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711d68f95b31adfc50fdbcf480577d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d428f268bb10fe309a7dc9d0b8f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301f4fac0bc32c6a897d4a3b227c6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566085000af6ea6310aa5287f70fc8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071796d76b9ad267760ad9b2900af361354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd576e5f06c8bfb4187d3abe93615d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce90f367715aa52acc477019668a89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513f6ae4d874db098eddf22219b752357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48089b3ed062f91ae88163579301a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158031527ef207767f5363763cd2f65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce913642cfbf37088c252250444deb60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd425d430360002aca3b90af47e08bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1ae09598820d37403c76efa45eb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060f669a78145f00d0d32d34669041363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8f2dae9c6b903fb90348d1c5abc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e11553b615231aec688d8cc6f14325365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed09eae99a9aa118b259f2d78f9bc5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bf8aaa2f082f32bd0f89861cfd78a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745481276219e46055779a510af98a48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7f2624585ae1c15d3b34853f9da5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f87cd979093dec44539e448ef9166b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2cb2222c6bfed976ae2cc16d7bd88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d06e8e88543428dfb467687e5931d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151010375c0312f8b088918af81399be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a5b9d0e103a4d7ab154fbbbeb9ff6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592de7873009163931450f5c39b44fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210beddf709024355745d5723dce3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd5a102ed73fd35fbaefb5566d4f5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64f275bf5d063b8fa355610141407d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854bba60e2b9f546ea63d182e867903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506d8b18bd7870786fee23703de12c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb44959544302fd5ab73f409304c872381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d20c67715e58df111a2b10d31a3c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f003fa486804caf15bef69a339b1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5028de6647efba833a0ae2896aa7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c154df6cabaaf8bd0f0b463c7ff34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91f8caa184ef94c32bf9cdf3afa0fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185a85165ee6372be2a8380792a55a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7d32efd362e0db4bcc2bc02ba31a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfbedb46bccc1041c90c08773bae3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c7f6ab2bc53821104953a8cd7d6fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294aa722da858a42558228e8bad36b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af38de0b8a9acab47241e17ac395dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b0bd9ac26304c6774670ca05b5ddb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ded6429ed348759067a338be878a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5dc02ffa9be63eb7b1655a86541ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bf3269a3a147d5fa0d5cdfa222bfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c36aeb695cd885bb854d0d8895b311397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56fb4f7f658ea13a126813840b3e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d8c5fa24ae9bbfd0c118916c2a473399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6fc11c276da55b57f87659f6d1435400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8655634a02759f5697f0840b47cc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288532fcbd53cfe10be16c90fede3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc2d158a7229a49e7cbc6a5b3086d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9916546c596961b65d1c96db68144404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336df10cb693504dfe95d3a1bf5ce8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8795804fe7ac758f3647f73fa35926406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cdcc89043aa7aedaae79ba95ee488407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72448d41669b14e8bde3ec1e2c1689408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80c321fc024651890798259629254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108387ca84c1b03f7915b5cb80ee336c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c12423b6165d808429528d0a0da5a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aded650c007345deb2923efa88871412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee39bad24097f83157c0c00889e9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bce04d8e4d53476cb6deb3f12042c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b6d9b6033fc58310ee91096742a24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12468cfc024bf310218f710ab2234c56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab63d4147231633d0852179ce02c99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399e2f1df50039890622686a6fa398418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df331ea4fc7d22e426fce7006f3906f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39fab6bc75601e8d799a3b2900e4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896aac628b166400072d2f4512cc78d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c1cd1ddc57ffba21ef9ece8e78ce7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b1e769b65f6d0ed3291b9d9961ffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4923be0e0a58f0bb4d322a3daf80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c05afdf455debd8be3569fecf87d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf43910b93810672a25c61f75acab6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039441adf8addbc381e512680f9abde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dffbcbef21b755b06f71839cb2d85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad404b25b1727679b41ba85425f89b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb934299330dd46b739a1cbf6261ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431842961d95bbc4975fca3034e97c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a78394fd4e2128f7b406e172db2a65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296248a5ba61ecfc8670f98bbfff5643433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e7a6d49018d794f7b57c1da1880a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f947e3f9a3a93f0aef1c9bc5d9d3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e8c90bbb69bdc149927df901d0e72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632558ea7b69ca049ea4f43b82317522437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e03d3e5214f2dac7a6897f483888438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0d4aed6292409e2bf00f6ea9e6c78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65e54504d10f7ce3d384d717f5ecfc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f502146cfb306f45695099500c66a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f2dda0bc75b6be3b6ef6f67ab9b64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ffe99f9ecf8cde0afdbaecd1d2464443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdfa69ec9f3d3fffb34cc0f2d9a92a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d28474443ec31c207137e168db9184445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f505831e30d2a819d81ee3ecff4ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007d84d53c76471147da54d6ea4213a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668252a108a1df6878ebbdf55681df8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4cf318c0ad52b86e8be55069753b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba19b817fa8ed5d892b15a9c841bdac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1e83bbe332710ac0f99389706288c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c57fab75a53718ec75ba927413e5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e63dcb1d117634344fd2277c98f7e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f4af553930af3e95f76d5ddc2924d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bdad97383a4229173fbea67ad72d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e20cf8325ec3fdfc7f84ae113e017456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0681a72c6b65f3f66ee9e0e5577a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c77d38dff83d83c92c746bbe9c301d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543d0ace238b920698f4edc781fd18b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c289c2d98e498948042f8a190671e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcadfd9e56ebaf5b325c0dd2c773b2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282abab3a480a1386c6a81098bc0cbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c25b4db08748cafa4ecbff37638fa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397cc9c317c60e0402ef5214ef0ddb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc10b93a5670321dba60c97bfad8dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214a6a6baf5fe5def3b471c856857f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321cf279581363e35ee0da1e12ca15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c945ef9b331b05f71103a833bdd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be1a5cf4f365f1e4877af7bc0da091469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64460942592f50b6fc96d4d045baef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a6a13743d513957fe8bf935f027cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f6aeec11cf6dbc8b0abe12dafca13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f8105d1b5c8f9740566c09e67f3d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe802924c1f5e47121efb56541dc4ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32afc1ec3e9a02a75b26770281af6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f58cdc255ef0cd77876b451c4e06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24bc580fb34ebd476d4b99e5d5771477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dd5eae3c694565c871e377c842b2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a01522f73df794580cbcf538c91e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb234ad99458b3ce042c2e28a701ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db6cb9e3fc53e951b232c8841c2a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959829003b1a894e582505ce592dfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85f2abb4ee1b09aec77fb0c540d078483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf32e45b5a84ce2a4b27eda31bc2e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc722ccdc5837d546126691ec51dea2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f64604fe30b3e4cad2efcc9a53525486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19bb6807b5bb27c279745dc9558f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac25feae3503df2fc290f328843d7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f81ba97573f77bd444accaf8e364489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eaeb7c5d9cc52bcf0b8a924b349e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4440ecd572cd9bd57b3d83b3851990f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca511baedee645c182fcd2d1da25cbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f3fcf02a705163df8d6ad9cf57a40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1bb3669d0c820d5f954f44ff76d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d293bdd0b5d8b23ad41e989869141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba950908d316224b298b0f693c54f32f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247e720e5d4ba6a5dbed6037175510497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffef2cafd7794fedff27252c846531498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384cccd0a4a4c5c98754cad6654ba0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a32e5211019401e4171bdd748f9e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33fcdb429e6b59343bd36030fc41a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b4038d9bf99d30c5bb854484cb63f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085fdea5adbeaffa77187d409cc9639503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb17cc2bf6abd68c608c8725cc346504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0546e625aef5197fb14d5c50e0599b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460380e673102e050382bdd79f12d39a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e779efa096f7648c3e762e6024c286507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7933e99c46da866f1283c79ad129508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ee323efabfca0e8856802e929589f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcaf0387489b952f8ff40f38e40e11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02887838d17f78f8587619b3fd7da7f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4f520de5eca3020a32eb2ad1da21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13402cf65eca3e48d14e45d094b14d95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ee3a9f9b5d6ae75c1e84b6ca5b36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35827a1cb57dcb28e7647aa58421f69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad35190498a7f6bd362905c66c06d94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fae3f0e89e56259873bb304a0395b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb97e56f39ba4dba24e673d90a2ba9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc469d0712337d64d350afd92f2c9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc883f58f0b89b58575c8a7c5eac21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a10e3ab0377e8399444ba815a2b308521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8936ddcc951fd98d8fcadb943180ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85963d6a4fa46d502b1db774fe6a1213523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f72b4c8d725ef4a04a2809bc36dd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202cb3dba2ccf098bab8b3a33dd6f2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe8a34872123eb7e4209cb86095b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef5a6897ed5eb52062f846406f4ecf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78252bd9f9d6ff3a59ed47e352103667528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494cf41900839961046ff5f17a09db8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680ad05a57890ded94ec141fb4478c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1b354f35a7323c545c566cf4e0343531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda6d6117d98d71cc2ffd644baf71e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff359806756b49855b5f65d8d41a812533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6de26a410edf2a44ca4e9cd693066534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e554f4affbfb36f9c4db516f71395535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e189fb3e7cfa01e90782346a7d53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22028a0fe95157c461bb4d7a3d91c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a5d10357c39b0fc27a7ec557c675d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07811fb18c7be36239762125a0954ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c369e476cb32e7e42e98eb2acee235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8908eadfbd9f24f92d08c056a8394541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33443b5a7ae6a46ddd316e0f660f74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a217a466533eed2b7354d2b20da73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab510d24d111c21fd08162eabb359e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28cc947de30a7aed54637b002ef31d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba98bae8f81fbcb3b14724ed668de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508d255bca8392411407770227e0ec4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5479da0654b64b629be4ac7635b6f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bad7c2c65e8b609c8bdb0fcf01362549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990006f82757b6a2dff4f704613fbf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc141f7292d13996a932c118585e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909eac23c6c357fd0809b41477f784e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184a7ad3734081a159a487802a8f201553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df495bb2f05ea75e2e317778deb8f62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021f01ac344b855fbff9916a6cf0c0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14510b5c160d4d17c567a861e99f33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee82cf07337f1c86e31008da67b648557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ffd51c7b0dbe353f58941b0a6873558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259607d7d8ab56dfd8e3a7959e5a03a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b988bf6710cb98778739cf6f73aa72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76ee405cc2cf984e4f0df8a0dcb83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3b4685600c93bcbd1b8fb562d1f09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867db8ac69259e168228bd7920b65f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fe3af51489783d48b20534396c4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1983bafa5d87742a5f7108f84626928565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b5e7a06c4fc21030541f6b29332b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b44844c3bb3c5ddcfcd08c5c6c0801567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d378f81a07589fa624344a849e495568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17fe6b56b2b95624e42e00ef1f48e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c006e90dabebf3f359019cccde1f511570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a18e9b17b32f993a0358ad748439571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f1f0e0220391929175689144f0d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec07e0c9b25fbf1c0cd54c5dd55d11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b113cedcb21ef71ef19605789e97c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6f8833ef5ded724a289c960ea73a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2557316fd1cf3583be00e8d5c9d660576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95a20d027a3da335e37a2420a36089577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55003fd9b1b1d18a418e1386b7b744578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce07bcf78bbb7c81c0b164e75bea55f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ace1eb99a1e96f4a978eb93c8f757580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9072c0f7edb1cadbae36e1d183fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc732d0b5980f9700cdf24f5d6b29d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a35581d533c5c530fb5da783bdbf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580c49997a0525dce8fcd70b456dbf6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20744f76e8eab6d4d263ff5b48e37b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23714b9866723ba5c53840b433ad1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836a8cbf6d700208f1870f0c7523983587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5539f06111b4147d3870755041c3aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5e1a5c021121b58c921a0286076ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05485213119ada87437458681b29aa25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a868c6bb2751252008e326aef0731591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cfb5da7c4dcee8b70d50dbb126a99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7202b5c1b0f60ed5017e7b2cf1bd747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42670199cfc458d89fca6c7a3772ef2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aad0a663f9c008983c876a13d48984595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddeababa3f92cef3d217db1c9a4c5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e391c8ab6abcdfd103faab79458939597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2af0ac60b31e68368be184d51b254d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646c1805f2c2bbaac7bf0251bcab7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8be58a08c5ed919cc3930239e8cd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92ce305063918904535f553edbc705601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00443555111171b72837772f07ebcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e10a23771a939f4f4f3f427435bb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a971d31473ebd9c1ff817c2d8856604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d53c8a6aa0867f6251f8d5e51c01e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca41b026ca79eb194287d27793245606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71494c86c143f02db972b7e266cfbee5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea869e5a1f4ebd0dce4aa06aa6ec7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119086e7d7ee47a6bd952df6aa591bb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda188a61eea8a5bda5650366257da3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef6d9b27d1b1dffe55c6f4fd29fb76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f13c47603b8aab0d95a4c5ccfd9de8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b5b07914536f4b66e5860cd26bbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932847aeb520923df9e3be65bec4ced614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e105a345aa4fc9ca29a69a2f5c91a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c370722e50534a03fcf2031528b59a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413753e0a911cd6b06afc79f2294d81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec230f472cc4eac407ae65f6fc69b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f89547f9f1137a3667224ccef13ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9558bb5ce88e9ed9ad1b555464f58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025bf467368b416ac627692acd8b24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4eecb9904801b7f33a9024d3707f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889acea7150db667883887a279e0a55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a1872c381734be376e1b7c0d9b9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bdc9936ec38825d0355405900c37f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53b39488d08237154e2255f20faf2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248e71cb89330fdc121c7a148ccca9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a397620e528f268023968f87107fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0091ba1eba1f81e81229fcfb00fd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fec75fa74fe8bd0c08368ae6d6903630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8f429e3a2731d2970fe4d250e263631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039257439cb03e3c7f788eabe04f163632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd8d0d3f6633f8d481aeb06a06a664633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698edbe2934a673128032f15cefcec55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf5f8e44182b2af1d8596b8d0aa4c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dbcbb425d524a237d21bcd38c6c56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20228d770fc70bb15bf8d2e1694e2de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399efb22217f2056f1d1925e7b9f2b4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c0af7a53edcccc546495b4bcd1ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9422f29f2c66c9e379acb5264fdfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec864b4db2fc6a4497cf9970d795d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a333d418f97e553e47e7ea974100c5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc6368ec2979cd91a8dbe343051e7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdecd382422102b18ec77b29611745644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c9c2c0d9a715c8ac2711f3776e415645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09855dbc9e8ec579d447a3e596b040c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751caf57ca983e086a139f240438b094647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf433bfa21467037bcba357ae556974648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97fcefec1378da1d47817f8fd1a811649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf394e26c895a5afc0472c637412ca2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669df27c9b7027a6d575dba1b401b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c7eef373825e989a338e18711643b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037ea2ac94f76b17946b247fa50c6f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238586818579f0efe34c022283a53418654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f1bd958cd93f49241d72256133476655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1445b897ec1552bfa1974c2efde9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44b394f51d21f5253eca36036c312b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89c01ad44dea604b579057e49f334658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695973a23cc2e8c5e72effb159c03b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3fdf344fb1aa983c87e4cb1547fd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9a54fc3d9f5a419939dd63709034e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697675c2776cc6315e3315681c57cd3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb94089e16242dd1494c6351395147663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42ca16caf3ce4a26327140bd9ac622664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf5b6b94af92821505a5e58f5044ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7c9f0c663d5b7a99a08a4b7eaef98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880df49c81e9a5407ca1919b1ca413c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d66cd7391189abd040bb8a1ef124bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a7fd2d3d5e03da0571689b35f125669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3489495d6bf29b2497279c706bfbcba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba0457f4ca3264e4bf38962d01fd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb34bfc53eb890d48db859675fd2ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb204676599c6c5847e74825896dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0892b4b87d4ed3216bd8ee0e09d2cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328db0151006fce7f1d401df41dae7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e14973096b8226d78d02bb1c39f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d631f36e92a315ecf13f77ce1901e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57423f4a89c03fd988487e979a0261678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9da8cdc6e63b28b68693d63cfed73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943556980e03fcea47b9604cbc6a1dc9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29017795a6066d4cbb1dfc938105d0bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859607dbfaf42b8a4716841f2111126682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e315fe496d7969cc03079587b4042683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86672a2aba4109c16d83d47338f7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665635db41a8b34ace2d7124771d20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89fa0b6964dfc1d78d72dd3c27bf79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f8e641dd22baacf97fe75adbc1ff1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf199f470c68d90d1b7101fd6ff43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0296b1001c672efbccdd73d1449b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb64b9fb7bf8695f8a80cd6d979a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af1500d5c3b910a59feb3b0379752691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3aee9016191c599dfceb404de43b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0cb87ccb05a1202de3be3152295f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b626b79953d00c5a33daaa50ebf1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d89472c2a621ce5f791e75d0db5b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201071e84660fdbfddf35dbd2f9d86a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb2e69bc75dc09f5e23866295af73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf65c0d5ebb76bdf1bcba48bf6fb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554485464fdccbe46baa0867743d539699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24aafd3453017c0aa7a78377ee72319700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd2558f05a389e84cfe90a7127f5af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe5f1c16ae251343c9b64f32fb6e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858cc59fd0c998f5c6493d97b240bea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696730d322c84e1f4aff0f9132c30390704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdce8b68432b1ad0c442010381d4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6534fb8071b0886fcf11c1d15b237706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183be684cd4edf36d3620a0714df7f42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3126a01f8ff37be604affb4bfff312708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a2816a1b5ecfb0a44d1268792391b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5819ee95f279038e33528886183bef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1bcd57ac3b3cd1a72f3a27e9e63e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b9930392e70f1cb0c44ad09832893712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fb2c9831c1a283042bfcdca67d3a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd9eac9152b259259338a69cc6aad9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4b24a7db6257ef58637d90cd27cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f28627fbd3e53009918590d4e6d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878bf8c8cf01cba057b2d874e248880717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673344a9b37e75940dc4e01b75060736718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907166967935ddc25c1bfa568ef601bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118c278615b93e041cc814f09e34fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b173f223a21de5fe6e1a9f3e52293721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a166b72371ff949118358fd8e3fbd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd71f54ee9cae61df867c5c867c72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7753ba9fc9cb944c5561f968524b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975c9402a4a068fd0ca929b5a19f37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ebb4649a8d2640884fdf30ff9c511726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df6b0643ad95ee8398576f334a9f56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d2ea5be7e190cdac3f4e00759d740728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c157669b2930ea5a1cd66e7e4cb60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f0e60f8ca6aaa4f47070d61ab9532730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce3828950591816b825d1091c41414731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f6f39b5259ba58230533a72d5db1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458952ef239fcde58aa2e7ba6bf53a33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5340246e378f17ac9b108e824e80f67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bddbeef8e005e61a879d9e636034c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf6af7f42f2252a5f8987d464d567736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef1b4e97b1b92350967b00ca63997737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c373fd24dd05290d18428e7dd789f45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11065fccc22f0e8b15a7c31a6406c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f33c5a95d4fc66af7891e0a1342f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5bb5c89f653e9f5a564c394f9831741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1636b202a1c010ede31f25b7668a195742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efcffa23c320ee49bc592b64e2848c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b2264b7e0433dfc21f0e2fd4e858744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf90635912a914c8baffe6b2a254241745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a76fe3dfe6786c82e402b77923925746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf51f6ce736b44c6496b3be2d5276a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13180b64e977ef08c414ca6f578ff908748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f21d0358ff3b199501e0ded83fc26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ecccdb466e4a85b5a6ae7a6ad6c6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589f635932cbe0b64cd8902746b29ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dadb06503fe3ad6e175ca4aeb3eef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc222ae0f592f9c305a2ae03e0c978753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb81f4fc04de440f90fbb63e67d316754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c8c4f305eada6e69a909fbebdfb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015a60f3e806cbd7386ccaa73fe3321756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd095529bf5afd5857e1a3674078cf92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d29229614725e702f37ad7d78808758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2308ff7b19efda3e43ad6e4e306712b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc6ab2917af75cee56f2b77326519c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441245c79667b9dbb87ab73379d0f98e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ed74f0d2587dc0922a830b9bac9e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442bf98e05824ab7fbc02c1faa6bea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef9c9ab9d414b1edbe2dc5a6fb0c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3e2f33d82c83d74514323c76c68dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802553eb337a76e20e4476039f60e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e906e26683aac8f6a061d313bb15d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df884ff4a73422ffaf317024db41fe60768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1d8a00ea4fac114738c0d82a48068769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5e2a2964a27966e76f3214926b39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef4dc96496ce5d709bd26faa329ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4815040ebbcd77e53c8e54ba08718ef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e0df21b15ce8de0c5ce47987736c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b333324655a70eb777b961ddcdcb7d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55362415fed1de5aee8eb0aaf58adb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029795e53b0210ff3d65c908de17b92776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71933634c2dfdfa5a1139e122bbbaac6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6225a289c0c356e61f240f9a1661a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b5f1480bab37bc4c2e6f5af0345b5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7893b4d2212c9fb0ce093e075a3b403780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd309c73c244c9f80952a1c272c242ef781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142935979dcc494e807a8ba0bd07bb10782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8281822a0b46202e1205e17e2dc1f2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f5b92a32eaf928927c559c9d40f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaebdf6e9f18573e0f587f154fc10c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a76aadf575e475433c87d6f0ec9ef0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7738f84edea102c42244b710bcdd8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598836117adc442efed520a30bcb2604788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca24f530d65531bba06f2c87dff3566789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf2c58c79acd9ca744e47fb21021b1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45431d7df1c5f45dc53c916213c91791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0432b61f6c88dd005bb0198207393792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40b8f2009aa41feae9fb9648d70163793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8d3fd6944040b8480fc8927c30a36794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d10bbfd3a545002b8f06073ecd79795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384157042c404383185f0754e00565ef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626624d217b4b2bcf98abbad4bd3851797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a5655e9112d7714e875f28c2b71f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef887413e72dd3be0db623fbc6e1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e142eea04d906a74ad27ad2c37ec800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4688baa9c8059e8bdcf0a6ef212ac0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931d92c51e1e421e217a145c4433df802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9530591ffa8de10651fdf3ebed0b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75b70c43ac096b205fb69fff7e1411804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee7e9ee5c5332855e7f011dbf7d10e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619910e1acac8f790ec0cbae4b3bfee6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b69e348489c5f87fb2280ec53208807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7085c11b903fc48cad622776770274808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814a564808f125e2ee6546306f04424809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4cbada9cbdfffcd7cb4311710b72b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970124d152e48270c9b1911f49b243811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976412dece66889a13bec3eb311f314812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030804d551a56bdec2799dfadd7e4af813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332919c63f509284d15964ef04fe8d0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273df87c6598041a339b354db4bab33815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988f7d373a3abad2a9d89d632221251816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d89cd56a113870aa9a9d5a375b00817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef031d3746f84240e1021e282c88e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611adb12d8562d65474455364c9680a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3edd144f99fd3587b93f8d5e90bc8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e546eec513010f4968183fc7a9b6b4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d003cea702dbf752be6a4fc898469d2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e116c791044ba34a228055176e773f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea109464a8ee576d44e2c8f47088a6cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7d5cdbc07c10f29cd49a02837b7e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1d3a64ccf82ad708f642a088d275826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733fe4fb72ec6a0c89285c387eee572827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648e86547aca54406b46e1d788c733f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540088460103444f5e811752b8c0fb4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399445e5c04bff6ae61f28e61ce195f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2fd163e9ee8fc5df6d467406ae9e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821a41ed68b863bdc0f663cde4ba431832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88fad36a6dd7cb4cfba89625a4dd5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c80aeb0467b01d07332ada179b922834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab33af97a24b1db1966c5037a03c709835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acde946fc4001d687a729bd101af31836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802a942020bb8147a77bab0f77fb89837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb7ffb550ab78a8f4efdfc80f04a5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ac9aeb26dc701c4a74daf1a78e095839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acea949c4128a6b56ee399cb0fd18a1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc010d1cbebaff26d14ac306b27fdb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d838f69e094999516f46c816bc9afd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b692f71528d5bec12b88126935ef843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8c7a8390b7af5507c7cd64d419ae844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e46d697bc90bd2b10275c8b626db2c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c61c00ee23cec17a34465e6d24ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d285d2c0933c7debd7c230fbbcb2a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbf18704254c319e5d17d72f3aaca1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfd2b4f4f220e050a3e54cb7e2bbc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad39f1811223ebfad12d11b638937850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439af251668c8ff930554954067fb38851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b5941c8b983088dde6e407c541b6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a20350bd9c56e1e1d119ec021cbfa853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4373ea8ce78685466a08cbf783ee67854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea9802c8fa591e457b1d705e280dca855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc9f573a414ceadbad15987e4872b9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de36090d33f9c172dcaa7c5713c495857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f67305a54c37283a65a0de0b7843f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7835d94fe98d45a1ce9e40624b4b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef59679cc40f5734a88a9a4d15f40d9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd391f68e8c1f195e90f4769a58a9f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c306079823cedcabb7dc89f600d3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe0ed77b2629e077919d207ffd30a5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3dc5f787a845de8cda05bb936916f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd90dbe48da1b46adc7d58aa3b5c151865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5334d02f2890033ac31eb846baca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308936a409aeb42424677b68ea34172867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988494068d7e01d1477fe6a026081d1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d774b580735e89da06d2d810faa12d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a490d76e01ec5843b66bd05dc1018f7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf506d60793bf1ad60fcdd4f839de871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523719cb1bc5aad529fc7784be957e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f666e6a533e604a7ff3354470b28e35873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc4299b3651e9a4b2d34cb31e6f206874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd46b3c1fedf21afe2b6a1bf4da09875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eac176e00744f367900af9821fbc2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7610b1fa432a580be8d280bb3abe9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f216d7dfe0d53878b237d1706fb59878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3a5428e0cac5fee295c7bf5567b2c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da03d91b50d00d1e738e3dc7f5f2645880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f047bc0b502ca1181dc95c147337ea4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66f0309afc1b00819e5669d597a18882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f49b5a4adb3c8abf9636486073c6c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3d02551e5f60d0c0d7ad09848ed8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c401a878cfab46e29c96714024bc394885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f71e849e1c3be32348732d12ea442886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0b8778a56522acb52b096228d61c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e49b31c2564b26d96b88e123fc6c4d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf563d7dd01b6ec5d3ba1929e491b4a7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19856fc3b78fc5d14de156c1978fb94890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d55554e3f9f4b06f3fec6caf6069891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48f42963ed9e1bc7bb2e2d97bb7ab7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64354b49ade053b64a968d28020d8fe893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6f0b5b3fdc18d7e949625995d55b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f280aac9870d1e3124294dba8d1983895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d1e6bfa157a40607908e8a3ab53d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa66fe87ccfbf94fbe79666df90f937897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffea1375357a776b26c120b375b63e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca12ca1018dae7a1eac27ca44d8c5aa899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd95a01fb60a755a684cb263262192900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a76a041d42ac1e7ae79c6ff46126ac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d59f0951070008ffa939291a3ba70902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec2e387cc0da93961e9737eda377f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebf98d8654726cec54b883400f06e8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe42afb9f52a7a04d1aaa514d26e75905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae8f57c1825e5d112def50ab9d2431906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaa6bde902b9e1d5b1c939f8965cdb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f21e3cd50b47eb4aa09caf3ab99d0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b56c399bde609bdee86dbeae0c541909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cce4cedff06b5517bcc372a683aa21910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f9523a84f21ecd9af1bb3b754d4b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a45f9706def4204cdf1538ef6f5ca912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1953eb968e09ed6ba3b82e1a4ed261913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cd963ddc34daffc7ba8557e3633e4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d83c824fd394d9742944351c88472915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca14d7b07857a525f8c4565b127b7b0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346b5730de29770fb88152e5bf2afa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf3e57f02d33d4c142cd0b03fc9c4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734d67586ea81cef1f36c54f59240b9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32a764994e48557534bb9236d354c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbfb663cd8e5b6191bbb9da9be4b6b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46cf72c53629dbd2b9ffbd71e0f991922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8ad413f7bdc0879ebcb292e32b425923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3b26e840a9c409d3fdcead96b50c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab08aec373e365783333e1df97f6c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386de73b273897cb00debab653e14f7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d27f185e4e5dd0415506747d4e92927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ea1fdcc07b906d0feffd5f853743928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8204a652780af042438d95e0660b9a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601c6e60457ff7fc83b4bf1f2d5e4c1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce853257987852538516abb75c1ecd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ffae43e000b093dfdcd5ea785c2df932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8c94953011101d4b727a45a5dbaf8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50502e6f3b46fef194477f075d2a1673934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae2966cfe45959663efc30d4a980e3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a94cb1669690cd7bde8547c7f63e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138e24ccdb2c5d2204f6c57532fe271937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde468c11f913b55d8656640532e2d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b6f95e7c190e0b81e50a6126bb22939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d36c4040cdf6b204418267124c837940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86303b0da88653b3050bd61a4732426b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd28efc7805e476fb16605257fe398942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f381af6639a0730aece7c38cfc8be8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61215be8cbe7dbfd635906cd246219b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298e02f319dd57a5d448049d5e9bed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74495e81fd061ea24b73eb8423d6d51c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb13486c2e09fbaf2c82ba7cebad4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12726fda1c7b38742affc6d42c3c7e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7d1fe2aa6786a1e798d6c2c3822ab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8faf3cee0ab833571549162b152519950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc4e030d69fbb7bc571cdc43d11a84951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b2d551cdca694311ff871e24f96e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1270490bedc61d6f837ee02f3b92953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bde9e94698b85939ca665c26db73b7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d1fb399b4369b62c3cab7d5f0e9fc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca76f3c4428eaf080f000f74ad412b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0b687fee00e5b8cb31afddad62a1d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2413b00ecb3453d37900ab4760dd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb372dbd198d35c3403588e8ee59a6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1f50c58748e68ba3d21cc4839a25c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70c702801a7582f8b170a273526f06961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c61fddfd3bb49c2142c4b3fa16fe9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c78109ddb81b3490c78f95dd2ffef6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf8394d3e4e7c4c983cb731e44765964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169c7355ed8807bfa1a156a5200d12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585537e1de93d8dfa76c18be81110216966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414342da24ad4e94562632eb3dc8aa8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a34e94604895f05a1283f2edee9c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e568619b60db4b33cb90457bb5d94969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedc5549c0564797f6289d8d451ab3f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3bc2ac136cb48c7536e53c4012fb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c12121d8e278ecd41e7f59cb5eaa4d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7948f788dd39f15639167a51139e1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5c6cdc26daece6d17559d9e678218974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ce3df331279b85680ba5e536966c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b38079ed116ab9cb3eb0c7a702296976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e01b9fe87783ce209c581dea6c447977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9ea4de6b0a344f90cf99a61ceb47978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003b6749438af46ad1317dddad9ca3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508963821915f03eefe739263d2d60980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac98eebfb0257d36de4026ee2601d76981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07018021a840a353534f45e3d7f2d2bd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42daf49631d025230a50beb54d9aaff983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc60fc3e717289b796aa8ba9945046984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647de60e0eaad2f5ca1b3addeea9b30985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a176a7d3e31e61ec051184f57dcabf4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92580903375777832a914425b248213987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b275db0a972d818ebe32f47239e808988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077ed89cd581aaf557c943318a4c65f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b2e90cac65d9e490a3eeb421169fe990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616f870def025899b64ea30b792ba3c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed919d1fbb89dc60526e227b833dc4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ad35858e75b35fb91061b6cc7c833993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38588c8a6d955016cf9dfb15640a19994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e59733e2f6002335e4ea8ab2e3c0d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dba9d1f9f5d3ac092afeb5e6924e9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355be8bdc641b9482dd32e4f32797c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f2dee08a6827b4ed6208d10a8757998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d3e04f788d8bd719dcde738df54941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655303fe6bc0dae262f289c9d35bc3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a2162ebd23d380262b63c6c757923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5cac9999d6fe0d0d6ce5fb2f092794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb27208d9da58c518c5fdddbed27bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a049c8a4b70d64940b09e9245e7476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861048fb9671d4b7e7710bf4bca0542d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b120b97cb5389f4884413bdfa5c6f468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1bf927b3d0bf3397f26ad084c7189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f84aa83f787cb70942198cc3bfbe5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e49c1a6ce28d0fc2db2537e61451bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e91635cc359f382a41ee7e3ea0ee712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5432ff25689e546f6e554adfff2cb7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420345ef767a37c471f3a78c51230c6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d1c9b018866c7d2922012ea31ad615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd8683b1f7a2b25ba905f0be82511316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c123836091ca68d5dd1aa16511c429917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca21e84966363eaf7240a51f37e157518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da138f0200ed59e5bb4e870bb051dfb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff32e56d43d9f49188258d6f0aaf7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757f8e848f6ac6368a87ee6c9b768cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21129873e8cf79951293ad4dd5857022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c6398a77f84114c0b71b714b1892623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50167eec9ae76411ffedceefd847a69624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cde008b07250720fcac713aa25f6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d8f53697048e80d2a65b3d6bdc3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361231c2f966d7ce0399e166cdd8878227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58981a0231b434b524648c551dc7f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf591cd1a348c7419059799114c2cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93edc45a0b861b25121f0cf55bb6b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d051a71007591ce2bf830f07d20f3c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c716cf6fd60e20d400103303208932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d6d2182adb19aaf8a65240d5ea7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de257a4a64817724f71f785f36b85734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c0c1a4729223d19aa1e9819ec04035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9aa83abe7ce7e29ca97fc5a903d6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85085d6e389f89f8ebd302a3a6084f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700fc0ec7748fc3fc6180ec6124200138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b02f72cc7c1f2f4c875810b62fab139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f7d8b316d1494497a01b48cdd83aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b255dc2ba75265025ecbf81c933f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f4296a173f7a9392481c0e6059ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400562711a288f33f806a6dc643def8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18566972e06daeeeef7d251e9bca6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8584c1a7264b093b049500f6c7ce945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5746707d6134a779d585d1902e0ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1715e713eecce099ae7be47969c2cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a2740c2480d0c6da155cf4946dad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ab4008068529fbafb19a85ffd99149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db99e67535599e47093c6493308852350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df7e0fe81867ee2f332d564929171651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b0c7fad670a2ec8150f932c005dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806bdf63ff5df67f0312eb65f82e87353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f45f8ba525e4b77c6ad15b695d44054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518745c36a8b9537bd9799b151fb42e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf9900013c0f09da62c7f0cb7474156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08639500c4ec54ab9b53fdbc64756fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e689f36dd38b44188323c787c01058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e584b865b00106e7e859c286243bc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d410e0abdf0cfae221a405901fea2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff8900085ec6cbc6d169ecf26b6a3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb40673420dcc0789caf4c00d854cce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbb02ca376592bc6dc0e2afc1d8e3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e2358990e28bf81f84697790e22d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6a8b44eb92748d52c42de3b99ce9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dde167012676bf52b5511535dbda1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f2f360489df96705d02d6054df8f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8028ec2f33ffed84355d6e46703e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568301f7f2f581acf83d3605a03942269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d41159487d7850f97383a28ee423370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67ca5b96dae48829baaf8aa8b974e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae0683b1237bc76b1dfc0dc26f62072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b18a57e22c1a1515349de252ccb9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55202993f69b4407ce6700ae3d5b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d974b77399152b034a5f389e9f75775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb0a44da3b952d9ad3d76cd140557376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133605353deadf2037ee1f1317c0b9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b1c5f11bff8527849d15cd35751578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0327647874e5447e37c680d10824879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9a2fcb78dbe1776a8931c392dcad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085840f13a7a409527c78389446d243581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e865fbd021dfe039a53e14fb97311e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43870e5390708eed48eee3cb399d8d2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799da74765f54228e9ab43eba86ecf8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e03ff11a7f52ba3fe4ad3a073939485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0a600d0b06768abe3be61e0f6e6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2969f59dbde4c88911c28ee943f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecef6355bd6007879dba8cb53663c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ed26e3a680b5a8ad9b80c120c77f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78e1b604ef2db36d3fa586d065da690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe67efde1c6d88095701e1cfa13a0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9d3147a3bbd6ed9f3a286eb62d42592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ece6ad336282dd0ba97456c1e80193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fccf16d9decc84615dbd2b23dfd47894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e92d8441cdc86c6861b293f02fda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcac51ca648ca2504d036d54f8d13a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4611ae46e6762b7c5cda2f1509f8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce329521670881f6084176997cd2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f694605276d085dbaa51563b1f934d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913478218cfb3992b198f7ff4fc8dffc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac4ece68b06b9c4cb12cd0bd488106101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bd60e7b7df143872f2c776aaf30ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d516b75e4ec886f51a899509ddc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91428c38d61fdfe332794a037cb85fc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512a1ffdcff5cbbda1e3363da4bf2b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e5c436aed3fd7060ebc619e7874d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa62db8d903627129714928c89fe6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7e8785192b883f13eb9da89ba0552108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bedfece510f2e5654809bf6213580109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e575da95aea6dcfe70aad6076e2a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e342c143400a74437bd4576dfea1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce1140d21fb67ea1544c6465e7ea9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8653a035291506708f879b193f7ab1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac316cae9f5c3de6f4d219caf011b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c502cf783d7f160666c5049a7636c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f383a7d3e013ec17bc75f04ad6bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95cf260b12544667327d553b6ea15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66502fc84dba4962e73d6911e3dd73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52febccaa2f8644b72f8ad15c3569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062cd5299925016e692d7ccc9b0eaf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a722e0f851529bb4f76c204ce9c2ad4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1517bfd6f0204e34ec3c4e2ef312f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e0191407fa70b23469c0e03ff7c65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f257a3250409e67399428a9b83e27a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996382e9f4179e9a176bc7f8a5b50bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291e61a3687586d96b0e04a74e1fa57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6d38de7ef666ea5f3d8c516f9d52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627523cf7f83a5bc9092d4dd736c56e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cdec9a57cf507731fcc9436c822bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70a42a6139a501991ee750b9781df7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848b6465dae631f3e8cbb34df200914131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23be58fd3d12c62a5b0b7be5396633132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405de4ed02184141dceb299629b7e30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71274c5186630985c0809c66eabe8798134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aab4a80cc47f2afde2d654321470ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755370fc55b32ed970ff6f965c45f9e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd41e085760eb82c4a5d946c81324ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2010306821d2dd32755efb42d275f30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb4e48721ebb6a6973d497bf4ff36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4fc2f486367c610789b1ee69edf74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021b18f9d55c93c0aba421163653a74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552fbe91032948147b81cfb3ba52fb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3a5047528a7d40995900bf992051f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a996c6f6a36014cadd10758e563c068144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5ce07e45c7277f447720b70b0e760145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e45aba486c721c8852d28e7fa3254146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6b98f0932392b898207941133e205147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374a33248c4a8c410de0c4d7d58cf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2abc164cf347dbf38cb08c910203149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d747eb306c18912b7dec238f779f87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fbce6d8dfa182b192fbc3720f7ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74822cacdc6df066efd17f613b1666d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab46d94dea907695a92b20c746568b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ea80889b5cc6cae50c8f09e33197154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211c1a4f4741ece72f9248db6fcd5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8caf6ae208415ce20a7f1630f34673156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af126135834ae72ba854e8e752a93d12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6236427f78b81ea9a75f49599d63ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d08ddebc03a13511d875d818dfdee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa532124301bdb99b2913ca30e72667f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61178ea997b6858bb431cc5e00461c3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb640a65237a1a9c40f4353196800e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3f6898932e00fed03f948bdf127f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062d30d9d702c1537f3fac7b8457bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002b0a6239f0245a267a8695663d00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c841ddd6fb3a6ef6ea24376f09b537166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829ca78c05a1f330632f19457e7abff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff9e44e27fbd67e4646b30701fcce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab71407536dce71a65057eb23290419169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce340a44699f8092438d1589d6627170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527a44cf153c62509ebd2d69887a0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58008a5398584f842cac86d7c7cb57c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505cb9713bd22051b73071b8db4cac1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481487103b20a7e561cce5d5ea7384174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070b86b6098406c56c34243b266b573175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4513f4a78c73433744fced7b2691176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da29db8ee980eab278036a992b72d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023efe35e4c511a4665957d427f89c84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3ab42c4e0b918bea8c21350058134179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca244bde04835dfddfc612911c45376180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff01150f08b8ff9e4993ab36d743cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9433f3d3fb742aab5384244a4cc10bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb82d67f01fde1c4b4d08801a2dcc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf1b0ce708b086b65a4e06c0a8ddfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00430a85a71a384e10e248ee1b24c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d142eacdf8496e0195ca5898a0273186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffb4a19d3a42c919d9f1c7a2bac542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7eec7d7c36611879d0c5ef5a6d344188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420382b38c735bcff02aaadf54f350b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dea55e85c9ea4463ac41f0ba55f341190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe7a9b98f17d6a91182b6485446e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2633becad4e19af36ee6e44353804ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4864a14d0828a9f06d4023dfa93a9fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a9fc2c461e4550a1d78b6e8c214f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895d38d3f4f8b9bf3dcc06eba68b2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f3d9cb22014d6013973257893c78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed5dac8554fd99097a105a2292bc18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836af89a6d502500c3fbdceb0470f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e1ea142eb6c267ee24341b6ae7635199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b849c5d9ff2584cbb4f3b5d4e0442b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2043519f162e57ca3aa169310ff6d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4850a74cb63ef7ff4f7ba40046b2cb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8310817747840e4f2ebb790c8d81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496a01b789cec0a68ace3f553f6f859204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3feefc90dc1f420c476ff51e6918ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded08a5542e91a0aa840a26fb8ff575206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125791c6d5869f1bb3c7c91e17d9882207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4234a0cca097f7117891471cee33a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae92787ed5cfdf013e03914cff5dfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54121e3db9323a38268e2c0f7615a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5926b38d9cfc4537adcb30183e54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d079a584aaa9f276696814213c126212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad6dcc039467da20b720ee6136aa15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd802908277250f394269e44388bf23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd9e435cf2df55726d916b7238023215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479184a6272cb22c280c8e420320fd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb7cfd1f80420a8b97a73b3145492c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a02fb0c9b706c489d51dcf7e5c574218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47dbabaf0b3564e66a5e3f97c85678219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8481b1b8dcd62b6d2e7311cc41f644220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeca8f7fcb540125524497255435903221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0969923b8f632e54e18b09c8a0cfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d7a33230419e859c3862d5e01abb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80482761d9ca5eb0492c6259df45f6f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1046d930a0679c31409adf63fbd64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f659d665e7ad867ac0c8259491e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f74184c1b8276c439dbc74247a7a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ab8981e56667be0a5dd8197fa0a0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca340b584000a56229fb9e5129ce85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8c873dc9c917623e82e576d5aec40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8b47d817b66a5024f2cf69229bb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899bc80734e39207521b1236043be08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6f896d5bdcddae22139d2b55db7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fbe6b768c2cd2c3f8034dfb1412fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98963deb7611c92992a6730ced634147235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77e100de5618b6ff82b89eda9825e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f362f30a4d0fcb8a3405b955c62e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09c92e7acff926ffaee65d4656d94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc3084573df53217140eb6773b258239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839af08a2ca9da04033e0d6b87f5677240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a12c6a84e1962b37cb630999412d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224eb4802825a3c81f252b8fe97236e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a49379d0199b09a01ce6db1c06f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9b27512cd5f00369ad5dfda2d9cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830bde0e6ec2134fe877ae90893b5d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b866b23fd90492a90471a3aac954cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d5ac4b1f7b32aaab3651c756ed7a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506409b2d807895ec8c1682fe70d46e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0404006dc0277ed177753b75f92723249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cacd01aeb61e6dbb811bc4e5873dc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2aeb9cff42bd49f10e8c11caf945a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6470ff6fd65d703fe5efe9da5452252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ebe0f9b8823b0a025dfd27437bd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c99849e52c382247f93ceee7820d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978d8e0c85e8ca6c598978ed7f0d7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bfbf559fbc5b6c6ec575a792f5e9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cfd22de2a156e939b274aab518c3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ce1a372aa54f17673d7e20646c406258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b6fb32521d751e32493177d01d7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef366fbe54db4bb3f6cee79a07851d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecb635a0f998c973e73a90337de646261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168c0f97b792d7de4f9bbb8e6236813262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193d8e88a06c3207dc39929842dd15c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e45148a5be3fb392a5e82066b21d6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6472c74b924666daf0c74e404e1a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6050570825e88fd0697342b1b70cc14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d661c0615a8ae3e0b29177af72798f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4733fb4dc8b578f50f0ae674053e8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310215dc5a242e9d0f44f8f9e1036a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7b7c3301e68bb7873bf19bfcaaacf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165f4d4b010803b3c163a8cb628fa77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee5a10024d191ce3cd3dea4f81e36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb6255d7e6107de4d76231a29462ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bdaeec462f1b7e5fd80d0c945260e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6d336090a185bf5a0f6d0118c8af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542e4d69267c35fb948a293d18db2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f5b1965dbdf8247b8a46ab54a039277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e33f9af6913408ab8fc72ef2227aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9e1fde518a59e025f2fc4ebf6155279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247f2aaddb0f5c894dfdedcbc44c003280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec324d7eca25b763e7d49a2b998cdf7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697dad8b33a32f740a93619303d545a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb210e3a3c91d4c42c014c2e99fbafbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12cac3d274fec437d77bba22c1e16c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef908af57857a26316eaf700368333b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d859e3c5f229bd3bdc2f0d305c442286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bfb37458840a5d5c8f8f5f2e0b86f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26cf34f09dea508a59e33bb5211147288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe7a6b63639df4ad6973f751554ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e9b87084979f9caae0beac1f067a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec185a975329a24d4b1c70543bad1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5a112a8965a8b665c680081479f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee17dabb3fe6b6767eceb965ee8f81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14b6ae3f8c10cf14163de1dfa2fda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6815c37b60da12d4e7774accd4c079295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c2fa96dacae3495d4f5e51aa7e4f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e649d46078636a8dc3c7e21c74a3a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6fa0a8adda9921f161e410d4415b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a1016ff9200464b36f2974e5b7b82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f494e51f21d71f6a4f983d95a35f69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902f9e116f4713f2e6a355c5950f86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003547d85dad353e3dda1357d9015192302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46520d0076bd5e5d7f372c3d01b452303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84802586dee516659c9162c43a89ace304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7101e9682ead466f178deb3cbd7dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244436aff10a8c3b395fe4518e028eac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655813d603082478fc375d9c0bbcaacf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5839012c4409e8a21625deb37b6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214407bba4422cfd0aa19a2f79b67a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4c8e39464daaa5cafdb00188e8da8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492fb30df225d5263f5dad86c4daa3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3a4199bac76753b8fa109c6274903312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfaa64b0538f6499af2674251bea81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c0454537397874b6d159863a05a14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea241205066dc7002a3f13cf325bfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f1dea3724f7a2bfecd9e1a0ed3d8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfe5aead237e7fa0a643e963819ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ef91fbd01c33a8c05673d92fc5307318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085495ed19184e9bbf38e54e2688f2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e34ce7177ef48413d00ea5146d5d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6e094856f95244d74cf67632ba352321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2afd9175a898958638a0970809be0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523a7ef02806a1a35be14397aaae8ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e7c46965ca1457465e3974e6af69f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725bb15f64e173efc0afd013614a4f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504813ccf5b369cd45fde5d7538fa89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaced62ebceb4800f5b07e89c55241327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dce322e368909e13757c53b18304a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699d1cd637de791bae14e8424742a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d6fc8405c89cca22180f1f30af080330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881817cc141bd1aa01e6341174dc667e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b01e4cd6c0e3d3cc94a0b6370b64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e913a6ed93dbaeba0d770688bdc9a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338e6da5a93efde5dca624a64847806334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4504a3b22e21d19fbdbd893748e6b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca6779075100ed474c54515fd73c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820d46c90115ba838caa007ffe97884337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548e8dc7d7ebe5ad497a8e650fffdb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170ebe9964452188b7c084025db5af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf57c6193e17d5b9ea305b2e00e4a5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f27c88cd443959a2b98ad35d01c596341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309e0dc3d62ff9ad8341744d2f3729342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b44095498da1c8243d0eddb8ddf1c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41d6bf406a6c4086bce58d52b5c61f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4f027746ba1e030e750bf3f011272345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f300a11c5be3ea3211a7066db7310c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63284c81c822087ae4b2be982a69578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf6ea233e962546a178e81de2ff82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97735539e91ce874a8fb415adaefc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26704bae99be7b70694df3841afae1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90bce1d3c7302a62d8172369006d7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d8d92c8100307c86c600d471efcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ef4791dff7d704bcd10395ef075e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1343fe3c42639559e1e255c9a7977354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dd056b59d78e5f6bb86492d50add4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5bad9d77ee72cdfb9934fd9810110356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62aa25edde464a36f0f5f5f9710830357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33272bf792e6a2e7bbd6c55d35c01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af05ca8698b16c07a88eb6a53ed4bec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616f0c36809dc1734a566cb13f27bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841efdb05d85ddd0ba524386fc11d6ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641d28c6039900c38eb5bd6c3e3c52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8b6f231359b12a24bcfd44400f10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8e0795e8c1abfcda8e089edb655c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1218e940f7b41a149c9ada5f172367365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080318cabe4d5a5d55a65258530eea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d67f049f8d09bc71b24d7d545b4d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871a5305d6426ca5ff0ac51ef92a6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c229b65fad45b5cd873991d6a75a49d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4150a25012565affc22221e1a26004e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fa91ab277437875ec87e5be08f3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf56d5d3ec1c2c4a2148bbc225aebe8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d94e46152c0d1d2f08dc98c07287373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d706924eb4a309051125de713b9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfabd0fc5aafc52b96d1bc1014eeff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe0ec60cfcd79796453e3e3cc5d90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1664e97bd15a75bc130e26b3dbd136c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd94d293fb2b9a0bf21f79c2d46a8bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc079d335e51f98c724ca9715a803e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec6be22e1b0cc8cb02f41a86637d67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4d8b1715a460636dfc5c4da6becc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5d09b3458dc256e769ab4197a2402382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe3ab1a3d81822eff38527920d76bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4de247dc894d6d18e93b343cb30d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c7db7c52d4c5503d4700ecf6558f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3144c9583234100ea4de9c9a7235a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f81b35fa02814c34f84c2c5b6ae142387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182af7e09f187dd54a53cefe8e7cc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2f7f6ab2cee59af7821519434769389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1501943714a460ed9d43174f566cac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46d5075792dd794329c3d9dd4335bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed5bada7fa960c417e660ca67a27d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f156123d5c3a9b003eb9e20c2d20d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ca80e28322e45c2e8ae4c6d5f0a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cc3278b28a9243173d9a9c484e300395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474595b2a0f63cbce87a45b8f30cb9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872030fb082ff1efab54a8aa13cc7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb4131d3a4b66803ca96f4af46bd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a2ead108db53a662f66613b46b28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1683061e54a5370fd9632249c7434b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cf571554bd56050321101c7edaec6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f99ae1c6e08082464a0c2a017e91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13dd8280336628efa6cdfd290bdc90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee348e0a4dc3e4dd4cc32bcc0f82f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159e90c2fa750f459d7c0001337173e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203caefd4dda58b5a49f44efaf2388406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aede771d232ff296ccc88e4eb3f60fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42a6accd52e7362d04bc5fe8bd4410408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea20d6a1893467e4ac4b8e1f12145d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb5238b628f7342f70b36010c7e102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f05c33f92a0c22cc506a815b3b3fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b0e235d5e525fcd8890332657e3c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f0ffcd273492e101c747b72032ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1740edbfe317aa495c248ac96ca09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e91112482d662f0ed3c542a71b546415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c282058dfff085a5170b7a549222b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cea7f19f032d02e7cfddc74ff1011c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace456840fe8924531c86fc96f9449c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959ac3a4519ae9801cc5035229d739d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a012df49598f6e0f2d859ba5d08231420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f9409f5f054b41bc4f02966e5df99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fd1c834ee2b2f91587c798ff3de7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291c7d98870000c8157bc1bbc3fba32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3309aa01e5f4cb9abfc675638135799424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f813e66a4a590cfe91e7b464a8b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a961297231c7b8386da84066906e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0ba20ef44248c7c422850e4bc088427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a961b0fe95ee066f36e6ca9634c2eb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1fab2e393783fa38f589a68b2f25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb405d7cfc553e1edc52b5504460f55a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702becbe9efa286f84a372962264dcd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35148b6d59e5c6c9bf4998aa1af3f2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a7e33e9c15fc758810a88683f962433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743669097a5b0362c3ae29b9e16960c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07548f0d6b4fb0cb935a0358ae5c8da9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c20631ae47c0e23b88a999277031436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf439e8464224829d65397510d71a6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03f7dba5dac2b54eea2ddcfd1bb028438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69216247c5402f01eb1e37da28cea34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5cbcd987cacd59bae207bb1118f4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b060bbc8069503645a523b0993334b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809cd2a285dabf61760efffeb9c2da2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00970b2e3493c4b2b62ee5d3852cdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516613db4bead6e7687cf6ea56882ea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c482e8ce482a0d85192b693e058a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544cec4ab1176309582c7b0a431939446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71772f48381283a23b307375ed4441e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5871a49810b9841b8e442aef03ba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb03835f839e5d6f9da4a26ca2363e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fe0c72b6b2ce35a95bfc80f608aa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1e654032c715ee9201978402b51ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b91ef6fec4068f5265f44d39ef864452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c57efb0b4ff910015e2ab554ce06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566d1aa1fd2268f28443580fae86022454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80d4f5cd2dba0c622036603fec868a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6733e994f63f69301d7617cd37565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b77a8776bfad41b1f9cca4896b6b98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3459bb392c7979069f687ae286c883458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691cebe5f6082e0ce9789a3b99ff10f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f944f9378fc1fe842b9106f3adcc58c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d28274676c3e1c93e37d37e8f20ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7db6fb03d4fc4f7ec4558ef88be82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd8d68b57e953523edda7cb3ac9090463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ec9d598c42a69eb42ddfdc845e8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de52d3192fad4288e0af1600a98d603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a914184e263d6328070d40f09fb2d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de4821b4a2fb6ee937f739bab4b17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e6a33243b7840398ccdc46796cf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4721079777c7c9814924aff37d7c9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262dca2263ff60ad6332e5c9175058470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b585103bbcf7f21f93184089dffcfb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf10f867dfd68b466defa98c6fb03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a86e510595ffab196e6762df3b073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0736e28cd172f6104cd207a98933474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9defd30f5f684a92a600c2ba5e4b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7bb93e0d9d0a580ee3cf7fe810681476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc401bd718be8bb895d77d79a07f01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101344c2be49392cc1eeccdb20747341478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03030a86f2a3ca53b61f80e3712bd746479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e73d793e158e888574363c0bf79b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaecdc589c3120e7897ea8ae8366a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d64b0cb53e221e05dc3ac7e4def8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e67a3cbea90abd12d96fc7a75a414b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad504b11d90256f2024725412caa6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648226013f2f6c4c9b8b0a95323be2a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c63105ae3f9ebb1eb9340002f8c56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dc31dc686db0391709d0c738b0786487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c90b53d6ae26059309942a3144493488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e924879e0bebb2c2aa70c8b0794639d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb20a2815ad6b6e4741ff34b4442d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39881ec5971647ee647197b5c6188d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069592603644986dd5a702648b424439492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028cfa09845f70c40247cf81d73cc59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd69de775e287afa1b9c7839784390494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811600053dc56b11daff8f9add6ab0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97332d6f3c06d8a22b799bf2d5f47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7194b8245972099d90651412fd20e67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1816256b919c18a99b8da0d2a434db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f785f2b4624c38c43cc49b796bd159499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bec2250118d22856f1248d1e9376ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d0874554c5ab4a10bb050664a6302501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c94fc202ae2a7d3f8c539a576ad53a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8df50641992f2d26a755c8a47c7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3368a6907fc34b2eb1771f6538cee8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af600a50e4a728c505be8d66756e4a46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef1d44f3213164a0b144abf3d31491506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee800b782bacdebc4a5219b8268782507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a65d36a03cc2fe2dfb7da10ed6b38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fdff3e3a66f0006974875ccbd7a7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b71fa2f04aeb69c1f897ffde52bf1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b79d1e39947b4634054bcb62cdc93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891bafee90f25f95aad5f47a39eadb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faddf5ae1598e7c5fcc591ac40361c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e735bf80028456b0ee4038885b100514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb80ce7245f176d2b9ee5d95607ae88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f8970dae34e086a14303fc51a043516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af25aa59d0d1a205ab14ecf2c0dbe7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c6619e5cc4c6c4b08a9dd6f54788518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2eb7a312ee19276ad32dc6e9aadcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28723e6e4410af4f9cc8d5a1cd6ce8d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1639e3bfeb440977bb27bd6e607b48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15eb972348d3410a8ecc671b9684a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bdea6486e7017beef8812df381d76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57856883602a58f4f1f8a53cf2e6e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3315b472494211643e57c5a88db47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fe2a4e842054bb28fd92369ddf09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9208c79e0de6616f4f7448bbf03527527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e216b0340bec75497eaa445b6ed17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c31b599f7bd6d29e8ca15ffa2b37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4ec266c3005fa9a63f962ab427873530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98579c4b7075ce160cf3d18f43b257a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436058a4fc376017c337fd650375993c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e066aa5a03bc5d03cddbfc8c2535533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4c7241b47d2d651f87aa01dc649a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169cd9103aa8a29b9818ca78b4f513e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262deb2177e747f44f3d5f027b500665536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071a639698645d0207dcb30998435d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adacf1e2b5ea6a8cc7e962f519cd23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67e41675ee4aea7b65f1a9824b1b8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b37093f5ebe77398cb6e189029930540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b7db20168ea115a9703d699adfc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e16b655ac1d2dcdcf18f324bbdb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ef680485ae54060af7e7c7b6ac7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8654a289dcc9484d71aa5f9627077c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e2c54a4f6c36f00099dbb15fd9299545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976edf4017434d7dcf2edfb592636d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77cb1d21881ab45e77a64283a746f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fcfc9b10e83f6ed7d98d064c6f45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad717657f161273aa6121b29194c31e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d455735f7cf4ed4c318be3421e70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f2a9060173a7df31bd8d278931e9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4686320f6e5fb11659ca28fe2bfa7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e4902b5c808e53fe6f9c6ec3d9ef6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e024c513bfe2249d7b6a80cd0b6e3d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0a0ff210d5afb953c97e8f62f62e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96c77305aa3f08be2ad4695fa514e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe225b3e4051e62ec60306d0fbcfd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c93ca37ceabf92220be66c61a238558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a6f5d4df2489bba9db40cb9480ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df89956e37f39a70356e68247abb1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d972d819a986901bdda542481118561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a930518e15df7de2604070f503fb61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1fec6859a39846b5a79381a7ad285563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af12a058d12f02c0780556e950481564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac8668db94908485a4b3f96cd605c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b2c75f04ddb906947bafc848aff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2184a904222d80c4437ac51ff1702bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de2677e60953146c874536985b573568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef57100f74b5ac452507a8b55eabe1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54ecc8ad68cf20118b8e15f3ef03db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d3dc3a25920db30a0c4f71add45a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb681db5a3632a447ceae0c6a97cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a74f192f2890333ad7fdc21d5a8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56afbecd0f708aef4c3273c3b96565574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bda5d7795d9d1ae76c0684ff17e62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd772561aff54a3cbad90f8920bb6c04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c45e1ac6cde35c5a0a3561d76024c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e202801b4c4e4ca1e6d94b0ea4f61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d323c8042ce9c71dfd04af4e30994579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f988ae62dd02dfae44c1e9062dd510b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d354f51037f5babcda7328740ce1baf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9a2c8ac74602159f0d0d270403212582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba52208d247abc221d7ce3fb5281d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16324c446cad1a7394e62a896c0832c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c412924fdd115a4d30c3559f42f969585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a32842302ee19e1bcf1c7456b64dc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7ca53ecea2080c9d8ec8c63ede763587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233ec9f6255a66578d2b39a40371279588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7151f8f879d276c323c489707a0b9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de67ffc8ed1c15a38ee444e8cd24481590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e120ed3f7a94ab9e1fd6c945384eab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab12bfda53d4e2c1187f8e750647b3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe565b2ed39d938bafdd6b3ae4139593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1ab1c021180f64f6af66aa22e60d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a5f7ffe2976a5e71a7aac8b86383595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a8d458e27a521f961bf2ff5f193b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06dc31dcf89c2ba0ccec73a805075c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c87de8f801d303c1b8d9264b7ee754598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9099a05086b9de02b109835ffa98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf89185113d2d1c130a58c1c63ff6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d0684fe5de7f6957333f8e5f58992601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c07267f0394f71becf8ee2ea0aa3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e736f3ae8eb274b403549efb0e886603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0804970ea6dbf294ff8e88841321c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9dd8383348c482c977d1c059b591f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238c6a0c4a078224aae023065e47692606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8fd5aba32fb451996ecdae94a721b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02540406a9a5d2cbad8cd3d8c4f12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064f0223ccb130ac75d52f416156fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ccfcd74cfec91bfc36d2b60e6a13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd307e9f49f7c04ee904dbce168f97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518fd140a137972cea13144ed6683d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd338ab9ba27ebc9db3e1b43ef0dcec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe6ace6abd1fa28fe2731dbb648ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d36541cc81e6c75390bcea7d6a71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ffc65f4b54c55a687792b7ee1cae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064b4a345bddee546ced369900cab2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7433bb162936a9e4f6993cb37d092e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98425000d365d139875d4a45099d88c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45238a21d620a61da588273e4d9eb5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68e7ea056d7e58273ee48bcceaa44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3cb279bf622d1e1d4c18514ce64e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db212eeca78515ffaf013819153d37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa259e347bae7af20e19095f5a776624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e6482ee2ea4a3b5f86818b1a799d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c677b537ad636ed68c57648de964c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd7e118752c7534e15e5fe41e491e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3aba0fdf401c2a958a6f8569390d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98a0ecfc963cb3d58af414877d2816629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e95e70e9f2fdcc9141a39459fd53c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ff3401e1afd2419fd70622e9d017f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da674b55e0e7d9517a99deb1d1ed235632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887060e9710e3d1eb06c7a0e99b9f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4a92281af9d88d5c7a64de28dd74e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1dfb5a045255913d7e3edab7ddd1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbb2d25881183bbb970c1a34a00d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107883614e69c8ad398a34a02523a55c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9797d517b73e7e745ebec6d16e0aabf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc15266e0ca635c916d7beb14c7ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8836de575e3441954fa79428d68b344640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a21b3acc9d734c7e0bfa24fd1efd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bdd3848e3face1471ba0521f7a4d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff57d4e73f7acb385d27efb3fbb8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe19f0953490809a473c898bf1958a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096aa44372ebe582c248ab2b32cc47e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c892b0349e5cd076d237f3cb12b59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289bdb55cf904fdbd4b7cae342e115e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca147133806e18725af0d4d78f9c9f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac5ca6b85a411627b588e95c33f19d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ccdd0b3e7377d3988bfbad184e3ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd243804d754187be4d2e4e9eb9dc882651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9272ec4d975c0353b61daf945f39c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa35bdb3107aaa5586f2229e423a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13438ba99651dea66184a6546de4e60e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e6f941cd87619062b111aa5ceaa6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108334eb0cc9d5524d57f00e7f0cb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c8434ce4b6ada7175119528dee55a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a70aa9258bdef6462fe5f6f1800d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824801e6b5ae1ffebb71b0812c24d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f49ebab048b3cc95030c19ca0de8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a03cc8a72e64dd7386bdef7476890661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb491219643dab0d3afd1204593584662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d19d6ebaaba3f33444195f69b9b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c845035e1da21a486c6606a57df0e5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23064d86bf3d36e5bb886478bb21ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cbb1f2086ad8a0a7ef945d8750096666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ab500bdb0055ef485d6f85b575de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bf5e254a09cfe9bb75cb6cada67d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9a552e166f870dd44b28ca68b5b50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34342f8aa4f710e60ea2bb46a6f3850c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda4105664871db481e6196823f6d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7c7ebeec29b3a0208eca8ff8a527672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f965a3944d49145f2f85cc78f5ba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e82d4e9d87c2895cebde8f1188bf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c1ec593ada0bd498638d1636b4f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a16c8fa4346c083ce41962476d8609676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae4c1c6ecaa479d14fab3fa7511d79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa91760939419ae8cc7605aaf7a55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57937085063b411f14a73b1aad4594c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3018c32eafe7166ab493e9e9bb9d7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd958af114962860a18f5cb0a83de0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f29824b03f7213f5e4499f1c492ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a1ef6ee603a18c64f61de435bd4c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cfd24aae08e5ecb18163899d8b964684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2d9dc75b5184a3564b8464510b7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f820ecaa9968214a56c6c5c04422d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af8fb1eceb4290f7f1019f5b9a43b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36499fdcaf3b10485d78da2dcaf5956688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15a227d2291b689abf4f921b896a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022bb89c780821614c7bf91a98ccdef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8d01ebc3ae49c18eee8d59f26cd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad048d031514f25bba0b4ae741563ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399944b463f3c346bc48f0c26c19badb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bed4cd725c3b7bea3ff41b7e49c2e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca06ae7a7b27dee981ed00f7e3429a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6fa3f98701502a200b9db14bea3ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc560acf5673618a4984a1f34da44a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20e02cf8b8f65d97f998220ad0295698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfa9ffcaeb69dde761ddc9008e57b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce9b4252845f8c85ca1252b01423d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd2df6301dc50cc892ae31e5f20c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100727848a5fc4d2c24d5158bb0bcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d054efef673cb393013da4ec1801ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc01ad155778f8741a84d052ed8969704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad88c8aa89d95da169ab6109f3822e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c539d93c9e0f4973e5918cfdb6646706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35fe4a22af46a66f2db0de7663cf2f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b4e05f45d8f90867550c3001eff4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264f92107e52edf3e5fbb77de73c7b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc0590d33eb8c9f4a941bece4d6350710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec257197e1d7e1a08237d0879be5190711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa7446061b87d7c010ee95b2b2feb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fca3824214a7db12d03b4a06f4e825713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a14e77eb6bcd888d9d707dc64665ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fcbfbb72d1b001cf2eefe51bfa8e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6da1b461d324e01ac94ca7855da7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ef08149aff6ecf39d80b05be9a61e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c3944ab11180d78204b56cc10b95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35c65ac2d5bcee04d8f17756625a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a5f95ea0910c3a159a385ed555c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd600dd4ed30c2b9a757dc63e3bdc2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744fe38d3c9e7ee44585c08d2e500c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8dcd92163f343ebc69f2396d075cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff51d6308bcf63439247c404196ccfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0bb629d2588b2956a5f484b48d053725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795801be6b4bb7bbaafc71766b06fcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42ded7ad278e0d0de257a943729d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe64721aa20ef5c84ad6ac678e649728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd099a31e472ca685f6a7ef7b95119e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773daa4cc06a4e326488ad4cf88a528730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368bcaded29defa77b9def6741d85b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecfc27c2650928358d4acc1f11191732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973134b542da464f2a84854982f2bc91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11b5e8ea2cb39d049e689541eb44f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af14b06acd2bcc80e94c3d853fa085735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292438ce438c96254c4a36e096ad029736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d55ebe54bd82fc77cb73c043c099a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2b0c0dc8496d7717cdfe9d4843dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba85c36401e1416f056075c29b111739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc040b4aa2b5695a036484a82fd0492d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03857d2e8ca0414f3e375c8370510db1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3a957c00cf9d6da35b1e3bcfbdae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91cc6256c1dd0526d3cf8fa15f9c01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090817712fd9a898a519de5c9eb80e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4e28d5e87eda1169ca0471de76367745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075d79d66c0a11629556e9524fc53c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d5559dc104dd4525c0598325cade1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278771bcb52e48d216234e9309734b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0794b7aef80d4ce65af09d6614364749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123297b2005a00fa362f531e19468e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579689aba2241a88ad5f543f9fcc040751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145c595593540182cefbcda4922223a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a0b073660be66cafe73db5ef318b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec4eabf6525113e58183da3f58d90b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7278f8472025f7e73a0102d52626755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a850f20cfbc8b3a5b9f0c574d00fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30815c1f0384c80bce063d3841beb06e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c951c084250c80e697a20922b1c0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c573cafe84b3711f4989fb4b91da57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63f2fcf7e1f6d604b72ba1038691f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260c11826bcdf5f0a411ca96ffa1f95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423ee6110ef754869297d1ebe3dac2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaac41e25e35840e7b13d74cb938e5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc4b340bbaaabd8c2d3b281de0718764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd21b238e0b24f3a045303a83ffb97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f144dbbe538cefb13d37155abf2d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d8f2d7c64e6ce476f4f8e314fbba2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaec2e25829d7188fd22c32337e929768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a08ff472d8ca60b6a2f0dd84b293c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399add33d12edd2f83710a16b3d79189770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd00b0d20a29251c937d4698d75d493771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8fad3a8b859d601f756c04219db8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee28cfad72958bf48d41016511247f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d8910c90467e5974df418985631f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8631f28ace046954c88c91661883f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c82914f359b760b7b805d9ae6fc3b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4153dd2dcaeb7b7e0baa37fe5a65e15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757093b63168d883261196e22af0f0d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0bf32df9bfcca7ef8a1cf32245970779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685433061b93ffbaac5dae777c57cd1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34823bbd05a020ddf810e2dde6af0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e9766191a1028ad73f8653f3afdc5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19d01bb2c6c3f65b461b77b8b238a8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91723aa92cdc765ce504aaba07735d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec00206245b4960191c44c7406482b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98724c806ac2005ae4d776ea68c0e8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f387314c85bd9cec824d931f2d92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff4ac769ea54470cb07d0c03eec56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619cad8aff597afb4f466f01e437502789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd8bcd8cffbf4c07e8162c7d3054e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7497ed0fdda5a0f8f40b3cb3b0488791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372269376fa4172f55a81912ee7996792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c7e154a7bfc96e084880a5c92560793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f6ae1259fce0a6f51822e1482898e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6c25be3e89882fed4ac81d55ac0bc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d94f48b931e7f1377c938b594e58d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b898aa3ea0aa716b994409deae68e5d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d43200b9f58244a3c6822b57f488798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535d74e02b2fc4361d506e1a82665f2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042af2771ebf11e55568fb89517b9548800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdbf3cade4f90023f81b4c03516cf2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97089d29ef8277e7514c1a5748ed54a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7613f1c37b1fce6e21bd351944fe583803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ec6cd79279998d31562de583969b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d35991dff176140206880cdb385b23805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7b52ca18a28041acda8b3628c59d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce0458f9f3c2669fedf7e0c7bfaec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058e7d2675d3a6c3565c886c40c34e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1a03c2dda6a3819a57a1084f67bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591b36ce0387cb4510ad6fc2dda1a3f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05665ea5db04b21016245c3e54c426811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d0ab2c77dce14c028b4bbdab0770812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35266675c95963b8eb0203c25e030ee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f7011896262d2ea77d3529eccf96e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d19035355f12e963c3460e08c7955815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d36726d663cc5156f680b013b2c1e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0771aaf571bf3fcb6a2a31463d08817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634e919fa2fdb0ef6101a1aafca793818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dba20a1fa72940892f9635fb45637819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ac88797e787500846fb5e663f36bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b649778947925554ec97ddad4d7261d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a348b9e53f740be8edc98dc7c6ee89822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74f6aef65f48dfa0d84b0930bfa370823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ae55bd0463149596da2a9b4cdfdb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4d1e0cf7f8b332684aff2a2826f9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44635e7582d91a85263f7e1591d3f52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e8f21179c0ec2377ab400db02d6d9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b26478e0485f677d70049fe41d72b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6283a457c9b31be27b1e73578be273829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb647ec984703b554a15b12daf40b737830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fcfe66f2a367ff6f28be69f1b2716831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d309546784ff4df8f10c9436c05b8f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61931600176ad3690db90128ed7a0a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe1af2a7bc36f75e31d82fd4fa4966834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c5abe78472ff9d4d5bf2c90c5a357835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5e11b2b6de69e4f80abcbe9042689836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a1499a816577d9f1435e3d3f508c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee21fd47d799f7028b5afd5fb1b45a4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab308fc63404313ad050fc4d422b60839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2db768acb9cba83279751df22f23d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef988bd436a802a5218b9075714b631841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9d4adecf916d64d61201864a012c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528ecaec399c12b48ac7240a5af793a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e380bcf5b7332cdc480f897e16a30844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70fc1df5470d33fbf6f0ed935765b5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029fdda1dfe8f6ce59504b2b9edead846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8fe0566be059ad93fd8b7cf0bbb3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd7eb5ededdfceccb427455d64597d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4ec208fc812883bcc093a5940418f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5f0ad0514c3cc5490a9ef0a44019b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa054197cea7dccf34ccaf428cf00c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80788a1338609c7e02a44644e16c0277852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0ec6b9570439f6c11834936d1354853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae2b68fd167f471ed18c39d0e17977854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae845f94baa6a23edb5319ebe464a9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11316142cdd0318e2f93854a465372d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe04adf9e2519b7a5170adf7a5f1c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f5b1d4c9b12b01df4ce62774c289858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86d1cc8f2c578f204c73a061a1007859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d958996f17f135ad3854ec48787321860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff76432b8e5f452619685b82354ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c994de3a8a19bba72f36f755710a45862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b124e86e4345a00c7deebb51a2ea9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c331b7ede478f2f0d07fbcc1b42d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2bfd6b8c142a85e4b732b301a052865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584794addbc14c087a3f56a5e9b8920866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b8bcc02471452dcb19aa917be7239867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a042aed49e1bec4c3a9a90dc80d8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423dbb9e9e675fd12b075020eb57fb8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937490f0914e297d983ab542e4978a33870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ed9527a45ed6ad6e81bb593cd66f7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa9c2edf596b4c4e938af54e9c6e58872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2be93171303e2833b966ad761b16c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef825559cd1701562e14528691cadd58874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db2c91281ba81e48b546d0776bf4f4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1863ae18b09b934ff98835b1f3055b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537909fe2b10b11cb0a4f8b3fc541f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25fac5ea48ab9ad8d4ad1b084912e5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93ef1c09b6a7ff81f4b98148d9c0e9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264b73bded8c27a74d293ecc30affe880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc302c47a4245768728f13ad1011a3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c416f7a16253fcd429861f8ec5c0c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7348b988d66f807901318fb06b3977883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5c5b6c1524ff6de058219e246bee884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58666b68cfc58cb12c4b008e086cfe0a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb241ba544b6d4dd26c7f69e383bde886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf29321f7cd6343c07db94ea66458d7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e95bedaf6a4a1830ff52b8bc08fa1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16fcd7280e1274a1827eae038429bc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733538d5b24f6520db0e5f1a1894871890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba63e039de38a6b10c85f87825dc5e6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43955380832ac839f97f623f8371dc9d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3cffd9f14dd928b82205e7dda35c9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21d64de61f452d3e4805b649da4099894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f24d7a3757ae73b21fb7c91d7df0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce719e1319f40c13e4be9be370022b3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727311339ded9c2c6326808dca0334897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820490be4299f25ebfa6a4b9cf486c80898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ec98e19b7a5dfe0ef3d19a5c78b1e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed75f4bd4df1afcb7ffd72e96384e0a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0c1690d6efe2d02f5476e4e241055901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0a0d17e8296549191df76f9a384e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71809dc8194ff7f4bbfdeaad732c9cfa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703a5344ac82b1277329d2483de0479904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727496cea0925437ec2ce1f00552a36f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafe510449699c6da0983625192c9d7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92738bc0c4fa4c4ce35d24fc46c12a6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6324d2e6c886cb2de15ecd16718eab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357e763ed84767263ce0fd9d23850b3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f166485017110de9b0d14812d76811910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c01c5e9806093955698265f1f929e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3fd05cb57770a3ba1de044feb95bd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0847dcc9be10e3625f44aba5d441745913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36999a2ce7bae0b77bae541338db4c1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6bf86ec33d6cf988e5601159eca09915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c9dbab6005a62124169728fc3ce91916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e1c7fb41df608277e9c004989e22917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5b5ef3cd2c591d3527cca44bcc0a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ae5cf2357602405a160d274b8ba09919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d846ac1b79cf8d5d2b299b25c32af1c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42c461a3fd38e89c0c1b5b936d2d9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d86e0e94e3299b79acfa0bc9e9d1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee4af393470d2d3d92b3a35f0661b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1efe2c8e3bf018775f01e0f5c8af84924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f40453b230d7de8834e6faf4311cc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f1db36071ac02e97fe20cce3e355926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c99f909270d3b7541d188e93d2136927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8c2ea53fea3edfd54bb3e212bd82928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05353ccfbf6a81f13f320dbe7c23f95b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59009755fa4324f8963343740580bce930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae465952d40e39846e1dd1f3cacd9b9b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149cbc05f0798533d3c8814fb507aed932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2566383f3109d3fc360d201ec7c21933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef962d3dd7dc0bf7a1120886e85cfc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c433227a27a6dfe8aac69d67bb06ef0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744a2a9bc920b8d36ae77d28bcda436936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6520c3c7b2886c315f020833cb375937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb730c2e9c87b0cfd42091a089298a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dcd91b0da9c0f2c0a649f8858b7e6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9cea4a4e1433ebf95a41a9880c91d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8536eb40e64230cbc1d7dbd8e9027f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3d4d3e10e77c484099cfafca5cfe5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ab70b936327a618c986fbe443894943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2b49ce4f37a8bf79f75fe37fc616944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c78316a47b02396d475398249cd2cd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff11a17fb74aaa967067323ba26bb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54d38598b1a9b86030f504fed517e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d99a663bdc5f3877ca7b5e118ea43948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a26985606fbb6842b83691c03032949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797817d66bf861313376605e4f4b210950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5db6d237eab551dbd131f05c5fc6e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ba94b2b37299424deb047daae998952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cddfeeb28149f744f0f8d37166749953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13252d4c5709d4cf763e9a23e86348ed954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd2bb823667703da4db135c4d64b0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146a170d3724f8b05b8810428122b66956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c780c651a95bc0e3522f1a1a5721d6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b1829336cb2e51fd38fd2c8e2589958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f7c433af74e3a3b7883bca6f3c60959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f348599f7c10505eec0db2c945921960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e27dfc5588c112f302a0be3b1d3f3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e339ddc7a26ef409eb6766ac105d9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e191121615577be99d10fd413664c4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602baa9b2f159a1bce6333484bd7681964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a240a4bc3bc147d1a6d43d0344bd6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a395fb2a68f2beab7169edac89892966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf1a517a94b6754cfef49cf9bce81967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77cf0bf5168a2368d0f06f8f8e8cc1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254054e4cf8b1f260099ff183fd6f9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7dc0243270b0beb922762fac99605970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640a4998419e483d933e45df899744e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d613134827bee54d51f597af51c95972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c71ade76d23297f682de142462778973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f7cb4309ba5f24cf9d97434eb00b0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc94978c655f9450bf9ab0b9f157a67975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983c6b822352325a1dbf3a6ec032e86976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd186d147a8052bd89956727d1ee80977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbedb18e0806a6dcb0e8b62ed7cf340978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cae6fa9e5056c03a63cf8354869b3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4478e89f20720803f4d70ba3a7c4d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572160a3940c3ea5c8fefae3b6026947981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b48e8c6493c185b2125888eeee5f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839bfbf142f739af8b785da530a626a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38f79bec1a1362b4cd96433192573984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c345785af342bb869229808578c442b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dfbfbef3bbbb4d1555eaa6a9b4b9c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0522e2b3dc3f7060e472e8b2dca9be987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a51e2f4a53de1f2d740695f8f67dc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cfdc94eeffd1c0cee77a6984e349f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a83f6210b088fb8a803b4457fd9f7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17d9b7e2ae41083f186f9134b8c5a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350b240fec7fc6a1a7846c27f4a54fc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb94d1eac6fa5dd849728e5b17dcb0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa0b5c652601705cf5f93979993a10994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af22ee1996cb338f3f8d1d04430355995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726caa7314ee8205b0e97875c74a596c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26604729a9793a9862ce1f835c4858997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27922127d55bafdc06cd5dda4ae724998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>