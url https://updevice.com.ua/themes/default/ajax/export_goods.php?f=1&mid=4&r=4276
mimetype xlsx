--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1601c5b438122d72ab87a6d494de61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0de2f23f7e29be52324544759cccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3e1eaa893500562b99d0845c082a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98457da08e381b84428b254e0e90d0114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674352d377b713338cddc30f774d4d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df8f5f7fa1f8a0c811347a6fb63a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b9b1eb7bf8c8dfbaac9004eb5d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816b43fedc52b22333baaf9fc851ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cccfc75e7629ef224242794dc90b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd018763bb2602b2843bade4d641fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31614f4b2d1b723c6b5d6021d606d6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c133590707286f73feb8fcd449e1a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd68875d386aacc3fb801660b309f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f638d185cbed83585eb495088818614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2bb5ab39d5460516ad0559a2d4a8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f5660dbc31100675f60dba5bbb59c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9adfc7b70463ed7b280b0c41d8d15b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f155ed7435e1ce3364e8858461e3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed84d2a7e9081a779c57c4287392a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1321a5227b79697cbec58c3c3b019b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a213d7d5820941bf3e1f3165562d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3315fcdcc1893e13eb4a65a0eb94b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf3ea07c34bc4f8f642d9ce63fde623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694060039dcc27a3509791dca89d1d7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f67e70c757f54d23a17d0576a6eae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e8195c6688b8b7ea894334b88988626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a3287943d1339ad09905f21573da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26bb53c21e8a5f1549798d14d6377b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9be34940d1f1e73edf5fc1172fa88129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98eab9fc70dd9df6bf18fb101247c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785034f0f82a78373018cb6469121831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35445539332a5a3ce65c5589abdb7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026265bc0aa49405d68801ab761031e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00d2d7bfac6f5ea752e2c9bacdd82234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4797758094cc3893c6185c602f15a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be686c49eba11d7d66fad8a5a25ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb51ecbe6bda8a8fb4f0b92ada1baf637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eea0804ae5442bf32f3bc1a1e5acd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459127ba9d51d7125462f1fe72e6d8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1fc8a5ce7bcfd3e59f6f30ed94b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f5ecd0482d33bc6a928798511e0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2005c1af255638904ac4e7816fe2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0c6673bcd692aeb4eccee33ed12e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32524182dde776b70f271301b7ce690b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8247174c69b56c33968e4e6c0d5d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd6083bb6216a0eb1c4fb8e47fd28646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134e76d3286f69ca31c9a860ecc774b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983737540e8c04b60fc9978f1c882d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7f67d795b66573547dc5c53ed309749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf6ecf109fbd2617c58d7b3604a5c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60a4130ad44e201a864596f5d08c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880ca327e89a675dbedcee1c9580d1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362725a62028f1a9b54ccb542ad623053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7026f5595406bedec64c4cf46622954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a73c5f85b85d994a2eadf1476571a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae0c85edefaa8f514fb1e0070533c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df31db344023376a55699c9922d8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788a57bc9452dc755d615d54b299bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca9a9760b94611062b9f9465b6bf8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a180fa98f41792040ad8820cbdb0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a42f6964ba21e75a26a7ac1cd628a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e97b507dc5c70e91c4eeea73204b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74dff972935cf46523619124023a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137224006382b5bd78141cf8e66d2b0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17748ca90c70cb700f199ef592823a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01b83441f11a90e8ad811ca54db4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb5c7d6944ea7f7326483963c05cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b77578f1396420541e41efa87f06be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f62afa0d793822d1701880c56f1f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d532fb41a3109a1c84e1095a6681970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc7d730cd6a6886f603e5c207a68c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff81b63e1261a7de7e715f88b41d5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b9ac01b2fda1290a57283619cd6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b555bb8d7a32a6d4ef03a043c12674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f1f64952220fd672738b9009227975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6f9081b69c04a7678b0e7f4089c9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771a31682cd19a87a1a05b308da40cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bab1052c557fad9b13c8db0fe81bea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce3cbb39dddc972a38f2fcff253b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8965b91390211789513643501207b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120feb54bf8367b012d2c23d961a01e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a000ba305fb90e3d8fb360571cb2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea452be9fe53c920dbc16b2a6ffcbb783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7653b386b4f2138a4eef10c37ad144484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b23e73a6ac5444420222c334cfa9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb1bfcd7479245d3ae4324b5649cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed1265189872b4585bfb7f793306787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae4fd460766f0c51430207644602c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b692cb762736bff17fa97417f7ab6ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04f40ec102cef84859aaa3409af7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4721829f52b569fe3cd944474d3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3e22e4a645667620e07760bac102092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993ad725390929b09d07f2349b2573693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faafd4e3e84e437318fdcf246092c7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551038fcaa3e12c71ee2c6e58fccc4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc241bedf21d9b76ee8e16f728c1be896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc051510c3941d3cd1add96c4d5b2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0088a43cfe95f6359163b5f89c1d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb41bc35020d54a09c9b4dc0c77c2a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd5de21bc37499b469c5613846c5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d5540c69e5018b4c66a578e063ebf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047152dab66207d3ff5fbcf9b9d1f8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b838324737c77371ae19d7fa841c5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021bbaacff97df75031298d1fd06bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19345094f320900bb1b8a0f09d5b72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bed4f3a29c77743513d5e39d63d445106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b980e05092c4bb55f93ba9258c97ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05bc439e012d90f3bc83ece28223a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357bd07ad862070f0637f3f70cd7916109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b536577d4f1c092bd6b712bc72f8d30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd1e11bde8e3ae35c63b87b7856a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8670a1b83c087df4e30c38cbdb110b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a5a6cc5b9f0244f7d49f35814734e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c124c3c5a73ef77ab683320bc5ab0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f355f63467d37e115bc16641cc0da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40a76bf3b1ffc5ee2b3ecfd87e159116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fcbe41cf5f72d5bd5671481b54b50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3568417a3ae252750a5e89e7e01f555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31b119e64fdc0c60846ed1cbf7001119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac71bfdac720cda4ccb182bfb3ef6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5347338f2ae3c2ff60e3047acfe574121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180ff137c0961954e7c99e53184f67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ba926f99afc26c7e77921019c380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585e27629ca1bf865fd95740a54527124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8f7e94d6acb8db6f41a91fd29a49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4fa300d8cb9f4e22a85d55027633126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44bee4d6f7378e553bc5f077ae88b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a62856b22f9df693d6c44394f6502f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb44d9fa8fc072a1eac5117dfa81e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ba410617892070be09bbafae8625d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d0ca0e84fc55c9912846a9ffe68e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caa2a19910e940b8bc7d2fed8d6f1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740425f64518c179de50819a9db7490d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53391268958a06633a95e2c59e74849134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98633edee49a138c34e2f42e6d9f1521135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71775718a68a39998a75e7f5873b2227136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8dc3a7340cb0ec0fdfb564067542e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548cbe17b6ea0468dab33c8d7f21819138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df722087d5c07ed911defe4bae7340139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594930318cfe85dcd7932c47ef7e54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef868d94d50f06b7c983e2629a1cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d6bb02e657edd646ca231868307d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd804c5886e569ee398278ad69abe8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a47f809b10916816b9458afd4c80c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e5c8edcf511d546c984884465e81a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d23969f817ab82f7c6e6f9556d77b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef266b538cfc4db7c79c71b41d9203147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5285be4089ee5b7286f8c0d9fcde74a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8211bd2ee971c600f6ec2b2bd389eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094c00ef99378c44070e547e6c4f7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42c0ea1b4d2c9aa43fb8bc4c0e11d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f11c4dd7096ee2f3749380470bb224152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503ef2ae0c3e0a374b4e205899f36b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df694ef70805fe7f14fc89adc57d45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b33adb86b5b82bf62d61eb9cf9bab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964245f64abcc58046d986640e19b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106eb3303c5d798fbbd78c97c78edb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ccdd49edd34f58f4bfdf8c2c2a3ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d6f974076836fabfabf500002781a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a4f1276e28f54b698e45ffa2621d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea0d5b3db2191d65b3a4e847306505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943da539e3a809ca208fb00df812194162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424be095364d9ad5a6eee130326e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5beee6573dd557d3650bb84b5954c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86548351bc7cb2b7e3b0c9292c1af5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5d3ae523c914f64d751cc5d05d451166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1954ab54de3a557db2c94b216cf8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78a398dbe63b1c2fa7f57372572020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e126f0f8f20923789c2964e4fd4629169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafa8ff2b1b0a9771bbd88d32182b64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237795fc48baad69bb5c1a1465d42ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc641c51d9f974e1b3fe72e5c722cdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495cd6fdd1f16636d53e981f8e0d43c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c655d93df880ed637f6edaa2741806b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761eab0ea120faac7fe9274fee3f02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15153d59bb9c7dfe4099eb12f83bac4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c18292f41914f6ae746e0cf07733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d878c68484fe1d3cf63113e00451e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfda059a0d2e267e0491e37aabb4aa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713becc450679cdf9d6c8e53ed2cf24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7598e2075ff057c36bb2c7bf9b7f3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110798cc8beba785661b9314a0134b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752f67ef123864170fbaccebfc2d89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f6fe825353bee0a55ffe7d09a8adc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab76f7c43eca12681b9fc605a4075d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8fcf542e7ee1adfb0d9e410f7d418186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87138a02a07c8603442bc6be372bea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31f5055e70b2f2cd8d6507755d55c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fc2a71ee5be60506caedccb6bb90d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b66789c99a59cd88eb960ecdd6b670190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f1a9699bf64e7e7dafa72c6e41699191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757b9a301ac8270ae299ef9908a6ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f738ad9b993f9827acfe9eae3dab367193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa85a0c7654d6ab55ada4787ad9fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35399569b92f809e43ee94a49ef0502195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52420b9ca9efa48a8289aa9eb91531196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b616b021f27c5e7f27988d4347e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a1549d39e8afcf41ccb7cb7b7c33f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814e2a12acc6d515ea5c30a4c5de759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712be6003e8e9fd5c321b3a1b951610200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b010c6ff679389f5784ff8ef3f1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493380dce5f8b4222bf833bfd06594fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd69a7c29f0667a9ad62ef73b34c52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ccf7993e026734c1a1308aff44a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d15527b7a4321cbbf1c629beb47f75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe59c16946fb7659a736837dd5e4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56e0cc08607dd62fb2e90a2acaf96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ea3df52ea62375f7d211ce18b1f71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6270a39b021e5bea7729ec77025f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f96ed7ca1647554ab60e1905991e82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a327537e2ff376e76f6cf568b1a39c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f5a17895d354c112852814ca74187212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c1935f322b887733a7c4f0c231411213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1ac50d7e82420c1dc7d0876c9d48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab41f699fb52299eb33692213780f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e11861a9ac250754fb0406a0e6d1f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761460f6040ad4c9ea1c954bb3e2c02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c562db163983033f1ce9de96d223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de74b3349fca1932c195b8e91ffdf51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347cef0b7c4496150ebe96659d0a7f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58eb493eb47f7898c684d6d89b941221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c492791a540dced1eb5fb383dff2dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595577f90e223fc9ae6a9af505dc24bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a88f98594883453c0176e1b1a3ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaba42c72b74bd41836801c3f2f718225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9f4d3ea9869826d11bd0f474e896226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c499858393dd8cdf682d3d185588e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464122853992eee37dc50cc2d1816f6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ce57f402a5d6c24068a7db6c85a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96e326738a9964e08b4efcb8af9cde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92bae3e8090ddb0b85c66db44d0206231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197819cd8c8ad09267c5e1d721561f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea57c4b77f7beb448888d5b09907f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996fa8a0c1a669026a223eb42c316cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb712c56628fb3f1bb5476a7a9cb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f90e043f492478288e7d917e5ed4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d256aa2e0deaab2463bc730b18424237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a2c1a10e77102f80966ead6deafcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f598a62ee8717d0fe578db35f3f44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc45e676075b55437a2a6121c353a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ae51f14cb27d7262c31a8d5e8f8dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd159f7eb287b4d08067fcfd76cb4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812e11e4ac6d76edd52113d0f6367c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc84ceebad664b557fb91bd0fb4bb7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d783107c2d65ac444e69b35583d94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033547b5f64d03b9821b0142ce3e962246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf5c60382fa8e91a7bdb8002056a36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a421a79403651d0443266f1007a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f243f563de384c80fe71a2dc4f67b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95445ab3a8f8a6a51f17e5bbc2f2413d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5cecb9b643bc801469810b81c3ddf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070fecd54a7f23765a4a845faa1cb98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff944ffebea3f0f7bf90658c4e8f75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd4f7f074e5c24cdf26cedc28e8ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1d5bce50abe4ee32df6c1dec719e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e0ed24e3318ac9a92f03eaed93169256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29289826e99620347b6a68e1ac0c03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430825339ee9253ded713743149f2b04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e381d38bf4a99d3736013e0114e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee998bcd2c1e2c79439406a398af6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071832f2bd30e8fcc5a714e2580d9de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f1268d307336566b9e41278701fbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f95a1f877f72b03158124f0a3b452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e73120ae53c03d551bcb2d3fee1557264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dc9fab5a284a217e819e87e53f277265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a383426e7d8c515272942a67b7088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8aefed0bb37e7ca514cfdaa5357c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e4cd23e6974e40b414c4446b5924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0b892a58f4c039d4d999b999a596269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e43f2518e512e25d0f4271d76bcb5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f060aa048272be63d736b5bcf570271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dbd8e7b59d1faca68d551cf165b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c0580270723af581f1bd9e2b185c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845889b0a92fc155d81c27aef91635b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db593d621ac959a2fb29b2b6657e4f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85385265693cf52097cf740f7f112d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dfa30c09ab6fd75251428f95a25cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702befedef463b120c742519d596e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce83dbcd9c8ea4a5dc775c77fb826c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba040cbb03b94597cc0405edfa490280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5c5f6d11d3213e9833a6d6f7b540c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f66da8ec71807bd1596446c25a86bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91111ac8951dd0578afeaf8fa1bd4b55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2c4a7dc9641a8c17fc944da7ae582284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bada9e12198c29897dd840b69ef738285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201fe4b9c9c105978edda287838dea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e0faec8fee284da46a32de119f220287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe3d2e935404b6dde2f9da6382433288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6620dc38ba722c31504baa9b1c288289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401d805871106e3a0deecdc841c54bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d071e1e95083aaa2c0368ead9db9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513fe2ffd74a4a2c8cd94b0c284341b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d9d44ec1f31c889c927c4bddb784c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdea713e88f0ee92fc2f042cf6a2ffe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47375f378e36e7d542a291bab3493b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e800cd9b405a668e9f2319f77a922296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f69b054b98ae6a6a85102b9fc110297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722871c7304d986f3852c30afb3f666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1fb293013d0a1bbda299d549f6307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40a45ede63fb0de578ac12dea23bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ebc60d2827931f9fb4df6e2575bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb55cc2bf30dd8d72b818dcd01574f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41658d2b7e0556ea949eb33f623089a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43355933d3a8f4e89ecfd296724f1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40704cab69cb023705b2b98d3b18e441305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0c61291348a21ec5de323a50e2e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770fe84320b9b39eaf899b0eb81fb94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259863fecdfe4ac112f6fcd887ff80bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d019f98cedd6c312c7aced49e879b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb6514de0cc6fe1535e72ec08ecf01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f00e790835d6669f3a3494e137fb49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cfef5fb70f5d9828fef7cc068d8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ee26d3ac3c43f0a451e1f6e7b327313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195602a62da1c0024d17d0f685b1fcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4adae10658baddfbcc4a3c7da491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeb0ca60f15c778ebc5772f8e064ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82173e5f481fbfa22d131a34b98c509b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d01ab60dab956f12c45b2f72fb14a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a09b86751c130e97f4d53cb7832cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c086f4527ca83335e44949344476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695dbc5dbabbe1364724fa68c00e833321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a767541402808e638132333d81f3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98039c44b6d584af22eb04b99e50ba9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0982fc38d851b3893c8d11a99292d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f6c86962b08f6f98bc877ff8f156325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707d578498392608c3113354de5452326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e72bbe505162d8e7f8f5b8c86c185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124e654d22e8dc77bf45c5124c6c37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce829ca77f050d82e6dfc5328db2806e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6646db33c7fc2a3e9ef3d40a442a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdcdd5d0abe3ae0ee46417bef96307331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4b32f932fcb6eca67d1d4c3f6737a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24605b8895eb7755448e17ba34370a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9fccb8e6cd14f3c6708f934242389334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81f3400f870a50739ff34800254be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b826fac53a7a38fc8d870f53074878336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2369760252fdcdd01fb28b738caba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e6c58dc0ab79af6bda8a394a9417338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee640d79af4a1f796779ca60c2cc3db5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b1e7c2a36fcbf924b0fc6107936c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ba08a16c5affc22185bf4c7092a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d090c67d480edfe913b4b8dfba825342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2aa9eed8705e12d57247dc7ae3216343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f2655f49ca4828d101a778797007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a376f8ff948452d35f62c8157c4f6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af382c675815a745d4b54de8ce08816346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf93a0180adc781128e832e3e6e88cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c06a442a44a7289ba65cdd7a6fff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ecf57fe7dac57ee832c8d94ffc6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139234ed4be59320f6d4b15def4d6dfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457bc975a12708ccf8e98dbd3931fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9924dead77864761258b85d1c9768352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbec56003dfa685994b13a767e1f40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e456dcfc0f066303a6c5d556b2c30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f834bdf9295969d7dfb338be2f1ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4f7b0bca36616c2db931f99f7fef2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b7b4326052f94e5138791fa99861e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad8cfd09dd811c12733889b0443c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d7e84d8fc060c9e0499c92be7ab7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce04668c8dcf41515101c806e981e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4a06ecceb3376fb335cad537df31a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee969e9595ce0c624e8675aca28fc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba88d89baa6a1faf4c38f7b17bc0ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f43e7d003e34dbb55552de46f13c42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff5d66f9ea836912ce6c6cf3df63a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bce64c45ee612df26aa4bec2140ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2218fe07b22b79ff48549fe976daa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e41408b92507da8d1d1cece49684c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4a70c21b4dc4d88ef0f01aac3dd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675b784f9c3a06df26f5cfd7e7166e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f894a1cc31ff9da9c9372b8683368371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b23419851d9be06f026be137f242372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa2143f687d6f9f116e44cbafb469373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ca98aceafda8c74c9c2f489705ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be80ebfa73adca51b07efd95363cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f38790ff2ea92a0df117d39be8d1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c44cd92297a42b61517419e0e4734377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa6f3831cd2fd7dd0ed0e012c5836378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4283f4d28f3dcb390abfcf51b7112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b6f1b1072ec0f2d295ef71ec9540380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ffce4ea4a58612b7441dd82642945381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c7d070434e58e830a28dc9834ee2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a075a66f9ff00c9a3c7235a04c013e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318249aa70cd2f7e84ac262a0f20a45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f295ad454b8b893f40e978978948cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa804ec2215af63e287263e41bac691386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ac33b361b819b1c78ec63adaef1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ed47a32b5c7d95397884ebc03605a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f2d487e3408dc97155cae0167c20e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f3be03792bbbcfe751b2e4fbc851390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15eac9d1d02dd89632b1cb599490ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fec983d0759b95588a8ce0f3f2bd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ce8350d4342daea4ac356d99695f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a397b2d936ec63eed9682058b4d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480176f2c7e62fae2fdc557b681699c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0937d5f5b7278e1ac1c3dce14d3607396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e4e4ebad1f598b9d09a39d2b419f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f0e4149dd6619f7fb8e57734bd2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e540c12153589c204d6166f898f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60478f7da245705913e99de8a438bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d44038202d2f5065a43c5b93c0470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a101fc0b5e747506a99bda7eab8b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac0d3cc28bc2add10eb45c97862d32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8094c8066bcf7800347e787fae55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7c0343759450fe69546ccc37ae546405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6c49f46de8a49bc152a1f890a2b45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd53cc3841d75fb1e8bf171f98fad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c916970c19ec16823da535b6861bb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b243ea0984ecd39f1199d537cc73b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68760bc97fa37dd5895220eaf93ed51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f8945d0f947caff36389de8ce8ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021969687a3446c5f6bb2baf257bbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15222cb1d7d4106c55340e380717be7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f66549d83524c946559aff6190b1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3b21283d42cfcaf4edc9e0c935af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c3f648a3d923d56e271f73731184416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8244fdfe3030ee7ae86b1a44ec2ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ddc12bfe8d0c7eb7d3cbef49beed3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bac5f51b7ed1c9b2c148c03f8fa63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205e4fc90604c1e3f2450b65a1aebd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af72824cf119bbd5116d909de20a43d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540dd1c29c57009614302ae541bb3d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725303474977910512817b3a93daf029423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68443697bceb90889816313e53f05eba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25818c8452534e65428320a00ff04b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6036b067d42fa52090807531a1f432426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786621ea36a09b94cf32bdc4c5331a1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f599c00e3a67355dd1af7640c4f21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b25dd29c81d3729b1aaddce6da4a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e614cb32f066ceb4beeff5d5a54c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57dc73d2c78a4fe2e02311e7c7076431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8eda70ef3393713464d68024f529432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9af737707066bcef7c04c9665b09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07adaba7b63efbe697a651b1733a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5a6c0f88c539e13aefe3dc2294c4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75bac4de2d5a454bf72a735396614436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03689dd468c975941211fb7e89e6fb96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9728d9ec159d1e0351487aa2ca3e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52c1d377b24a165ddeb5295734aab1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5098aba3aae997a0d134ecde23a6bb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046155fefb1639131d5bf5aefbeb2183441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25050489cf7a9994c97f1a7985ad6d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320fffedab3a8df2321611567220853443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57171d4bbf6480b6e844736907ce1dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c878b9f01d796e806b687a235ddbd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f935440a5b1ee425ecbbee6ff2d237446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32b4396b6dc41da1d31dbef0696b7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d192ffb56ddc9c72e8dd2281cb946448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac058c68182e5db5f83930bb71243449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762e3d953f86fece5316620e5442f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d06cc031cb95a8fd528a0ad0686a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c5b0cc44911065b0d9c252cd0d5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7b42cba82fe7b46686336d98c3319453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4bedf7d09ce5d470878c5335beb2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465854b486beb50446623eb7a71992ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a84d6881c459a18c73a21a1ed12b6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179357eb04e49d0c3b67bebdde429fa2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9450e5b4d3a4458b2a70873bc1b1462458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5214ed7270ee471e70ffcac47bd26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbdd53a9cf613ef168bef2f331dbb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be08e706b4572f694a1f34050ce8348461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470d2fc4cfd9489cedce02c714c0f6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e53afcac5ba7f66369107a926e29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda46e56d53c8380d5b25bbe9e0fdd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73085c8ebacf55a3a6517afd5905e0d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea28362b1d0694ffa847441d31ffa29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fc2d35f625bb4b268d9a382e441e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff417bfcbee874453b8d085c7d58823468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773f4a7d119dc2269c79b2ae2e81ca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135d90e2d1feda899044954a1328c72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b49953d56fa023181d453b8a08c61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f973435432cf1b1fcb398b69f8403a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f251429e7f4ff2a5b507b2c38073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293a0eeed63f90909517d8364b644d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d3496362b6abe06f8319fa51a473475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff00d42a744bc8b256f1ab4aa711d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab954d22667bdf74f1a02be7d8b87fdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c62b6eec0341ff9dfb921d6f224de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb4a9d90a084bbaa9ff7472fe64c5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d13676534d97b37791fd70fe3fa7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f79e1226b2144371b1d3ee66dbb00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba15f6697a1018c6768fd6cddaf98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb05b0f79862168233cab3cdd4a0f20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca6f9083469d30a0e909b595c106c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd0e395c8654baff7783ef6c75063485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674e5c595f1958426debefece2842d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856f2316b99633c43a216156b95353e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e5912ba81773946cb170c33a810da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2c72c5a03e56b9e1c36977d7ba3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb66c522cc035d14042ed8136595ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c676c37d3b13035218f3dba9d2de0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee1ddaaa6c05c6a7385674e3336ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe4d39cec95b9db7b21bc9a5621406493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744eecac22a86f4b7bbac19531ba0cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88476064a9d72aabe6f23210381f18aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49168be6196fdcd6c690c7e984ef0af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adfdcda885dc8d7c63e5f927a264be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5ae704b71cbf718949aecd4940674498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ac5bca8f52e2e2a0e908b8ce1aee6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9d468f575fc5ec886ae3f5d24a977500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e453da3785e1f28053bfd0fd7dc84d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcbfb2f97e425fd11107cafb22edfb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340184939de415126bd34f27c095104e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcfdfea3301a35fcee1713047b9c1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8f161c19f3fc0da3bc33133ae699505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c4bfa5bc879e3fa977b42090dcd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c17766615af30e154dec102f9eb5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502bad0feb716232d304636f9b1d80a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00051d5de549aa28de4b53a3e403bc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016362f450da5879b7721c2a57b2c99a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c077a2a6638c292afd27dca2fc2d333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45358f1b76704ce1813a0fe6b5aa73db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ab8ac54f7a0b8658486b99d376255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb2a28fcf83d0ee0c3a1a4fd6dccf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9313e3d924e0a0260b5905451e57fa4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb29748492161d1265021619b91076516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc584f12db5d330e532afbc191176e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284ae19ac347380e08362c593d0a22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3859700be8a0ddd6e0ad7114bcf0672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d8fb555917b3f0708bd76cffba083520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da786b504a81b7082e85b42c4376b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450920ff01bf7509e3bc6e909ff228a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40314374bf605b331eac48fa2a0156523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4a9c11170fba7f13bc54dd3004a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283987219d00df281af4192ef1ab83d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a190da43aab999a282001775b4aaf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab9b169f9a04cde5629dffa8a8729b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf065133942b34c7ceb8ff8b7ef177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc110fb8f1889ecaf909501ac67413529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b44bb391590a93a8ff1c36351155530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854106aae91774f3bf54e13994c3aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c272c7a760215aaf450cf52fa7d68c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4177a9f012b3f9af03c90ee446bf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199970886c321978cacc50f13322985534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb39708c26afd6b9bb2d3bfda222440535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc1f5f7b21b9dc9db490c9fcdf710536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707282d4ff56decc5fffd8415d858b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e07ca50fb3eb0a13aa8dd3aa5f59b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed95f771d281a808db5d818ccd94e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b20b79b9feeeac14818be572373d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e77cb3fc2bdc46f4e79eabf4da1aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe2cda025988dd6728182bc3a15a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db34ed9a6c33bad58cd0925c0bc0ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6178ffed309a1863694fa48e541e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1442a27e10d328ac6a88812a9c72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8985d8be09bce48cdd034a358fe2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c2d08a2cbd1551c4c75ac8e3ce765547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2e7910d1b4ff909d5a697f3b3833b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe62ea8caf8fc4f4cde82d60a6bb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896432cc93a7811acf7e47d08981cf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673b1e74cf6b572799c524ffd34ed1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22dd2dfd99f6398c3953eb0a65ff8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d7620e5b2b13d1d4d5e976e20c8dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b76316ab09081c20c6e0ba33e04f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7fce0b64ca54d6e1fbcf9d8eecf05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe1117c595f81953e9ca32d8ce19af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac352aec65e662d2c5d7f2919c9d25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbece0d29a59c72acdc4a02c3a8c76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1a47d8722656bc100f6104fcec867559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414684a45abc1ca9e987342edfc1b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbd53d579392671b7cfddcca8bf6cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc4192bc25d814da1fceafb61df5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e22929b8cb006839569c9177408b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78aa13c1fde739b7e9891b0be837d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ce698264e697df7688a2919b76b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3ca02d6677bf36791cc9ad2ac64b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10b3c9a575c45b156dfe864b08f4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6866620f7bea0f2c881b90fce06131568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4128e1884e6c9e243a78b7f84487569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335d511035bee80fda0fd44a7d2425570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff53b2106bb51b2732b31e94b6d47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecaf8f240f9a0408592f32b62888bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6bec23568c2ee4c68619fe0a11e64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305359e56a5bfee2df093ac92b38c79c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc1dc451409fcf1b74e6a81695c09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeae6d2c23c87e965d3b12e4214a57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7c67f6b467a1f25fa114a0c056a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3ce39f43457d8f0bf4c183418fa20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561dbfd670aa89ca49d7d27268e45b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0ad58365ad1d650081a295b958b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcdf34222ee99ab015a0a59f25c373581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f08ff2a471c2a187194141d43ea41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d5a4da6b8b51e946d1191252f30b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d08750297ef794001a8a50eef5a71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151141ab77cf051714809c75f684780585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932714e0b8f503885c10cfd511a29f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e7da0cbfd0720048e24e1daad3aea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd2fe701c28bd7feec16c9fb252eed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9925fa5db85bc4cf959cdcd3c4d1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842efdfb95e6fbbd7157dd9937fb59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb424904838677b83bd32059e1a041591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f1a24c94dec084ae26258c5c2691592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e4fac5e1c85cee5c5af347322c5fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef936a305034e67bd235a5fb62246d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ad0296489baf1bec37fcbbe7f20d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f430f4ecd7ac31fcc1edac35d67fef5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e62854a9d5c8a5491ccc446e363d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947726bab4e77e20d15d74838c3fed31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca73e301e57b403bd7556ddfd8cbff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b1d96693db79edaa5bec78357b26d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e3e5010359e521237d9924605f102601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59ac529c1fcc6370ab3f566df79f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4bd5c84e61a8340d0a4013b77c4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507c31a2655c50ce270761e5c23af4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d2c4a2e808dbd4869faf7f9588c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e559a53cca61171469cc3299f5052f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205e44e8fe8c8099c4384933919f25f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e606008031e75f059ce66fb47c02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f189b812b2b2b674fbd5100e497ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df218fec9f88266a4ffd20cd79da23cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647c15e2c104f7e5aa83b6c8606b327611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b367a0e38f895a1f9c12a4997964612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86344acbde5e007f87ffd511196b8623613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f37949e5073794478d3e5c28be4c10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0260cd2460504fdd8c65385d0c6ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545feaab9c6da581a4eabbb4695ab35b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff1317bd9aebf3bab34fa3d24985e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b399dade4b3af3edc22da7e8b7093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa3cf52d9be26fbe972a0bdc441627619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971e4ad58aac5467dae1e9050c13486620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d54b6a0ebb98b405162e0b7b086c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5514b8bb923c3d3f376bf0459124945622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc392a3905cf37ffc669c67b57510780623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc42c9744ddd3a43d669448362813624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2a1575b3f56232bf4d3466a3e4a86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c36988586be29e1b90457233f94e18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c43da850bffdbb3dcab7807de63b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a262394a15dbf55f10464ddb88ee7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eabbb721c49c494be1e908d5e6965a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d85643b4c75b27652e397fb53dcf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79a7e21b7d341b0c5d29a3f3c45510631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484005198e3f678b476d0a824177ba9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26453ebbc15b6aa5b784dfa65487cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1da66ba5544a0ebfb021afb0287a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb052c58d50351a14f32600080bda4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4e486f2a284f3b895b88c99ae8061636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7be11d159803151e9ce912cfcfacc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8ec132c5a292beb24d51b0497fff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d9747be783c1c466d7e9615542dd7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bae8321e35d649fba20ebb7f65032640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8e67096bae8fd58585525c272daf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7346b13d6b4e5decdcf3df597e195e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8eba5e380107274d6531287acc030643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b3b0f023f9fd06ccb837488361bfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493683005e2b37f50399880208985b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d85f2c6c1b59e594594d31defee2cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7c02a747de21846b7ca63ffc3deb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3fc742f13b1721f916c94e9beee70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2708b846c1ddfe64226daecebae4dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b82a98fccb43d0c942942ae3064e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a9aa28e2a27b9e1c1e3d3de14c73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84df18dc7e16789bbd002a6a6a956652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07cb2b71e738d0daa0f2bb9ea0263653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30f2d9a7fe3b87c3d6270ee490533654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5848ff9200943b1c499142097d6d5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a503a67efc06e66c5a1355c3b2aa8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42073b290d1205ebec66afe951131188657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da0b7016bf7b5b22b576dcac10868658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25a07ed3aae461d7400d4ad0779652659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e80162d81bdbe2b3d061e8d1f8139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce07d97f378e551a69cf6710ed29ded661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688acb53d8ed5567a7ce424553b7563d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700acb9b13fd812f8def45f8848c0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebcdd65ef8ba01b0b81ce4cad7dfbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930997354c5f4650ca973fce49ba151665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e84cc4a4171408cd329e134476ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ac03a30cc45ff1d3ab11cb5a1163b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b270b89eb38eb5058faec128370ae68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9ab77756a2c31e53358e6a03f829a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c9bf6ab2ccebfa10850055a7df2c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b174638479e953123ad0e15d4f9cff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95729afdd5f6a73af99e8d79983e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dedb9d8e3823381fc632675115cb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf97ce8faf1dbc81c17140868ae37dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964c0f3567813cb24038e714bd3afcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6a1f49b044cfac9b69d0add9a8bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444364b66a3bd10dcc76b11df1cc9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe868a8f02b2cd534d3453dacd2ae17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b2c39db4172b553fcbecb83f8033679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd28b37bea947914d01c5cd1355ec6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642f17989355ea69cdcbc49f0577278681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c77a98df09a048124addf2b10bb74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877e12b3d7327be89b11974de9a0b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba511f17a2123bf90c29c04e0d151684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77850a819ef116dbcd170bdebd5c78bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28753e41e08e6ed79cb184e9e17a5e83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded5d2fec5f44fc101513e1d87ca967687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9e31f61954da4aacaa324dea11c95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237048ac7d3d2804ffa7c1acf556397689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f6d170a11bfc485983f120af6a1af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa65f07f82d20769f297d921ba3f401691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844070446a37ee5930a7e0badb142510692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ef292ea080def6066f23b3f695f83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a9af819e91480d6498aca6037a981694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b06b9c071294314569f38d8a262c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42beb2011a18e25fc4493e248e47d84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e18a46803a28a702ce3433b09553e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b5dc2a3257a0f90368000f036db6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4ac8863a806de3ae342974ed227db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffbf08e4ff8cb7757ac690984bb6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b9c8b6031a8e8cdf1c031eafada7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f1ea7f04294832b0167c33ddeaa32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57941aa8e92bb9cb415f39dadeab2da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71eee9e9d5ac54884f0318f3aa49e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172322cd3d63adfd6ba18111aefeb715705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0ad00d0757cbe7890656c2613fd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee84dc81ddfa727c0a1d11c9aeabd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ffeaf82ebd0b4d6c98b034d15f29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d187d4995703ca67978efbecbd4b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f04b070ab2a9a91254516d2c6ec3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e0b24edf242778a4f80d831e0ef1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8c20d76c2b5fab24b606d1feba7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb48ad6dbd0a4d729d4c5fb4ba8c53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c50ca185a3b2e7ac9875f975d9ce7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ad273e11b7bbcece20abe77c6023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2ff5a01352a6a1bab44aeaa6acc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1b1dec40ea5fd4ff40c05086af39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a751f057dc7f16d5643c58eeb2b045718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ee7baed78d6590e592593c9fac10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27854c6b2703530a7efa58da9b912720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1909f6de1aff91b5a09fb69a6484e64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23d4dcd8b7fc244707cb9492fdcfe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7ba01c3e02a08ed7dd1ba0d94201c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce379bd2570203e4bd3d954a292ce3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32820b5e167b5a4a2ac03bc006594725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a34eb3486d2e31b360faf475e19cb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a699d3024e09aa31603c64e0d840c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a935ec4103f8f12eb10ec1d7303e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62529d6067ca74002ce2cd69653d5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8317331050035014d412f6deb662a48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb774cd929cad3b1c1c22c1478a9bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765b2b71acd27e6f7d21bf1bf96130732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810f04ee16d7dff89a300252362435733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e8c5930c79541f7498499b3cbfa4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f91a623ce6357d65edc8aa0071d26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd454832b941ab54ea6d1aa528c606736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe23058eceda0045ea3d12665c1601e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8882507ad372e63d415fdd2082ad12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cd7c6065ec15a8bea62bf53fcc1b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d486b8fe2edd943a9f015800030ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bc95275f47ca18dccfa0be04b9c15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269ed13aca5751d8ce907952924865742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688efee692e84a9468df5df75d67179e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdaf17098f957e443aa658c8e5a1ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c160c24692bd76e42a38012a73b745745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f88449df69416e15e7f09ced8ca18e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd4884384971cf23a9ce9f5feae01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c2f9145d428f4232fe41811da04d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6a543adf87d2301829ba8a7156153749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de20861346e9b14451bf2ed03e035c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29887d39b7573866507b036b71838d65751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2b78873b8502a850754e1f28dfded752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b0fb1cbad1ca3c1bd4275287c264753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0e9c75e1b380a56f63fc0ad9fd098754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c5e4288158a1a8c0e1d6ec000df9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ba653a8a8ff7596b2c8586018bf7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af5e80a8ae4a9cd6921e6ead0593ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d39c8b9698ba227176b56ef0c989758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b01bfe66b5052d6fd2180be75ee5b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b797bbf9cafb1e0e33b3e550226be760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee673f6dd15eb4edab5a99b1fce6306f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2e8cd4aebeed1db245691c3d1fb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585cebfec62c02d8e2cdd684384210763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d67dceaf7de8acd9d938783ad3a53764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671950334cd5748b31b5d664f94c93f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002b3ac744c4fef9b5c61d9a2e0839766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6eea6e2fc853b967f34fbdcdca3b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77892729802f6df14d26b8d57a73a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f3489d6d8cc4bc59b0f905c75597e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4876bdf69772abe610ead261349e59770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250112a8a537e0960fd35b8ff3ba4c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604d6484d388ce3d7321502f89911e8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286376806d0242889e120039d2661f28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821ebcc70c0f532c07a21439e4f1cc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870a00cd901553755434402074fc75e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e554985818ecd4143fbd10fc4efdae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7078dba4650c4ebf17ca3c11be0bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19888c66e33b914b9a33a20b84776c43778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88564305edc48ea32e674bedb5c39375779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70862a141baaa4984e97d577d34d9837780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d70985a366110174365194df2787781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3f6289c0481cfaa241851392141d7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46ba05b15f4152ad19553e1bf972c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cecc35c05d41bc1a02b6413304dcf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208bb914453c0f07d831eb0b2d2ab43785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c61446f79ddb9127a2532ff9e409786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff355021fdba1a84a4c87c6ac79858787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f568a1417ea42646c08311a1280ea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc35bc1723cd0d9aca950a18cbaa99789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58fef4c59d9c8d4fec78b5e95f06f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeef8616fa9614ce48ab4496b08e8a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3567774be229b635f337bc47f6dc29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf338bfa12b7d800ea8c8ac529202793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf054cdfbcd15283f62fd3469ab327794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301fcb192e80b211971bc5ef7c5f4c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ccca81abe85cff5638f16efd9f73796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d93abdee28dbb93dca6ed558d1866797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462dfa6f2ea5c1ad38e23f22f6b0a41798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d37e5f9c325e653c3fdd3abae9c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88731b2b94f28d7146af1d59d631c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7b76232f02b9db91220213ac78ec1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850068ffe55948635adb4a7d89777c1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfb6c0991fd4dd2978f24298807501803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b0590576af2862ed60245de4ac0a2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e162d8a2ff597df06b6882482eff8a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b287272d73a3ccf446c6325b89dfb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6539fc0f5344f37d4e5c71f3281b3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20952315d419e6a6175273d1073870808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258befcd87df749855b3e52dbb246c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c184839b92227eaa315d6631912064810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd7de96b4ea3e8a1d6a40fdb939988811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393a5a2d9d525c45a2d0e677e74eca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a0b73a443516e32d6998d6927cd5b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2077f014ce9b2aebea907f8bcb76814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cded4c67d9b4979bf73abf6e1ff5a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346247dd740bb942abbfaeb5a192581816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e2f427dbc0b7f5f349d9fbff538f4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1262c72cd697632b7a2f0e64d2d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934313c652bcf6b9a21533746a8e3557819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06877add48ca2642ecc71b4172c32799820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde97d7a566c8a53ff22666eff646f9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e6dba505c6bdeb9e3c5e4f6673c7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c32c82c32d97070c68907da3b36d13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d64be800143e484a75b8ce2e96277824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15477597860bb921e83766f1619173fc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5f77550a25ebc0efc5eb1c9bb1dd4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d422f6c2d8d21f6b269cf339f2ca12827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722b4ffc514af7cdd7945e78f6ff39828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a78aba10687fde6f3f64d0de550f5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51148db79ac3efb011755e43671f7d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf4a40e71ddf44ea80c8e51c5a8435831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191323b5b9990223369fdecff746543832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9761f12018ef7809096e0686386bdf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823bfb0cc2d1acb5879fbaf627ad4de834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375173a6cd938930aee14c0806b6c9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc52760c54ffe9458aec4f69a9d5ced836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010569df3eb8c3619745744a174b451837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437713de5baaf587f63c3d1dd68121c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0404fc2c56ad745ffce162e52c5fcd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f57288ad342df918e756da571b22840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9aa81b9b3ccca624d21ba992b74d0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7744d4de1098cf49d9d78e23226704a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe7ad9c303146139a5427edd7daeed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ab924712c08b56c9050af3a565e8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b005325a8c7af881c687bb40896b2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da7c2f1897e03315a1230a3d495598846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3e6b1798568599e15e8ebe15f44d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb2c60ad2b58fed73842d12f6d772a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94d377e82236d882c111ae10d89f2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c08c7f722ecd5500c9e9d8a68382f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd635ff318e328ca0013fdc48cb516f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99c513d2073f2993bcd152f73cf658852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710930e1eab80e14ea2450b684998d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf84fe44319f3de9d2daa56c59d7a45854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c42fd1dc993a64434a84c959139129855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1cc100280fc6b5cfa8d5fb23105e7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b97f997c589f0b9f0ee05c1849b4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25164633632b4a2c435d641d4d2045858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230829e020d5d7f6ebaf1db47b6a91d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d266aab01cd01e2328096307d7174cc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba733b90d8816cfc8838e5ab7e067861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3899d775817a05abe3c07e91049b2b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dec3c0ab36e7efa8b9403eb9ea29d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603b4f785c14e1a2b4064f2b198dd4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e07ceee36715a5ea8d725b5b4fd4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf963a364aca17195ca73c16690c3bd2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7525c5945d1b21274a0377302cbdba867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247542c0a74a20b65b37e895bf666f50868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd1239d3a39edb682dc5465e69378869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913db77fa9926617202c1827ac92f3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139470d12499bb811a231a0e7be27c2c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d4a7626d5df588406599d54b91b31872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc50c241b13ef0aa787320dffb7f3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c9ae52377154798fb6e45a1468a41874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbeb6093ba665f351dd0a72662ff81875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f721e79545871bc7d29c1ca9fabc89876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85302563209eb6143c9b4b3a01871a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6408415bb4e1448121f908a9d277d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b54216070dca225f160808d7bc5e48879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63a6559d2ed4e54873bd717b3d353880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877c2e58c593106e5637dae0815f15881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eedd3637763dc10e062d92c7ead3e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec9f3b0fc1005fee75fd8dba5d7c6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e488ccfd035e4939fa21ae75970ab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecf6aa85c589bb3a7b7fde05106fb8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d612b8ac0f24309c36bf80280733d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7052bcd8717f14164cbc8d1964796a4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf859491f847574601d1c76bf80db01e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a953e4069b57707cf70f99686532ab889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eaf678172d1f63a8cb6ba889d04e0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc35826621922d43ccb479684a2154e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b192e33175829687ed3199c0f5b4b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2184a32636803d4b954f54768981893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f72cd853ff98313ac392f7fe572b5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871283eef43b73cd716eda1acdebee80895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9850b77b83cf7f56b411585cb9e6ca1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741bd9b996b3f48de50cbf3aee78f4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae7fdbf2ff5d30e82e5bb3d39347ba898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d70f18c018140048a0d27f07fca83899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b98d1799a51ab93b1d0d9e001fff40900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbbf3056282aa27d21556da3fa8d2d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347cc313329216a1d462e9d0e784ad8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c7dee6100002ea66b17cfa620ce7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c2e8e63b47e3ae3424b494f028580904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ecc396db805867022141738fa613905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6407e1d39ae1d1d13f00a15f9dad25906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e103656ba3c5acacf0dbdb5686b65907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e232b8b363a19ddc80bfd1b3e4698a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e869a6d791e9f1d872001db3ebe509909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1da23ed43e0819dbf265277df9a8e7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d5d84c93eb0dd6dfdc07a1bcfba8d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69376bf1e38c6a9ba6c26a15d5fed2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cff261b60c7fd74312affffcf56f0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac6c32e083f62f60e5e5ef89926edf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e763f254451a298b65832e771e9b6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec228fc133a88ce0d861e2fd1db80342916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7d218ec654736e9c3a75aafed7ad917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d58dfac3b6a096e2f6fb5c879b37f6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bcffb5d98eff486fbb506e717ed28919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1fb75e938a76c159b57dd3d31d95920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcfe7b17dc4e0da526c0bee7c352e5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4b4a891bf427fcff6ee3b5c2bac9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541145adeb6e2e2eaaeb11aa6d1996c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73961ef3b583265967fef9968ba2515924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae1e04f115f610dfa74e3f4c5a3e29925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b036dabdb1d910eec125f6fdb4e8a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49be3ddd58e81ce0e0e77ed93305ea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2fec8af7403415c8a3dd26499ae9f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0da67c9e24ce1a991a6642130517b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c6ce6f0da9b916daf427886114bc5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583551103e2770154bd59b92fa34273931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9979f77edb968c801f9aceaf2791d3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26831eee3d89a43a1608273d7eeed3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc55222783191a24698ee6e8115c27934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba7f715e10a62d8696b4ce34c87d05935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4076f2afcdaca88d44222e1742c69936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9b634558cd1766b5e2faf9ac5632937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d43e5ee7fafd01f85d7d4669fb02f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e420c9472c88cb8d4a90ace79b83939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ce14529d15f47e3e30661bfc82de940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d019e379f24a0d5f22197c81fce771941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5645809e9c5ffd596fa5794e7651d17942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5402873196ba464b022fcd7798e51d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91734b640c2b94eaac921015a4de4cbc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d4bf62ba2913ae69ad9f20df6fb8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513f8e5588b23904832b02250f2df7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c19a4f256b16ff8d65845fb549166947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc76a41f1b2fe84241c0a064541a5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28332b7de2225e29ae3089b6896cd30949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4924c7ddbf0ac8b296eafdbd7d7a5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e1234f689f7e6df05908013a288e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5007ec68fc1673ef4ab041fd4b9fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c486368a42f9d68e3009d92099dbb67953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611353c4ee996acdbf1d84784d7130b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d500652bc568e648aca53abc657af5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a89b2fefe3bf7ea5d1bff9b82d4c2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e52a8099788d776a07fd145215053957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fb45ec8d1eab54f54eb1a867c04c2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fcb5debaa007a3ef0482222f9f057959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d4e03df30453fdb205db8e606f3f5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f59e35d12093318ba806e4c0526f4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f16f499556845d1e97aba6b0ddf2a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811cf428cfebebf2d8eb642b2d0e149963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52c96651aded09ae7df4540dafbdc2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfac0d38437b856e14b9bb12256f163965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d87b43533f0207bb42b6095a3860966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a065cb02a27318c602394c3f89e3d5c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dfad826e14432e27b8c4b60ebab89968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee45494a4f1d384b6b521eb5338bc7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a1ff584f291de833119ec67add79970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81d7f5b9a319e17c7a098111fd3f56971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a84560ddb39e002e8a686baed4a14972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405cb40109d89d3e959752d19444dff973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5549a66450094c2b6bd0ef54103b83974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a079d9345c64922b68cea818eeea975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6da8b6b11c03e124cd6da882dceae5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b84b80fb895e4a4174a0090223fc13977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f77cf9f64fb59a1a325447ff78fd3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff44e0272db67ad484b31799436dc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9f4423cda967a26df748da19c0bb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77678eca83a890de53c7f742d0f26e0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06551da3cd08178a571384e0e662ca60982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038585829d209793b8bc3d101ecbc45f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3a9c62baaaa5a4474fbe683b41c65984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961291ba502a416a6e0d07c0f671839c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc2c20971759437cd6394c3563e29986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6af62999070de6acac50f855e348b3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df1238ed6a43197b73f0f097be68b2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683edbe3d50a60ed19bea96e663fd9c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b69dbf10eb7abc8226e0184b6d1dda990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469409a85fb0af8e4891bb9aac78d42991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86439b262f17ba7ea6b79f2f8e0013ea992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2d942b4c726efd918126d4a867e92993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccafd3ce25bf4de858daf4a9e2b395994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf69706963cea2b4d31bfe381678fb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b206a471a42241680f2147ff5251996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac0ac016386339827b0c7d0854cfb997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15287ecdc2bc3e18c5b37b4d439aa6fc998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75b346a7f3d5a972e3719806389cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc50d4f39c178fafc28126f1d7d2912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca9a23766577c79674d4755d05dbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4315673dc985491c67099a16cb2c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e82a3f614c7f645ea74640db18e0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4099e888274b81b5bd89888e8cf086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fe9c313f69c9c8460d88087bf98487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cad158470636e46d701b8142d80d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49df335cf7f998c919ae5fa1eba0ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244956a36a3f3f927bd0283126b6ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9eaa8842e4a68ca493109173b78e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef495264d8d4639be94e9963b8b7d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7cfca04152072ee69b13fb7a44a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd378fa31a9879f42c6741606864d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5795cf69a6a324caa491c3a2f3949615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09630a2d7f36c80566e66ec889853d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930807daeaa7e0480e8005822d1027ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4393dbbfad2018abb767adf0e259e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fbea6087f9ff1f3b29c923b755b3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f342d0486268cfe497b2cb68f68ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ec67c30c8328449d8116464cb62b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50573f589ba14ce0f9e6c84a6dcf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423a40e9e05c573048ba2fa53521a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe81df94494ebcadbd0ed8150a43b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026703553098e194f86a4f0443b412a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe7bec155551f76f16137091feb6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c5bbc18801b83435930fe6837bfc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143922cc805427fbf67c37040149881828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044c82619d84c53bd6cd98a53a15d7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35baf1a0f007f70d4b53f42121421ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de250b8ea6026325af7abaa6eb11431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6e80e60894fc7236f6eebab96035932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7fdf517a4ed0215c4251e0be63eff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324e897da221bb5e98940e7940f1b5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d36c33f0e49789bf26a74cbb1885835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e946624307f9e8d1d658f2281a535a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e779562218806e7e4715407e225de837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85803d3fbf5f94a8a30bba11a19fa8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bb6cbe093e414fb9a32b8add6d06439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c2a2cea92b464db3ee9d58e0878a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c99b7d76d785932c2083bb14bfd7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f5a065e6ea0c6d08b46411c9e68ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d17d9448be548dad4bf1171c422ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528eb832c933c5f1d480c2ec700adfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d4585b2866cec02cc626e50abc8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13fec4d698a8ab45fc74b1b614d08c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617ce814c00aaeba3a7ec6b0ab252e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de40fded4e955dcbaa7c1bf832cce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3318bbb94880c4a97a2ab78888f4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847210244d9bb3afdf4dd48f6c6ac4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aa0180df8f07c1836701fe088817c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b315d65d4b2de7a82ca211a9916c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a0f5f7b2a9ec1af4d454fc9d419753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b14f40ffe68d2bda9ee3f8957272d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f7fed27b13d672eaab6e7e55007ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee937b191291a4e7706a4e65f2fa8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4185addf641614018af9eedc0bc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c753f08b27e500a51779b9850cf23b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ab68f793a498fd0956e99c43ef6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c693dfa17adc2c8064a2da50af2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba57b06860c62ebb4896486de854f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31244d84691eff16b14fcf69c1f864462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb0e0985a31bd57ae9d5ef2696f8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa65701645512fe86ec8d97207a93464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c46934393e277c8dd5b9b08e7d2a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ea4e617b1dd0e213a073757c5ee766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f839aa9057c09f6d2e40db32e1d43567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877ecd55e222596b000e178c25d84768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4136e82111f6323de5bec6269b91269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d362960a13820142ff669f554837570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5fcb2f2f902e18fa861f29be5149b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb6b5b0ad0871b75a9e3ecf51331072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4735a57d107372cea35429979228ce073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8903820b8097a2f2654ee8315ebeaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb50cba469803bfa4796850a42c24b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76865dcf6b621e1ef3dbd8372c75f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7270efc8c81b6aa76deb5616b2a17877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b9b7ef71f3a0eabf5e0d7a95cfe3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313e74b72b992e2705594a714e4178679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e6170c260a43f0f41af94871c83280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd13eaee5104b11dc420682b7fdf4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd1f6451ab0bb262aa570837b038682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180082b09cd13eeabdf6d85d282a3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf83c3f85cb869af47a1de5522aedc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695193c630cd75be65c9bc8b36c9c0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7dfdc61ad5dddb09dca039290398686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84feca19c0ab59385b35d66621ee17187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350403049e32c0845c855727895637e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46573d75e2628cba4db800cd7824f9c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e0a5babbb39b3b9f630cf37191d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cba9c5da81c91d5b2235b550ebb3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557243dee40f75c38d2e1634331ea16c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836add8c812da0cde5fa6761735b7d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dbbeaa13f609887e0fbe98e81130c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f355d2f275d9cf97584c0390123e42c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e8084d2225a5aa35b3add05dab11f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec15ab2f60dfb928dc34f2ba71f7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203695ec805b8fc9243516cbe2c03bc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430ac9d3fc4b382392113c882de2f7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ad05bc554c5d36a4257d8e7699ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dbeb14192afbb07399900950fce6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b89cf28df224083c7ca315fd7eff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4297a189a19565b988f07e245fc5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a7e5dca32abaa8e26887bb0b0c67e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c121940c55892b29ce4c964fbe1f331105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa061ac3aafaf399987841badc9bf2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77adb6c3dbc59b9707ea81b3363eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cffa5efc80682cf16be8e0509cd8c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fb72a9da32d314a99da1f43345538109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09771c7d8d569f913c83724e11a81601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d6de226e4143b7c2c8ae7368f49b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4521902c7c79d6aa8cb0a431fa9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775a2d7faf6bf3e4c529a8ee70cfb42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6798cc502f54e50e7cdc3a218dea4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4059eb5cdd6bafca20dce9e123c0d42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2931ca93f62eed283078fa3cbcebc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed0303ea97c096389e59f8d11753c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0f5a7e8eab5224499bc5ba10761b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f8883c81cfffbdeef89be9b9bd092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84fa7594ce93d13eb024ad8b825708120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f57c03f4cd806ea51c145784baa2e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f0eeb2bf9aad2999ca1ae6c2085e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236181a45f7995ce03b0a77a04e49ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb11eb1122a3ce2f51259f83d76b48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5eb77d474b52e38d6e2ff46a4e280125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c080a362a009e285819148357f31bd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca92af991a8bb883665c500477776e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17a91bc23a292041f1cef83d4a6ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266c525d5673c4412a6164fd1f5b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea6b3b5fddcf4698c88ae9402dd8f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779d60a73e278283296b52244ab5270131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d98016907f03309426b4718f4ef129132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fd932808e28d7a1b197398a16a9f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5da7191aac510d27bed6e2615154134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9cf1eb9bcc2c15e9a179b85bd555135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539880269d13d00bf84fa2c4e1389db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fed6b7ddcc8ee2de96057b3b00684a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc404a363e9d1a8e4443b98edce4117138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729115fb9a8cc30352e01af4b803498139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d10847bc58d76eeb899c795186ef28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224606d8e8db60c0523d8eca830ed23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44836185e13b4a05ecb9417c12c701142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465769f098a03b20ede0a6d085a358143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddcab8f55bd356052e327632dea87c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cc0e946b5ca94016edf499438be8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f13ce845518f601fb8f324c9a8945146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66618c4276123f7880a1fb4405490b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297638d4b3be45ff1430415cf48f78a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da750e312c7f35584d6230e352f85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b01ebc77577e8060c812193b600b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6c1e7bbbb79331f165a81309995a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5890ab12bbf4208b98363ac7b227a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e6201ba07af109604294b4df672d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675707bf49c7c5c71ce19a1f597897154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf65cfa5e245458b1cb142674b2691b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ef5df35596ca44bb85daa1c9bde0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc40a2bf82f21ff0318b0aeeda8f457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91875ad41be6a73679d33354dd03adc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f133f7edd3a793c3a4b0c786b89cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaae1079a6408e62abb7c51a374b1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba72fe970539173225eb139ae1ea1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f55440f25d9ba04db42a6a06d3ef89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d087f1cacaec975b1019ed2ab7ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acda8b348f3aa2ed324d250b1c40625164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51417052f4e376d36a3ff5beab16b6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00223d25a0640f8c585e66e32206c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c02b2d780538882ff277f9282a449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ba7012ad61d8d5b99eeb7cfab5a49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9167d7aa449f412779cebd051436169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3075646be23b2a50e64d89b90d245b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c596181e8023d23f9da220c6b7d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c14ee193f38802385ff2dc1865d310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc45a7fd2981ea918dacb75d566c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf96ae021eedbdddaae7b3e317ab8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd98be632470d6f9fd751d938bfa0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eae9331f85419bcfdfc62780154c6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493f13bf2cabb6303ad77dbccc8356177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8079fb764b2616b60eb659f3330fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030b67026cbc1d279173e0a23b8a00e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3fece3b642bc3bd57c20c13931e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ffba8cbbaefc2c8140e1c4753cb1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5def835c4fd0fc697135966435f1027182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa523bf313ff81548a3bfebe2b42a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf63a2af4ab816647a23ad9880879a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0c26370f0b91ea8ee7db53780772185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d2366c82dcadc29925e65c923fbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdc85080a2a08bd8f8263ba3cfde2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a440dfb9f685fd8d1fe54c32aa82af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95bb397e27ab4b9465a6a0097930e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abad2fe00d90f7ffebc40cecc83bcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87442d3b042ae6063d9915c28bce18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00677d8b6bc85608214feb34fd7880c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f7497c016900a8d43035eb567d68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35636dc2d74ff1a1a9814656d98add194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4816881a2b4ec657470619a6ae48ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2df606533d04828c0b255dd29229196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17498ea765ae881b57966a751dc07f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee122522569e30f220687937a426822198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f841c5d9694aa80dfdbc8efaf76b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fed8b717117d78c85c53a01c5c361200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ce6e04f3368afa6a90920ed6f847201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c58e56791d5402584232c3f5ba75b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22e2eb3cd9fab9a83b1f13d1bf29bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6aba1fa4891a48e017bcec52fd8c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68639ddec1009b925a45f5f146a960e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcd4ea4a89ffe6ca6e7ce7210dae81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6e399294ba17049bd09d03e86a76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b94e48df4761e2d467b4c75c3dac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d004826e1c098f8da3db1858b7dd82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c585392e7135fe668a51bdd385dba4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166df78ecb462e75b5f2ff75090e7ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc27675140697616539b6a18673995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9ca1947626554ffc99907a958e66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359bf6008dd1b057be1d8df4bc26309214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d238519e50c260ab38fc7c5432f967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be1c52efdcca828030335a7083206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c98dbb6180a1ac8dea8f76984dc8ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572d99e80c9373879b40ca067d3ed55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6ae98a840c14d3a339e33ce073c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ce1a95e49b11e7f23f718a1bc540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c9ab4eff049920d3dd1bfe3852982221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772e52f519980410dda97a51b85768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c30706fe3a3df7f80d606d6d9fe0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babd3977042564ff6757f2c56e45724224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49bc1cc26f2a4c9b074f8410e03181225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5390b568fb88fe9bdb7773d3ec86200226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687bd720614e24d3833c5480a5d4425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a938257e5e2d1f09393cba4dcbbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154f7c554733352aa979f26122aee5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fd182df0799889ebd0eb5dc8f905d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1abaf6de1edcdb3c72b7637e92a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a255b996cb937609d0ec79cfeece4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d711313976a1bcc0006793681593233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69b2c9f6c604f5537fdbe65992fcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb953640fed8afbfe16cd712852aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d57d5be3681e6bb0d2243eb41a255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f69927d9826100ece601904d712a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2c6a22e6efb9fe98a183892009fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54cd96849f74772b3dc0b4b0b469de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f077acfaa3b906944527dd97da69dbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e0ac7416d048f74a1d796c725cd33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077621fbe9232249708aad839718d31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e0b21941effd3ff31f324de7a917243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453d64fcdf7602619255780ff6acfd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7ba5735e92d4ed7807cb99f49106245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88454650b2cf9303c0681fa9b4f166d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa6034656bbedeb294ad2d235e45b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d770604de9475ad57748dd019242248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a647aded5d3132871cd59626f4702d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef26eb815446cc78d6daeb01a561b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076daf6a89b82a6544d473e5feb5d4a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c18eaff73652b8a620314e9fbf0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a11286bc8b727666400da6fa31586253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d31142a1d4e53f81a49143b7dc750254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c319e3d5ea2bcfe9700c343607cdd49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b82d7fb37d07293551d35149e1e78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc65a101ed6817e23e42f09d3cb917257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ed36f10c73905d392c3b26cdb1b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8bebd29b9456551bd9fd70c585d5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa526ffdc2ee5e845f8d8238498939260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f057b777caf141576ed4828e2c35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3e9c726a3785c2c127d12b2ac30e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dbafe10fb38a27e1b8f8b9ce27866263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182278f210632d70eb324b478fb9d88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8ab41baff911e5ce3a45e3f836ca4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47743a25d7db5e5f168860d30f76ed7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f57f631c80c16e6990c23a75d3ceb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82783cc1618b020b513753b780ffff4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cea67adf77e23acd7a54d3d09421d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bc9fcc514a67ae83e60d76b1de768270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861078b85f468ce8e626273c139c7fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a3a0690193c12c1cfeb744dc0d0c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537907dd2a208a7fcf90122f89d07d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d4c8c2a4077d191620481ea5d12cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd9599eeb1315e891552cc21039e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f3870ad1c3b69e7165550e2ed9c74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb79bc308da987e7d43c2ab0fbc68b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89ec29671fad896bb6190d661cad44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040401094400006f79a84decbacda99c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f393a5399b33e77b5520203129454e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3733e5c467d33514465ba9d67021281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be610ce793a37c15626e40141591f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a13c49ba2100b94f2c97e301f0456283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba91918d91f4983fe9bda5318e1332284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb0ae6bf42cfc3f14483a85fbeb6b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edde5decfc3fa0706aaecbcde5de25b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0523afb2de1cac3104e5e33a9f7507c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25377f5d2d8c53054974e4ea1b99402e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2997329e8f07f2e42dd128f3a5491b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb920a30d6cc550b58f7d41b06ece4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e824fff6bc1e25fdcc13506f35dba1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b490419ab4ca950e7852fa9eb307b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea23130d687eaa365d885a0a2b49367293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5339e6e66f5c31b765fbab22681cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf3c130b55afc1eafcae9b25e2b822295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f160a9fc68d5eeeffb08742730152296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10c02c238d6482d5fdf883ee5963f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1002c912531fb1c23205f812a827298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefaef422b8c48ad4f5968e35f52599299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e13a1e8a905754f28f26f971ed6ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae58a37034f75e3f762ad2a5b4cfb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccad93778392ee34bc2238d33a5c9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df2a1d1a32604d678e1d8a91eabc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d504b0bb55e81c3b6dcc075acafd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1845e0889fe6f4c89e1625f284fbc67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681d0da0a595fe817e8d658dc84e74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946091a5ebf6c505aaf41c5150e39744307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfe1f2c75c1cb5729440127e46b50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb1d134537dccfb9a0e7625148955d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584afaa4f255a3f65bbe4a5c6ddbb07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c52840df2da89d97a44e635bc25e1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bedb35600af73a3436175d51245a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab0259d96b8e1328d450e298d01cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096fd1be463ad562547350f0f25ed81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e5d2eab25a283a8e20ec6b4e86032315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117015a72e167cafd8a126eec8de62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeebb6be6abe11baf43f748a99689f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db0be5a9743509facb43d13036808c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe40c03db7c2360bd640ff8e42479d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d03693c7be71e51f39431022e6fc56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5df40dc8bee997d865f8c7b886a44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb25abbc43318dafc5d394b7ab037322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca0438ac369dc9ac980cc5c421dfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282950ab88372906b9298a290a093f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317820d7b993bfd33bea847b5ee0c3d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86111a2fbb3c4448bb844eb334159957326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acecfb6f27a4adb6efb1a363756234a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52391b144d0079fa2cb0a21318501d3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265008bbf010d8dddd9403390670129329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399c2ebecdefa6faab0af8c2bcc48f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a72006258b715d4f4bbeaecd248cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a17af81528e69bc2e56b5a6ed39a89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b66a8e545687770d7dd146baa9a2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc491aaf441353171d024fa4470d723334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a268848de650cb2533b94e5b968eae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a4b0f407d5ff3aa23d90b48b6c71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01723c0933faed6cd4fb5bb4a96d8a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd42fba843cabc2a7eeb1fbc9d36cee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a364ae3e48aa4728e85c07ae764b59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21356e09209c1a0aba002146e541ebd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc116ffc11fa673671727d1313e93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0b7b9cdcd2131e03ec6d5855a78e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed602348695781575f070a47180d22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6840f1a6e83afd019bb1f1c37e5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b18f1cff984a7db5da6294ad4c0d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38daa0e25083e90b0d785459151c5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a375816bbbb30c50e7bf3504998667347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb91637cbe576c86ac24595713ec6d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408cc7bc0098cf2594cf02f697d6b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e85dedec3133f9b6bffd86e0ece45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b5f5e87150e4001889c56bcea7bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e103e475d20691f7ea2504245684de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06402ede1b700c055cc1a61180f3c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587831878f3a7c8976cd17887b192b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5296768c0b4ae21b026ffb2dca555355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2820f83f0feab5fc1bd07e1ed0681e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcdc2c7ba18caedb2b5dce2c3881be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5521524fda0f5d9472b7540c85570358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8793be48f2eb43b28cfa48b4876b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f76023ddc95a68c13b61932a2b9de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa6c49c761d5086fb2d02d1f32494361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe11a2e438a632646c3e25d999dcb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bf4037548f30d5e12e65604380bbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f578f07be278efc038941f290c1da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d54cd455dbaf0d3370ff71f89eea9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4791d4d4dc803984a2e81841e53f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d461cac5f3c292d1c4795209d08c088367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58585e526d06d24b0ea414774c9a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336e36d44818b37303ba5876a7240a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f59aef6ae485a098b681e6dea76e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf7a3185e2513357d79ad3e7a51f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0840a6281dc79c3b0bede6d8cac777372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee46a45bf04bde4ae581053acd581c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ab2686ec4e5bf8d028224c7a5426c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47ec8c0af3236c38797c1675cb080375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0b1a9952be850664159a1b5e0c817376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ccab8a421e20728dbd2496c58da4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080aab444aa3cd066849c10127479a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5671e7936dffdb5ccbcea019ad20c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1315a699d428fc23d08588c031220e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e56f568a90943ee78a8bac0595948b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453d0da0a2e321079f65b105c43bb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f11435800d5299796f7af2907ff5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1673e70b4e2ed808d050f6a1453b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3213f8d88eb64d6f79d7899bb00749b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d2fde6e7056ac4b1c97bb7d3b4ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7ec4adbed602cfdbf2ca363cc462387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c4a489a15952f2459cb8154e64633388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98de4682e4fd0d9222e613ca000da5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a219308d333839e9fddf787050cc92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff476063e52deb3fc35188cffa9859de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4404211157bd0cac2fa79a9706daca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97f23f8726dec595f4bfcef3c7dcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b15eede90523e77e037fd40f06d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f63d229ee9ff18ce7ab0ab78a21306395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0cf2d324e909dee96fb2ea2658caf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd04981535b1df32d0e7b6243af3ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec29cf8ff6480b2ef41f9a1131823398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98069e9267d68eeac75aeb59faf516399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168b46d37c5a35df8a55b5c69752046400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a99912661368d53bafcb7455f0e09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448b6a3420bfd04b3bff56633109404402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4677a4e2925bf9ff3b4dca9028252f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d58235208bd9393188ae7cbef68f3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118723acea6cd944f9b7a2974aeb0fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe625ff220b342b5fc9184cb9bf855406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b40f72e69a9391b36308f2a63c13f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045340b4f86b8fbd65d9f14bfa964db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab493ebbf0c594f326fe9403da283409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213123b2bfc3fe09755e4a79a710e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e735a7e3632e2d36603ec82f9b0ce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deab00f0c634530ba53101dfdad093a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d488cb24fe66f3a894a6e539ddcd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598890d3c5e54c7c82c212d5dbeb125414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225360183c389d3b054beb9a478761c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249831158540c5b5a41298c6aad9065416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c531b14ca2557bebdf1c8f1264d3db3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f078503827c881029f3c48ac2762e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62739040075d4edca5cd2273bff9a95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf330ad23577c7cfd51c29df17ce12c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5fa6b05d445d2bef918fe41e6f604421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb0058bfdb4b41f07da444eeedfad3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501953103b0412e72896f5da2502a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57082c8aac5986ff8a29a13f703731ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfcdb4296c8f0e25bed32228dbfba3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61c14cbdf7ed5d736e45bc001a129b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6262b317a656e4b34dbd0e41043ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce95e937d974f01b7c7691d7e1f971428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb1bbdb16792d5033ee0e87a915cae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7360b60d1ab02149b6270317800cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab9b2ffc366a804c11b38fd212b0b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c506f92a946f7b9e7f4914e19bbb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a07e47cc3b321a018c2e769d7b56f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a3ceee9354378a8ea9660c10ae626434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90552759f0e3d2cddb9ff83ae3ccaad4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402534279f11f597f9e165baaf8ef76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d48c50bae93af69cbc094d3e4db3dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744a2816d850850ff8b6c7ba39569d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ec1512f46b1612cee0731c37da6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b941bb17d6791b826c21e4103a19f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e05d645a81c1ce25caba21d1bb8ad0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01777a8591f690960c38b4f629b0139442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e13693de422595c8f74adfbc81283443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c30e6ea0775c00c8eb9d2960de9c52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134835d98dfc56fd542d26f41f010e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db9b424dbbc563e6c06e760e12d90a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd226a8ea87b141787c87bbb8da0d437447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803f08ad3d062188a70d0e0f5e710d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9a0533eb3f91bfca83abed59c8a08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd37884cdb3dd56155afe11fce6bae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf407a7839c9056243020655fcb21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccd1f22ce207f3cb5b9d2da063f526452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eabe06697fe5904ceaa5b9b40ac9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1414d33702119870ec1c957700d935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd14316357ec05da98a581e047a89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c06aabcd5f1e86e35883316df21667456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbb6d71eb04a81b69f9f094ea1f29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c70b6d513d64f773a52ec290e55be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dbab9c8fdec68ee221583c273fada459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764928fe211803a6c7f5c2edf8285c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d307e46b616e0773993816632258dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18c721eec5102ee42de39aeede556462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a4954093bb3331d03f789630c0723463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89cea83aa547fab0cfb20e8169fde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8988938383242fc3a75a582ec483465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a307bf5d783834f03a21c55b53e927466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d08290c633c3b41df7230e3a5fb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55037cd7109baeacf00ef232588232468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e24ccb622a4a01846873cf297dbcf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0fed2ca7521acdfdca47b497af1c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887f11cb2cc652fbccd5c5c4ed7cc95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a07f195937c77fed863380667ecd97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65abe71c3c8e428229b620e41a6b22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27943abd9f66dcb35cf653c840aa1813474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9005d5d73abacc0d9f04d3a825df351475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0306d97237c2cf6b9bf8415e43c705b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfce4aea5623baa05b1aede7df355e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57658c103113518e04631dfc870fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd77bf614b3a14b013bd20bbcdef04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b70538cdb3859ce2fa1262f7fb1db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b2953c9882864ac750d3949bdc096481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d78f7bd6c05e17db0b9592b820d02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145849b175d95abff4fedc01ec06f2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad5d18c8255d1d7f40019954d8ec3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd67785e60ab74eff7e659cf32e196485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4e200fcfc03cf0c3f2a6db10577d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dfeb1ae8230a862c090a76ca7c67e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d86e202cd00f6ccee7abc11f0dbfc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dd52a0b578dfa07f93db5a688c1e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d9695de74a012d6925a8c15bd81cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712a8579050b4d1be670353ad654e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50429740fac9df4ae57d853f58331fa5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb83030ffd991accd0f807f1ff29e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8de87ca36821852ffef281efc31fb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f4e2c860aac5c7c5ae16cb5d24f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be114d49cfc1dd64c414e88acbaec391496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266480361fdae51134f3c7713477211497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184095832db778e00a96e1c80a1b71c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d427c1b7aebbad9f97a68e62c3ddea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c1005e447ce127c5f5a32920ff6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd13304f1b4909bfb5b23e873bf8db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28012dc6a4318411adf09d609b230e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e28fb4bcb9a03a2978bfb78dae827503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984183856f74f64128f507b893e9ff4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a046cd369822886bcccce1c17913bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac2d58fee0351f155fe31943ca8136506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337b4daa646db1b264e4fb14b8c3d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1561fb93dda8cc2a97530ebe4e08f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86094a71cbe62a61312cf28bd671b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcb734a293ed14f6de2ecaa7cf9109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308fd7f1999da94671a984713352766511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06448b1aaa4bf0af4014a7fc6fb072512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167afd2c9ef49ee7dd5bd9f06da7fd45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ce41650f753742b90b1c0d82d05d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230b66a6d25229b0342b36f7622d5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e6943f8a5ca5b458212b84f5d814516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7b3d968e5b1c95a6beebb2e7afda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bf74f7df038253207c2772d66a4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca396b7e3b6ee131d328e0dcae051519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff24ca1979557793c5fe3b9d350cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd3de27354fb5c85c1baec391023e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2f3464cd7d7a22c3d26a40eb5225522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32242f7a85d62098c72e1341b0e2562523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f3da1eacba5052ab89e8ab13ab02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c8c9fda3915f85180c628d815706525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d97dd3be02c8efb4153a689c14f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb80385f022fde8aab7e6e2db5f5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57900d0c8353a1951dc13c0ee4acf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62041ecedd200de34eb87b2c3000f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225de7d27a94a7742f77c76967abc5f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e71d01fd7e308e83557e96362e6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f628b866401f7a7be2b93783e37bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcab5eee32fb7cf82e197e8122c669533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44970c386b32c25510689e428e1d1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444338d534e11450dbd50b19857cdf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084e0ecf7521a64bcc04041a83a99d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160348a77f76deccd676bb9f09a30d85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d76c34ca28ac55c4687c457929b46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7aef3c3f03813020a9bbda44f098f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e2c125cfb777a0f6424d46747a452540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e635f68677745b35a1e96c57bc8b9fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a2c44b67d2544eb124c80a311098542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f011222786e03b0548ce34554b9e06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91c99f19e2540506ed553f734d38c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d424f98de7a3fc4ad8c79a5ceeded10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73266beb204b609b0f058abf7e1a495f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b396d41ac0eed80ea4de5ccc8e5f47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b44fac48913e2a569f0afaccf95cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581bf229aed9e95a5d3e74e9f0fc07a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc150b67de70c77f4bdef2d07a280810550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82f4ce4376f45627684e8ed7fd398551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eff4a95abed43d5c637335624d0c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f46178a3e91624a4f8c1dbd29950e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22da0260a9c3bde8af4398d2bf60b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c629ad8f0a3e5b1b4a6bfaa61e3cf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da1a99fe3b1b37ddf4689c33cf23d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a52146ed4f8ebd45ee2e0d9899fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e399499bdc2ecccea459a38747121d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e9f4f6bafb15aac1a6457369fe31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53cd6d10b42714155db47886182ab5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2dc0d974fcafa37377e69689c5f1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c73ae6ddfeccc87b00a73cbac9aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ad27b8966805ea6296156ff31088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba362e1d4aae266b71bec697713d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0091ece0ca7d6f5dd6f2b3f21ab3dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fc15238d8fd40b809bf66558a5a15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe04bbac95ac1ac229ea9226a873e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ae0698446aabbbe88ebef8314acb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd49991483b597e35c0eac14e420ee7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e3a7cc8b19d797e88338c2095219570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54202d39167005f2bf090e5899a69937571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c90e0608e0594e9343d2572f1586cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b1b03cc2dd1406f5a9d63b1a353e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8335b524f2d326eea28655bf5f7b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792008e93df6c7c2b0a5d52fe01fecd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081fc0c0a42671e581ac184eccacee2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a69cb286bc20ed5ba4826b632b261577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044170b8907bbf9d824834ad21cf4f53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73104c1e8d47203f386f6cc5bcd14fed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12cc16e46066f03dfc88224fe74a4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f330c5ed0a1515df8b16ce757da310e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78c3e055d8c8e06cac89a0db77abc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0aee2f1d40b30e32c9b698fab8896583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0256f13ec21fb4d136aa7e57edbfb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770d9e6a3ec11c88a2af7576be9442585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea15554de242e05028b96269ae9906586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a557518f44a1857ca3d2ad400e646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb8e61a0d1c73df9736e82ce664f09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c27cfe4e2fee19d05defbd32ab82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a426f1258b57563ed8697a05d823c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ea942934633344cee91335bc97f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3988ff85c861afb5881f2a569f85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac364978db394c5e18bda6fcdb0e852593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72076367521ffd7af8ce8b60eb32a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10fe21f98f91eef673d73eea06438595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983e206c976f5cfc87f7e729c46604d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb02f3d70446877cb70096580f1d64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c0d528e16b7f6f3ce7d3f3baf4473598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3820d8baea87bd3022035ae46a5569599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5561fef7017ee6d628fe86a35bc0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873749cf0dbd01c5884566a0ab1ee5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023e60603e4b10be42fe4b442c983dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971f7a14f37da0dc6ba2013d3efeef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8e76a8a26d4226571b732a1c7fa2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79680d27b950f6c3aec04871e70f7635605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941f1b9b06e4c900c90a8a47154b992606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f1b1b2820a3290c8d4e035decd58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d362d175d552702a92b3037896d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4a0c9ccef3351d17f587c939c516609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ec21bd15ea6b7f839854d4b1ed98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff1177097a4c19cb89c9187bc750c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d05be89576a7d6282ee5341f1bd03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e65082857521f65b2db75d6b20706613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438159db482ec09cf184a7d31b4b862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61dbd7d1849357c0ae778b5e64dee8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31632667c002e94fdf49ac3430f6f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdb5f220b59be2eaa4394e993d77e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7313ad681042bf4553a43f8cb092526618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb3d2e78b47d4fe6df66918f52c05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68023a882e02600edabd6d1befd744e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b83c88be2f867a4f5121c12c1c50bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0118fd7501cb9ecd4cbdbad7a628e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f3a32e7e5e911412375f2eca4b7b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b225f9f2e751f9999bb47df66240e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0eb698611fd94c43d69079bc562be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eee83fefc8a711d76a06c586dbca6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad3069e01ef757c63d9c6914cd2795627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1bd9a97de0dba06dd15ae8482632628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2c5b22e046efce60454042fe079a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986745b025bb1301e6ffc1a7bb4e3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816616bac122b6a0500176def6fc0a2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1cc71945987e28d8a6117b0f342e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c177cb48547e5085305eff19f07c7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f978dcb33c25868563db0c3a899e679634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622990d384d0443b50e30ef8b013ecb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3d45693292298d723daf493ed091f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7ae6f8d329499a2327349a007da57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c48fd3cc91f5f35ca3215bf979507638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab17ec5ea427738e4687b5d6761f5c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ba08b50990ead1f8574bc0e70e5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3ca76132565398235b07deceda0b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff15295680a163c1e93ffda49e126642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1dc17b8612b71da685be5bfd69470643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac424d9fbd9ff92f313f0a2acf581e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c3c0393cc1e0c5f0b0a37a7e5452645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2e88c09748b0cdc400bea1c7179f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c25cd53749770afa4538605c6dca73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d61016a4b81335bf3fdb6f21fbb18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f0d37f303482c54ab5b94f904fe62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450a2b63b516f075af8105c9c20417650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e25a6d33ea3cd9f87371e631782965651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad082ad4d9bca147997ad68b1b1ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f154dcf670f2a7191d71b352b02aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3fe27f233ebc158f581fc9ded167654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14222684f2162e1eeba341bba8ed0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a49b97fdcf4cd22f4e5ecd197129b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4b2a658a904d764b9898aed125b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccf0d7423d13e76e81a201d7f058c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c8c7b9ef679de4fb0ab8f5716dc90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bebee1538dad69de26f667b3f4ce6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ed69d3fddb2e3ae388945919a8e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011ec68b55fa898e84aff4b5835c57c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2f8d2146ff0e67f61f1af0283120663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f38c4fec39f2ec7bc1f40bdfdc33b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342351a804d4193d9805fb13aa8e14a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6774765e5af0cae8d16a9d9234a27c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd5d0d72e87016906aa94823cbfa22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f450cdaee20ebfcf5bc016c94bb5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70d2df843913dd3eeb3673178cb04b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7e89065b1fef87e3ad25dae6f1bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176c40efe54834166dd417f8d790d4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3636a5aec9a9ec6b440cafd32fc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067cca8632990bcbe9a8e028108a8a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d5b2637bf1e4c3955e4416bdfc2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f9916f1295cd1811f35613890ccc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d15655325a480a826639e5fcab2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226fa9b31924930752639be730ccc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b343031ae00bd67e8f5119dcfc248b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83772ce7791c2dd5331472a47937d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d8a5299454e5bbc99bb6cfef57239680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee3e070cc0c4509db2e96da794cbaa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3194e3befec7dbfa6c1e7c92ad6619682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ee6a6f19e478f7ab49978052d1df2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0211904c3622d10f219e2bf36a251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68886c0308937bc059c3d97e7bea74ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14a606d1c75d386a8d54456ab45ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f263c11f815f75af75d4a9a16c59e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133aab18848ca5aa17153c4499904c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703de9d323bde7154af581de78d199e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ee576b793524b4931336d69843d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557fcbdc6ee50ff9c9ef785a08b3646691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306fcde475a18fbf7d2b42bad956965692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784c946808c6afcedc19701db013654693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec66ee7eeedc9f2a47386ce6d728e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8686a81b3a325dc408715b7820762e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a839330a68bb84b09e294b6978d80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8ed6bc84d8369cf4adc547d018c11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c831bc1134b75d9a6e560bfa6e255a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88aee1149ceb8a42405cd92c557bf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5ade7da73a339bba16ed47205f209700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03094652d18d439630bcaa8992853701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c723dc37825e577b6f80ed7b3418d55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a95acdd0c20fda628b8753cc9fa11f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eccd38071121fbb6f6460a42876139704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab1e835c3a2f848583a0a406f14602705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc163dae7de2422c1bbff8d16f67cb04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793add8bd7795f75091b159b564c287707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62e3b69003ccd9185792cb24245397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf65d7c1c55899810be010d0203efd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce48693c7b4df6a06b8db9206fea5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecba2fe4975b993b67f8d17d0e8484711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4a2e3eae3b4dae0b9b04be3a3271d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f5fff0a5a5334dad11a3861e7610713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c0ef28a63518ee4af2a6c60c88f5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef533c9bcf7a22b91f3f9f310fcd0d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d53ba9bd3a9e8a37d040a18dc8572716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27fea58ffb977c2d809bb5da873662717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dae36e74bccff8f03c9f4131417e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52659c2b4545fa9d42bffd6a75b0dc75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d6b080c6a27f961b418ea82030bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbf82cc372186cc1e71ae7c91059a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4d580fe5a0fde62ee484559c954e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c6efd503235e58d7ab929ab103549723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e685b3cb96ad69ea519b3a1395b5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f54b67cf7a561d619ce3ecfb3bd30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202688ae797596f3ae7af26a771106726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a74fc34a4c004e936073929bdc17b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d6242da6d068b7b75d0d5123b53a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbe71a0ba3d24c3c58758144ce1191729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158399e1e17ce4bfa021e7065ce1b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e01a903742010d4c6f827c992b4eb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ff5bef762d933960ef985ce11fb33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111aeabde38f1578aca3160df70b1c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe7b2918b4aac74dbe934cbc4ed94c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281380841b5edf0bc680c5a05233d5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44879872d2d2f669efe3e3ae2210db1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cede35f41dac25191546bc08ab0c0b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9add50e271d6dd8c3d5b9c28f4b1c61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a305efcbb732f99671f829fdfde6d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bff41923ec47666dd2e14a6fe8075740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603294a51d804db10bb9e4481178b772741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0448eeda44bb5803759c21a51363dd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88971ea7cd4c32a7ebe84519924ba3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c4c72ea09f182a0eaad7b9367cec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a96d2b3dd6ff04cc77248f2f35798745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01eac08650cf792e691dbee727f35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274683c7ce7ffc63ae9682f9b401074747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb777f82ab2d888e05e71f15a8324ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56d8df09e44bae130c2066e4c22524749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e45632a78e0e0b77bca3227ddd095b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b2a2662c0f68014b96bea45796fb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eb41efe469615cd52dc29e4dd85da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce5bd2efc5b3c5865bc0ca88c9ea53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b1fed0ba9024162e3ca504a4c6af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111096dea91bda420afaeca7452847d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077e127d148f4da89381659d0be7df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca28aa09229121a6b48e253f66b4429757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5ea355a00c60365cce7cb5c76100758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85fbe0d8164a5d2442b4b103e08a60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839a57911847311154c9a837175c41d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b38db51f90aff21e29919dab1e12c9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679272adb7878d5f19ddbf0578e4b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579e571ca40f79a36893c23ccfa119763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316338d31d0fc22420e6a3480e80a94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76185ecbebcd9dacb8460b35f4d7d6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812d7aeebc1057d61b9e803cb8106f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b33bf73fb27884057a8649eb532a6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833c2a4abf37ca572eb754afe5d1c5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dcbb736b8f4d814e3a7c0ff55cece769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb146dcdd75a06952d0561c52cd63361770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1c6b1d38f3cd61a59786dade372b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a19b9ba76704c69a4357cf5fbdf2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc0f3ec77e2b0cafc09cf2f3c686f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734d9dbff6e0d0d6336e250106e9c4d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfbb7b9e261807024f69c50aa80c3a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91fd4b40be0e7d8bc85862eab59084776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392da6822c25b72e99ff329e5d01752777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d35acf0d4f603466ad0dedf1a86e04778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8291983bc448452a3010403bbffa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad393f76d0e2cb9dddde6eef664c8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257660454da4f29c04e3b2df1138c537781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d850ada7a7da83ef9504c91d603a2b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b9f266be7b936caa78a269e23f4c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ba7693a98b85c635313d0ff6cd6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f51256fe356fcc668ed7a81a8d5e4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2503b61fd78dc7123ea6ab7bf1813786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826db178dc650fc150d3f6f8a3cccb6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bbd37c3c5d83e89a8b20cbe76ccde788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe982251c6eb68b6fe8231a386fbac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a324d8f1549b676310997ee315f485790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658e1ac4fcf8d2e12560c97fd56093791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f281eb9b1a6e0fa0d014faf57b20b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348dc34e1ca4520a967ff8e0c87c1b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639dd010f018d858acc967a12b4334794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f86cf4c52abf89ccc62d92c039886795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022acb997ed939b04872c126a9d8d492796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93af02e44619965ae34a01052db07797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35ef93ca1b0c3cd3c0598c5881dbd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85fd895b016a83d62a5e9b5dc30a20799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f8b8b3cc665d2baa5f0a18dfd964d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8b9f82005c25c1baadd365a08c99801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8087abeb46405cde4b74b53d6ea993802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf7dd808b28cfc17918a2246ab8bf8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ed2f6183fd70f9fc6759ba0818a58804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66582bcbc18a0ba3b5f09d7c03e5ba0d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29dd7dfbee44bfd5dda8f2cc8f85e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ce72cfcceb1929c254e9507399098807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978674ea911a57a06f6a9d6e043fb83808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976be547dd27d226eb512c2e772cfa7b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0140cb97c4d74f8ecd6c8f92cf1d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60666df613f916a5f001cff980ad5708811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30323ae6ba24e7b56f7892afe62ba31812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bdc10e170810543d94e2d03a360bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f6466c88159b8609327ce0bea77e5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67347ad02fb8b73d3cb5e4a19ae92815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a0ff0d617d5ae7f3852474d747599816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc635f36b075954e251c902cf54538817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ff32be24cb5dc4a12c89687f989e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1da2f4ab57f4ea3a2943002e7d43c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f9b4404de89d47072e81ca8bfec2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd733966e0144be6b8423cf213096cc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667a909f7f2b186062450052c7dd44e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662bb84de93a5b3f7c64a1370ee2768823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45e27cbd5ed1c798cf3fc93ec155a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de405875dd7e9a2c68d39f1981d2b42825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459770197a80c523cc156975e0d5a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500da7f3cc00a5d659e9500309efd5f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d7c95ce22f212c6d50612ed6e027a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b94797730082b8fbe8e2ef9afb51829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40243ecb8034164929de8e4103a60991830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5505d69e840086e9e1c9918b3addb03831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5c51a6c3f60a537ed6d1b328ecd06832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f6b95dc17867eb9ae8fd83d60d78833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a774bd93fb5c3ad8bf4a5019d57da8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963937bc0d059af05872cc3b364729835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b738ca9c32cf5de39177c0a81d714c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02969488e3ca7c5a84aa1128b3938a1f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d5414491d559afd7a55eb84c6e407838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90fd3cb1288500b11ef6bc51408d64839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a4d1b5e7ffd0b5c8c9ff6fa8cfe4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f800a8b4e5a6d2918885fb93483b8f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f515060454d2746bc75a3f1a157a892842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ad107c3ee87d496a451bd20900bf843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f5a5370009a8fb6d911c4834e699844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645cea49251aa25a0276a26701bf32845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe36b9766173d8285e25d80593ddf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748faa59e1d71f282bd77fb29cff4b8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7624d49a57409de0ff49e5a0c192848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79743c82e4d2af693c8edc2a8c8809849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df70cb715489dfc23ef3cc730deb7e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434defb210da9c1e140c25bd70e789a6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24706f079915339f1a4a94ac3040bf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdcc4c95cb9abf988f291a36bcfebc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724500d1c6cf7c20034af7b60148362d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75f2f013eea2bd9a7b9c41437bfd1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760a003952a1ac7093f1ffd02bc6b94856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13928027e4b2fed856a36643e74a6e6f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e5b3030499d540849c54c39b583a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d4d476204a91ffa49235feca72422859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcb2dea94168787d6e79f17d67e6f6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103091b8305ad06b3b822cdcfd72337e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac2f4f328844e90444c0cda03db1b3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988c125fe2c626907810992e5db61b5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569825415b22c2830a09430b9048b7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded4fb2af8e4a4bf30c05c0a3a038af865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e6b494446d0e2c576c9c2c4c746a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90001e40117833fff1111f0ddc389b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450164f472c995395cb1c1b974d6fef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93638e68d8c811a645508f681f738f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9427bde25ea546bd429d9a4ca3c13870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6efbdfd109baa498b7acb4293428ae871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf76fa9551af45095c8a567398cb15e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322420ea263cd9d06fb67e3c899c0d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56ced1c77bbf317c63de5d889d6da2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c7f9df57bd2865ae646b7a7b93d78875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779927e175438b5501d8c6e94c8c620a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b767640a66e775e055ea8895c6ea54877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7118536f3c1697876f2d902b8b7900878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb9fb97798d611ec7f6d84b0c64c4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5709a4b3156742e709d68c546d394880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b10a6997fb0875fb94c2af5968cca881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be554a72b2e9848da3a0e193954528e7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e81a57b10b1e27b39343fde83e7a9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0beb9e2ecc7f4d33515691f6acbc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6751ca30f62a0a0c6d30b24e6b9866885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e8cd9ecdc21268568b9d658bff736886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6c8d978c1f811a908809d9d0bda9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e1f9c8c190407edab8abd186d4f7d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f360524a17fbaf23606e56a0fffab889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f67a690889bed8c0587987be5b0d6f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244d784b148bc3fd2f412e95d31fdb9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a51696b4d43feccffe5d995139fd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cac100723a82b958e4d95b89e50dad893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd74b22da45bdffeae7aa049f32d3a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daf2c1ded9b285a3be209a6ff1c558895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5824de5e83d8dfb5f766fbc9932490896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444fbe6494f51243df4222e1a9adaa5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb93aba4e8a6c46db0efa4af20c848898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d2704490c9f9ccda931d738a74736899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af1b8d3cb06f95181c4c2ab83bb9ee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777955120f6098dfb0018420dad6f9b6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0c5cfb5b367f115d85a9892004592902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99b276fee15c6e3975932f5dd4bb5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1991db71e4b63f35fdbb51d4e6105904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9e1d36688f73920901c403f6346c7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227d197d2cdeb50f8a5d4644896ef8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e8a15e37341d56025a7fe2a676a0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af28dbfd60eee36ceebd5fe62a2c3f4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e9bba4facadc02a00192a86ff05e4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f354606d60f22bd553ba2aab97e281910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dfe3446c01b388fa5f8d1f13a3e0b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35f1d6461c888ced001764ea5f859912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc4a462bfc87d7c3efccff52ad0001913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcb805094a3b367c2d9c944eb83dab914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdee939a95822b58bcb1854e8e755e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40436be3cd1fb647253942fb149df966916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f68ffbecae4c053d9e6a288025cb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63706799cd8e4ee5274f5aafdff7b5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254afa5bf3578a27e9b49b777e7032919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561bdc681fb6b9fae32758e8b8115ec920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d4f5c02791b81e2218d27ebf37653921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27c462a889019f58bb1dbde5bb680922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00404e39de7107f7deb11a38a8be90a9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd3ff6a0ed570ee48c0a012d87e3b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d6792cf15b137800aac60178c17d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c346e2975e48eb93a61d4ddf50e154926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2aad447e554a5ffc0e406981005e2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ced545e4cf243325d2a4ddd48a35928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e94c816bdb2fab9d22a9277378092929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda31c595b7ccea96dc976bc465bcc99930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be353e29866cffb3abe2bea04f50784931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9ff9ca58bf4235947675fd9823f19932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1bcef82bb7ed9ac73d6abd2f0d12f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff56c5622457e7229ddd15517623176934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac1ba1a4c2af9f8cf4d8bd3edf474935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1947ef155e6dc786fe5bfd6d493f72936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d56edf791f60c6f6b6968a23648d92937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc4997e3d725d6923dca686590a63b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5405b82381f06538c1ea2fe667dc78939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5c598f9fc6e013a907b5e11edc35940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0927cfa7edacde5697406f7c47e490b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6441b2069e0f591d4a8a58d15d884e1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0f86359f6bb59246a6a03a5ccdfcf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19766bee93d9ed0cb86c50af3df396944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ee3b531065984fd782635311a635a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe9d36883b8a98fafd29aad38ce2c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1dc7a8d39c6b3d7b42451a3a39b2a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198aad4aa31c16d71ecff534b75006948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af53464fd9f0e646ee7f4b02e31d7aa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371aa64257da0c237444a5b2ae8a29d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce951be1f275a27f5fce25e24445c9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b6a909d5672163adc82b5ad093d0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52083533f494279cdb90813f3d857953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d749e208dfe06aa01ba36a84c10fec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa240564fcd7cc0f650046a4f9ca1a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf304ab84326feae021c92a204409cfa956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156dcdf1221b0f988f7b3e6fd0042c1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655665439f2b1df29121042c3e08312958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f39c519c31ad58198cd0634477cb8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be4128400602921ea8cfb8c125656960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a0cab6e73dc8985ae5ae344b1d3b7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8d6ece28ed6eabd1c8463de9f4456962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14583dbe5bd46083bb62ff0f337b24d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560faf2561d1a17578ef9631157e404a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aed6151b8f4b76bf1679cd4c2f433965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a304620f40bd0e77439a4916ba8a7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b348501dd9db509707a68345328a19967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abaf5ac9772ec180c121f49a349e1d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe5fdfa37c345dee4625eda0024139969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7f3428ec41d0f641e3e259cd72478970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701aa1e0303672d74c7e4d240ad60ca971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d5a5dd1dae0d8179a1c83f68f0309972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c15c4873ac1399b9b58de0ea1b6bc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f372e899ac0cc5e2031599f3934292974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea054785c3f3ac0a3a74eb88943640c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef89fb6c178e0c195b1f9d9c333d5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020a5860befb9a49761b029155f117977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a395d42ada3f0931816688a9f4eb109978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb2e8c08558e448ce5d3caf42a907979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef574d82c8fd3fd9ba48f519dd7a4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd0976f0588ec056da975bd57afbd6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09de4daf729f5922e3f5e5964338a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf96b6272f8a07ed2e1c90383142d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3f1ff32396808ba05fb66ffeb4aa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072cf4c2d41ec0de60528670ff6cc39985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba8737bf33371c80132c9b99bfa0e3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d8dc1a70035e863dd769430d7b97987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ff95eaf8239143ffe74866f733e5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735e7f0471a232fa07a2d888ec6a24989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8451888e22b0db65b5cd9b2dfbef2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d99c2990df308ce0fad2026aec099991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15924379308845124942809f8cd86b4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c53a6375afaf0982847951997c87e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1397a97262062cc51d474e605e33d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111a1d7374b746a1d5e6041f253ded7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054203b1782f2ec1e2170a937845e32996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956619c7560342db66fda278b88373f6997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>