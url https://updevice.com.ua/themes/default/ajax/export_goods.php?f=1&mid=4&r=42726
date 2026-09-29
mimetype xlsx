--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725fea358af663454899319ec8a56931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e809169e17e7f9be373a2a33c41a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc483c364c33430e104e6cb94dba2d3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2d0c55037e776c6ec71e73830c4724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723bfc4d3e31ce1e6aaaacc9697ae0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b6022859b3e2c7fc2504cd6ddece6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c323adcfae5a25516f59a2406eeced7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93655b8040169a02deab07c0688f89178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3f342e19ff2e3b6932d757ed703a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8d046661490168290f5135254e77b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e28c2365ee5c9dc4cdde28aa7613211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef7fea30383345b8b2d804295ebfeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c70072283867c43c08fd2184b901613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deba54a37e90264a1fd8a02cc8215414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593fdc23dfdf814314aea4917e742f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801fed03309383ad8b97be4a7a42b8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd570a23c50021bb3ffe5ff2810b07ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db004eed872e97e75c9b09fbc82fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e818f9dfcc13c937866be5852d704119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395495da73bd0ed354c7c722772e145820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7096a1e7835578ad08179f2ba2202721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6e546fec27e02f42deb7df2455f0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659382cec406d2b6f60dbbd4ddab48423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fffd22ecea6ea5b15b71bd65b457b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d25a537fd71b4c50c1e996174f3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f066f0d3462be5200c1a392b0c0ce7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d91a8df7e03e123d2c46f4f48675627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39c02aac1bd0e719062482ad076c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0ed8e3110ae7712679da17722b0c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16dc51633961d9639baa849f28340330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f4588c5ecff495e397fff0ce423531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b37a3fc0b9e570bd14979153ef8ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3fd909d8811082318c817fff50d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9ba189e720209dbf580bf63624f2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984cf23c7a69ad1945e9f00be2aa85935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87890e48a6778940b4fc3f52a4221d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d9d47a3ccd44c45a0033fda72f6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9600e8f4854df96da7061ff374e2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655309c3e0f1650eda9c4c02d978322d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6093610fa7b2f0edd4aea3636eaa8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557d00f3cc8a8ded0a83c85cd045ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6012f031a49d94f30a4b414f85bb1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535a068bab685cb7495c6120b3920f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5e2ad012e42e9f8487e8a9dd3f0f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526a79637e25f9be83d20dea6e9cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10420361f53c48a06eb214fb1ea03246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9a211ca43e266a370d5852533b2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ad1adde15d6cbc71851b7ca6b29448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe62a96fc59af5a59c2b46e429b58d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4c4583cab847beb4e4f12ef9f22650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846892cc57ee66a57ce6a69cbbd8d4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd68766d4a9f603cc00bc9f33bef7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09a6b5611bf9229a11877cb2a86d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d890eca74ac8fc4e10251d49d8a4f2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650b28db1ad9525e302d5835ef8df455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d97ef537618c286bed4342af5eb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de713280bfe383df57c0d0e639a766b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc37299a3f8e9a2d60c555b3f51236d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9f0a12968c82d9ddfd5b6ad8074d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090188186507d65b4f813fa4a274bda860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daab71984e1292084e46cb8e4d7e9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa2f449568f744f6b346abbe0c6c5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057dc487e7c21e4dc12770aeb534b6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce1aa3c59d8d177ddabbfcd10ccf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd3a77cf8ebac9d51c8252e90d32065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bac2c120ff6e180c9cdc73ffdf4a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da8c75a85eac22c6b93bf4eb22e8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28644756ff8f7052f6f2fd32cfdfda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aefffabf62e52d1dd277bd930c40969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8448b1033301222cf073b7f4c0586f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702798ba5788df87c155756f0b10611871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6bee288f11cb871bc9fb403a522272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe9c36ab17776662f61df79c3d971573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a68b12733dac44eb3c1ce979ee4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac824d0614f2e0026de8597900e458d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b7d8cd112600217c36d870357217776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9087a19e78def1651760e57d4cb4a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ad4041f34320e73aa3fb910ef45478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e990fc0d61fa9fc7849ea0f213d1b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e2836af67cc19859e2bc39d15adf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5e0894b947933e98d4facf7cba8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdea830de7eee6c327f143c6552b3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3da981c5671a3d80bb8b4a03f9ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01cc963d91d3dcd11119cc4171ba2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f058f476a61aa9ec60472654951f6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b54ae691c00624b726bac21849fc9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8baf0e59420482ea7cdfd7c82b2c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc556be518cd4a9211172b0052bcf2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009447f93284c603d200627348638c6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9b5e847c8e3cdaceab89c59a0e57590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f61fb5ac6aa078690d4930f313aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51dc91904cbb705a491d213893d6f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134fbc640a36c3c56d0e171ef371cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd6614ef82a2e1371d6fe3217a7f7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e6aaae82880d11b04a6978ab4001795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3a9b0c7ca76e98a5f0d4083d6842996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269072957e841d224effd99851ee895297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b382d22f0fba6a865f1e4bbb3b035a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de6366cf1996ee68e9f1c75ceff0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6e90f6f01f82508a7cd53ae62604100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb59ce87e13933499c76be22518c81c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fffc24e68e95607f159092beaa48b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963198b2540a152103e97b96c006eddb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6f3e7e1b8f085f25251c760eb2ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f85b1c17706b580ea3ed31a5954d65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba993cc85d46d803b7c894f36d3e90a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f74738cdce4a3c0438b06d4e582b9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be31be345b98eb47ac37f025090a80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b572c3745953ab4de69be5d7ef7a86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d18273903a828938175d0c00bfcee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3960da3ea07f12f8e819eebd75a551a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd1842a1504831a02077640fee82e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42b86207c8a797e7a1e3dfa03f755a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d56ecddc2abc26a6f057927a938f05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58c66c6b4ff3bc82a5958053642e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68abbd3a626ce15628f35d5970374bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d340e270a5293af892b14affd2a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8b67a83b1e73dd22838c04cba4012118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d396587f6adec23730d2e172afe546a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198de2da2fc48e30fe136167fa2b748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05662194fd531f2ac75c9365525e76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bd31781a52c9c5200334da4e3d99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ac00495b19a7a90673c8a1c3ecfc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50513a363bb0f64d82062887569218f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bb3df847b95903ef30113cb4bf645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605305aba44f285c27b3666d10a57fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca76e418b345cf1b1584c0a2bd9fac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7da558353a56e31f037bb21628a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf84e7353c9d01c1a465d914d750bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57063329376bb8b9925230af2497b8b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968a099fb0f504636f010722723bf5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977fc82c6b59ef4ec4c42a4d1a0e30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8e07a881a7b259958903c87f2a34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd17806e2e77b44c5688da3cbd0b2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ac1a32f170dcde89acc66bc3f887135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93e25968441dbe8d0ba3b4f6d096a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f023a25a17d1ed353f51bc64fd90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39151239a10ed5531f57be0ca0b40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fdbe496213223d9758b5a03141051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6abd1602c7a04ed59d9a393493210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5932e0cdd1a9c88b71a00870ef88f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d574d7a340c82670bba2a1755986c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf7e284e2b595706031d0d4c6772e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5763bedc95c7b986487247c28fc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd757fca3bf2129bc1430042d90d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f70831dbbb17d08072cf950a0ee50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de905a7fdaf7082a9b4d204895594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3fb66b24f12ad05387614b59285d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ef3dfe2803026ca1718e0d5d1d63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334d29cc0beb7905e2240b510ef890f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f256738386e12dccd402a44a62b25e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda058815857ed5918f746c2b9d07f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78963ef57b8b2018c2fcc734700cc15e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d64449caddfa154480333164ccee63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2240cfb275fe90ac01132d30ba7bb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3cf2bcf08347c54908ce13d7721a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7bb1967acdce991ce6e57c4e7a2bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeab9ea46eda45d29042089adead062158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2fc78125ac52f8c3c87e3038f812c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7448cf0e6c91006592e8fa7e00865160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e84f01dd282c864f229856a68fa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ef3feb8d8ac5cc5d4acdd4dcff7d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b381f7f7c66e25cfff2bc2f2db7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe3ee5a9a93419314221f6c86a26d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35a8bde8f72dec9585c6c015d40e41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ab810400dca11df65065b2974471166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c0f8a1d1050e1a0fd400b7f1100a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aca8d164e35d09c19329edde7d7a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa5c7cb6d2ec9f2e430a304e86828b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27ba6ef5dedc3236a0a1679bbe754e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c937cfff9e7106608c77a767abe99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80a59a97c9d5823ca52976184a482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d9fb5b74d038bef39702ec48eb93b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6174d32f0077f2f469b57a0412ad4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98467fcd40ba83377269c4d0a8f2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87455e1424c9f0e17438154f6d4d7bf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e3deb59f02ea69167bdd81df79b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf5c89b7b54b6eb21cd71a37b0c6c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165fd393af87999534f35dae9a44f1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9def9d1feb066358245c60a5de9578180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb929953521692726cbc88034f91fb34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32989b09dbe1d39ee968c27600fcc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011500a37032b3b867ae8e6864eee1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1c7245755d3faf7d5eeea674dad30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314828cc99ec31eb7afa783f860c6e2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b851edde867617066fa8a922d2dc47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87a88a5445fb3f34ab440a3e4e9947187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95656a278f15a3d9993c04ae1b1fa53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f083d324736b87a0dc741e45169c46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b188216ad6971bd35d1e69a95675c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b0172211cd7b929093fc76ca30b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293b2965e66574932945bd34b7177f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e8aad01763df28b5ed485999c7a7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4a1ffaaf9b7a65f5b00219a5d074f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2c702c71b2d85708f5eb8e41579ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb8a6178a90e136a0ce727eb20ca7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc507e9be64b69958c3e5343e00bd274197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e2ad5bff23f5275d92de58a8b4f25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a64fcf664f83d11d114c28c97411199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acff36b51515907f43c5f1e626f4f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af54649941049aab455c748cbdfef0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eac77de12dc0a761bd0f3c62de11b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f3487a1db19aba591dbffbdc5551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc33c0e508a1b3ff3cd91913fa01c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faa95d96634c5a77f7b2923669dc3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6224f4567c684f61716f5006c030a07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e1fd5dacb563224225d4e386d0f15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898f4c8fdcacd80e02c345f06f0ad0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88317031c62849fb0aa2782429cfd09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a7f4553817957d9a75f4c5ea698b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4027769ada79048076a871ce06f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ccafbc610b9702d111a7476c7abb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286a9e5ae3e884036e27552bb58fbc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcebadf2065f6322f97a3e57b05492214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4257d0e387c4ef4214a9b802ed583d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9713a890246f46ec4a3408aae5c173216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb2c2f950e5625d6138cc9b8f0779217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490f20e3fe20bfc1a0ebf0e435cf5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66201af996ea067caa789a5daf23c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b6a527ab0ca90806d98fac6a5d412220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e0c4fa4fe0ad7e4700dad33e1646221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc6fa43c4fb5ffdd8ddbbd6b50fa3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af313c6d24037449edbf62d1b1b02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee9b2b47d78cb4df060bc8cc53807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843026320fd590bec27f30c647495424225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3b1c45f1ca6131ef37d9bb13c4ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1035308c1eac7b995c040ceab08e133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791226e23f31f1608c022b73eb4265228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164992864b9f4c475ccc3c985fe0214229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a3d2dfa0f0b3b2307a22c36e0884230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa917a3c5e1927a20665a5e3576fd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98a706e60760c8d3b83c768f4ef419232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9706db627e655256c3014f7c71fbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90763bfcba69fbb42512236a9f79956234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b4a4d5cef5a94db8d929e8000dcb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218925bdd7ff3fc214561d71bd2c0b56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3057ef39951cccb45da69ab905fd015237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33c9a25b4ec5c18c6f763852dd99b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae878ae94b6b1ca93e4e3236447245239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb95d003ec0a34328131a391b38f14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5994380932c8498a3f25b8225fe097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720848794a8e6b2dcf6eac2016873a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91af85263eb9d5be3fa9609e2ca7c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4c132d0bde3ac04391721f3f172ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11ebc3cc28d3b851575d23e2b8507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97934673086ff4a1c0b39d30b8d33b1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f02a2f0d9e5ececebf2dd6e88e289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83617de6cf61b94e9d65d763bb0602f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667bd41a6d4f16789f96b7f7bb287f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914bf3b4f263bbdc5453d7274eb0fd7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffdfe7fbad6dda1b78035b0df4a133251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad21a56426d37fd22a87fe20693fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef38d0b3f1e8dee4909e53d47093891253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd9239936cbdcbcb21183ba31fb783254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f6cc88ec8d0d6c0696db4c171b7ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0d6bfe5a7bffcf180820d21fce5ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b62191c8a348fdfcd83cd309fd016b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185e6a1ec1494bdb3c99d6ff267008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87017187e8b2cd750aec8481eb9a9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ff012003cbce539e1356c8c4f98d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00b44f05017c3fdbbde9fdbdb5b139261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b190e3113056b7567a54fa258beb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02ba65b8233977e7e1d509fc11ce99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83406da1e48f31f7821b21b302d7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f0c1fb4e0b86d4b29613175873a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c204e64896c6d88d3a8d9f11dac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023730ac08d9332a157b93c3d1d7ade7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1c1ef41d88235f0486dc4c7bd67a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f373fbee15fc7f9ab4c8450f3187d77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a328786f05af40aad94fb3c5f96ec9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57394781c941eda52264d16ded32611271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498be19bdfca8f159821701e5d6786272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ff60b74b9c981b180b6548636217273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e0e97dcfccb4cf49ac9c1f9099bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71981177408938fc23899b1ac35e49b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2346b086a62a9ae534df2dbe165fb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a1761bdfcbdbe8400cef9537e52c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0686dc2003f6ca15657caa443da42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9792f6810c653d40fca7361e4a78b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92b8bea714572c0dc4428dd77e0188280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fa16a57ce118dccc1197aa409ddcf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7d02e79602d43abff4721965e8a6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc5486b091fb6c939c96230838f3bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde1d88a0f7c7e7d1e5e578205f9f90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae92c5d277be20272fbc29307184abe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09541c006024e2734d04736d7a66aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f17e0972cdaf1c5bb54ed7c18dc347287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912561893768ed0b33281b8cfb23b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed1371d6d96e1d628309a09460f208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc10464bffeee314f2119275d3165290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d427eff5d45885beaed3bc99c948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9474532110582d78ca394944f5c00f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba161de51dc4ada3de68a04bbdfa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fa9482b773e2e0f8a08560c364e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cd4cdbf6492d34eddabd7640c8f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb8e2b986b1d12452cb6cc76142be6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f06cb1a3fa7e94b99153237f5dd2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b9f99e6c4cec4ef2a0b907dc20175298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11820ae7ee1bc5722c8d1c2c065c5654299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a64930238a5f564c2cc15d6ae23c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4397c400ee513b306cca1cea5d7716301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc349be9c1bae086160c496d28793302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd3bdcdca9a0ca40266a5418dd513303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffae51eb9761963ff16c01cc2f13ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862205547ae27461e5591e76127d7e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafb0e7951b056b44e40e185aaeefc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72b5ba31fb0d01722c5b9fa5d606cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45f0d3ec153f91e2d300d37e83fb8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd14ebb94a9c86d7fd692c0e33932f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b9dd927d11ac8a7d46d9a654ed81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab38355e4af15979b0e1bb7c745d5d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4351318b92e2eee103e5843c474790312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437294dd501695aa0d7bc855b0663cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9690ba655af094372a08c7b219faf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507e68fd0b906e151a87312bd2c0521315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe44dc81e5e67e6743ee1ac31b9dbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36145ae2fb717dac79398462b014d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49e8c0e942cc7cbfe69ef18f8797b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dd55269e58e750854a82389437716319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a5af7155e4d664ad4e5ccc216e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804673d96dd79ef6b07b4a6e615e0c60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f7513bed65d5af22f41a1b42ceb6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d14938e14923aabeea8279defa0eda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d12094ded6cd2ae96b6a20f1fb67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4f1ca84212b2b10171f3b77418ec2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743835da8340bebc2813649b71a4f41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12515e67be44851505a67aa1751e00b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4ec4451841df7edda40909ab12a24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bb2ff6c3df955dcff261f78d092e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329c9ad719540e0785ddd978c660c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a037da371d26c5d949d6922b897bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637c7c8563a227ac261eb1130be84e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96b0f317ca8b321698115f2f0b6af4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c02b0bda118e18efa80d54bb14444a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834060a956c72fb67cae4b6ffa37141b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b8b5e644de333eec26e3a60bc8dad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c36ed390ed966aa1df3db17e6a773337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c613ee3a8062aef24da6fd0683b979338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eee345cfc93d77784fe7d4ae9a753b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f137af30614005299c65729055876340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6a28f55089d8b973b3d2dc42c8062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d50321ba3c604e7b8872bb2f6235342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93289d02228b6b6b11a983c6352cbee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513c1df48f936d7399fb674f3e6a0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6d575cfa2ae0b99efda0355addd25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347395060b7efa4342b4d4ee26818153346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3f2cbbd9a03738e816c4ac6ccbcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b55a08b6c4ab2864b9784b152836e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec310b5207967a673af0876abd6d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65ede4455cda0677774608a88d19f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e24b2fc4c1402f02a1ef985a28c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd4a6244f5928943475ac63cbc546352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85fa03645a203c07b188858a768189353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c33d9f99900e62e726c5d63f136335354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff0f31af8b10be452b528f31308c87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e6d2745e5030ba69151f6fda1b3c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5cf6bb33e747c656b0727b77b7a5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da324b0cd467bebd025f541cf7fb441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c9c2ab59eda6e0d90ba4050b9a6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc837a553cfeb69fd5f1c299a4d08b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081fd3f62189f5847a545585cf10290361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb343bffd976ea1d9dbb4e397b918137362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75f9d387e8e4dd80fa8fc5365fa639363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4de5cd51dad80fc8f8214761be271364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6944e1e0a7833964b4d7d86a43d78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4d2014ae0cbdb25119c7548d9bff6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013877363cb2f20268e873ac85835fb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676fefccee89af8d62af65cb440e53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05157a8d0ed4ebb7fe6ea8641707dfa9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de364aefd321e9f018a0a02d593621c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4df2dee9e73f5d219fccb7c309aab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e5320dabcb37902196dd4006641e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed288d3588249d089aa322d21254a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e723d04cb9937bd067a58deea30c4f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166207227113e961ca1f371fddb008a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca294aceec8d8015351b0bea78b9fb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3b5b4913067d7027d8376ae6822e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14ab992389e37f52a6c010e3017d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686979bd033fb11d0436a0d4b01a781379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3bf023106388f4bdb80ed5facc813380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d91a21f62acd89f37f650fca48e3ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96abe61da9ec0b7c352e6c8d96e039382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecad6eeb35ec33e07f489093bba2817383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d0ed364a11e9fc41c543301865d14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971566bb0e9b5ed8a2a1a50ca78dee7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566f5de24d838e851fe35308b99524386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e57a7a2ca057b207c80ccc317ef417387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb731bd745dbabd15697b6405d7d9d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1598efa1366153996d15e8c4248f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358862c53a6c5f86c23c891270ea05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc785bfdf40a09f85759d64b5427945391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac843c26a3def35b2c56b655a48b6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677536525f59742790eaedaa714200b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c706ef7a7230fba42ad3e26275799394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971bfe5b36706a8734d4e2549bc051395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df83b414ec2edc6bdff3dbfeae943396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb9b06b4d7dc26a42741c57ef55a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06975902204714e3ee611093e75d04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051b4bf0afb41df8cb640a096da08c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd4991d4bb6fa334cf5bac89d913c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c9a08048e7f8fc297a61ff01ae6c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87cbfad7339983c33f08ba0876f06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf260cda5eac733f035044f6eaf0e45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e83d26b838fc7f3b924a17c436a690404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42ed2c6986f88da2841cacfd7691f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99731d36c13c190d93fcd9e30d2f627406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7a728cbd0edd52fd8237cc6b8fa16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7d513fb40cebded6963eedba59e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096666fc200cac500530ab5b0373dc2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7734de1fa5c0e6e2677ecd24aceff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40860dc659d04278e9c0d80cfdf19710411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e17249fcb2eb4ae59945e99920dbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad8fbb7f18c07c494be1633dd0925b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b67047f36d998faeb4e1963c8fb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67280cb9a691f6f192c2b33ad52589d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6e5d595edb887c2d78dcedf743159416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad732c11d654c58353f7af8e671319417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da7a9279ab69daa1b2c09b461297dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee778583baef8bdfcafcfa947cf6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b1348fee0f7489afe033b2108d1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffe6eb1e5ee8ded1652966ce593e57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b2a1c14dd06b50b0ee02a01aef84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1be5700ea482473ba8ab096fc45ea9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53244addaf3fda87fdd796c78a5275424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5dc2a65372ecfce56479e75b0f94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6608cd0fe2b2320cb2a0d1832a23d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607530991e047a808106768db48aa5f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9fa63d97e046cd7bdedf863b1d1b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fe0169560a4cdc16289fdcb807c05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e48e43ed631ad076071e3d4087f35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f2e387f46ed66da92c6e342b9997f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815d4dafe89a00f31bf15d7433294e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0fb8a4c5a7607504ab3fbadb57846433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194849b7f6f0895e7c1b02ecf09738434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299f7218ebd7a9756f489106963b0e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496bc3d19a22494a7f90523d3b0494436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133835cbe940b403f2a8d0a4897b2a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477dfef85ba8ce24d78c5e841d3d52c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb795cf7aff2d923a302e4abf202607439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58432e7ffefa669d00b3e845c2dff80c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ca8fe2b36b2718ee5fc93bfc3617441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d3d3a7ee6262b142d2093634b6ed2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc774f54397786ee746fa1fb63f18d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e7c4c55da7342cca29c10400376f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9970212b96a97ef2709fd428b00f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b4af90995a5f9c3a2e68e7bc92d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4f59fb615069381b3f6526c9f30e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb6342666bc7444649125fbeee204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24863162a601edc39795d8a99d9e8b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef122f59a2dd6641feb544896869b5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40ffb07e79df9f315c833d7d100c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f26b94d2105f6f987caf9b5454b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5354d068b647aef320c28940ffe8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce51a381b71eb95bb4e258110b9bd60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99e0cefc39cd1df816276b18fa3a4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af917342f84756a3c8bf86101e52af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9af46a0a4e1980bbe7be4ca4d768e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8fc00c5dbe667823a5c44241f1f77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1be48b1257c37ea764011755230e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc23b7ee6efc7a3a6a9bc887d0c2391460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07520357f6c44d0fdfea85e43f6262c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4216043d913c960881c5f34705da3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a1a3017e3f5d1fbce36e798dd244463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d48859cf6b5a0a1b28595a8b92c10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03b88ada83f44e25d4d1d3ba45cea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5830ea563210dcec4bb142496b18f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f58ce65485d45f0b8278c28cd97f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b249f004654d33a51f2b69e749ebee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372dfeeef7694a0b24359e8a649fe74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d087a6cef6947526b4f1bb09999a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aaf9f84ee358dfe59b3c253975049471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a090ca6c29077ecb70327a1c4871bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87119552347492f12b6404291d1156473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9716882e580ff3d49bf0967f91b88c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7475e2ae288e493477bee93a5b401a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef4e4fc82767d9a690a0847e1b499476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2cfb89d1af1a2da04df12a1c896b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512244d6d2ebb3104a5ecb573b87c637478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ab3e7f386c4ee324f1e08bc8ebee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320ec8597bea9e2813297df1a72dfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5aa39023bee695f89bfa64e00ec9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e16343a33f82576c2265eae807878482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f5c9e6ab68d05b2b69a0accc2602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c61948d3991c0ac27c00413ba293484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299710d3b33266c0bdbdba93f8a909d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff9b154627467e43c2f2898209c82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816376e566ca944ba2e7049bf6088153487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddba8be872b01f7af8bb122036e77d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04548d35d4409dc8acecf29e8820c04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564be64d2b6826f579e6b17bb58dbcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef68afa0efea1720c649944f659b0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4d437d473cd23248006be8af03d3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac0d639c2e9fbcb81d66a85d0178b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f651a724299f6fd4cb5722a3d42dd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a22c0cf6d9489c8d699c451cb1137495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd540a322f09bbd62f18a1f5b29b0dba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987dab57093a66e0d1358eab91e4e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088056a741901a9ba8c1be56808158b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738bfc6f1027af27f509e202ea01fcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f10bbaf57303c28bacb3b698cac17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c2bd7b95f72bd21dc8ee55a10439501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e98309d4a8219ab767b915600b89a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50cbc8304fedb5c32058b78ce112f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03183b7d1dcd01571683865609b76f73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d53fe86244986c15510d1a8e8d35c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e94ebb8fefea99992abcaab952b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574558d2b334ef9611ddff7760c004c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0b1cebe675c63f1567823615f1360508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be230cd48fb18f3d1f1d5b55fa8e9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bf990949f1f2c327cf26ae70e6194510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f2748efa52a2c92db37c7dcf18cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b3a90b0dadbc31abe83dbd73879c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5e972996a656e43022b33eee1c62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a6da7d8f74fab2e21f6b09dff914b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ba784c7cef6014df1c57ac85680f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda81c9bd6caac75381f48cf4e0e898516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580ece4d3e3a537063084e071a62f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e218a285719f57e6d0745e74d8f712518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649d8ac4f774e964b8cc1fe1377e1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c74c71c40cf6fd9b86aea6526c79b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962529839a3aad830ac4fa07b9bc158521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b8261589a6deda0021b0fe348c92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3245dc65faca3971aa639dc2137b9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc9b95b734688d4809647127a0352e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90d9d2dcb616de9da22962a17b4d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b95886e02e5a49326072b4ce5c62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8fd7edd6218edaeb09b9ad2c346b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e1c13cb7b244166d63df17d6e2795528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45342fa796a81a1e519049fe7507a577529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d5f97f44c1151ddf046a9f0334da5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fc06d27f0ac329b9d9e6aa50b7161531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c35496ccbf6b919776bd7a6058043532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c067987884dd85a216f227973d059533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83c887537ba8e1a5a7c8fd029ed742534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d738753c006872449b04f214cf82f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f657fb1b3e494423de639c1db6f01bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d670a268ec2ba539d42bb89315848de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc2a3e05f0deb22b3eccab638c6c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548665e21b36896d9be723ef43f8ff2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85c615251f6933f815b67188f23f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a8a201362ecfa0b22b1053392c9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc692f793fb053d0b3b2f3d9f184c501542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373284622eb91f0e80ad1c9e0449aa0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480696440c4eef34fbf9e50e9ab5e56b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9574d400e73c2bafa45ed8c02ba7c2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9715d2a442e2cd62486b85233153546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bfcd859f654ea2fa271e1c5936712547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76ca127c9239edbcf7d6eb92bd76c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121febf08de65d270967f8c7d8d8d351549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ced0b91a19ef48de7a8e9b68c9f31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c7db405ca98efebb18eeae79ca82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ee7a94646b9c2ed5579a7dfba122552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16132bf0f88878552eb9e1521bb07f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9817a699e5932694ec2d140e82c9f34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e65d5a59e8d2f1817b7c14bb82a8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdde2ea255ce19320da624338c540f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcca5f17954139ef8177a234ad23b8b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd1e22522dd8d968a8331649e31aef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f191b1ad01d1015e9001def82860e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4a75597046b7785d166bf8ee3fb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21ba2318c127e2c58ca069eda60b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b822158bf0e4d66604a620346631e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee1c5abee2adfb7787b086a54a62e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a1e692b64600508781c287dc3448564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f7896e1fe6d7a13f45c2d54c07e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836881331b4ad5ffc03e8eebc4c90834566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03388341ce45135ddbbf74486a0b1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0477ece6dcd2ba09fed1e33f710b7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6161100a0ebd6c02b27113879a20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36dbb6e84e131d4f21d90fa11db5ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eacbeb25dc1df84aab1c7abf67eeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef6087daabfcfbf0bca6e513d6c18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae5aa8ce787efa95ed9495894e38a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2f4bc6899d0e03f2add2277c298d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62796f316c38f736b785e4f45ac830c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c90c548e1db7f54b19e7016f1b2cd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1af43011f176f633b195ec9d9f2a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33306d15e158a769d54999df700e67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b71796de6dfbd715dbbbd033ed9e28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d22f56e4ecd21317f85b7eecccd0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11984842fa5a8d6416247ecd845ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6eb555cd4927a3bba93e06b21f210582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd5567b0dca3bc046b7d7331d78078583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cad8d843cd8e6030cae9d323c0f532584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43c9adf3ae5799af6da518ec2b896585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd3dd2c11c09ced0eadee5efd500d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399327d9197fd3327819dfc9b40eb1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3039d24b59902cadfce4bdc5951225588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f56fcd1cddd0d5c0b8b098778d459589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a4687dcafd88fd5b5535603c1aaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa94b277f90ed0317dda05b2111788591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e1f8fd0f7e4a74e94bc688be8011b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de68547841b0bb0d0061b94a9981e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e09e4bf67769ba11941266234f92b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9306a02890829d8fdb679ef821fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da68f501dd3f08304885484ea98c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf214a4f7f2182e3deeae579a32b4ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820760505d97c6a71d7a336aec59cb3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c25228a6c34f20d7cf3fa881be230599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea047cd29047094ee3cb979868ac26a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca11ead529c17bce93d536de1e0896601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adbd6601f2c97bb7c08185250e6375602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9027e0e2285c4beb6cde1c93b73492603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df3cdfa0ca22f59b7d506780c9e40a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf0c48006642b21bdcb28416a4bd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ab46705cd7a50ecbfef0ff26ed65b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181570d0334985ac7c3bcc839594e8c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764059c7ba7d9c7079e30a401182574e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a9eecdda2270fbd5416ebe67705eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0d17c3a13d811249d23731652c959610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9aee0097194288904ded36c7ea7ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08633e40b9e5cd85b78b92974fdf5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac4872b4db326e68a24d6bdaf4cf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f551ed3a36178ed039406818e62d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594081c70ca07dcc5071448fc1cce054615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871f59b2097d201a010dd17f57845f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51ee53c7dcb1997cfe70ba5c8ccc4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5a3b802ee5af0fa23824f688c6e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56558f41fafd5a05c2b2f11e76e23b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324caff1ffa840808453a3ba0c05aeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08277331ebcba109f8c942277f9b03b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa8b0bb808b1e2c81e908389d4ab4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516373e5c68f1966bd50e9b46c80147623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a8be146e22a92d1d86d815fa441f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd9f48d657140ff490bcdbf5b2b47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbee3cad1350c5c4f060520b29b1800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e7be7784ff5ea956c2fde4fe85b82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18923cd2a1d16d7ca4d225c623e3a95e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c0c4ea68045060dfce9660b7aaa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c370749178fcdead5117350520bf05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70456c97d0c33894df93851ee04f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a3b6bb37e555dd1b6e69dd607d00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d8eee2c7091f07666e274f4c05dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8026becef3c7bed1ecef9911b20548634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0690de5d7829138f09f2ece5db62e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18847a486c61e85638f1e38f48908496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34e4829e0f5b81b353a6b8b35081c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175457772b67622070307e1878afffda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f87d8593f657999d9510bebacb3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7945f8b38cf0a31f130d28a3750719640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd84916f8d4665b35110e08c454146e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3c1a9ff713ae35f164a083e2ae58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623cfdd23f3105f802b3dc15c0bb944643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c67aa949ba316bb39025aabf772153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba46496afc20b5c71300efd6704346645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7b0b6a898aa51f15bd1481e57c03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7e15939e74383e76d38adf2cfef78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec19ea2d07f23059fb849a5544e123c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79fe9d880ec26d6b08ea557572c418649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45387759583db5dc15d308d4bca0a07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98803be792183b31eb62faf67c9c0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1ef49afc1f0a3a233f945a534a545652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916432d86c4e1640e887003345e9c66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bd42f1cd1af3f35fc0388ffb3dc2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec486ed6feb57e9ca810c4d12fb2ec0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab369a46579b2e031380f6ffacce8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88628a93a4d5192e18297a7e73e11f8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e810890c0bf5b5c5d921119a9b410658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe4424b8917f922b76e6edd295069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535751915501c819ba8abb2059c6770660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ee19cd24ac7a76d582aaa1a149a59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dbd7f4008566cfda91af3a4ddfd53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e513ba77c21a8b52b028eff8eb45747663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a387e9c5f43f8b28789c03f773b99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474455a20f86362323d0473759c72d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab3153dcda430f4d49846a0034cf7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0af99d115e9243b12936f01c04458667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6625dffbb4d9b2ca043db64045649d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92826fe337eab1d2b981268f608e417669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe346462648c6c46416feba56cbd472670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4bd374222de9b615c09a44d81369671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a469ee16c2608cf45590d2d5bf950672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2b1840007067902b061ba137aeba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0b2ac7fee75f9286ab96516f0e2fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013011693dd778f3ab7e825079a652c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd71ff7cc72f0c581f9dc25e3e14c27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ab5318f1ffd7d7aed893409fd1a80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d5d8e35bbfa6b341d8ef7207f7ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763019109af5988777ba4d067a647d2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424535ab183f8b24bbd3fd22ff027b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43965e1a711e2f15e3a5771303435fff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f4e984c9a69c526aeba17fa8902e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796b75291429d676513aba7e2bdf00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901274872f53b2156cc09e1f1bebd305684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afd77a4c10ca296fbc337e5fc60513685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15411a7f327073f8a9f9d0e4913275686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9986bf6ec11e892a208a618e0a448687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd93f298777985de781fcffff6635688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb845c9770b7611137df7b3b9f733b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c82d098e8d62a5a68686d6210556690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb23238a326e51db9466b37760cbb84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f65c19997227d7b22ae951b0da3c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b29ea0fc4ca306de384ec4d08fa5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b416824f487adec888dc04f8d8d24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720367e984905487cf650053fb56f56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f8eb0c7b324243d9abd74bfdb59f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531ba1c1fea0801af9e0de99430bee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03d9c832dbb836c8d7e5bdfc0aca0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37151ac452e601afd0a44819cfe152ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb086e8b305744738c7afcd426e02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675927ddbb88d4bf797f29fd47bd809701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd50896a4164c438d08d396f09c5ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0dcae6ad0268ee46e7626704c818703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e90d835eadfc9481969a8c494cbdb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d32865b3e40da0e02e9c71417fae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58806184346fc451abda82a57233d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd97c35febbf43fa30fc647e4bf8cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217a7eb6f22d79ef07097e5b3e35bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc466b3c85f715fc29b8fd4910164d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7744d1cb0531bda1b5a83acf5988c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af281728f1b6cd0fb57792661464f54f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d458fec9881565c225f78bc1d9c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ab9c81c59733f515cfaf92cfe67e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a86de7c1240e7ff70c1545daf3ccef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e02c11ff699426e41640bc38b43c31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ae0d20837646d09e528818222909c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf84c9a4007738d0203b29751c3c70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a102f20d62c0fa29e845f7a74d5bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928d2dc6a1914e08c8620b27602c38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec04d215b588bf6542f817082f8fe3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bf0fb840369e0a28cf2e08fcb8fec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6c40a89b46e741115ff3fa255a5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3b99fa08bb1b10d233630acc0e23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc3ba466f9ac9c08e3e6ec11ef2932724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d7b1bc293ff7ad691b04ad46a509725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a90c494a24b6fc211a50a8b964f63f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41b985a211aaa89e9da5f53194e5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d2b542d4a6c63fec6973634e3327d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691645192bef9a35215ee15fb022c57b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad90fb8ce0b2981002a7d773f65e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197648cadcc18a87d7208457389ad07b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7cea535b5da90a56ccf801262a0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144545288fcc2224141b261d4c0044e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca76a3a698629833c08a6c60731562734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913844f7933659b3f66933aa455756cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa11b82388fb3d412be20e2a9117c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8ce606b5f90f318e8d7a3d7d5cd04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc8bc82d33d14ba09be6739dd3f8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9a29da6a7595f569f4e4724a565f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559e63f818ed13020888a5150a1369740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8064ef384f63409c0ee985414026c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b7c6f688db124dc91e0c2f9181b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491ad48a1cc9d3edd55c3336b35a23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da6f45c055df8980681b6be39db2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827658ccc7dd2edc98a20c74d1a0ba65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720656f9a0831e4f5d2d6c12aa0895f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9bfca4ecd1639e108b3436c2250a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354780fd38613c7cc5d4bbe09b125a6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819fed283d225ec26048fa09d2e0239749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c01fb5aa8ec5f7a461eb916faa813f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ac5430a94afb315429ab1aea248b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010c8a61bbbcbd976b3019dc3b3f21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc04c0f0e0bfeb5e4b16f41c52a09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbe881f40980582abf854fa048f1f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24399313c3bfae952c5672ef43698b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549924d8a31db8bd2b13d16da4425f73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4fecc049933fa5a53f1d9a8900439757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29010c33ef424622554e01eccad42bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c830ec6759d2b318ec51c91aa968fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9a2580e9121f01a5bba7c3d92204760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53def6ad9a8e0b6b543217ab2aecc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb016efdb9fe7dbff10169fcb1eb6ec3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7ed97d7c832535cc776d90f55a30763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03abcb2badc2f8b1e123c174e182c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5da7b90f3c09bf2e3310e7563a2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43ed15c2cbfc97a1dfdf88fd77ce92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5bcf9a98501e87e9ec146e11b4ecc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b389089c1939b127e780d0e853e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b22437f7f9ef17d4cf12d4ffd157de769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbae25aeb48b7a3e6671c442795aa9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e11182b4262cf100a4908b618027e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49baf4bf73d0b8893cc297c793715fb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691aba8c54fc2fec7783af7584448be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371dc2dfccebfa19e4e7f3b3f4bfdf8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eff94a4084be87d0602af142fd11b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b687a6c54e1caed0efafb505cfcb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e617960ef11d8a58dafbffb945d59c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7470748fa69b05b52513efedcf19778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897bcf3bd61561bbd0aefac5d5d500d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74a7deb66dc8a14a8a9782161fe4c5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94393cb51a2e29091fd44971227eec96781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a5a7a8acce15bb1dae56380dd0c8a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7cfac8ad689df4a78360399c4b206783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56857b79c11fde99308677ef51738b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af593c46d67f894820b1ed978ece0bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eadfa549d3b0de6c63839ea2d54397786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc75dc2c1a656f40a6e49eb82856a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa8254bf5dde1a70d87e224c13a4f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e459ad4e8c8ceb0222059a9a559b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5dbddd892d77bfd9e0dc978d90261790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea9d11ad8ad764f3b1c56c2e6f808d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f286fe18e1986776cffd25120d221792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79073d30937f78e52401240218c50e2c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327d39806328f3e5cf6c134e900e611794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37580256f0f14b63d639a994e5bed88795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977631bf75f4869a6848671b7ef5fb3b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c2261ea5e42cdc6d7108e77c94095797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8ce643207d04b37fa3cae374543d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75dd8e6e1be50e93c76df962fae03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88addb0740566003c0e38f3a3024a42800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3efe443c6e9279cb44e9af04ea7aa7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f88efccfc5b86b80969b3aca7c199802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4134328ae792756490a061bb12681d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76667399264b7ca6de0c9d2eee63cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094144e65d8a4ad6e0823075415dee90805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f483744fe616221d7d02fa4bad83806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c48acd77324875fc031113edd25cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bb3dd390ff9a80d34b1a30ae6c4a9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359cb2bd5a533d72a04b8e5daf4c10d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5be81bc0fc22913140776eaf597b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f79b83ddd027e42f841f7eb02ce43811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d6a1b6d9656d4c6e805d0d760fd6b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04654ddbf2ecdda2e5f5057f7b49cf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe0882cdfd0584315719124feb0d28814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4103c2fc91684eff2b141e9805582d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d1a8523465474cdab02a644c2090816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d78ac791fb7698fb7415d08d2a558817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd54aa50e5635d8b99a5c46bbc1fdd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a98b8da6ff7d20de88a11dce873ee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68476ccfdb0ea40d1320d46ee55bc06820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc18240697eb4907ba8740ba413724821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df563b2ad1e4f143932d5ebee90dc5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f068a03e54f639fb028d1d666c7de78823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b008806c93544189bcaa4f5b748ee5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c21465bf9177c5e89bd27266c9bc89825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5082be6087c9155630b4950b661e9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5961b289def862a0948c52766c654827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40d40ee6108aaac3efe6d7a8bbb68a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d5024bbca16bd6a1839eb2e01269829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65957de51c5fc048908bc509c9ba4c1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22b026a9f1661f4b5d52ea9f89a3f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905457b5ce8352913d6021338f91f747832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e611164570574eade8e7352432f4a07833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3572977719949b130b2c35d016fbb5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd17f249c1762cf1b06be793aabed835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9f46cda82d2a06d36e48fc06b49c6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3eb7fd8a035e3b73eed07288512a8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137c6f024b306489b4c07a1d3240dd6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a78cd5830e340b606597041d6595cf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4a5d4d627f3b0463e80ccd6107abf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf38318a54411596bbb28cc1cfc736841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a13d90f4f8cac6a75d08da663bb3f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87402e45838581cf98eed38482d738843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef845b55ff93a881638bc2c87fa134844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206575653cdcd380b4f0afdaffebeab845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dae585ff4d6d28953d5a69193d663d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d586e37efeb701c5bd1c0f5d2c4fe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ea9a13301bd0b131b483d3fbde12848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a3410e501ac8e9d1edd1cb52676f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1380e947a07f3665210d29ca533c38850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c59de9ed2b81c0a193b9e87b87d6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbcc2be7eacdeb6861f5e3184ad62e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd34f016255cdb1bbfa53f4f0273bcb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb62380f779f63061afdc82789054854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299bf4420b3e807e240fb0d597f475855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f417fa894eea1988b1ef7cbb0c61856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f70d7e01208682be1dba78579f69857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872a51103ecfcf7c79a29cc38e811d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd916d2b1eb4be5e1ff3c9f6157563d2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86c4816b61cf6698d54e708ba41672860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e51024106615c59fe999ba19c1514861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ece124d5182312b8fb15352aeed1d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0b46521a646fb79a11651c65f3b5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce7572eeb14d1420588a60d3b33c28864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378b9a52611ce1f45d6f57ec1475909865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c2cfe035d28d67d823ab7bf81a682866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa20bdaf7ef034049c76cf10b5a18867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba55c2a5485766a68eb62f5dfca6006868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbebe5b98a03d3f2a1387e6dad73e73869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee274c9e6bcdca822859fa21c6678870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60072c8b7fb4fed073ac46c52948735f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011118be87f42a6b90440fed92eb7422872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64501a4d30717217df7421ac676d47873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b84d095143a139b5b67ca2492658d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630a9cf8999e151e5c0045be3457336875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b306de009344ea531a463bea19922876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bdafbdacb6948539fc5c411cc6f58877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548e317f1018cf6d63d6bdfd6efa493878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441a6d5ae61bb036358bb83c1087b28879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c19f30f1cf255e8d56fe0cafe9074880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5028d6f282909606a565d024bbd5ee881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db2088b0ef4c4c23145bca87439260882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040660b7370a9914accfe50bf2b6c05883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e1415f2c87bb993bec12b73386b4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1f34eadf66ab380c4ab980c021f4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b07147c0b159488bf46ca2132084b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd8295fd5e401be065f76b78160887887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b057722c48dd36b5b9979ee4957302888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f111e4a9f307b17b7ba027aac3dac1b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f13cbaae0a327cee5d051dc01f9ec890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ac5b821970a9be02b6a4706991be891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106b45f3fc460f495b95a6a2561b2ac892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2070264ec1206503efd129b17a3e6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12fd5c6e505b4ccd47fad788fd6ae4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2253121956f17eb5a594b8b70a64166895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416db50f3b5de7ce6a6d1dafe8cf0a4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baddd1e8f30597979ab262ae43ae93897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65bf9d1765b2d15e3d8cdf13a69cf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78acff5b64fefaa966ca46dde33a69899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df991c94b79cfff4737a41d2532eb808900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c191c7e6e86e71c7f188430929e8e8b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea059a81463098fd6049a5347ae444c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad663860a7fd6d8896f84928d1e1be8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e8c26aa2f983d8e39ee34d46a955904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aac14d815d9c27d8383f05a880d1a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802cc7d4b6b91558c10b5e14d2b5a00906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823342d226326c86893b0c6ea62afd3f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b84dfb4b48a24bf63359c79694c6c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24915c985c9f6805fd021ec988789f84909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a63b8c68bb08b1216431178f8d1e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52cfb185b18f723b729beb290f90da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21d678163864e6aaff51a4fed22f1d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507f6814daf2342e981b8249d8f46d7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70ff16a405d32e7211e2e72159f6c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a348e17cee475ab931545bbf129e05915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bb2df988efa119b0095beb3c5f9c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a29790063fdeafcff47d5a91e8fcb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7c953c955e7053e3d88c0c4f9606918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f2b7e6a93aff2a20d6891f4a58b2e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055646bee178bec0efb9605c3e68b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017e84a6ce709e91d3f1c27c75f3ef921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a60e7a91795473310a7ed24102ca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd03d19a1ad0e45b65ebc93ab4d125923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935d89e78625bcf2d1186d122aedc1a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7e4566515d2c1a4ca7ace06c49b6f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05a20afc08de48a41329b21089c178926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b871fdc0042b264f570fb14bd468b1a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11409d2cfe0ee78541863ed91b6800e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa852b34487500866161223e0c37a5c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e06a23dad8245246cc5efad0ba09930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da158c504ddcb493369a478203dba931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788426ccf103926d0a578c0e8a08727b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1d6259beff6a73451dc97fa37f2b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ea8eeda45f513df445a2d0e2c132934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa131a4e450a18cde8254809bd68b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ccab50e6469c9edb2805dbfbbb25936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbfa9336a618bec68476f55c808cef937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c5d77beecee61c63df846801a245938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d97fb451e344c0f4ddd9c016d1c61e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8acf65856f4f43aebd1c10f7d244b9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512877bf2388641f7193d4f307ab9e9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3210b64b9c5d095c7adb4093b1ef5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc1c364b175c32bfb132bbd5cec850943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf211355c85f9f3997b4a598dab2fb1d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff341bddceb16c51a94b85fd0aaeb94945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780073bad242e8f33a41ffb85060b68e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85d8ecbedfad42dd46e98d6cb3a5a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4db3d3285266f6bb6140e88c9730948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf98b460be95d3a2824e55c54a44db949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453beb9cd5892f6f3c8da051f88b6743950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e857c76e1e678ea0f9a7c76cc72cca5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3cfd420edb9db130844ab6ed54ff2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f651c12826b7b4c3f89f9a96b03c05c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764583d022fde225d8264288dddc147954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee21a0336fa3eef68372e2dcabac0b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0c641be7ad5c39e11e3104fef07ab956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa67a317b6b007565fe20fdb4c0b16957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761793403a0c91385dc639e1f2724bd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f662437817c61bf384d5afbf05964959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27767ee7d9169b3dc1d2b9345ca7ff960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b303211e5093cd2034437245d8bf79961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d769b9b907545a0e24ce6f4914672962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635d32c2ac270225e5aba695a7d728963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac87a7cc32b71d9b456ce53ab989c38964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f334a668611b73cff09ea4330e9c53965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2d2214c44d8ee103af3d6c002c144966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38795c0cde406fc0776f74572a8bda6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c519e981834bcbc749e11b71ef1b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6414e05816c7e4da8b61da7eaf55b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c67912e6f5008a02c2869882573c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157dbf15b5717b97e430a97c136a25971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c206a6f8510401d1537a462b548b0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec56f6830e6119609fee8d6b510887973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213347136ee2da4ee7b9d70aef6b9fc8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3125cb3efbfbb018ea16490e378b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a738b01e268ec7e47490eb7188277976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21372aff709ea9ba00ee63f31773375e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46c630c56137171389254e458619d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5eb92aefec76f17abff0a29fc268b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e121fb5035851e83b154cab13f988980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aabce9f251bc429c371cf6b87c82a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d4336db16aa171e1a2f76ad659cd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb197c004314f05bef2caf42e25cf29983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dee409ae1ce1ea0bbf0fb0d7eb8af6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fba484d9938be03d9e86ba6840633985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8662022d6e56edd525ec60a0fde8248986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333007b095d20f073ecc2f722ad5cdf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9e0783c3ef96a04ac4ff778d004c2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d94255e150f39ea0f870ed608cf530989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de87f573c7e5f605b8c4e1579bf51990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f357ce628724aab34b5b87419ffc8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb9e143c9c878746f6bf9faab564f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb4d8fb5bcac84dad92ceee29074a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f5c1008deebbd15987786857fbf56994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a78660de5ade82d2bbf9383f96031995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81e31d781877ea5bce34c0e3bdf676996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633b3a0e81a5820a3e7f58741c63e4997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c9b7c6671de340196b1c5a68c6951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b5546e59ac887e9130350f68478952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd75cf09c60d7fcb4b300828b86213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf58ef255388be31780b47e9c90634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdaf5846cf526efc444c58d0f2d0065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbccaaf9d9ddd6d87e43ef91650cc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a13195d475b2ceb4551ea24ae1a427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc700b740e32d6a1d0622fba0f2b87578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d397abd3ae13a7d3ad7324878372d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a191bdc791f11beed45bce0b5ac5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f20c50e4fc6fe481bfba1e6049c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7564c15adb5b63c37c566bcd0039912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345840200ea7658b1f810d2f1d3a042213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f4b3794fef69104c0a384c2f8c14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e9b384a355ff0714a930e85f26ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d8e6c6cd636ef364a65415863c61f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90291e3285d1adb1d5cd7cba572ff34417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65431943b50e8fe7a96de2995565874e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0419956dbced0bbdc5f2733637cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cf72a35b49f00d3c3ab3b35eb429120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f4be7c612b11583f636058e24eb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d913fd11e0d26dc2f3329fd4827e9e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe724bbb14b41ffa362109703490c5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4608be8a74eef486b46c25227990224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defba1010f209e57be516d68e1486b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46f329019ed1a56b4002714cd992e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d28366feb0b8be873032c85a1e75f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5be0f66565a78909d62c5fd05243528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a587c15b0d0b05fbe33f451dcf98d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031116b5ae0b9ea700eb95f77c1bc93d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804f13e8ebe9c330b2a41bd65d877431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb8db23b91f6bdd83a691305e51f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6d6d688a2a9e89c532795b10b5a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395f480d86aa35e21d8275bb2b284c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba2b015d3a99dfc46514c3d8656be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3ca954c9c3f11dbb6f7e6e0d71b3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ba0ac0abd9de7323de8b0a44f42937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a6fc144d35affd5e510a4863509e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0624931ba4a68b8754370554b30b6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d0d7e9c173593a7f147032148229340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c610b5f87e20192084f175698e9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa09cac6e9a64ecb4ea7a58e04ac8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96661a47e0fe0076c50d9df3c53c6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2522892b92fcee4bb8a08ff1e8c7aa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84ac67ae3c006832c04fa9a609570345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f794e9d4014ff4ed7d21a86d8c3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec1ebe2a467ef21a257b617fd08dbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0c852dc89d93ca1627596aad2a1a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e51f779aa42a904e39b8586fd3f6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61083ee3a6a57c8bba8ccda916818ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fb40fa5e5edb3583aa260e7d05ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf1965d3fc16a394f6609b1772daa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec8d38d9f02db0b811b7f70173c1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e89355486469fcf8ed6242b566df7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24a325692f92757b26984963faeff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31745012ffa03fb03293659433abf8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d4ec80e36ce97534c6dc9b1512a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522092bdd3ba99f05670146ff672d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bf8d03333970230d86134c7c26cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc563b7d47dd984c530e9378845df060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea602e94cf45688a095b479b0718d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dba6c00ec0e8d6cc8b40502da3f4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43853e50b12e25dab67cf3625fa33b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425b0fea917b650f960d775b3707a3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee5a40bd1fb69b489f0bcfe6214a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b80d4249385e20c82ec2cba10ad4c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd24912eb4a36ebd52bc2aa11ab813e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835c09512f622b9f4b4b8b95bf6210668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1977968e8a835bc5257e3bc16ef2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4a42244d4c6c8210c1e9ee6a1a0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d97bcb8612ffa9f6cd9a5436a3ac671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2badd0f29d14ac9954f770f10c6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585e2eb7c054ebe59986459fe8deba173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c04b7ca78222386b877468c747528a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe043980aa148adf64e3c0a5f52c9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f948e7cee28df3e2ab31f31ef454876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bc1931a70cfc10e2b1c0d5b418ef077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab3ba53df15ff46983e62cb3e56bf578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f1a68d3dcbfb85e3f236ae53908b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eadbf2d168a6a0700bebe69bd6f7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc41e42fa9beeaddbd4599542066481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52db255c5a7a48ccd706da76849d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82face454d076f799d15c6ad4ea583b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc8cfdde41004f5d513e6d29339b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ec874ff6b7a744745a00dba481c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7bf22d692c68b829031f3d3e1dd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1151f9cca34566d33b38d78f4ac58187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82947497b268089f539e353cff6ce42f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf14a1247da0d0f1a6bc85e50cac289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f226368ecd4e4304a4c4a6c275db1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a83d4b35de8d4d230b46ef715a45791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c7a201df76b4c848b4056c9ec54392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1c094750c4a23353f3499ec28f2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342e2fc5c35bcc310060031a3ea80f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c343f7652c18916423dd5ef9565895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30460de3d3b8b5925919a2da80c572a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66edfe8ec46d6d745107fedfa862dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c442cc341f372b16dbb214e25a8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d50a55dfd24a92023b636bfde78c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ddcc91ae5fc11986ad1c180d2130100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a845a38c29a4fed4331a4659b948eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da88ee36074c95a28c28a00ff6a48fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d52cc5fe7f863e4f593be6ff71fe52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f17db22cd89a5a8b30ae9d829d3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b3797b617bf6cb4f391e15def84e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d020fd6b46be3497a0f07cc447266106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd8a8195193aa45da7478c062d4ee4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198441b67361ab6f618b90f87c6348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c55a6b3b39b596278fbf8d5e4f4e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f96b065d15d1f9ea91c7d3bfff0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2988f0fdedbb14ecda56ff1abbce52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2198d65fd24eb17159c5c67b085ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483763d63fd3bd1e7bcf9bce387b52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee84beb8d82acbd22d6fbd6dc88d3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f729f753ef2ac121ccf058451c23c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8558a0fd97e2a74a0f0d3d1b6af6750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049195cd0e74a548eb61f237b4cb714117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70b227d65096e8b27b0e5ce4b7051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f6bbb23cb3a030c58b58d80ab464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6decd7d55384fba0c9ee0524d3bba70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4675960024d4990a4c846f171564121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69440560f6bf3d930f054611c6c4c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57e1dade62b6e43a30a5c310368db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3cc2601acd8ad803b2bb5e93451f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937f0ce21f0d38852ea02e5b28fb38e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04271829529cecc16692a6b435b5a483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856c6fdc3974375311980c38ce80786127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e7fbe78f5910867f32a286455cde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30fa6c8604d318d3fad0a9b641c5da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f93fa004943392f53c1223d23102c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0933272981547c554a403bc2d9dc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69c884afac537278e8f2e20bfd4525132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e53d5fda3daf34407ac6fb31961aae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d9a221f03e6a56a8100c24a4e0577134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ef4d34dd434a66a6a5fbc9964d3bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca081b6e9ca80f595f55035ef21c384136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ac8bba672a02c9dd01c0844843077137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d449eb863e991fd7c2a776425a2f5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0256041b64dfae286d40c8671822139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab4f1d7e48ab2d67384866c693230140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e260e5bc246fce5329c8303e938ffe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a8075c480ca0d93735d48e2c286f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e0ddd8780231f0399e31368075f75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dbdaa65296771edb6af01a0cb44e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e5c6e1f585b9ce3c5dda77c556db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72654e0f6daea38cc14dfa21a92519146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ce95a90423be75cc344af283fe25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08460e0b3abb732948b0063ea979b66f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d8178fac7e77245647369243564b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f929110d0b51f08f6d9e16e78b781150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ffd2a348b6b6476ef325c693c79fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54c2f8559086e4696c9eda2801a4ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8685cbb366fffccccbc39ad8cd51ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985579ea28e965cbd52f38ff782de018154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df19872cfe9f30b4354090e745af0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694deaafcfe4f531f49fd433aed829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c86a8babf09f89a709d41952a1ab4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c9b284a382467cf77037fbd66fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816770cd54dfccaeb1a66c9304e2d6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f617f608716e9d2c20c72d9bb79d7d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e8706fd26922b020910e0f414583161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e5f6c8689faf47be824249e39ea6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a97b208a94a251c8d831c6a16b94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d2507e8204497884e8611a580c2ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b625a46802d8ad2cb1cd4f38dffd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a528c9867034d6973a8eceb13a8c09e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b618646c913e6240513fcd9815ab4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958279a33d34b8da59d43b9b09b618d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95677afd192b0c522608a1a6efc84ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3363574a6a21a2feab3c2ec478f298170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871ab6ba2541fc8634a41a8df882daf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a8b98c473fcd51b2bcd672fceccf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c79f12001479ef2f170e414dd7d5f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487154426de662642959502d2ca80e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010aa67604cef43646eaae94917ff24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8102873d8d9491b591d5481b70d61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30e881b8c9e97684551c95828af136177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9466e0e193b28983ab2b31e5a164178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2a82f17461dcf03f1af0b0f45d228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc7523501a16f9c2036e050aba625180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30e03f56265db7b34e5186c7d7f69e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc2aaed24db744f73a06254c4f82e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744914db6b0c5323e46cefcd89bd9189183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26777f2caad39fe9162bc557296e7e62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44afe734ed2f4c73d0425d2aaa7cac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d19643863d02ca5afa078f86dc04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3e74b3863e349e2899d7ff85d034187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4da2de4f73d77f1d95932081284cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e691e651e98ba1ceb54032c197174f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f9bfbb6427b28669cfa23bb2116e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41643f8eca105a58c7c3d3917c22e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e22c78274f80c0948da95080b84ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88815561db55201f190fe86cdb41e30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76c1b4fe64158daaf5c21e2683cbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c53c4c48d706698907524d754ca3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fb98e6fc77df39e18bc4b6dd013d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b20bb1793061021bf168be688d224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed5271ee77b693a6cba2d2847052f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b91db61614d864627235b6283638199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3a3ca51379ada4d10ca07509dfac6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeadde7f103050babfdc5b90e6d7154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d20b73a2d41b1b46e6e97e7f879c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470f2064033295dbd2d9fec247f6cc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e1cf57dbae559c5b2b625e78a30d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe8eb7549342a4ca0fae8f45224fc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83765ce6e477b450804af26eac48487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ecc7b5e376d04d29a75ed7d147807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f09de4bd3a2bac31e7abfb5eb968c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce316e5e213a585e92b3df083f248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b1b801599fc3feb752dab68121a6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122d803bdc52f1306bed72882c54d7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2b74bb8a57f28743e4908b2d12933212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b53b55cdc600e313b94b7832050f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe74c3e2e2684a3884a28d90c7662214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b57dedebbdc66c3124c38ec4b7c03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0c94cf3b93c4e441bfc55b8757dd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c878d5042dbb3db209ce8f0fde7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b51d05599222e58e9f3e86339b7107218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15c767584991d15e15f6b4a8f39836219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42394b3f532ae546ed85dc9a7e8390e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c38203b48542920e35cc8a43d45b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc86d90b447976ff58628705fde3da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb9da4a884011ac74fd7cb7d0b2550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106643f9b28e239296f68b7dc898cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05745c715619f244bfdd9f8191576e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedddb558ce500c5513a1f414c2e36a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c193e688af58d3df90ccd72dfe331227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4820eab7b5f3b7d8488a10607d9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc70c4ed8c6a362a8cab4f7c6ceb89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804adf3d68a452afecfbd0cc90796bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ab78a084157fdc3b6e5fb55799f42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142133dc429dfc69602a3b5f36ce826232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185244afc36293aff12def6eeb97fa3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce847700bb201397834e4c0db5b7eff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576742405417d7c2e09f033809aee34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc07c127869864f12c68c6efbbb6851236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6b5419333144fd907ee8b0439b7e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432dc660aff23bd170fa689267d6aef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ef073b226956eefa441a6da06db4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eea5d46cf87132450dc3d49a5541b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62a306f9c05a5dccc7409fc6fea17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6301e81b50915eac894619b9df5523242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30201213c8927e7b2849b1423584b3f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a8a299bdc425c895d1a27d7a0880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1c76ab23a0515fe7107663e19054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea634b913f1e1096e230a02edc97f6f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f362026ea4050356a00a5b27c6de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2abfd5c377bc96cc3337a3e387ae56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699588fd53eac7baa4df268ba5e40cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ae40523f721ff7c8a5491d6e8a6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a10a5eb46c9e8b1f672aaabdbbf3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcbaafe6d4401bd60c4b369594dc8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998ffba81936d4340a989afcb92d08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b5dbd3700fdea63c1b9b0716a11f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128166dc50af582a93d7bd4b8e670099255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b982fc22157e364e355478b4092e83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2d9e997f4151db7d3153ccb69f3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea80b586dc3c530f274acec1738338f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf4ab28c7ea7afd442d09e15795d1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec99ec5ba3bb49dddbb94d4b9958d3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40655e7ab489853288a3a7a361a6dbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc9c5a10d1dca136000af5a1c5061c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9345394cc39e2f662205a84c55b7497263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc93deaf7db18cac23c49f104b2685d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592a4df7d8b83745e41e861d63c13c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec967605aeb3a00399fd4bb191f48eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d9ec9b9d822ba651d7b5711e0c2c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1413018e072eb7c99da9baa98fecb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ce8330f7170a77622cd9e4ece867269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ee91aaafed11aed65476d3f95a3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69225cd3a60baae872b97de86763ae3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356cf8e741114bb738ee9be76d7ee57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0bde4602f30fbb7675d4c4cce4841273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa2f464361d8d3a7258d949db72d9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c4f7fbe103b276fb5f29e29b81e5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c48897fd99eeaf0229948ba2820e6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d2b95caa4af5553e5476deefcea2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e212acfb6a7a3f1caaac9b0ce61ff5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ffd262a35a5de7e882f925c773d62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6646a4f2bfc2ce51cb7630071fd56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484af823088489821e0eb423f6f6ecb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bff97ed4dd16b96317c79467da513282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82f1a6b3c50a037809f405061db6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee6685848d223c7b636c7c9d715ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ce7c603dd4be19e43d6b24d8d1e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9424943b1886436c4dbb766c8a16fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667608501c4ef0c92db23b2725745a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6fc6ff5658617ce14d0697785ffbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf59df9568103babb632d5d062c66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225101ae89b0d066603ebcc47957b5b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ed363556ad7994fb8d7650b7ca31d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4085da5d85878f0ee3927b5c5844292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b981992c61707a97a00339edeb3267f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261ec69155a03e228a7b8a59d780a01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18146ace3be5defbf45a190f2554637295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e0d6ae71ebca2736bd6b5bd55d067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddbe9bd84c522ca29988d6b4d5370d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e46813873d38b14e23cf8673ce70a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2dd093e0a0d9ca5a9b9a517075eee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2ba5fb29d96967d14c3bec92b7e59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f30832209b6278214bf7a7a637e66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a69aeb6faea4ab278ae410a64a48c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26092b9b2251bbf743791957719060e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5becfa9912db23cc54dbc6fabacface304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e37b6d0fbfdcf372d8af1c7ee405be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2442e61cb935d53f233ff86f7cdb80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b21d097c7c9ba36b49d0bae5287e96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a14e3981c7db067ad0ea5dc8ca3f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4cc4c3a4977818d562a5b003c7244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd07da5792ee5b157d3b9f453e87dfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f776902cdc5393921f1c10ae42f2d67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b05d1a4006e1c5701e9c3df23329312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca02b6b519da43c6ef235b52602bf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab5b460cf35b9f0d997cae08bfa745314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277d84d850095d73aea443b4f8201c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8af411c7e5aa391e7d74f398772dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f3137a9a3065fa5c4f2e35112424e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e1b7af3fc2faab47e51c0ae58fac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f919419d5697b258fcb7d89c0b90e6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cad18d86672e2b4746a88fd6709be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dc96b0d5223b593803930a7d0bb73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af71d6b3e974af28b0552833bc260322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820b58acb0a866203d131704d411eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbca74f07bf9dbbb9f5933befcdd900324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea67b3f074c15b06004126ce96d2a8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44fe9c11bf0f2baa2b679a14ee0ceb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752fffe762a6c2d35808aead39e06eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4752c7266cf183f14b5177a90180c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a8d2e263d9abb1229263cc63cfa3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01718e5eaff2cbbfa19820d3aa90b09e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a4baa5a54100fa7cb830717cc778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbda35e2ce51ddca18f3efee5df980332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf24ff1f79be576d59266f4f7ea4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a1c009fd3fff86805847ac4fc5d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939042fa60a35fe764d2631da4cd4974335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e00df49e0c28d854691944a608713336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f1dba8f58d116581048b2f58e39f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546184621c28e6308f6d8af2da27ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7997fb458d866b5b76540bdb73bd9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5598c86f6916e16437dabae4cc96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1cc03751ad84685c601bf059a175a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dcf5804ef6d3a2c526c12b5bb0ed2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a113d0efb1cc596bd0bfe8c838a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f74be83a4c541130576e12c92be00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0afefaad74757a3b63a3dce64a958345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a61617556cee9f714cc9507ac46f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574784df15ae2f6d963e6272738a6216347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da721172e9e670dff117c9ca69d1d8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69615d912462c32473a8cabf4bc108e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a02a4126a6e50aca48a211522334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd504cf66ad71e41b47473c6558135351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e86888c2599403ec6977c935fbd29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422869a2405b77e0225cf8afb08254353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d046cfba228bd31a6a30d2e6ac345354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866458214f520ceaec5be3d2d1276c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c93a2d8231d34a7e9566c895e989e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031bde5b9e150455918d5e5f6b0436357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dea21ce526939892d1fd886bb9457358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b71038f8f270fa502360ba86a5940359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d57f6e74897c314220361dd962187360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5327ff06d40c6b0c4269459c103b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f11f503dbc6732aea1fdb803b8f258362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecff20766db14c0f04d537c6ea9cbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99132a321fe780dcb43e133b57848364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b6edf49a9ed80811bd7ddaf7bb3ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e005c7b0f2435225c38875b2adaa6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32a3e3239b714fc873926f8a00f523367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf368370c89141ed5bb63a98b93a1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97ff1de897099e9e2c1a590a6b2a31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef3053ad7a772ac1239195c1b4285370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9cfe4f1c916d3994126b35f261510371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55adb23c9d33446dea65e7e086214eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb46c2618b543ed914a4b20fcb0ce0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320dcba76518051a2704c305e586448374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1afce5dc7243fe575b4eff7e44150f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc7b6a8ec4528b35fee046649fba0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329e219c668214e34ae07fd3e9af76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fc06664d5b6f6deefa21731b5ac7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d9530dc1990d958e97f76edc7973379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49863104f7dba52addb9b99bde464cc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae067ecd7a0101629fb6d94df0cbf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7d29a7bfaf5d4c2d8f56ded0b26ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5bc60d5062c5437e88bae7371d5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cb6d289f1888431bc04c2233ea816384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6537d1c69556e8b4b74b1c7aa6e53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a351c63a122d7af9ffd357d8b41c2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6459a7d3d3c47d9185f24e2bf8e3fee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13137ff8cec4a14034034c018796efc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fabbdafe9feef89986aa27064fe48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b12dca74edd210702db0237b2b155390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b64bb9b0a17de6951214f24bf4fc79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271f5296d95eb6586d77688b3aeebe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f7d0bf4e1f765b595e66bc46f24e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce65b36d197e9d1fe16e6f89a1bb8ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165fb8038b63d1fe2df5357ded491b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc58476601247276583a95fe005ed3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915df86cf4eb293216293e23c9d8ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa1b0aa3c94c81de50e952128e7720398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc98d9e821af07bfa7760fd279cea1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de3a721769278cf5b6a334fea2ce0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eda8fba3ed4424f07473f1627d6e7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afccff366d19406c87671b567c13838402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdc7d88f5faab0346b957f4da9d234403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feef92a83ff70e1babf9c43b79141bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251de4e472f9e222e13593f0170dd07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387ff9e627d5c205b88e3d0adfcfc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8b7e93fb4f8eb899f3c713cf326f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343a57dc895afb620e5dc2793cbff2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d15974b43f8631856b66dfa3050b8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ca062ed31dc4b39a37e147109270410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d23700eb949cad550b34c2a158b4b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078adf951cc42c0b47abd5c13d88962412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d271151d9cba3a94c59f9079d5a3c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468703505db2f14b1f46891bed62b6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73050d3b90d5c54986acf2dd43a20587415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b438e989c38a69595717da9aeffcee2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eff2a33052151b9a4f91af5040d7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea27681e92d11ed7801cca665ca0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ae8565391e4f6ec5b7dc93d2b0543419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8be0ff04c99e8ccea273b83695c203420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420a99e75bb0845ea9d0d706c410aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bc8c78cd6b1298ea0a005cffd2f3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe558c331ebe2c8afaf3729d7c6a2a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde02c9a99344cb5db4ccafcb9d175d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713170348cb7a237b61cdee68e106d47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40df55c7ffe235b03673df639001ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10ef0bad739552b6a8bd12a227806427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5e5c89ba3750ae6a0bc70010d2df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7166a1e4eb7de95d5fe7f598dc44ce8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226891c7f3ebe51e052246437351a3de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4986e8cea3bc4056543711cae41b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ac36b5a636965522c34e6871d58d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd40ceba92e9814b4d3527707bf3bad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505bdf69003f52d535c2ab392e82ccf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62dee0309e20754c10800946d92a87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab34951d466cfe579d848a3efee9a19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab193e8d09a6f31bd7cc6ed37a33d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd22cee5c2da43fb03bda06506529438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf44429c1094b08192253b094ab67fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157fae0b2216345a41b1b15944c8019440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbbfd24d15911027ef0eeaa49a278441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97423c747e0f724d130189f39ae267442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa294a58d3d2c9a1997eb52d66904479443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b9035dd1c5022ba79be360d1902cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011bc427f4702e27eca1ebe8aec47dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609336ebfe5cfdd943304c5afcb3ea8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5848530b06a2ed12ef68c9cd9abab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1425797a6c369a204d54058e9ec90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f16a9feb285d6ca25487a3aa07f7be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4974ff49cf2c7c2c2356ebf56549450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd247eeb7a379e1d158c99cf4cecb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b4b882b2d67e4106d373941ffaef1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df58c74e4cd9f45ad229f0fca97ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c010dd373b8c8ab560dc5dea91736af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24236070a64866566a1e36aaf90e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8af8b7fb3589cfed2ba22e5ad6d3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547de254a1f635e0dbc79305881417b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f0a356626f0988e6985d6a14caabc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870df8e886fd18562b485f22bf3710a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41306fad7ceb09ec0486b2f4c7ded7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dea3b682b68c72dd3d140605fd5f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eac244c6aff9449c3da55748b38a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86835685720ffeff131596a7fe96f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853c785c3d1c44ee1f53dc07ef1ab4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe33f2756f3643dea6a7a50c898578465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ea44e9d287cd45b4d8999bf861022466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae693890025dd22a09572d5bf98dd1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f364a2c928bc62077fb46801db1384468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28507d3dccd1db0b206d2bce2ec64ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff2c7940e07e7761cb88ad3eb3edd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7159d18cd4d3ecc249842a40255e45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d43a0ff149fa5e652cd816397e96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed0047c6bb57af1f07379e2b40ad1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087c0560d45854315e75d693b32ba0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40c9c1e48a4ebea47f89d7421add65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43884d0e3f0e1ce86e4badf771080476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9fe403a49101f4645aa6870a7b615477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c89be51b1d1a4fcda6010876c08ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec05b544f065b44acdd6d3f7fae17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031b25a2f2a311afd459a25dd9e3b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca837f304f5c708cf68959f3a4dacd7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796108971848d145cf320fca18767e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585b9d6ed6b6bb5b6b5f3ccb856849b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901363e45374bc27ce63331a02dfe89e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0e6e1560f0e54d244490a7d002de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d12eef4516c2f8d2db99e931266c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb29706c6972e638f5c26733c1240487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437b9de922afa67ec6d91b1376c5e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2591a74e1373475a7be82aa45d35f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b07541c3f7230e000e3fc05b75548490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb11c87796ef054a10bff66a5e20e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cd1abe263dd1ae816b214770d0442492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9374e56ab0f36dfd3b19b6a0b76201e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463797503cc90f4f4daa0dbb9c497c85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae850e5e852454331b5fcea6725ccd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ef7d4f834c583191f3b1f8fb899d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd76c38bd27eeb485caa08905c3cef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edcb6e6dd31afc2350978023301d02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816638e997805857e13d810b6a351899499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c10612fa5b9d3ef8dd5ca1f2c55e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c28ede2bc5521438f9a3d085d0b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362a1e76be8a052a49bef492ff118f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe72fd0d98acfc823d6e47a57d36584503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a96eeb9ba0659795b2a7a315cab19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601f2d6944710ecdd510ee66961e705505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a644f60b649f4d086ade19d5d93c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017fd68dcb595527f2dfac64c47879507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0ec979dbb72cb6d7c6a25282fc1da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241789334876795e0e3f5661e6ecd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c26e9b5447098095f61deefc7c0ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a73bc0daf94774a56be1c449bafdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a168e5de074cf470b294b8be8cb24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e659b570d34524fd70652845451b8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7f775249880cd15c3227a59c43e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e600854701896c511977fe36ea26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005961dcb43cbd6db4ea287b36cc31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb8f30ddef626426eeaa01690db90a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc8afd59c24a4c150fc63254c7db47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce569f7ec808e39556d69773c4d93738519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb9ddfb0c1821c04cdc37f2bb84b04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef52808d7ccb061601e1685cefe1c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf195b47e6013106c41046eec66af18f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3326a54e3a4bf0d8c7d7cc4eb7dcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2db4344df57e4b706e5d3236744aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5264856cd0856d582cc20d6823d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce829eb6b2d78a77052c01b181442526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb00cd4b102016a836ebb2a1e42ce12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77910098cb86a3e77f830ab65f62de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f805de946b645b53800f1b257f1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192b1c6c34a4e84bf3f3f7c892b56b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0c0fd9382e7eb078fa8e73fae5c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff42f54702e327719b080883f00993f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d66cb4b946d458fe2b12aaa2a6fc99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d487a8eb53adaa5fe92d088ccbcbde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a9766f21bd7b1a8c23e4a8eb3f2e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d322bf737df8f0ddd66e889512725e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b13a68ae1c6a8e6b55aefae72270537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d7625bf8b20335beb8cb62fe551c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df11756dc40e8cdccbb629559bd341539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149057a09cc3531ebdea6598a3ba9a86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e45e42aad7a3a52d5ef544ba008c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97911db83435c41260bfdd61a9d2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909a0292ea975a98187f7d32d05318543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953695a5ada27eb161f85387de28f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094840c61b41e59a948faf77cc9213545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2a0dc5668e7255aff59dd5570464546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ede7e0a05500ac43b35dedb4ffd16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7ae5f5de9ae4748778ecd8c8ecb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ae08379de3c0766dc2f230cf2092f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329881361c27282de89ae4874522ee0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09b7e05b3ca644f8aa94c92d53cfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3640de8dba1e1a70a8b75fa567e77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df08839fd641d67ecd62fdf5ffbff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2497fddade2d01bf4271c1f59905f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc7c29c253f1c4cd6a9e6e0d85016555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa67d64134f169c1aff8d14ea937b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad29b33d6d6bc69f285d8591c39c095557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44642ff8b420f1ddd48eff1be4f85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b98b85818507fc6c24c9269bd28a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd739497bdec09cb6407087cd3407560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e019661dafc4e28ca2e7ffd3f5e3d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c7ce618ddb359a871b37facc687a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce709d3211de2217ed7ed98d5fa7e65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7aef147b99cb1d76941e5ef1bf1a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ca49202a67ca17680b8659af41720565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a340b748034f5ad041dd0412bd840fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e921d63816f9b3cf979996e09f92904567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525407fd3d6402614326b4d331bffb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6533852bbcc90e47b153a1cc4b99248569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb297ce8ea399c7b059eec9c45737c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34fbb21a4a8c0b4cb5821389ce9e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e597f93ed251e69afe71878eb28f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575ad9a318d0702b54b85f4f52f04f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c8ab80cef6627dcec31a5feed9bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9377b0a1734b9b4aa9c72328d89653575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3534102aed1a0944cbe9dd137bbfa0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e9585be9800077716dd68bd9ffd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9d0023b00e1704b59a64c878136ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f62732db07f2e35101643bb78ba4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47749f45b098ed1a0261ed302d85e83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfff241a91d1a481646b1e1896dbd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397060d31f83c9eeef75908e72a273582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd489f8541d4c5806ebbbf63446bfc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611750f61ac9baaeaf0bafe9319f85c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112b0187494e0ed229eedf91e5096a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5f77ebc572ef0241ffab21743b8b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069976a36ebd091530537f4baa0bb8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5de33ddd7f26b26e9e2d69658cbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc107b25a2394c90dc428959f74f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ec0a91994efbbe7c9c78851d25d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed270e8fb4f2158f7b72f1a30e847d27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b8102645dbb7cc091c54254520ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40812cc81b5eda58d30124afbc83da3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178940bff7327b26f5da80da1fa93af7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c0c6d15b677d5eda4e5039285eb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c242aef5c74e0fb9adc411a7f23f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cff7287cfd03e1e6bd6954fdddce8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e576dcac1c8b7302cb99686beef1e81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ef54f3604fc93b16abd8de00e2ef5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7173491fe48a4205d42c77a1e80f46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b383857c3024c304ac7f0c7b1bedb6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a495cb2cf758e41826146fe6dd266602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c918e5c800331a37eba9596dcf61a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acbde5dd0a26d488f0a476037652b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5c065c6c590f6f2d29ee23586f7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120294ddbcfee8c93c52d49ad84d9c55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208daa2e80e2cc47451bfd7596ec557b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743511f5a7e71260bcae36b8185f0e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146140f395099b10a03d6b351025c66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bf6e4eb0da8b5a1626174fcc8a759610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512686781e3e883a83dcfc32691a4b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d166e9fe8262b9c525ef2a355d1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f26cd0bd681af2ec9bc73c0b31b4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed2c47db4aaa8ba206cb1e2c9fa221614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a75d1e03547a474412bf1e721fe4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94271c0de1c21da1a5028d2384e4bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f0811bbd9803c3cf2ff963939d99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873613f995ffc7d356815a6e973f6696618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631afb5efd06ed84da45ac5ba22c288619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eeafd22e81962b1dcfff9427987c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7a390320cf3980dd77978f3c4e38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbdabab52ffcd2279e3ab139468110622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c213af398615850d8dec40446f21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9df1da2f8af9348338cdfcca9d5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90b32fd13dcbb5041bacbbc0f0e465625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545ed80b8da261e95ab2e7759a9d0bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57de92bdeb55a1701ebe5beae2b59a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb738b08e5319435875f6a52ffdf3795628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da343a1b0c114c5b910ec2a2faa8f66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f124f20d5f640bea67409107886538630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b545ba1782ebcf4110e18cb504783631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e754385dc33196efafeeb1d50f1d0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff977de982a9f8af010b976d4968da3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb198e482243ebcfe0d5267e41bff1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729ffab932a6276e45de55fab0d0be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1f7315a1b5e7ee46a867fa02877e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b6223cb263f756a78fa8bfb65088637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96989abe03a4b373e9db729aa33e33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f18020fab5c023560b44b2c9ce817639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b87b2dde3e7e256f987d6abd414c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86e0587cb4159b34bcf364fcce820641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e92c7b18d609b0fbcc2d183cb47262642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a5d0c486139914bf09fed6a09e92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf30e4a3c7c6e9f54317a9b8bd92d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea9dd145ba4e031dd3ab9b1af433c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deddd875848ba77c6c87c07e126c751646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03917e6ec87f71bf2d1c4f05266843c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223091648f00e797fffc46f113fad1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e09ea0c077560b111a59a83e80779649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b413e1074466f3e468b2934c37ebb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03af58a3d993bceded8b3460c4867d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581b778654af1691379c49f059db08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb170d17d97a38ae6f6b1b2d747da18b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a9f140c8d00101fb5b11ab91cef5b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf706e3d315b67651c90a0f8f4dccb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219dd796b33a2ec18f8d5be4b57dde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971838525dd33956e0c9a9bb202cf5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615e73e42bcb12f804aa6d1a02eb89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aab8af7ed913fb4f2657be933738f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5ea31b65dde2c14a28e2d3737485f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053327636a8e58d0128ba145fbfcfabe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ddb0e6cf98be58c089554e2412db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4c0f4dc5c29ad3e603123dcab5aca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f6375889c532a2e45136faaa6692664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542ec922600abc1174bb42616a5a5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9914bb112ecec1552464d49dc9b9c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b2d45e9743f2d6501899633f71a38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24875874efebfc00ffad8fb6798bdacc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e57fb77231497333a9688d8d37cee6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebab60a5aa3415447571fd1f705ff5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0692a6e26a0450221e3b9b14b4017671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416518c0f657bdca86d0e57ee91ee773672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb085084f1d0da82cd9f5819d3bdf3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31527721187515411e7e620e685a58a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc350ebef51c1545c7a6e6dd5d9afd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccaa8cd04714ea2d331b979aa08df2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2604904abc5fe00ccd321a71081d73d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b8ee8a099d73821ecd061dbce047d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4cbb62b1f1551c6e2aa8eaae0216679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee88fdfae61e6dc809ce39f3b9ac7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c39c4723dc464b8aae86b17fdf4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7dc54091d9d905586abe812917654682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33c748908c2505c042d8c5e16be6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c788ce24bfa6483f863488bdc06811684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598fd860b44dadfeb042c94fbb8584685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ecc450708d0d2e62ba4342492e0f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef936b17a9cc4ec2ed481eb8beefc3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633a2d8f570954f469c2e41d4748bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694133e6e35635b317aef524878040f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca02954757206014686f8add63fece690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a712ff7ca531a5ebc665daa13581317691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7be151eaf5987559779c260f5e5e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de604191febd00954490af6bb27e1ccc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e5b11a6b4d1c857acf28520dd158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8a31805ce85b08346ad732b20c8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d8957b326d2e2086ae3dc96918ed9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3190ecef79027f50854d7771946e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755486218decb7322584ef92721d62698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567b49a6f4a18310a70cdc686c1daa1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db205f6ce4c3c187ae3263e66d959b19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb45195d986df45971028998a00f41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4bb7ef46c7dd87aac42c20e4a2d81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4bd74ba8cbd767b02e0aceccd4b9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d57f7c9c3f3abd0c02214f1c5eda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787cb85449c09b0a7b50d98d2b8a84b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68415a52aba98953f44456605d5771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e591179a5a2453267e88b4cac000707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58093530d2fcdb535c972667dcc2751708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8183bcac9c29eaa903d16fd12e604fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695627a7c3e09822d77b82e8d202bb04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0730cf15c47a6dff474c7a8d83f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79886b2ff67f67f2f04d460186a5d3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b3989f4beb214edea1591775f7c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53b039c4ecf2a5f150c6756ce4a3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac26c540bfb0438bb0bd02cd1c9a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78e67fd0be0b62ba0663f27806705716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c1f08516decffe504048c09f53d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6cda65b216790f37a05df99885df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a01418aa24563a913caaae0d2765c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943376e51578768e91956acdbac257b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea8efd8074ab7553820c9b159e442b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2256ce235264da761612e380dbfcc52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936812a5051f91ef278a037843ddcf70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0172d9611ca319de7292b48bcb7d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52859ae3595fceeecfd11f2b247db5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057234aed91026a0582e07cd24beb53e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af75b87568981f5d39336a70d8e87e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93350d1560dea3138bc7e2633adb6bf7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cf5df6a46c05dfd534526dc98e59a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeea896e76dafe5044209754390ca4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72239bccf7edfb04c049a5aafc2197e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712d0525157832869f256440375b7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3396fd34175e77ce8638428d26816733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd3ab7837ca7e22e7b3044bd88fdb6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd01b05d4fa528b4a3b7af161141eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e070b9558fed07c9a12dd4141b06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b086b9c5d66e951a9c88b32808af9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa0fee5a7b1020ccec447fc795c0ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337e266a8bd3d260832a25698c6122739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85845fdba641d7e42391415feb7b27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb98edeb80b68a47e49a01bdb7424741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4536ad6feeef5672a9db304a7a750d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a58c221bc32cd4c8143cc388b45c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ef70a90fb7282ac96f3cc5b66718744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3dc8b5b341158f5b067b96810f42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958153e67b96d6bc0b3139b64f50b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4088b5999a296687bafd541146fbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b583d66018862b0b2084b463853cf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf96401c93fce62e52d91337768865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a4d3b29910623761ea1b9131b7f92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d4855aa7d5259399a5ebccc491173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25bf0b91324199c4ab224664d38ba1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c354b925058b03fd90958f47752b115753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068240cd2b4b0b63a83c114e302e652b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0c36e4df847b86e728a60ba2d925d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444433df180020ca5ee82c58f8d3a693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cbc617a69534a9bce5f8b6350c03a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa12634b8f8a7071a2b3416b41e9813758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9193b0050ff276d09e432777f080a67759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab8487919079bb2d963cb25e5791e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4c451e7506f633ca1f553178b7fbc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c53f007088bc3103e4e59fb9b569c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e478954e890365ff4ee9fe792d069763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f955eeae3c7d4cc64481f1830f3d994764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635feaa57e2a64e39e1aaf9786ddda1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33f9d18b2de343eb0abd6da68be378766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad85597628e275df3881084b5747b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e64c3b0c5ce593f356e1d0b0d326768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035e2c990d67b32057c0f16e2f677b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d9caf28e841564e14a225366aa6ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf75ac85966c91c894f4faecc8e41771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8adf7db9ac77f4a1cb1b30ba2fb9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb395fc83a0bdbb4875535ec285448773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f35d115367f8b1bb77bf1e9e547e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243802eb86881c2267d94b920f4a7866775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb91321c0bf6808f693968a097f52e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33709356d7393b1ce392a3d459c368c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde209dea8f774cae712d8681e0845b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704e93f90942fd5329e80251d562d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d5124aeb4ac0ef460beff16d91e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5cc24a3463a1a85745b964a3a01a4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcf05c1336f75656e24457b910d13b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb45c55af65b096fdc35097d7e8155783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c222b4fce7bb3220cb2f97e05aa22784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad281e265f2bfb2b357ea485bf58d2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98780cd7f16c664cc06016faaac3c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5131671c4ec88a0be7d5730f3cb0d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c545f35fcb72ae3e13c1f3c75ece3bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8b0317a5862a3f925b8e89c49e0a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d937c6a5a87ac6caaec2d85807527790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce92cafda32eb1b1327ac79bf27487791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030698922faea09c103fd640b232af05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a9469b7ed02e3b93f7a750c6c9d2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e26ec1aa8a60ab2c4749e5dc1fa7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01ac052c270161cae6b5d654f2856d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c31de8008c85e8a7b10e817eb4f9c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75765d9e98520e83465f57feb1c1ad22797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b50864573cbc7ec4fcf09b47cfc39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cadb1421ac2b5d54c15f837711257799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede78b8e71ea6274b0edd74349c9f3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996c5ae7934b6ac6f92e63c7d83a5d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf54c99508dd90393c819643a88e4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed72da13e77965c60eb563f98f79d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d562a921fc721df4462f6e78beb48804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25da09046a7d2a98603fd171c04a09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0436f39faad906b5f42902fc3611cb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec4cf1f4eea67291c8eef43b0dd39807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ebbe20ece6e600f40cfb2bed5924e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19b3ebcd5e7f3a891dfbaa8101bdfc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a4687e4d00d7445a716f85c391ca6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2e5ee32958daec3b2a9dbcf25913c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac903657f826f2117a3a201247fc3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42845b30eb1cfc07188a7868b33167813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03448ddb0fbc726be1338acaef7ca43814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51e4f99cead247933e1d7cfa974861815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaac7513aeacf1bfca6c587f562cd6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28938a167790f2593cbff6ea2253a086817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6eff6d44ea4e1643ef7742e810a94818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa0674ee05f7015ad81d4950d203e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794b421041212766d0bdf5404d8745820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b686698565b1d3574331c163673a4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662416923940a5308757cc206f47b968822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7058b8f97052497c9ff3c25dffd26b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5a8d81301c0e5eceb16b2b4a8e927824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c218e261444912a3ad84b00d391ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469524db0a0f931659f9fc3acce00186826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613e6052061206dcb7e06c620a9767b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5bf572e1ac8a3a73b16a5ea7e7035828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a91f9b77cce6a3fdedc4ffc86112829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5abb65a2f6834b48131057e3493370830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53062fb77bc7c1d052d6b1b9b8fe7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1593d1a365957baee0adace9d5f850832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510178aeb3cbc2438298ae9377e4d44833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2c9e9f565ca2db2483e5fa340338834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf0203ff173d1cfb49b5ae18754d16835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b82b5c233e479161417cfcd17cbb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc131a8eea2ee0c025a791fc6aaba7c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d41ca321e9310e12277bc0cec2280838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a83a56b4c7be8bf1a92c6782853ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ebcec9648cfd31fb7d246c70c188b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222f85d58458a7ebdb69b120cd3ff8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deccf7a6e187b98eaf6de70d9d0162b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb24a39dafee8e4fac91168e71410843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c631f1d5a1eb5fe37730d521c102758844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb3ed885184491e217b4ad9ff5bde4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95947faf2315aa94fde484ef38d5094846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83f5061cc3d76d93fd1a1b68e611e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47d08d1339da27415c5a0961049a9a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c3ba45196620d484bf0dd4f9f0bf9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa5d8b0c157cbcf86428d1e08b2bf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083d680d64aa9e02853cebcffaf8366851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc66c152b3461bb710de142e2d4d65852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d379df5ad586e49704cd5d6085295853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d62cb58cb99171a0a6cc1039a67f6c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31589fd6d4920c7d0481a5d49d049958855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d74926195ea5812f605a0bd428a5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c492c58135a1916fd9cf9b60e26265d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91cf184fe541f93aceff878d98ff3c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d99a65be26bb3c18ff7ffed88fad6b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1202564408009c651456e711e18c7e3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a446f236f55347d8c9c817662a14e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3058a175c056e3b11ae321cf58289862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121ea28e8695fc7f263ab1022fe26d3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd540536468902f4e6503e7735b6a8a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e043ff310562a4c551943a1591571865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2a7f888c96433418d8841d45a4ae9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec9cc413e1419feb560e0033229964867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5b206382f27ca69acd1c403e7bf1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f09e1ef03438835d0104ec1fbf7239869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622313cc1ad901f0432d5202b6c705a8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3ad42aa824b9af47e53497587506c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bbc6e33d8417f835d6619be8fa340872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b8eec75097e4ef1b6266165e8f52873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4849cd678c195a67f29264bf8a9fe874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd18e746ab2039a9a0407ef2361a8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88ee202ada3fe7850d4ab6a19cd13876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ca914f2b92e8610e22ef0c733e8c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09534f461d9cce4bcf4ce0133d18970d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9675441b7e627e81649a075da44a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4cf446c514bb1945471a37d4ee23880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067e1b81b602a2be8a1b8293596eb05881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4e25224720fb3af0aaf94c736fe6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125c55d7f7412f697ef5976c4ba2b6a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281a15b7ac99b5e1a944b0265fc634884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc01a01b86485025741c8c139a9b886885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a9a950b6d322a59dd99d383cf48f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35929aeabed6f462122ee5890c6955887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b265b2bc693ef3073036fb6fc05451c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f92dfd55702d3b325484652b2b8b50889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c12a2dabe0fa446aad5887144e59890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad125ef1426254c646e9f42a4fbfc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826301fbdb1558962e0bee502b37933e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376ed72c91cc60f048164d01e26dad0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ee5b332d7c8be069895f33bfd598894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef37a0f7d19fa2a50f2d9ef8b71bb2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5729bf8b9cc1601bb42fbf83c768a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a36326d63858894a9d372c63a75ff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a60e3a4c28e434810a37a0c479687898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280efee6a95fdb14154d986931d41d5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1bb5a8f489d44d656c5ef62ea4e7b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2245392c1b013fd790f668935b17901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7fb4f3201a66b30a31bbc8f7381f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9eb609ef1c1e535936d0071e8dc5c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188669ad5116fe0575df887acc095e01904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d8f00e6b18f82fb6a69c49f32d0cb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ed90013f1ce2298508c5c61ad7c69906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09808ab8d1219824b3128d57240149907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888df273aab1e2f1f7ee8d0a80c806908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2025f431f732d49bd1f94007a516909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607a47a08765f6fe4d26a7b3e83362910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86c5dc216bbe6f4282c0beee11ce76911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d761701c2facdaf50d478275c2d0a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208334df369f731271f2ac17b68304913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e559ff5463b16a0f1f5a1efee15ba914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98d85c65e14cc8848d49b12e725d2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c4482817ded10bd3c51ceccc931e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f8e692734782b705e9cfbfa2aa846917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219025067a9a3aeeef0ed8c001a93ec918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fdf4f063dba1dc1296e76b1506600919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad11b22b8e0c2e683bdc098fecda66920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d0a6a99fd8308c0a044b78ae3450921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd76a54fe8f1dcc833ba8da1b52bf9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6bbaaeb2272e12229b7dc274e3f44923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a088dd2ef400475feaa9a76c635a1a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd15fe22a72c8b1b7a3a008bc6473925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13626661e6fc82890ebe83ec51cc43926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12a1a1ade073a7f318dc71253fe8ef927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe044f3350f99f368d428ca23e8cd86928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d5fa27cd98f9ea871d686e84367b2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34d1d6352ae48d242631012d550705930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ac6b96c581b8dd7c7242c653a4de931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a83a4b1dcf79d7b8c91ab83a734f57932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc7511a24614dbda4e5adcfad302c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d090063b70d1ab99940045f79149a8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935508e5eb8455302a8fc05e95c04ad8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e2111c2a5a2c9610ca1c9577423b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83be23f5a5d9d910b14102524eb9d0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c98aee044091592f14da07fa91fd3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926cc21513829d1bfd9010f0af748d9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b182f4744cf931a3320a89a66b13f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11ed3f79edde07bccda658983dd5b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d1008b7801ee502dcdb9a73de8599942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b389de9203964f4b2a9aaebcca6f94943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91b25532c5e66ca096c28ee7631bfd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89afcc3094d44c26d56ffa625b8c53a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf2dc9cd26c238eaa6d6fc51b89b7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb65c60102625b8d9df4730ad9df43947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276827c066ed28c92f99fa2fd146045948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4385cf5e627690a9916b5154c28374949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfc1289382b542e02368d9bfa8a22950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5805584541b3b766fd45dfd0643b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e652e87e192b6d7e1cf6987eb1ffbd9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc926bbb1e144fe6e010b5ab6f5b41953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290322e1c269dd4ae1660e0769a4679954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755f3d6841a7454fcdc1ec2df88497955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be53533dc10f532e188c7727da7302956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16cfcc120152abad5306ed5a214cf5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e441c833e843f1ea8bae19357460c3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9a63189d7df5b98c531f5866024ed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46069861ced4b6d15ca999638bdbf20960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d082cd997b2f78dbdb805de6e2130a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb356510b6c54a9df45170ef4d79747b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f298823c5b2a08bef7c557907646846963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b53388edaf4022f7030462a0f5ebb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004026d98d4ee732de824a0eabb5e063965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce5d2aebe9cae762ff962c62d39615966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b9d83c6cb6a9774ca9a99e22c281b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8bbe7431386bddf8c0bb88d2772b9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6e1b1a91fa55125d5c2eab091ef18969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf9039bf5dc0db9330647da3a1b9d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddae814207ca24334af3ea3237260c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea117016ac202ba280d85b31e7de08972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358fca622e319d54161c2a7ba077fd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e147ec765e71896dca5bd0724dba7a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ca9968fa246e227b78474958f9037975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad9c1e8432a6577ed57d98be814527976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07fb164ca551d61d032dc52eedf9a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83fab7912114d0f0e547c110db6ac8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72684d02fcec67e755591ccbc78f8f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd083c201a63b05707ccb6b58fce5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb37f3338d0a986f16cbb78edeaa5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066014d0cb29e097742ad50b0394e90d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5619f4c145a96a34675cbfe2d5b204983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b7cd51fa9f0c22ecd54807d79e0de984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc855c23b75a816997a8b3b2074c4f0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fbe69414a4242489e4321a93d7296986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff8df58fcf99abc74d99344532275987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8aa7ed4ca30a91cd955dbb9387a72988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cfaee6d86bff367555123058aa161989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5767d19d897b72e6d12d91ebe85eaa990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd795f6479928255b61a47ef38b9bb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61b100f449d19953481694dc3174b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177ec6d6238599b50bfc6acbc45cdb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6fde165000fbe1b12b2f5e9162a1d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6510c3b111af1b06ee7904e71784995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c27d133420c83661eca91690f8e47f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5477b6903b9d3a04ecc1a4a13b63d5e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>