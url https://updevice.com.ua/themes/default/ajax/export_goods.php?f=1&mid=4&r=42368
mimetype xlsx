--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c519dc68fbaf7ea402365eb1f2bf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574f8aa3cfd03b88e4246466afc3b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e5e76b63821aa9865d90b78c6e1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32274b8c06e89f8f3e04c2fcc69f7f714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863360432c2b71a27423cfa9de9661e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608825c67702855c3ddab07ffec31ca96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c81f786428ee9e95a55287ef79b9ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df28350566d53b10b74a0b3015b8ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dc795198b13a5f9769cd2442f2a0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051b67b1cd2e90242c151de4cf213610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b5bb4250bdb2afaa66871d40f13511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234829704edae0258800a650e76c5df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da474e3234e03e90966f307374cc2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290377f1c98d17db730b15e37e18357a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0fe56912699d33c6c19dd49bb844615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1938a4d3ba6db2a612e75cb761368aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d816297ff391dad58abc2610770be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769388e11be209cd35861106a3622cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3e29b738c4c1da91204c94ba930419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4fd4e9475251c8ef1d499e4d0a28d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac885a4cb66acc2c47fec43afeca83721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a525ce5173bc597e0cfe40cf147df8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac088b206ab371d008a1f097774cabd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0510a78094b8700a9f0e53ab676424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c524b1d0f0cf6b9c8fd2a60d1823125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e8ba145dac6660a26d84aae7849a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca41a1a3605529e6b41e8d1e2729c1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962af67807ff6ed1ef72d1a11c91e04a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9f0e66ed13345fc24895f6e929ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfba633662888e3f12dae32cbc494330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb3f278d1c25a00f07d58299a8748a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d5b0aa8141a69b6b4c37a0f01a40432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6a9528aab0c7fa40efa6092bad1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a1c150e8f87d56f6cbe4843f383734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711537fa5ec3b20c7317c118af2af8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d574545e102b86ba1a64bc17a7ce8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7a496903898062fa67a3b25df18837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29573d9660aef1807156fb59d2db0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c13df4c4a4e058ef78be944f6088439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324782bfd1d6014cfbb938d63717f6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2e4d1b31aac79600b32e3fc373eec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584c4392250f9935afbd5a561588ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d8d2ea6dd06deadee1e811ece04d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675cafb20dc5e569215c78ea73128044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05019567acfd313c99df5a94ea0bed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d84386e59cce9560af5d06c024adf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f8f6e3ec5c3981c43507cf3b16b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb140a05e92764523d6bebf9393118348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c967bb72366320d89602d8092ff48f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c661622897911ed384d1a62c18a3e2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c9a9eda49a9958d0f7877146a78351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090928ac047f2c77092b4cf9c898f99652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30452299111387b3a06734a65ea2f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190627c4063d1887997f1078afc178654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9850d77c786560c7fc9d5969659266455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9542cf2d9407fea4f54b7edc9c2aa2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d24d840c4f5bba4c8a3f34ebfb8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17605f9ddd3a4ad56843f7362a8fcfb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60a2f9af855546d436a94fcd7e4ccc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7505d3bab7dce50f989ea533932c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0083bce39b506a9565b0a0b05bb2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be266a2ad95ecd0ffc41d885571cdd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cae5f6ebcccf41d82fdfff4f4f49763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25c393adecf3b65bb9879c5f3464564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a053e8d8e489f45a0289def628477665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e3d0d8a0c4d2e0d196502b5d0d3f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb38ad93dd906545513f48e39616d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488efa7e476866af8ed4297be9de7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ff2c26dcdd18cd1dfb32fed7c24f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fed64b9a185e6d3ad58fa2973430770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebfbfe42e39a9b392670c0c1c25a9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb38cfa90399ea6507e0b92eb52c2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3583ca2e90e0ba837140125666da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e3b47107267438cba2ebbe19010df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c6eaa3d9c21b98a1fe27e158137875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab963c7c78f0fa349be207e4f5176d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee7b83030ad1dbeb72eb14810128d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063cb221b0663c65f396fc6e406393178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa30cd05de59530d0d1e072e96bd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c218002d1d61faf76ce48bbe80a72b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd833b9964bbf81a33c448f79abb1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c883e03c3ee5b639a1ab09ace4d8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e02d2ec2987abf848e83c00d434283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf79325e117055da8e0a2799796c08384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7a849af8702124c0a046762b88a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716682d4dc10d63339295a9496b7a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156142479afb96f602a12a41a88520b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe63bac3e8c7a7048c7cec4de4a78888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381afbf557219f938608f13019c728689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f96413cd5e9c08f1c01c0bd99df8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d7ab0aecb17c738019e6ffc3f085891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3330955167bdec996443b7cc5560492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287fe1b4a3910d11ff18d96ef0fb46a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283563de41c7524a761d25cc9615c6d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f32ceadb27a29d7d11476d490a46ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f2e635406a4c6dc01d8540b7789d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152b3ea3310f59e4fb64bf8255e28797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747566ebcf6dbcc433da8fcb6876dde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a865ba03c2df501507355dc86fec8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4d408b2ce2f46b9a86e829d95a8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c0f4a887df7801d3e1f6f7ee141b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c6f25e337d42b20001297efef329f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4b9a9c54e23bf32136f0f66013af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352fb8f3bc7e15197dd0b47e52f7226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b265866fd695122b5dde2e3d17a4d50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c338811ac7a430260b9def753a48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c355bbf4cc83f7773d36b1821f3be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7796abda2113791b57b04ad6ed57617108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e95b7f6030e64a092bf33c3685016109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108173e7c4811d76f5f6d9bf63ef68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456e3dc8faaad5a04d18e3e50f87eca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c56f3c36d7a67f5d136c7ea78ada9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273e0b23fad0e97470d824318b3a5bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe497b9c4913cb3bb1e5e0c42d2290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd5cbb6914e269758293be089b1f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f63bbc01eadd3c040bf8e922fac22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080419f8d5d146d39594295b3f15142117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cba6aa9c85c02672cbe76a707201118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705e92d9abc1a91eb4c6e6fcd05ca30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c104319360fd629d020eea40f450120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb386bb0d98fd3d39946c9d6823adff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b0bcb7cc9ace43846a5929c4ea3d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e148ddc8ddc357883d8203da63fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdf3d4f98fd96d09f49261aa4c51d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a846cedfa7b054f9fb61797ab1c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab962649407f468c5b668262b3c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827fccd875d1e9d154f7ef573b4df6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b0e049c90efaf95d42fdca078ff2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb289e6e8c96b9633f348a8d831231129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dc70bb60b5287e3d1caf2918b8c0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971baafc23c3eed09dbdd88f60fb368d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c05369e196ac0a894e657ad0d1ad46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d045b268bc280c00390c927df08d6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9710a0fddbdf98978600b975b25f7e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d326b29615dd04bb72734122e0db55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8890af16bbff25d1a83ed67c2f8220b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0b5c0e381c54f724324a9d5b8a22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0fbd2d17a6172a6c6ee780fbd2d63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9d0120ad822a9254021c8aa745f3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f79f9b248ead4278cf16a21bf99cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119a1d4b1eb160d47d34afa2d55263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae07cf37b63d5f227992cd36e137b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8761db2059ae693bed77773d0628143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104e362fd3a505e220614237b4a1f07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d644c993ba9e8b7d28144aeee6a644c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9ce44a659cca7e295f96c3e1a55e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9f2cd7b8b1fb92ce0981df3446cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e5d06acc1b2b01e79058c7d2335d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa9281a222bb50a3fc13b82e016609149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3254f0cf778af176241c6785020c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3faaae96919209bda63c19c5cae35f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ec1e98eabe1d89ce33bf4b0688eb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa132924f2ffbdc197254b1bcbdb50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a600a1e54c60b5a5adc2122950bc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39208341f1bee41ed97d7c8ccd4bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf59ff00995f2e409e04c50ad13884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5295fd1ceb24798959c23842529ca2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45829c5b2996243e1135a7d80ec24d1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e93a01827cfec10dda460a8f63d29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65115042e5d4267349e4e0a4a8576160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e56d6542697f85868a2f062127d01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac512a0d678dfb17012bdda355c6cdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805de72f70a695694eaa359f209480c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36634afd9914b87a13cbe80405932b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df592e0a2f8d0de3ed18fda37b524165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416761dc1de36c1157643a10152ee11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150443b236f11ee3d0836d69e2c5cb15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe22fbfb0f2a52b7d95a3c5f2b566b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa166828450eb101bfe6506088149169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad844efd37c83b5b0cf71819741c807170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960a3c914b493a5b86eebb5d0578e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db9d6a6323bd67778f36404f6a2c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47848e33af1aa265ae82fd3769057a5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d75665ce0ee64f04ab377dbd7e2f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c5f31ea12cdaecce91884d0d9279175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da5c7da1a3c549134096c406d775be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3723feb0dbc9f7fa327fdae78e9f61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50bea02ac4d24e864a94ac0cad1b59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a56fcca8713ef9383bf8ae4cf5088179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56546c2198618fd1fbda1b503f5e1d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2891b7f6e7e8984d19293c33ea9fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53229fd4026fdfecae10d98170e0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e6d388859dfdff4fd3fe1640ec10e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b222513d136d4e2bd5912d664e7b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe9f14402a6b7d7a4d60b5cbb8bc8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060c19c8e1d9c134118c228aca42181186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78200e751390d37a05fbdd6ca4a2d66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a56f4b1e42a336a55b8084f8438c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1311b84d79a392585b457534e69f99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d87d357219332bd7857e400f885f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774c4d1a40624b4de145c21b6a383f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb7f542b6a275b5ceb67ac68ce6488192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6569d41e7527ce91359e354256735193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720601816aba3573ea096def3cfde7d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0997c8c8df18a701b22e882dc2918c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f18a90fdb0333f945c75fff5617d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17213cce532efc835e4ef8db6686f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b76d44cb35c33c410ba2599932ad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3532bc08e027162b28923ae1e863f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b210f4d7b2c3259e5f9f7fa7092c15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ccbd6b68ee4f51594446311b77647201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbe93f30acb13da270ca8cd36408d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a21ea72f41e79758e9903dfe4dce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1016f4f9360e2b043a7a50b803ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670bccc1ee76fa0dce6ff6a4c82000b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd0db64f98f07b232905d3291baf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cabb6e3ab14c8b0f3b276e0210eb69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612eb58d0c2b1a4f62e83402dce42c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3fbc817ff6173ade75b686aea1ca2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec2030f7ab183fa4b734457d8948f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76bb305597b38e4bd1ffe2b3c3af2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034329cb14d70681163cbd0f87b13c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f0717c88fd460ef79815a34db98b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6afddc65d0697dffb6517f25a0137214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea206d84859299ba5f4950c6c87b064a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d478cb3ce5f82de8759ed736b9871b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab0b80868fc2c6fa9ae4fd554aa205217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333334e84b495393589cceaaa089bcc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a2055202fd970cf660f0cb4ba7b77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce90c6fb7e4eeac5c1745ccc0dfb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98103df7b55e80b111c09f410c2b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73215f1f6a2f58dbb6fbf4e11310c6f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0dd37e144764d26b8ffc0e001b6bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ba70b872896cb53e7a7bb43e2359224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1fa516f3cb909cb58403dd028a357225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89559f1a9c9da1bce72a21addd30d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444e208dc62c8a34128605dfe2515c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6933533ebb2965a5cd70a74c010dc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7786d4766ee89aef4c033be71953229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972323131680de31bfdb8bd8e8675c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4b07123df0b58d3ffc510e4ecb246231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a3820fa596099b3c8f1b779f4a77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e073f7593ca62c2034601c2a9c8b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed201a94d7dbcd7b7e6c622de06dac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3661c3971a9a80e71eda97f0a5ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cceb4dd60dfa39c06eea2a2dec5f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c41835b3eafb3369a364ecb5a48b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272ca78755c5a1ee414266a20570eae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ffb9afb7086de6da5ce216a118ef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9793cf2526e050e92336518f4d97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da37857694d2192d0188d9b7a964762241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df28232d4c3f850b0f0f5fd0cd9657242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b078a012797b4016bafb981d611da8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1389a4bb8e2d42b1c8e7b9ea78da08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d9ec7fcf01467798f3c97b8f75d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548a1243a8dc75bf87ef821f24ae14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a8178c04a4380ebc088a3725a298e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be902edfb22621639a59e91ca0390248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5922d30df5d17f3d5220d1cc806479249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0988c21625b840c7a0c330a49081f08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73678d4192ec682e118523d0825b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977b2b4432a7bfe9b6c360da91b4ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247dbd5e43ddf5810c7315d3c4f12ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976186f6282eef6b5f08f540efc0a747254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0334693b6beb90649f3fd501e713d6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad900de4e493d2fb5e1a9b578b6210d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257295c7549e86362cf10ce05feca07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fa5c32ec179cc5c850becc660c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa1e6dd5320ef0c5d113a8696aa96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca82fa821db12433ca17b437f062f2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957fbc7ca8e498e073c000f26ec2e73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa25caf8b8880e3c494117f40b1eca2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dd940c0185d05fc82685ef7fae875263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cd993ef242c0f7d56ee704277f749264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578488c8f1353b14a7c9463e0f4a00f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793b13aa2c624e5484530d45565fe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed0a4aa12df551602a7df30e0e954267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c97a04d2d4ebe72b03596149dc2090268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625f01aa5bdb3cbb95c30a8cc2e8471269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dd36c73e9b8451a95fa18a6f3da2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ef1966c5a8822e01d1c51fbfd210c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658f7becf53706545227d3525d3b8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b91795f68627be1102ce93010c3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f80fc5ebc580d283b77a1d249e2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631ed0a463ea3893f42f5edc6b8ef70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a3d2515c011b75cd6ff79c5dba02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921515ede567534719121218b2ba0d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442c107c7fafa5aab3d345b0148ba46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551603e57cb971e49f137bcf5450a6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe3cfef467ce8af0d4448a6a824cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d549d88074ca02c77803017894c00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be9d68e72044ed150b3c53d03586c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac29ef4f60234d1e0884a79d559ae9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a101d8932cbcd7aca30a5bee41575284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b258232593cac3d558df8ae834650285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12c21e3656567acd68f2f2714be930286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a83525a6f1af0c1af45794896fe1eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e93dc7bd13cfd30202a40d85d38df3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11bd92ee64f28367972ebf5f8fa0c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c5bc9f2394a20642deb6b86aedf0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887505e76bb2378a7835560082d1734291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffcc4164c6e1d0914be2ebf5b222be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec1f47f09a918a511b7b0b0b24121293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320c452eac1277e8c283197dfbfb0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993806db31a0b9bfb5885cd1095c72af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb445b54549e7eaccfa3e9b9c81898d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae69243389bfffbc672a442c8a27c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ed7b237edd243fb780ca546bf6602298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65cb43ab23c28d3218a7e9239e436c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c641cf98fabe52f28e0db1c924b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd106c1ade596fc9ac2988c3ece92fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75828ccd3ff41c3deabdc5747a7a08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bfe731b100c4a6f2e741267888482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a04635d4a1de8c4dc2e6ebbff1304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee176d0a9b877132c379b5cef9eeb6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe705ff4fec967457c58ee98ee5fd1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b844582ead9d43b81d53c5eee0abf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a206c1db83d51e0f94d04e332e886308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2316539b92b41334dbf41b8af0f0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d745625a7db990097619e116dd3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972359b072db0ec8fcd7957feeb9ed0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19338b6faa5b32ece25d6d44d39dc915312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d742ef471bc973d51aa0bbc7470e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1755b9e94c690f61f2c719a48702e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d4fc7410180557ff822023130d64f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c9fe1df81385290224f637b96a9da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ff8e4387413301d671060c82bec5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36508b1fead8d586c454ee7e636c62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b9d9b8b027a26edb059fdda6f84e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b290d19d7f065d82b72cb1748f47e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ad5ce80b7c32b23b0874ac1388646321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f2026f5a26fceb1d95f68f266444c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560a5b97092b8113cab7b935294d72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d30320fa388136738f47f5bed8b8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d9a87dc561734788ae2a0155d675325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7dc40e8a92aa9c917c1425e998ee7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d4061a454f7873e6702ac50e5af3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7b3ae2c9f9b18731666d483eb5ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070dd45e9dbe51a5ee03dbd891c30e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a22249339ae171f6583b8c7f74cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6dc48e92c784ebd976e7dff797083331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0937fa2b2c59c6fa32ce93e8644bc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b85a76f3359fc0bbc4aeb07160f0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438751d9b1f5fa9da3ca492e9781ea5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97412c5762321d639ecfdf485e32188335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ebe8ca6236b8208e1584dddedc31d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907559f87a4ecbc3138a4c5c4e883a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18144bbcf1e1f9de39da9dc2f312d68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85995cdb23aec485365d1ce35c0f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b4dc4f3ed312f142c67f2c6facbe7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4dce5256a9c866bb6d57f3577216a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013dc3a104a41cebeef183e9267a9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e7a4c724da99124257ae39ca50308343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0697952865a118da89e9ee56f6f721c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a86969fc2083efc9d1b4e260fa343345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a9b1b187db2a470c575f92c81484346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c752f839e06ceb01b67ad0880a6c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df10f7d42c9abdaae45386d7f32af2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c3b3e3960c3522f4029c450b3ba7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27795aaa12e5989501ff6afdd5d5316d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e060c71a6f2ec8005dce22ae374f1a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5ac5cf6f5d56a1b1aa3d0766bdc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75b7d62f953135d24a766f3e4eb765353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0e7725d1103345e171a415fc06af6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fda3b400fd8bdf16208fbbda3c54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1fd8cd8b089b8be8620b805a6eac9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1b2afd5a1345346fda662f9ac337357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af88e0666bd5527f48ba18077379f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db9522b413ff6af02ff3fa958ad6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163b6e837a56373934f70824a6b5aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c46d2205ada01d41090ba8be9772c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fd82466f506b9efffd2634be8a0b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b43c8a1766e8698d30ff662c317cf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fcaf8105812a04dc62f5d0894f11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb13f0162fc5c330e9660ad220104365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5ca1c29deed43cee5a2155b1865a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b234e4f58d76cb4c331a0fad2b8e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33416420848c45021e914438884ad208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e315366bacd5188cbb92f66813a1cc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94e6e6e8e4a8f3da0ce5e01f358cb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add5ad94c65cd06c8384ee523cf17fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b44062c758c7724954f8c3fead170372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da0981d46ca1d185804e0d91aacd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f9e9d3c2a3f1afdecc3707581d9cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918461ade1488fe6441031df0f9722c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae9d8ae564e2dc956a50cd5311a9e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba774c313c8913fe4264bc802d2c39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa97c9e02d17610085e08779de3fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db70989c4052e852ca34219c23c85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d613f45a604d19197380e0c03b67b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f0246f10ed5f6c68d6dc434677310381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8d381506ce035b0915e513131ee1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6155131ff9bb7889be990a5cd89f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a121517410a688018ec8a954247a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f33461b2364e00f4d00ded26a6de7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de8177f56a1b0f176cb131151aa16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2bec4e5f907f170eecd9750eb014387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae7fa43eaecc13a790a71bbd6fe79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a8c1b6f0ab84d6b049e825d082be6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4e3c47e9ca5e6bb12334cbd46a0f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa5a8d8c3657ea641f44776f27d1ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1843d4d1acc3e8dc5d6c51316a2d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e3c62bfd89a5007dc5a4c6e96d59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ad19bbd8e565ffe7c034de9fe1dfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aafa12331a2fd634c1b8a627f1d026395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295ebdae18ae92f1fb2cd17be07e7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e864c57cc27b3dd03daeb1f98da99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9f2acddf655f292b817889b726a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1f45066450b280f19213ae72102df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c02c3f563598cf513f1cbeb95018b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046c9b001eade3e759654520a7be90c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520267edffc7b27a1d81589ce195a942402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299084c1c2e3296145dbecbe9e464c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a33348668dcee7593560486ea4500404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0938f0a19c068b0f4ac557e238ad2bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e58dd63812fb9ebc27460ab2d0fe0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951df9705aa8dace71d6788e48206ab2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517d12ec0b34588e7860086d3469d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b11a7b6168d12f3e1ebfe27983ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0644d33b4cb49794018991c6e13a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356da9929abad369ffc9bd85d4a3e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb6feab45c86c0ff99adbb2d8c96ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea8f2028ab8269fe72d946ea1f707413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55926cc6213dea2b6ae5ad264bad10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a058ab348d661a781b90fc4fc603415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730b4d54724993962f04c0cb8664903416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e358f804ff85a0c63d1b50bb30a81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc87b3cd317d5818383d65adc750fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9293fb25e5fedc349c42ec9976b979d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755f5e2fdc8ec23552af4fda361782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99c7274eafd2820dbeb357d562c75f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f1845ac26a85d2847d964396353d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4706baf312ec428d2ae7b17f5b5b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e561c661c5c9ceac6407af1a3c03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fda35c007ff407d650863eb303450425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4c181966c9421c2c9ae2bb27d8ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eeaa42577e98b147679c6d90d46f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bf586cfb724c8a725ac0a6f24189f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8da2574d42e3782de6694bf0de11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887717e5c19ffe0c23078f11387e69d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3f924eb6a760369816de98472538431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc78f4bd9478e1628a76b96700581432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a90702418d73a3785ddc6014fb126433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec85f4e96fc3a8db2e83df0a9fcdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ed574f2a9864163f2e70e4a61556435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0f33b5f690914464c6d6d854a5fde436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada3585a417e1097b935037ccb1d4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db0af9d013163e51eeb1dd2bc26d7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06feda03a3b7dc2c1d5521e2f2df413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a75c81b3558c277abe31a7323ee4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc047e0ceca51a5ad1470d0a0ec713a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5761a3394d99998ebe4812c0ec220c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d016c2baa9e7d94c0b5587b2a4f57d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbed70700e7b7f56ce110345956b86e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969e9d1e479cf82bd82f19f779e1f74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8774bb97c56137508734496bed6e91d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca1083315d39dbcc1669aa1d6a3f25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacc5623d4b3a3fac45452d889c27a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0faa41671e4ea062afea3dcf499e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62d269519ffa10cfc0e9df1b0e2f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ce53d58ecd8db6a9e509579e134b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62fb25d1b9a3ad293f0c859af2af70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884208378878f7f34526326e697d40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1de4e92c397c7a78cdf71682a455454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a33d226796a9e8bba6fe457b23692455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5850dce0fed843354ddcd5cd68aa2ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2657a8e50d282a07783d6e6d46321457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c9d6b9f355c269bb1bef21b8a55a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff855e3833b279bb10dedc822510dc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac629d2fafab3ac75100858aefa14cd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909934bc4e44928b51c5240458290475461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4348f7510c0e84874a802c37643ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82651b6737e3ca03033fa6bdae31e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb48e20f480374b1548b580da7717d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275c16182af096cd9fdc6107ee8a8c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f7c92282a86d2eb62f9623b6b3ad1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2609607853bb014f005b677fe903f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac904ec7c57209d6b23289f56b63ed6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6bf656417f5a8ebe6ac94a7354a41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfd6a8e8ee373de6b1f99ea869bf25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3c7985eb9d430d3cd19f45bf56a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239932c91a450ffbf7cf8c3d4dffff1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc60825d223f180ec3efe5c6563e29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712136b3c35a625b1e6310eb5ec07534474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31cfff86cc8ac0fee60a5e8af2ff4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05fada75143c837a9097e72e48b6ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49806dfd772a95e4e584e0885548b2e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a58c9fcf6ffddedf2fc70c2756a87e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09ba58685489b888c28857fd15fb6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf84453626a4df7ce2018b0a25bfd70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff7cd6dd6b3065db033c4329d2ac9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805763fc923294306afe1810841d5f65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff8a8907e2903bb200810488da560483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb91a9821b42a22e2b531c2ecf40c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffca7fdabaedbeee7fc039860aacf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c246adfa6a9f2b161fdb32e4d7f1fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d92143e50aae02f964e33e4b5d643487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed8ad8125fc90cfdeb3075a7cc51af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbaf56982a19da8d0fbde0d38c008489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e3793d60d433f8533b245931b180490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090a0f2ce004ea6be03e16591c2ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf9c07f11759f80cdfee3a813774b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51d200d1b71eda140632952383cd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb33a3c195a1c411ec666ffd1c7fa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea1292664e936e3c3bfa62fc71e387495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b74992f8466fecc59e4bc933dfb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07cd38a19890c31d0bb52b9f2d8b0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a8fff44588f31b25d99d9a8ac756c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeb093b85e1bff2e980df178e5f0da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554523e00382ad3bb4fa6e3ec4bf788500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afa53773fdeff9d0b8f23e809fe65d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14cb5c6f80f3e5b02907761a9beb24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b722583cc89f32bc68fc0c6ff14e0cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4908b9f82b7b0871cafcbfa298b37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925560c6a0b18be9daa9c10901247b24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864be2bc13f40f83750bf0d2940171506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53481f30036a483e04bd6a991d341e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398e717e1d87fb19461a8c94f193e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35755f74ea2afe56f89fb899cf014547509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb5770384ddb07baf94c3a3f3b67e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c12f35060821b6dfa7465acf162b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f8963bc631ae2c6ad46a628760fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bfa3ea8ca8661956550b422e2f6d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b46155e1d02d453ca9101370ebac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf46027254dfcde0c9463aab80b1158515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5507ae9d9eb889030d73d214111fb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14689cf6fc03bc8074c004ac01a351517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089a76df1ae59a2ed867a0b2ba9dbec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389b8919d2b60c9250313112b6d7753519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61f021a9f0f2cc2955a778e155a9f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb916bd14960140106ed0256d278d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2acefc85ca434b6188bab01406a50a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb298983e36a5c2992cc25a6b4cfb97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e6f7594a9e6eed5afb4ffbc38e5d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f3e80ca870a34941a3f31f835ed94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e614acb67fff7d5ade35212c1ca695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1649f4dccfc10f9ae8d2aaba34eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13641ca59dd66683f395fe6e99d4d9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553148b8c1b3ecd0ef97c1e6b6b0dd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6e3ce66bac9f9b721de14eb42d12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d66c109c19abcbd6cf6bc2bc954ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71a72342feb021777a1bedca417040532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb810d35124df8fe3fa0c15d1eb45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90435696340a3756f399c1d375581c82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543768c1da14c7ec042172ae12452146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132e9abeb33a4b093b9da75ed52688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32826651a71bcde287807c5ba8453e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e325f52c163127f3e63d449ddea088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b6de1f23f187d0512c0b1ec0700a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6273fc7d08b15e78aca07ba323ecbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131109b92e85ae916d8aa88ba781a34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969e713892296a004e25321ddd879c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b65504bf232f5701271e5c47bcc8e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532473cd99740053cdc00149508f9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b76f6e11b8fb5ad7696095e003cd67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24449a487828e4831bf454af44af94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a36691c01069717f0782e97902a43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55785c52429123e8c1b7ff97d244a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf5ff46710e11b54b2e3f9b4f7185549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267239b582c00efa83d343a107dd494550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65240df7a9558a13b6382765161e3984551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85870787e414e1702178d0f98d26fce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946dc0007e641eeb96d3323e07ed9f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192e0ca2e29bee02e4c3e493b25cff9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21dfdd06dfdbea511df6db8f5c459e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea02a34ade3b03bbe44478d65fa6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee16da93391ae20ee170c876dbbf41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf45ff6c3aeb5ca3bfc41c707a3704558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d0ca365aefc6f9f8683450a7d60d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6559b3375cbee668733c3ab753d9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91111fc42fef9d78da8780d706e875af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cbf7a43f8a349a9fd3ae7922216c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d4602c16762eedd8511f2383b1ad6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b34c4aaa04f837865c1dacf57f95e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44facbc4cea57b29e3a5565578c53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b9debd6ac4b5600e92d9cb745040566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4ff3e530e662b245526b2dc010c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760906743bb3b976da36d0869ad6a2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34473069ef36944421769c109cbe32de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62dd0515ffaef3596d82bd4f460578570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c360016052f6788a093bcda11d100571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d386959db6646c81a80f04668a7bcf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f822e7f5bec26d436c2eaf0543ce2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c5faa996f6737dc9314354792214a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0a0c8a73a4489b8bbb5374e2ae956575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad511cb0d31f8ea94fc2f0510ce28b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a6ef7da37c69440411e9051ad6a54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa6fb996fe4b9874b99ac16c31fcb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825519966a176b0df70a553577847ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9debdab792b4585053ccce4b67a77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36e07fe011e39165291bce11a9709581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7d31803fedb04195a63777e2faf93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa2ac0e3375a64e4187a76c9998d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfec0878d0de103ad6f5c8ddadd47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37df0fa7db5af778414ca2c454a32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326081f58828fac5c80ef0cc929aa0ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ce8b0bdb21bebf97f395cf06c3bda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a92aa85624eb1e5d153603b0a96d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee65620862e8708c896e6b02ede177589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe49f17f5c1bf3ca690339bc8666d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f093b91db1dde72d51613235948ba0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d8918a75720b89525a8825229537592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa59390638fc8db861b530104831d0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a351e5a1bd7a06de6e1b559069fdea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843ecdeb7525c562e0c738ef27bc528595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadab086347ff22cb5f767912a009be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781e99d5e71322f1406f2102129a096597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a92603eb3f0dddf5bff6cca320e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b661c5f037347dcd9f63d288926fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a2dc632a2972980e420abc19514e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dd72543b0668482f10a883e9edec9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1237bbb0ebbab28d42fe7156e2aaea0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be1261319e8df3c0df64949f1d335603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a36184100eca35de2014133ca40ec0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0e1c4a36f9ecb8eec9c20ec0c11a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676df88aa7977d09e22be5d8719f15a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f07ffdddc3f6b329da72f4f28ead05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6144f1d0a967d33a3f2c76b6f586f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f13300ecfa2b927f4c7d0e5bfe6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa5256eae8de3a8c3e2ffa3a71a1ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dca3e1344b378e5fad9e075349787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88dc8240c10ccb4b0392d9f2670f1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad44ecd85675eea70e0aaa529a61788613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1befba216ba13a18458cbc3684210614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23a0b5403be74b3a69cd748fee2779615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fad58ebd35a63f1a4c22283c6b41c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97511752217d1a3f716522faa23af912617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df72c9c052e5770ba20f4296ddac32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec9fd86a8c714352b35a6faf2968c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440ccc30f52e0816f1a8deabd87149f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eba15c111350acd50e14b8ab0f604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125de2c8aede8ab1a9820fbd607c154622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe61cd048db34b73168fb2cba2d0f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218ac6897da3a3863051254ba3cdf1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95fb7199ff7cf43489c9a2ff89262625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27935c4ab598ee20048f1294f3df16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af87d0f74ce80e5caba725d57ffb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d88c3df0ce844e167991a41cd630628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41d19e2a9e85cf82cf998e6abee11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4cdda0006b8ecc0655b47d038c059630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc10b4f39dd5b7f3a9091445f869b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d852d54d1c49aa8b3fd2e41c7e6c82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33dedee0f9768b0634db09aa0dbcfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e12210705e24c035831025e476858634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397242503e9f3e8d4be9b1f4be7fda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee6e9904fc7ab4f9432d889d5fa5fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a2d84a6eb762d6aee3721de9de8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b306b0f611a57a27e4e234d0ba79c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179070b26cef7a1a7e76fd5ac13102e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa233e7d02ead4334b90fddaf40d0353640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7a32d277b7d403295afde512a86c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffd261442d5de00c7b93db2abff18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa3f76a2953e2b2c7066537e0d3fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbee5e7230e7ae1dcbc67014c5e9fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407559fb96447d630573a83174b4803645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45476ec717bf22ed0f882e28cac9bbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455f122bfe4c08a985e615c497c2cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdf7071966d5c15dc137581e182699648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1278b141385df6c94226c36e1f9b8fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44718ba50b8046f0af6c262e095e284650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0084291e91aca68eca8720489c00b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326b671b53e8a275030deaa66e281c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f3d3cbc81ed9fd16d0a20a420295653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92240b9b547f955ad254b0edcc1520654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9156dea0f8a64c961f2c610973a8db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231150f9ac4b7ae16b70170e4d7dda69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931217d24c1e1619a86ccbbc95abacb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406270a314129e62a1f43a4397c920f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783d8e37d7f4f16f4a245a8c5cb76e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033237c013121d045679a82131e2c9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f5de4a92b9158f081f3d4c28075c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd67d411160a4cbfc4d1f0e9e4c42a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0dc030d83d4613829b1d4dc8ff9cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6fb904a598ed9dd4ccab7f81c5ad0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350a65328f1b45c8faf08c5b8868244665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38574a599c8bba6179a88f4d578ed9eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d7e2db28ae23b4e4854e020d7fc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afd0b37882985123de540b7828fb1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce89dfd495c0bf45324d8e0257c0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c644db7f87774ba8c28af6a5375b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b9f45876307b04775b091d4f6b5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae5d21d0bf0dd040dfa1b46a44223672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c4ccd3ac358f86e03ef8cf2ec5e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f537975d77dca0ef379b3ebe5e1a9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e8ae8801b6a11b26ddfa5e2cb972675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b84f2622c97ee52d0cbdfdc2961775676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbdd6f724f74665245d27d8d5ad05d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3df479a0a5b380434dfdd6a59753e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc86a28bd3df6bbff8907beef052822679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0313ca2bce7327259bcc4960b33452680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d082440e61209a2fc7c44d5ec57b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359059140d019c3783198c538af51e9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1185def57ebe03657dad18932860683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fcc7f31dd2a56886318e050b8b28d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37e7e56537b5543f454875819b7e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b280918c391222efe2a15cd0f1c0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0985d02ff8ec8e9d9d120a3a5b75545687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51ed5c975db3dde022a2e9a2d71db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c64ca3c9d647f791f26980061bccb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb893dcd06331572cf0a2ee7330bc70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281571b548f7deb79f6254c9751131691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a01c05625a5fb39cfdbcee77cfac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d37667fa09fa650eefc541445385693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8c8a8771db5d324537fadc176cfc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb22b9a2d5288dd322156517b16d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b7ce91680cc5db9dd14b0db1e223696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea44a6764334218201d4113f1a931f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01d9c7a1e210c83fab2eb4a8715378698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c7231d38a6fc590bb56ede348b5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9201a92b55eb6a53253712f3cf23d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac270219944494f569922eefe4ca831701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1e5fea334780b6cf76ddb570bf263702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebca78522e219a3a7a50cb4ac62345703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b039cdfc896a9b6c9fd2a82d4e686704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba891f3731d57bad4cfcc6eecaa76a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6c88e090c0bf6baddc92c9ef24d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af4b38312c5179d16343c4195b079707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fc6f53197cafc4058198fbcb10a1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4ca4d6a11cd61535de09721897f36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94093f823c5e375982b73df19bb89ca2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdb44629582894e0e0210c92dd7b37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeea56ec4162f874ebd8f47008234d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b343215a18d0179e4307806897ed06b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43f7e5012b8f4edee8542aa35b7dd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05824619ebe9f952cbeb8135b3436da0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54e3ab92d1de3b4881ebb62da25759716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608e2f39745ed0e88a52e607359d2c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a81f57da70e36cd8840ce4cf3df1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee4956994e20ac99882dcbad9a41b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cada714eaa960457d6bf7a27fa448720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c75ab122f0e03d70d8213131c1e9f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097ef4c52e719d763bc5c638534ce20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f61983d4a31b39a1747f13aae27d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c453619013f4300b009faa752c45c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05bbcfa28f6a24459381bf47bae19a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea694b18af61748904d8a6794941b1ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52f3fc325969f95585ab58b864d1cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5854fc0b3d086896941f31c1ba709f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0e60be860b60ed5c20cabbcd9fb52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c6f022ee2fc7c071bd0365325efe5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e09693e652b817036cf6073b7e0050731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f0007393e4a98d2138cc31855975732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38d04d95741510ed6e28690a4d475c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b6e484dbfc36663d7e923a01d1f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a42ba64181180ac77ad8b6f44517735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312ae1aeb75082567eb8a098312ccd5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ab7df10d8ec8f04e84d0a1e63a70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55bf2cabc1102ba2a502c255a4aa8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81e670a3c61884cc823a37b938d34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985c53875340a9853d876dc2384f9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ccad8d925d95efed840c8d7d5a1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950f81e753f9a9ef7dca7126caf762742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f51c0bf5025d417befaa98afbbd6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c9c8a03bbeed373cb81fc90ed305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba6a623d6070e55f0324f67977fc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd473d5f391d823e5f393b124a2fd25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6a9ac159744cfc11b8db861af429747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb237e31ba90ff70c68028e7b349641748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97665dffc83b87bb69112bdf71622d99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa52c1b830a8a19d9b017d56688cd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00e3da1cc631af0c0b3e9858d4a89f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b197303defc07f4af5b64674eb114e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd281d9ebec5c2f963b619f43a958ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4eb8a7baa5d2fba4a5e1190fdf39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd927a9fe46259c73242f8600e616ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88e2387ecfef0d159bb11ad65aafb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9816c4b6e7d56cd5e0f1e8f74260720757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a1b96e61248d0cff8bf8c472b2c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f6cfbf216d8c2c2965c6633b6240759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c22769e798b0cb6d15ba899b4cea2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ee11a71ec0bca116549998b6a217761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba433c0b3f6f2c26ffd7a690641aa16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf4feff40466b56ad244f21d7684d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6c700ab044a3c32c2dfef7af2492764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e4f1c2d9615de14fe6ddd5a1c291765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c1b07ad7994f8e9e551d0f74a5bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b538dc4ade438343e90bb8562826b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45894e2fdaa5c7eff9d0cef4071e713b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee31eb3551dd197bb602720d9cc37a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e345dbdab0d021dc017a66491d61d1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f3afe879760a4c4823f604ff9cb25771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39baf288690119ec4f747791cd195d8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbe27386f037f6dfb041b39bbdc88773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cfcaa526004959b057677d360f689774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad68a9a7b48810bab0a31887976d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c89546f947249b1abdb75aba62c290776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea20ef709ba95def7bb392426f3955777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc7b6f6cf1adae781354f08985332778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b45321b7649f8380a13b8f33a5762d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b34d9f4aff1dfc011e4801aa36cf6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c261eac5404d810096d68f949c8ab7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0901a22c900d2dee6676db56e34d840782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d4a17cb83f391d4d087f7486b0d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6346b1308adaf9b7cbd2f5990cbffc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d1cec6c57853a906de4cdc866362785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba861f07154f756f6efd8492b84cc4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19dd1bf1de852f5608674800a0f588787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e15e2839d10178c0d485e8eff4472788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d063704e73f17e600694c334198f82789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a78297f911d8887e346728fcc7b895790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156d9f736562a3ad5e26ced22ba150a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc1e54bdc331f97287494cb554d5e7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372913c624e1e774ba9319d61b89ec0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b9738615f5ad0d776a20ff678a44f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf653c12e1d741f594d0f7fbee1e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1f0c004d4c07f0db731ddac90689796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dbd8e95fbe51acf067bbef645c624797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d757692a93e3c9556d40facc87f56798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e1790e34f338950e69f1b2aa7d46799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93397a83304c2d6dedcdc72c6cd47fbf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e760e34288fd983c740b35581ff5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cfc32bd70d9e6689edf5c8642ec35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d58194de8fa2b41d03386b0e2e0b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f132124c52e8142ad3d4b8d8bfe7d0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fc9cd403bd0248c862a0a93e153c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1837c3619431416f8f21494b502ff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7bb1591c3314addd433636f10501d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9c7d16742e3feb005846138a5fce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6d6f9afce3981b2ed7b04a5c7d81809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36419041595f4790559bdf529c1fd6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e399a06c0411d64d0d74ba55d653a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f7df854ddc8dcf60855500a3d685812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cc53ac6607fbeb3d4bdbd695ac374813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f81547f3a607c601ae6d3a9f18df9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1526e94472bf435b8a3f2bbfd5ac9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fca7d0a369bfc95c344de4d76d5b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad811373e31a87a25a4fa6b94b22604817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30885935f1ec0b2d6a5f0756071d0fcf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1b50f8b2dcecfc7a0655484fc3f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c6cc3cc6bae628a983369140be8ae820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371830c389f084188c98a3e5c0cd5237821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02567b283f4924aaa7402d716a90f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668adcbfac369fc0eb1a8ca579e5140823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26a7853c5448fb0dc82917e5235a5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e367f2a342b1209f6bcd57d4ef083825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb5cb1fbc36dd95e3b201f2e1f1dfc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eecdad5c05b147b2027b4743f149d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c44f532512c4d9b8d2db91374e3b3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a01888e5ef181fa98833908e1b6962829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717cdcbee8da7d54e12e77c2f7900f0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c38a902d852c61411e3d408ae65667831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226333378698f76053b2033c57315e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b66a3753e572caa6eb7a7d2c6bf75833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139809c008bf3c288ddad0f7adac5f9e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0c29258487d24737b06e07591248835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5b6fadb400856e739ecc7d658f38836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b304eee9a59edad20f4f605313908837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f974c08a63dda33295883ce5bd30f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014566c8f1e596ac5e43c41c653b5a0d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd0110b150d0f922b51cfd8239df7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2da098149d369d164f61a6fc8de69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224547de21a6f236c414da167feaff5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387eda5a795d4a7906fd632a045c1a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772ad17e7d12a64b26d6985b0d43f2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25127d3c1a6a140600342d4ebf1d34a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9cb740cd9dbf6942babdcdee2f6a9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed26ebcdbf461fd1237a60f0a9168ad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6b5bbbb8c2817598f11a14a793312848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bbe1507c6c02df72c1c910aeb44b5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5e1171d792a85426da66af7a1e27850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e5db98fe70f7f6b15e281088310f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e67f57ebeb81433a9f08e48957e8bf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6d3a1b1030d541fd4b5838c543075853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178093a293686b1a749acfb11a60af854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4846ef09096a8c9dc300985886e44855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f33a8ae3a60915bf53bdf5c6a45473856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25e85383f494bb9f3aa583039d638a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534c6344270be74386dfddcb8e467b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51848956a6cb5e5a525309546fa5da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b454a6e960cc07fc7f12fab32ce235860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee487c700e86521298d1a5e1b8f5c6f7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac3f1fd4100a1e946c8b907cff9f4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166da4ea41c09906c4685a594623270863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b8a500501e5880eaffed9d0276d65864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9781c4acedd3e3ae75206108524b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35949c469a44a6a808e660b950142f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc23954de06af4bbe665b79b1283192867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f34c3d260f9129e0e05a2250c4af7b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af5e3b23442242ed14d28bbfd3014869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f408540c302ba31fcbc83ff89788b7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404308cccc12edd9c4ef00a8b832877871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f8b171d6089c65c17979eea3c6e2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9f3a05fafc6756b49d5c03005b99c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bbf5317230adbb8ad3176a65e01e5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7efcabef469c6b008ca88615c2c45875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68371236cb27119812dd650efe870662876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291b527d25289ff7f176b57b3c0340877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659885320467d61582f17531248268c7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7701a93bce787089efddbfc3317a4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db68a1da5997d6bade82539d073804b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b3f4a644d46e3ad1501b1f235858e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6b8150353690a46753cb9fbe3d581882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4332501a4eb52c10d806eab17960a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec7878c95771c1bb043d4cdf0931c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459399f1398ef67bd0f2f5bdc8d037885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491383247a2aa4c170aae338ead8c06886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe46b5b4eca868e07228607cc1c785f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f172a66997b41df80dbd1229fc6a3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec79d51c10f4e7ea7add07c43cae73889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d1c682e745f6c8bebdcb38db5d4b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8ff33ccd023be7240d601812a09c8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0acf174273d8d20c97e4d9312c88c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24aff77e26ee095e589c1c9757f847893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da96833d7d0045f5ba5bdb146a85e6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064ef10131f651f8c5a8fa804d7c340895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a7cd4c9b6fa717ad933379a5938f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acef3e78342c1d45e35f8f75fad6353897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dcb4894f5ae99b81cb03c28baf027898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81958e2cf4779c5b32d0d63ed6676128899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb75847b1005146f574a13fe5b4790900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c089a499b021d588acefa6e95c641901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce10672f5bffc070430bc9a30efaa6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158bd6af0a2c60e37dd1ab5bd60337903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdebb70c505102d10f8cc67f1948feb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d9948e509396c51176867e90d1b3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccc186f837553fa02d17b407fac4f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e975c55a12e35e35808ab067fb58907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa419bd170ffb3c8f6c7ac03ce367c2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3606ba9f5669a6d57ef232c897f93909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd97268afdb61c4fca31b4d2e4d79910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a606abc2e52902007cd866e8aea15a5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406140d7526f76c74328200f2504f3f5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba30a02e370186e597757e4ecdd226913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3585254d66be9ed947218f92c30800914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd543bcd635056edd62766af1acfefe915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb4af612cb92b695fee61056221121916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45925f78f109ada985598690b19818917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9997d2174a65d8e3f20b0ec9db76e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199094a066ddc88e17a4fc8c1f26c0a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f629ca0998c8ad98f1acfc2aa12ac9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c82f256a7b1b04a91821e28599f9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888189079caf9a9e54f93b3ec1eea735922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080d4235638e6730da01c446214427923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f12e7eca89696b1423bce1174364924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645167485cfba2e2ba70529caaf35b8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b2d3033b5323b79ede3545dd331b1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeacce5223c2478db0ba199d04dd704927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c062540d2561f73bea06e35407569d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8d081efa4d303fc39122f343fd7dc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b3045847fdbaf3ecb6c8b423e7d0c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089822204f36abe0eb9e8479c74234e4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1f77e7d9cee138218cbb1eb3c81a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2ca9cae266487488003ce8e36eedc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6f27aa9e2e6d70df89b76b1e7f2a4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aeaee7abde8c00b1963955233a150935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ad40cdb5018374753f6bbcb4bdb3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a665cf995f51386e6373f5248a40937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fde6428e654d1ece0febb1248c4d46938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e5cc6958e0a884ebba1ae91e70baf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1672151d94d55461f05050f199024940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260fb852317a0c011c64f777baf0c2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d8a0284757403d111d4e4486aba0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017e2307fd2e26c17d8482be2159ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabcfe62cc52537b0409bf11208b475944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29937f2f7cab74a3e195096531f7de6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5daa38448c89adbb2d0ca605b0d3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbb58e830897f6a0e3a65c40813c64947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482946f057e78fdee99141c4eb6d1f2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9850e5d19b92d3e52fd0197baa7fc55949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace770a1a12cbf02b41c86c3b1c33d09950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08464cbe5e8e42ec7de29448e1eb0a71951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84be334f75a3814cae6c7c4b289ec5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dae77fc6330ff120e1fd94c179453953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27874897cbb2ecba968b2e50ce680a0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0adb73417cd76f937ed0b78af01a9e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da82780faf72751d3812ff095e27c3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c70dd65ae1785880c7e9b4683fd16957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f10b0b843acb211ee7e3b6f6acb6a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904286699a92ff1f99b9171df25c82e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760c8218e1f18a8756a5f5eadb77b5b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c47f49b82354dc931daf96e813ffc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf007bbc16325846ee00e7b68b317e0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c383d13dde38e8fca5f4f3163acd723963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07807852de105517ce6ecb394358073964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e7bc53c0d781b382f859d88597d1c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce6bbbc341eb014685ab397761f23966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9470a6d593b573785dd6759bfc450967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b1be46bf5214d437b0b3e8c5ba3d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7b771d5d4a6dc6552c1c61519d241969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac38551b289ad5e28925f408451ad970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f762bca009469b49e8f26fa6218b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f418ee0be540f17212e2e540a4fa0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a78b1e376327233129b0538f8068973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23616b0b650ea2ddf875cce7e1849f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2aa52bd8db965fbbaf71eefad4f19975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a2183d72f95a0f3ae57eb9b4f487a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6042cc1434a2d176e06d0d118c1c258977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2327ff998cdd63a01934c2b824eb2d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93569b72ddbc9ff4c2fee6c66feef2f3979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0b76750a645331315b0dc7710fe0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92355bf7d71e06f1e8bc1beb5fc45d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3e4e5b72cea663818595d2b11bd2c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dea82170ce394cab720e0bea463e7b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a3959cebd9263ba687e83b8f84bc1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1c11412e274ad99c1739daaf4af6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bab369b383bd12bda67729555e081986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798487ae3d73b324a0e922350568faf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e0e6774df95570a8dce7b886610f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf900ffcf4c743c489f4bdf525462989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42d49d86ddf59ae5cade3326e34e79990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b751afa36bf9c91e0e094176cb3edb6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26642e0d2e3220e5ac81f4d4a9e60d6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f70e8bfd0cf20ded354cbcbafcd96993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b5773fad3690b6f8755481e04b5b1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191fbb6f9ef7c960093e22cf29d659995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736557b4a5b23f8e8f65c57e5241c913996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da6298b45fe68b8a5e74db04f639b997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708800e71d8ea2d61203cd93dca50862998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5688e5ded1c0cc09a9f8d63f240b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64787fe9e62ba23d20274f5501d5c5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3796fa7b9e0328cc822e0a13633c2d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ce2c19c88e792ed45adb51f463b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6343c5c30fd8b310a246017e8bba8c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390622620ba1748ddbdaf864865e1b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e19ac28f93d6e26ed0e3e1ad72a5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40a8b3873efa5598557dc3299914c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2fdef86e93e83e35eb927df85d2699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d291f7033926744d2a4aa021c067a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fed4d7277b192387bd72277692d5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4538e09ff440b94651ae0ffd305ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb8e1c5c7c63df27aff81839a8e3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414603c3c78d1fe77ad05a23406983ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d540d7ec69f96124b34673a72d46ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac9de2b36957627d48d53a860e5acc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a477833787f738823233a9df9ed70b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b3f7556d0cf47b2c01ca3036ec0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad5abde90276e77a4b83760b7ad0df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787ee6891ce42558911bf1f1176a9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc8cfe950eb6d53983bf00256180721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb0812bbff66de157deede9264f75522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb804937e134fe008579489a9744dc1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4d652586d4289d3169e09d9f1dc7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0fda1f2e1ccc2974b8c8606cc743a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eab3fc1e0f530abe26238274cd2e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be7a28824aa0182c3c5d29e58359ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaa1bff33daeec37bf8439c694499328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f891aac55c3f99957e158431c97da229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6b301d2ef395106fe8d981eda68130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d27059beb7e050ce718c84b8ad75d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1d522c67faa24159ed9a2858e9e9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b61359872fde7ff2793aac47ea70033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63e70591f36cc3b8b1b4911255eb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74546e28aab63a0b9b8bc884095fc1d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba75eaa6dee290ddafaf0342ac0fb8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8117d7074f3cb41c253d83f37270237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258144710b469a19ab911392eff6bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a6c09701b40e0fa9a75f2e573fe4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708bf5b08eb280d7ebc597a26b9020140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc0ec006a7ca03b93fba3858ee01f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21533a7469224da2aa7b6a1452fb1cba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fe428eb85bfa41e023dd9c77539ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d719d8c1a7705d11b50baf41af5e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89c392ccd41c6500d9be1bd8c55d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb427e48986436c061794077c184346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c7d6420150b84976ca15ed9773ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35badac2cc95cd4ce3aa1a9929d3628148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6114cb02634c13fe2a7b9b7fb4f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e366c44faa063a90ac4d99a9914795750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7c3220c23d9f543c45469ed72b38951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b989810cd827bab308a2b2ed693dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c25cca7d834973439cb0f04610b5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95922d2b482fa454a5fa71dfa198e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133e1dc20ef65a0fad216004dfc45d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0d1011b8c6be2d4494b74b4b4abe356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66a3ceab6f84bf21584b4527a7709e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837ac3edaf5705ca967894d696274a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a25f468a98563b5d6927d8d21fdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669ebe8004e230f4c5da30f72d9cac560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a41a8fab42b834c428b44b41dc5ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07208e22e5d1dc5e004c1c53c791ee0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dddbacc4685b3e312c66c6d831b1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e516b580f6f07243400acd5ddb66e0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca895502bcf07adcf8c44eebfacdefad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7938ec5cbc09ae8764b843402e8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7f94ffd74f6d0ac442b58eba219467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80113f000b3dec9abb316fd9c45323a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8465c92e266c65295be82206988af169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a82a8fe5a0352b078e0d2a7de31170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27092b8050c256b7ca69218a1dec671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea33586ff365d8512348ec928d42e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e016e4956c1716ebcc48cef4c9f6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7d9cb9b0c30276dfd99a04bdf762f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137c1186557f5b192b66cddaec95b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18200549c6bc8367ffa90d89b23ae376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23de0bd8888c54fe0330ffc22bb88377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a216e66c73fa72ceed86da56c26d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6699de36157acb471e096344a3175b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c852f9036d9149da3ed78ffbe273b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d018af1ea0864b0580df4bf27df2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e8041498d7c73517e0aa724284c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184faf7f242b5d25d4051673315426083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ef8edfaca0476994e63fceb62a2ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a384de821ad9b4af6c85f27b990f89785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409abcad6144f7102b3a7da2b6eb0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64085731be010e1053a4272f20aaba187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2bbba4ce66b5bc5f366429b5526988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6852c92e2a3ea1b671d6a58bd5922989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49090dfc9bcdfa760bc93b06e7d59d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b30696be3876035e1552201eb6df691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec4f21e73d489cb4b8c5edad5af9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba453f731efbc73f6ef1e287f4055e4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592cf52ab1b01ac766c01f4a84b275894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b282dfac9d63af358d723fff1b20f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b39186161b6e23c0e9acbf9e0612c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b6558d19b5127bac5a99f0bc395797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cadeb7aad2cba0457b0ff9d4a384398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d10af51e15502baa5ab8ffb4aed7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba57c76ed93d4a56a43e67108ddec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b2249f9d3b0ff9c7f4d5130bd650101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4af361494819ba93916d2517800bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fdf8ed7d6e95fe6e170c2b741ae07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bda9a04fc5321bf751ce9776d32a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a770d5cd67db02b18497b05afee2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2cd9cbff30daa6f33999b32b7756a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729de9639b52cd3547c3a06800f9bc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d2ef19ebd419f04ddd8dbbb56eeae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6562625a0f3dbba72b1624937af40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d9dd503c9a75628ae6b3b0d400be1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d10e6b13aaf817d9eae8fa20d0c73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bf645c56e2c9ecf3c0e7647945917112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f2e1fa8e3fbb204975ae2e3f7b67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563569137da9b38a70d5e74da056972c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eca2a1fb511ec89475553895cb5059115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1891f20c6f6b6107d8b1ec04a37bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260da7d02cae489085bfc97268e0e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002c73ec0aa119f89a0107bf200cc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb13663e9f986edfa45ec3f759e9f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4c2c8132828039ab619c24e20c521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e9cd70520e5576b3c7fc841d4bb89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f766eddf9c4198b36242a22a9ffdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b099db1539ee219ba1dca3bef0c7a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737090b3fe15f688cbc18301a2a50239124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d88194d96150c7381791b1cb582f42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144100f2032bb34ea57ca94bdab05d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d082113e42bd93cd0f2c7f7f984f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebad01488572650db49aa25ac4c550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33d888c07c4eb3f3f5d0c0227f67e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a143c2cd39c285dba0f31bd30c684ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252fa1d20d858329222104bc8ad8533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bf0046c97ee13edeb442d4c00379e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e219742752ca3f377794e4db6bdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d7b32b2d9fa2f34c64214de777fe9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814c9f1de51789ce43dbcd06eb8f0a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16eaf3e6bf89ca2c4fbacade938fa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76599e270a59fc621f90b92bb859bae7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afd5f3e1c98733efa0a2fdf73e946d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c24f365e7cfd510d612cad1f51f93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0061fd630647862e79862c4efd674b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c049d523d0a0d4fc58562fa36fee1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e6f2f98f6fd9a33d2fc1601f47ddb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af044b2c8cf89cb5b86dfa8c973a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdefa39bb19e30fbfa03aaa922e5f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1e4bd5d904f868ebc2f4e322a5ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da59888db77ff35f30cedb3a1b23c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6eb3e05607e197658f1e86b4f8ff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aabb26dcfbad19f4c2ae7e77818b7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104adccfe51fc62ba51508323ad5c1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03096e402f5b89eebe82629290364061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f2c94b84f24548404d2d1e1816a9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18abe911f50b6e0806dc98e9dec4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216b0e923f392d4b51549f2d3e1d512153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7f3485eabaa8edc26822cbeeaf61e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ddbc0196780e15806d9f995b72643155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f62449a081d0b10e63649edab0cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ddcf1c80d2eb1cd74b715cbc8fbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaf7802112f8b9d315ca9c3ecf6c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4dfef28e6db566b51c03fc9ae714159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4e6b17f8ba9e7c666eaeef7a31419160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8709db3e6de2abde534793d0734b87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e42de13ce6be149c4128326e67104162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa93c57630e28efd288834cec1ca15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726b3355207f387fab5a2baf3e798c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a416576b62458a6bcc09702e33dfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64d1b9137638145bcda747c31054af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77790d6f034e5dad716dba931006434c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a001c159d7953d779ec77eb1cbb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115d4efb80c78012b993dea903524a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6980d203e779019fab803f49d55de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee836fb5ebf6ff8f320cd3f22458f42b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dafb101d5e1425c935a5f57783ce12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d7864e41859eecb6ba10e90d19a1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf23f43f5bc88d63cd56b9431ed5d0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24878b00b435445c138c4b7fd54cec2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299fe2df096cbd288600f52f528a15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b6ec921c2ec21f2e33e8d48076db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d2ee0fde215d6c4fe301b801e5a3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2300397608b7b9e7141bfe0ba33895179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbf2902b53b0005c06f90d3c738819180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655098fa40d004170ab354ad0fdecdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa8e84f497205cd660543b8e96ec93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878693fe8c80a2a0ba279a8d856cda0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3425e8f23b48ff57542f518903280184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6a8771783ed16aa03aae58a54885185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af440625cdd57dc9795d4ea17d25c86e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54bff4abef8fce47f3ca6dd8044202187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc7071f9d320ea9ae88fa4abcfe2ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473dcd1bb4f73fd20f8f69ae66b64bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db70a9649f4a98af81892bcca79db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549f9111045cd89b9996c8a4911723191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ac9b8eb92be6f949b4dab27c04a0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2c39a8be08865ac45ee68662a7dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9901f2a56a5cbd5ad68144494fb54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f047eb6aa540eae73091945ba395195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8feacb5933ed8b79efd609082c43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee178617e120a07e737118404913ac1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d4f3b99955457b000c52d6174f1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2f4e740eb7b86031a71c0771191d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b37f9550d42bd811f772facea275200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220694ac1a4db3c63accf06e1abd573201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb03fe278507503a84559706a1492202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff5542cea3e6bc5b4677f808f2714e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea625cd73f537289d2b09ee3204c7122204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a44822d4c32a4509a72a44e727a54b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08e0808d70f1a47e13fa16bf1f9958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466068cc93392bff08b669565781350b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea07b2c129430c4608542ec9aab545208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da2337146ad26bc89d540dc27bb74e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6e839a10b6f4c8e705564776226b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ad13bc9b26b259836c1e2c93f0fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568ad3fbb68d816e3a9d1ab62c4c4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd071eee9e3349213301c6078ce9fba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf6fe2eb27de818a6b6725399f711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd7f5bbf3f7dee4a73e2df5f23a311215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb810e6aa9cedf844923322cc38783216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d963410b7e566bb137f9f9a42396f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2a542428d3ffd323bf4e2ca2c118218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a785f559c32ce3d425fac192389cd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4ca684a02f95dcfac30c728cd27dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3417262eeaf113f07253a19c50f9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a528b0a21c6bd99083fb097f63eb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a41aab2d01bef86b840fe135353f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b000a0fc8e5a0ea2af9788a7058bfeb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3c78ffc4ddd929613fd637bc7fb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f081a8b600d1e1e2e01ad63e534af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790653d9160d8cf5816e2f6c1c8c02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db97a81841520952c913066a20f5a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af0feab470daed0199ff12bb9e2b36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234d4da0a654916475ef00706109294230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c362faa61f8e113c40a5ded78eab3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531efe5f047437acaee397434a6a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27106d4e65a7f408b79a0c97d45e72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7696b349ea8482f1d674129943da138234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21beed35a0dbeeb5e54e1e9e5f473235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe3de0f8652a2ebd8989fa09bed56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafae62ec818d20ef00d292bd54c82a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa015f10918718b582870725d1a17db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54b906345d63448630864e4234d20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e355fe55b2284ee52b81cb6b418a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a8995c6df321180f5d649a8911340241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb8b2682a0293342fb386b6106c45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca3b265646a6db6cbc26aec36480c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3bd382da087065ba19bcae2799bcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d861d9d5eb5ee592733de20bef6d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069a0158296a25da598c7a732ca26fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88780918ca6f1105f56db06f50ef651c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8202d547d788f04eed06f252011f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cff0db5dd2173be342ba096d4e863249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168299aa670d33061cde9120c12e08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c338f022fbc526a2f67781b4785bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e69738f263971745bbea85a8bdc07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c409a9967906f022301d73ccabe602253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d511e36875d198d1ba9b2ba5f553d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8129c7abcc18927487a0577304bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaf64686d46dd83b4e32c882065e55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc37e6bf54184c221f6a14539502da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd4cde712d3d49ecac83e4a4d3a136258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58800eb934e368c0c4b01c222cfc0360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14366cbf25592bffaa44c376735446e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9df9c67e3b9113a1044f25ab3e948261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa00c18a6f63b4180b17ca2316806262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fbb205841bd83c9344e1e661cdf87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced2fc0d4801fe72c81e2b2d75a9919264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67cba92162f4f7e6b6a1a8bc2ae369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b7a9d2a1e4e7cb9436bdf2beb97d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f94de3b4aa08b21f8e0aae8f53eef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39e2f41da85dac19f66f684c0bf30c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8a482120cec6fb89319f97fd29f3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34677aa51d84524bfa8ca3c1eeeb19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4138c7d67d8512122989403dc9a6971271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018deb6f04d15e2565df6a2de6c07b3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd9d0af18be2029a3ca817e3b8365f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440f4e873290778cf710f10c323123c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42389e07f44ef4b8f85f79130a63e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8eb6ee84422b2ed5de70236911177276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3af235a29e9ccced505462baf12b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0497cd4e05d163f887054c38aa2f72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fcbcf26ef9b090ec366f4ddf7e219279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018f5a4391c1c65235846506068097280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985f10a08ffa583728f6203d359fe6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befcab493aec4dd0bcfd092e7a55784282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b4f9fb17d1ae5fc10c01fa0770b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25100c18aa5665cbb931aeae4552e412284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27666f00ba696810b08496f93ec188b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac11c1b29f0e170f5ac70eaaa6fb7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1bdbafc1c3ac3725857018ae16e9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d17be8ff59e67c3df1a52096c5c6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27829da0c56fe5b85b059d6d495a70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e31e2f031c6e986421dab6371cecb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a504b3d4bfc29a668a22a8aa1d18e4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615dd29b529e86a5f948d833bbb1d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227bc50532c7450138bfe73e8d5180293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7fbdea2e91ff81d12e78fe2715678294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92927da1c75213e3447e3308084878295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfebe583e7d87eaa44f47b74ee53a3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21aad852500f591ddc1e221897c977297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8401f9b24023adda1e5b2c33983be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c450777ae2a9500b177ab4282af3545299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771bebc3c9613fa0a32130eed4667f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ecf1bfa793178b93761273df1050301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf096341a48b5b7e08e0ae9c1df085d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00550f1d9d7216b6f61d9b16aff4d19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802ecfcf77ed0360e9a913aba50309304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdcd40b5348a7136367889183bd733305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276b23f8fb248a16cfd10625a83945d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c18dd5c932cc3055e4cf4bebf8bc21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4112b49ab3e5edddb630f2688518d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea387b087710a80ac406aa4d0765a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298e5cdbb74aace1ca58e960d194c29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520b8f04dbeff418ae81fdc90a0a68b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71899703ef06c04367405541935a8c70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d5fece1fe0ce8234bfcba5d8f8d02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c3cdc52b03e0054e646bec8aac9d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131704e5d881cc47025815393586081a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f596d1e11c7492cceb170e6cf7d7c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b743fca96715a689c80eb5001e533317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8eba93fdfa5b9b7920420bd7d878a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495aa06af007678ce8ac09dddf052b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a32432a062a6172e3eaa94616c48ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1efd4159841425662b9898b61e43d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e079aa512272580cbef450658f198322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff15ef45602a6516520345f18ed6c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d82caea52801d1420847d4311b11d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58d7c8090e97f4c974a0daad68f2b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661a16b19f4676798f8150586a4d4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab0c6bd1addc1d49a6519817cd285e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a66ed16ff4db5994c6f776f9048abe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad30c6d9f368d0cb94f6016b38c9e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe1df5f365aba02394830ab0b1a0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256229e0f5c52bfd65cca21f10f17e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a8461acc919c75e638f0c1ebe767332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e0ab2457be0f8e198e1ff4c618af8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db20f1eaf3ec65244bcd4a27cb36b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b2bfc78e065b354d3d82956bf5165335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a847c09912f34d587edb23ef07e4d47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24777215d5986658a2a8dfb4f428a9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02422f136e2645324df9c27983885e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a1770092dae720096fe6da644370339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575459bcc40c3ffd2c30ff8d42d0262e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716620e348531a50908232e5d2844de1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39224aa0341cefea7a702eef34050f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c49b317786c0da449b6b7d9e1f13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7cc1753c561cd671c6de58ea8474344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98417c7b6f009dbf97f24581981338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02a6fcc53a88c9bee4b9f42a70818346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6eb9d2fd56a44fa2524f5611efa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b2c5c8ba552e52db982b8ba3d8f69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827363e3812623640107867bc324be63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c21ed5c059fafcdb1f7dc74c76575350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fd0ee673dbc53011300b83b614197351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b50688b342e0008f6cbb6abf2273352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1414eba57fde19840509aae0c05c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e01d2510d3d4c21af92d38127649354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb5b1307dc3defd57dfb64fed8a91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca4e02e8f108f5440b643deace71cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3492ab37e3da7520741102af8b306c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c20b5deb7d156d4a811a5f8e421687358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30019b8377d98c8826e92048629a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7aa5accc41ae4a9f9949485faf43f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472be768c7b6ca15697dcd4142b380e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6e6c3fa956f59fb3b525d3314456d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da7214658082cadfe0c6b83a78777c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e05cc9736bbac8031a42ff43271890364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac10454ec86fd293e30f43e74edf074365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9641e1a5d056cd0427232886dba2d9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6883bd74472354435a5d46508086147367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003f6bf6f753640c6e40c9f36bf715d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e473e07092bc1a6c2b652b100745b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff9695652c89d1b4d82096f68c98a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584c2454a71d62ef0de525524cd3bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c9429f95b5dd5c1ab83038a0622d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522fd09aeb316bb397c64348e5237fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3f349ae5da71d6090a21b142d6f72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa0ff0ec8a8627c0f2659bf29633e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad07505c5f724fd1be56a926f2487376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe08b592ad01c0fd01e053234f50d12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d860db6b500c838f1ce43e752a69b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9226a2ad29afb52290fac98d503a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1739ff6bbd320ba4971c6970cc9e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f06c26e4f50b3c771da4c0dd4e365381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44978576123984472c1f51c8659d03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba707d9602300406361346eb21ee8cb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a97e366a2333b8ea13e43b3c9d6dcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f8f1982aa47edc1e97b27ad60d1c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c234a2403afc99c71df322d8cd624386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336aab97b21ba5c0a155b21bc9429d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc70f9d0345cf7584169e3ca39c182388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b6410cfd2ded5cef898b485bf402389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a4e5883f687921a6e801bcb6c1b12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e106e004be07d3d7128dbfced7a98c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c6a17eaf49888b0fc02100e25797392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38b6fafaea6f3064b57e3af428152393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17dca4e45fef42393be9fc533f97e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dfa7e1f83f3ed9e4880cce12af1e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e27c9df216895826a7e270ce3fe29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998386be3c34131607dcf23cdea7334397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1091c1c2cb9c8ca9b13d851c74dee2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ab8b577344d3308ebfeab57317995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17e9721aa91da24ce2b290cd75cfc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dda36c3ac662ce5dda205d31d19b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985a61a22eb7ea524f4fedf6cd33845402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc8eb8cbc8dc6d4626d8debacb8c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0fef7f7e8c8903ab47106aca7d7ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c36f0bfba3d3f09ffcd3fc908060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d825c37c1307500b41d1b59999f35f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfffbf838218b087a5d1e62527ae08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9413547ac35d1f17b931e0ada6291c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208067cac831c1d4eabf5d894e061f6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b687d5262a43a5066b104593602d93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521abe2394690644efcd48d34849d006411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a680fd4f70fa700e852af6dcc1c7fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27b390aee1270e92bc9d9398d6abb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62883493c05a06f9f0c9e70ebc48e662414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae13ac5408f8e1f3c83d5deabc5d19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216ae239ffa3b4b0f132cf6f8b6784416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537fbb50930a4c01f8700bd61ccc08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa7eff8aca97a3297966064ff7355418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87bd83b3e1df837fd8bb3730047c1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365cd87caf0f73bbf1451f7ebbd0af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f4fe472464062f504e8e0e092044421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b12c657ea55de2f82b2872b895c135422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475daf2b06388d2530cc37f68264006423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0391deabeb327dc42ff7affa981b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ffbb448909e7edc80fc7a20e9755425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1e668d71b607cdf344ebc1ff8677f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd315f0ec47af909d4c13ccaa497bf1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e71b0df425604802d3d42d407485428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f912759ffc65afdae8861be9b382d9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984679ad6f15f1fdedcf65dea4a8c594430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83c8c4cd26921bbcf8afb44deaf14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0de2b14c328ff70759135f0472271432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf2d46edec83bc229b130b6c388e0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1650d67d713b5c8bfbcd4cf7d66294434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89b591588efcb7b6c2fb3b98fc3b9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e77b4d8a0c7ff00535b72615b925436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5b7e9aee2daa656109225056e518437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218f043756c5c8b20e34487f5de8eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63985e7c847079bdfeff276b694c34b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8133c8047d96a8ecb7b7ac2194572440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347532df717706a060728bffa8cac99e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf07b86bc7110cee4d031269ef0ec5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0d95320e5c2f57fc175eee3dcabe8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f4219f41c584874148d74aea88bbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37fadea0c5da7ee3a28a9c18167a0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809d98bb5ce829ad1a46b7cd3a696be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c2c6e3b5b00f0bd05ec9c698440f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b16eba30b2392413d3ba6dcd5a280448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628c68d80d81c36acb0563a62651b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e500ef02a6ed9857774b1789d4936450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd7fb03fbe67e5a99d2432e8354c9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440743865209115746ee7405a017e6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebaf1d917a725c4e2d431b9c3a5ecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53926f30271d483e535e0fcc0866146454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ea54d58f4afb6f5fb5fe21e0aec5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be4440ec60974f595dd0aee445800e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc590914e8b131301f1bc7017db3fca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d43cb64c0ae94e068d3cd978b2859a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d73dd24a05ee2441c12492da65b17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b1d69deee5da485cda3c8a39e3d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a8821e451bfa3e7bd1dcd230d49a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d8928bb8b20a412ccdb15dc350553462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bccb67a3b87c3fb1f875c49cbe0745463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf80aaf6abb8ca9002f396e9a56fd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ae01afbc9e271b9765bce8a3ba67f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26680548b2cc11e988b40cc83c00edd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa5d4ce96a5a8d44bba53c599d53a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc13675545f0c0dd60ea9e47bc61600468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b2cf7e41a240261a06a68f68b1710469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8e1e292d19768e727630399bbb9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50e0d44d162ec2a4fe4f1479c53a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651577446d3abffe9f54fc8d71c1b3ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d882cdc08a8c719e1ef866e7be13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277607e446bc31ebc266e17d4e89bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0bcdc30697f32cc0077937ed0532475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55b661d5751d05a6dca817f2bf447476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe30e37328b99dc358223a499071d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09099c97ac28ffb0b85a2e1451e3ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b44257b8aad4d0cfee5a890aefecd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350d9248cee73ec62ecc0c261f7609480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21bd5b753fe1a760fd53805a1a8eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413d5727aeec397bc28c3a557fa848b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cda31f9e7618b61ecfe278aab2743a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6595f5a64ed1c9f99fbcc05f50f2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f7b8f72abad13b4f4fc881882a22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c5dab698c0b0d099da58297e5bcb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683fa4d80592bbc07394faa801e827487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a853f75ea27290ee7ca87c46645a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b13d1880c530419debcfe04b8922c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa503b2f8dfaa6745d1e4afffcd65f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b3bc5a9b2bcd7868ebf1ff505ea9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79720e4ad55c2084ebc6499e3cdabb15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89c4ab685fad7406aae29d2c397b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa56d61d7b5f1473832f14ec7cd47ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c96921bec8728aa08709b93fc916495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e9999f465e6a14cb19e6df1d695c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d05532487183581ef52434dfed6b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f63a40cc8ad0d8e7ce128908bbed8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00714f297fcf233269a672c3b5fc92c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02abf91ac31aa696f72a1b645ad25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb89827112db7db99c71ad145ef8966501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522e6d422414cda8ca5d4e2be0260c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7130a9e289df9caedf795540eef75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adefa182b8aef15e0645f25f1b6b2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb207918c720a0b773ee923713faec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679d2d1ee21246b240debb93a7084c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba604dc4acda4d97ff3a4c38524dfd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171ee7ada85d00985a4d773e8cb9cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c97268eb91c09dfdac39008f4a4934509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3bf8190a99bdc926a5324fa2956db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e14bc8a52f49ee630cb69f0fe3d45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c60c09d0218fa89b825d758459b58b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0c9cf90a141da7a5140a863829210513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee6ef7904ede219cf81e939674f73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5644bd610d00d9b00b69341f85c0b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd61c622fb9d65421767683e355124516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b5175c8bfe8045bdda1fe204e975c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858a9ba91c3d9fa70e3056e627e1ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811ed1afab8045521c4e98ce380775b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc905d8a9971c438a5d14fa730454b32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deae111be065a77f1a6cf7601e078d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07a38781fb2be30c664352367fbdbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c86de912dbc3985d503963f7d883523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1512f6ca0c7e25aa7539a613adcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99a82f1325f6dfbbe61398c28d3942525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78155fae27aa1dd7dac7761a196e32fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24397ec86408d6d8c8c10c382c9fbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ea09e235d50e211d66f6171db3dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa2c58123387c6638a711f615ad111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c3191b633f6f33c1c195e3420b02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dcfc746526d4ab5930a383843650e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c2d9a9fb6f5e37aa6499b2deb2d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f32ca75efaaf60b6b9d25beef629533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442159c24a5950526d72f4953c882c73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c3514d4cb128c53c7c5aac602e968535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258d94b07e189364e1ad02055a80de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32fd5254a5713f5d5791bc63f844f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dea849626ec223fe409f9d601bfc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63091b8fb4e980ea1a70cd7c41c69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd166c3fcb1adde98e71587067d864540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528d5ba37bb4664dc8c31deaa03d353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4993bf9fd106b8bcb40ec95ff696f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c71f25ae19a8d233dc4f52c47225a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f57c91ea5f3cad1712b25a45342e1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4f90560a9b82220868cc9f0cac6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000483e65343f5a3d8c86d1578ef59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829c842c66d0c76916424f48c68058547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50fc7c0f75bac592f77299aaf3a0b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14befb6c4933d6b747a3875a5fe0c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf378f2248c5ccbcfd5a33003d61fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67620b4cd6f02fa1052769bf76846d22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36437dea85eca3ca9a831d55025271552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4e24c61879ac29e0622e725fc4ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dd0a4bdc40b822833371bcd2c0397554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe5c66dc95178776da47dcb4ece9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b571b2ae60ae7988f613e30a3156556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cca5c9c169039c10a64e7e3950ca7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02599d6687df7ed855df9e86073ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0f807c1aaf348f8fa4fa7c6d4864559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bd182556030dad6c4aea655e7374560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b37537a91be4f0fb8323d500b67bdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd44c26be74b45a1b5163d856ac075562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495489053b030bd62c6734a3a9fb83c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a485071a41af45e85f41e7a14894e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6450015668eabf0e9d2b317a22ad1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464420cf9b7147c4bd88e3da7ac477d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2f3fcd7b44e690148dde581715ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c15c0cb84a8cfe21d64c38829f7975568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349efff6df7628cc530ff0c766f0206569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c20d28f3e3bee3f8c548a60718bdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10d082f9db7b0903d01dbe48a843b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb0bfdb0db5ad19fbc37948c0c9270572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5803d9208c636eccf5d246ceb8cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97102b48f15255fe1bd61c45171a5aa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b9913b94fed9acb0be2eddf65d86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf76a8fa53b55c0e748def18455a5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4cd45ef6421521957bb6b18e3fd3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e64e4f3c439163a598e85ceb71a624578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e2b8c5d8ff1f35b3c2650d1d111b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822601d73b635d2f1aacba7bdb58a51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a548ca888405b723144952b827aeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ba16073a33226e11250acd076d11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ab3ca4e2f13d96a1b1d453e609f1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d9b95f00cdb1102d1223c4037b43a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e82d04f57d209e55db0ba7460f47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28295a62e13da3fb29f0e5d673fc6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908016038b1fac1b03b88bc43ef9f66b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5b2ab14cf58e2a06f9fd8dcf61198588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deea946bafcb7ae936f5b3c52e9a27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a444d9f0af44c3f9ee14cf57870550d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55d85e9af82003278f180f3508c6e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3fe237fb480bf0d9f4541954d218a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef183e953e23a08ae423c71aba9cce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca1780c0a4cb19a2d2380c77ef2b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48757fb1712a0fd26b612e5803de6290595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc056328368d716a359f0d2f4363979596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095a26cea5fbc4f15dea229ad3e701a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109df389e1457b60c0e4c04a958e539598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7983f32e181253095f6340687c01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46335e81d0930b9fdb56f017cbab2a73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00577674dd2ad6919563f61476996f54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e26391c5afec548853adf66bacf1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec8b865c38ff987e9b191312542f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495468e871481a767ce58ae1686dc40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c0d9a61e4287874acc2c33ffdec0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb65dc6526c357f7c56f7a4810d1b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f23de75d260b8c1110e3b03f3dda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e602996da9b3bdbde4a4680c4f73fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710bf4150a88e9b6254bda077f507a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaae2bd2b8c79d3305f33deece0b80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901dedb8ebe72fde968398ebc58609611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cad8cbbfa48b1c464e3e2b7d1d1a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6919cba4cd81410aeaabf7499b2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568c109298ea9efec907c6a5ccaffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd6248aaa772d22ff1753a50ffd335615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b54b2e539886e5ee962e28d9fd13ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7352349836be3cf8c67b936278e16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81075f87de00729059ced89d382d45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f642d9abd4af4d390d3ef291ccec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc47ce2d8ce5f80076b5926ce741d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db510ac51234e1cf337f9d8cfc4518a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272571a9df37bfb02dd0f6bdadf7bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dd00b7bf7fd2cc97c25105a1a4845623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17507a7f5c84847a767f4ac3771614624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6dbd88c6e9b6cef3ef9d89346a2d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0bb2a7171e6a5e8027ea26d32e294626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed5bdad0819a86c80649fa7bff226a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ab4cf671fd6024390f98d48864c31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f90e5208b34d8d95ef94c0f0aea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638bfedb3bd6b04e66408cf24f2f7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f0876a98ceacc2ae29709cc2b3b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcf60677dc067ece8bd104d78894f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee116c86ddfdad493c567f97fce465633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a214c279e7d65e93eb80197b9338f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93dc69523f4ad899d0bb4be8b22ad7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0742f6e6ea905b1e70ace83dfce7840636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dbc1418a527389000204034fba9a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3be742002819a193b5a2a0add791638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6262c78bd20aac1c49a9783a9ee111639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f7bf3fbde876fc8ea9a63b796a6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e60dee4f0fcf21bb24c1c584b11d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28559e7d7c7963019bfd54077f5534c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61448cc219b4a35b7835d44f985a60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791984b3c000a8467299ccb371972675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f587d62ec281ce198c6d5e66fff9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a71774a9a7866c3a1666f6793f895646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1f1fa716b7c7d68db0ff6e941e130647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010787c4600ec8bbce2144c6e9ee234648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c08f2a5123f7144c40234b6ec1be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f59a4adaed31de3a3957e785dfef2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dacb14dfa864ada45cbc2b9ed196c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11f28c2632eb76a3a996637a92606c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ada6d329c8ea796352d2b3943383e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf8df972d314850a0a47ef32acc3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da5ba430a7ef66608e1a8ff7d764db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e81b80316439db1b5f401b86ab384b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e6241cca38b40c663acd7bc62e4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25294861d2eed5cc1b16fd86af3016fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c7a88c7d6b2189f18c6a9d79fe37a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa32bd7142d9791a01ca80ddb50f71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a22e7dab7e467671bfede786761b3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a40131ef55842f2d3176118d311b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c5767f0fa80bea2cdfe0f008ec167663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee6d62157b67c71d9b464dc2c2e9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e375953bb0f6e217dc717d1820a16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2958669cfe72345dfaa6fee0e64130666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a2901447a3ed23b0128ffc34aa9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f450972e85758971cb7ae51f61702668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3203f11905446ea66e4ef3187f0e0e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cab336cab37b50406b603a44e4a43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9ccee94ecdfb8394e681f3c74472671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c44afb58d7e1f93985213a346cee8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664ec3c712f9aadf2d72005cba60ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6990d9ee901529f2f78f128a1feebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b082d6176f7622fd108ee722896195675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8737719dedc284353fef50da1b1e4c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06179a575202a1419c959eee558017f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a3e480de3e794541a733b7066692678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd159c98dd87c2e8cc5dd83a75a7d25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68813bcae46fe3fd19a66cd4669cc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f114a1931e5efbc5d5212eab4b6c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454b77a3dbadd610e9c8a4549958a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb040958e215a0673a9b7ffd16800352683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f18deb7576b68addbe7982ae85cd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f70c2a9d1adb1d7a523105b4550e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885466f5dd6670a2d01dbdfb2e531f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139df286fd4358e797efc17f6cfb60d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dc54e2840ab174ed8a551ea794c8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3186a4ce78c2a244a65b1630bbcd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc38a4d9970a7eb03e40ce2a0f684d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e41371aa77db7b1aa34222e6ae39c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3bc7efb3216bb147903423862947a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c23ab5d14e463660ce05c0fbbdf7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91740062f121e33fd56e053c7c56c33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010af74dd545ae06b9eec1d6e15273e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1391a919f0b04bf4bf7fe64574b9748696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d6545b7dc5881caef4d3d4fc7a15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d789b7741665a3726a95f3009eff49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be73086bad13c63aec80bfe2fda94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a308fc6c9219527da721aa503af5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae40318901513d1077076bdbf41422701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b5441fc7640ffdc0c2ab9961013c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f365a251d784b9e841d36509e366d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dcdef45413d7e45a91561dd8d29f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ae3ed6a46c622926b33699840a35f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c584e24549925917d66d4b7b86be7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140b0694a9ab7a35a275ef60599b80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df552ca7de61db4044644cd61b7d815a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0a3a050df758b2d77dada4dbd519709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ddd5330b12348a4384dfde5176ffe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49dad44dd8c56539de84c87b01b40c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b893ae3b256eda5cfc72f663a98f8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e383234c72916ae71a32ea1dffe6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986ad77873ae4b2b5af568747043a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f9e06a8ed32aa900a38f16811bb07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90193ce0bf2871b8e5e8cbf0bca2a51d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96242b2080be8c3f4883d0a1cb048e2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89b3ada153fb9038c7355b5c3bb0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7260159941d42784f5eb5779751da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8961ea1ed68023ac1a26affae31c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b1b7b8d71856d1cbd3f19ac74cc19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f91267db7cbcd66642bdf58b53bfac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9c9f7f3e7bac3366fa163359e4ca6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed474b8f95d7438221329954f0c01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b307242a4978c09f597b6f0dfa5135725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aa6f1bfb160fbd08a2c36560619c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f42086609ec42d455b77e915abaa5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a4845f98278e6cde1b5fe6e9693b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe07ce76719a44f266027b6816b9ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b9fad7fa31e21b8e0d6b89899189730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797315657fefe26874a15223d16efd30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e708f259006cadbd55fe172203f8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338ee56855fcb1e000d6c66eaac861733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315dd8cdb583bfc429bad4bd0c86af1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6189030c843dbc77cd156747a69f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383e9af466b4ae6c9c91d4def96174736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef74fe0d14dd23f73a1c39652513a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72038b957f90de136b543f2c6034a946738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030530f5ad25bdd80d5d969209643c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4681205f35d438256f53f7c1395a061740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c27b49db0d0a88c6f39fc82eedda5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386fbddb9750967f615d0544463bdc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaab9aa0155f356c5209a0228fb768c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00803891c7d7c5102a2ad7468a4cec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c4cfe3b8acf7e8fb23a78307163ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec358f7bb7d6ee28516c1537b33622746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00aaf8fec51fcd5ca8937398500c2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90622811a39ac9e982b37a640818665748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45ac51dc994f081e7459d09a815753749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e43c5028849619c763e2a071d6bb1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456512ae3226fb1446e5a631faddfbf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9dc2e254b06865614fdf599075959752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054568e7e1af57d19f30855861d8c507753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142136bf6ab080b9fadc2a604b5fa6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61bc3c312b16d9c0b362bf907cad5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5ac0eec99552fbfda3c39d653657756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378acf5d8b412696881ff97b1e9514d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436780260bb33cc7d342fd58456b35db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd58583b704cd5a470f6655ad67d0b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51bbc93611c6a98b12ee061ec2f833760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c94ea17e1dc2314069653a0614630761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb120b973773541e84710f16c414f9b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9859d866b4eb131e093f1a729a9e8ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f8200ab0d43b8cca7d1d9d85c534764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1cacb7d0802013d44d1c35b366ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ac89437e9616677ea5480c57bd21766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6dec2504da3d360f6d0489ceccc15767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f7392bc90214db04c254a21cd80bd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06bb634a012ce7981b1e4edfdd7661769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803ff3e49b029c14236c2e9179e66f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbcaf24e4c789d494304f86eff9622771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2eceba667e5230d1c470a43b8c569a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf69ca8cb10e94b1ecb2ca13ea6aba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b11bde729f4ddd660e5588f90407774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c64676e920af9a07186873cb8934775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48d35ca8c453035c49005de43f4ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27f687d857e384c9b5628fb94b72d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea337ea58ad9b33e133b06d06f70eb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308021b66f027f88a12dbe4bf8a86a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca23fb33648608940a259f933c91f3d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f4f82d7b00e3f66a7df2070cd69a6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5732e0f9d0585227d47a5ba10c6019782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dbc8a5332207e0432ae68f82fa7d7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ff7660f62048bedf5044e021faf9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183a6d17165fbcd0bd0ae7f40e11fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c52a7cb3192b36826a624b61756ba3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762d9b79be32e947aa38db96593c72787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b33ce8e82cd26ce91ad24dffc5273788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98ab917f1475eae1b8f996086df86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e675090594a67896bf41c0685f3c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fcf2732597daf7cac83459d6d3b53791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48269cfd4b3ede547a167a457001852b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50e24284d3eccc188786f96828929793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6c39f2725bfbea429b080ce78d3c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b51f57eaba57e10503e39dfdea0cf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e356a8025984366d77d8d1daf4b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2318e392fe463f856ad8d164257d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03374746e58e1a386bd234597371cd3d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bbe194158a128a0a48bcda909f324799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098d223dcae90aa67e446d30c70ecaa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68715a24662e7182cb2cf88c8ac1740801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5eceb9bfa0cac756a9d2175e7c65802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641687c2b5479d7d74255b7657a823b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2ed900f4d6759804c4c8f63b84f1c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f233d2d5b4fa9a6bccf0b95011977805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ca8aefe0538f50ec15981d8446e39806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42be7f4789f188ccce6da80b6211f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1dd6d72c6ac3b8aa3f5faa1f84223808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d125e19407a0ff85bdf248c37e3ac07809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f332b9db436bc7c8aad8fe1fd0f93c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bdfdd38cc2af5dd6fa307a8cb95d5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1c87a187c64fc3d2b6296b19363ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd96fad7773dd18cb8ef55c58a820ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca8bcd9fa3be62d3870a5885fc1c54814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6d60001ac537dfd9b9e55b1b1d8b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9066f381bfc16e5d68a3e2f404a2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0abfd11b8e480e987e1daed541df5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679d78a9f372be56a2bd4edf786a24818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbbf92a150c87bd597e86bd52d80e2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f10dbc86f7c3bf52c354c6f9c4af820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618f763d09dd2bf8fa6532bb3d0946b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5aff6cf5099ff3d122f935d3217de822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabc51803be5fbd8c4b20118232207f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21128d78fbf8a3678758adb86ca076ac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bd44c25ed14354e6e0416f2a5d6a3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718c5704c211c79af3023d2a455c7e9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182405356937d36a3b06a5ba373567827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f5a4d44288163d13cb63b07e2e68828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bfea3aba48d9ca3596b0d1b097e8f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c19abba18d98fbc08e79d89267519830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171dcc278e9a5f8b8f5ab0c3df59cef831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793261e71a969b1de1cab22d3439812832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3324f534cb5a41c1a0100aa3a4d2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c396b64842dd1c9c75a963e3a31e8c5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a52abefea9d32cc396f8be70d3c9d8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce0e6615d75a806cf5d0a077a210f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1c859271ee5328f89e7c185a9291e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd07e645525bfecb56195815f93ebf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1032aced18773cfbb6f54c39cba67839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60ba9f407c6a8dcff8a83ab71daf7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92902eb9ac15857e146aebe40dc2b4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b074f531da899f7210b0cff1d9d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d14be5e31b22f64c70654ba19a0ed5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c590618d2fed66ff9a92eeae5ad051844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ac3f5631b7f98afe48f880d800be845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9bf12b14f3dd927b58aab3dc38f98846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38b768aa056deda5cfb37acc30024847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df213a7cb0357b7acc88f04a5ecb3295848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43608c6b9a163bbfe3612ecd171c2f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ea1051bf7ea1b627651428b85288850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fe4eacb1d931c680f17147087f7a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e35abe709cb9c01a31fe6ccaf028852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098dfd6efd6f55c196af55b8c3d307a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e842d3fbe9b9e18167997bff64bd9d0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435172155cb9fb9088c8bd389cb625855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9eac9b0826e46a357eb2ba2dce960856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26601f5562e7a5452b645b1863c9638c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3fd70bf4b087247b94d03987ff42858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f8d69c3c8eb59fe108a3620ad143f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5dd87899fbcab99c6ac555b6f3e06860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935c9e5d1e3b7d2dc4759d148f2014861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c8de43bed88d0a8b7897a62f0a0af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3545b300a1424ef47252c1c82635a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e184b365eea147000aa967eaef01864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a68a34575f07dc68e289abdae0a41865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e65e8b353122ec1a70efc5142e645866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57796d998787b64ebbb1fd7356f2245867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96af9a86768cb032c00a7f21a3de40868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c9f94d464737ccfd6476a0af9a69869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36cceef59b81a59c7f2c7d0532353c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a337b6d41a40125daf48f6416132ac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3d060aad57987161156bcc76f8efb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273f8c7756ab8499fef172bdcc82cb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c260b674e85bdcd8fa60a80baa1238874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b099a89ef1a2253727dbdf5bd1e4300875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778eaf55acd25865249e284454996fd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b721ec98467dbca569984b7ccdce56877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537201d16b6f1d78f75ea7051280f677878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ceac22d947e9e9ba211c39a56696e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0162972e5a7db57274f1c181aeb701880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b52d6ab427ebcdae72be6b7f042cc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0653fb9a7acd683f69222ef08002882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f55f1c5ae45305c9e9ad0d0f0dc6ce883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a1914bac0c53a38706965adbbf805884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e36a2e21e0e707fa600ac67d81dbe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58374a02b158a4c24dece3dbe954d22d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598f2adee07821884122252696ce79887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac98bc8d9c3d282fa070dc841a7037888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc3220de8fdd24ca6c293620f53fc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0f41cff317b9a1c64d8456a8fbe8a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f7397729d3c43757bdc3635a86c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690dcc3d212451c0738cd3d19fe7ec1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c1c4e7aa6e132cad768672730b2e7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d7f146e1e3636715528a4a5622c23894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42373c7168081593b80b2fd3f4b4b0c2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bf4264ec891b1a4ae58a34495e0e0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08000395233ec33f1bbcdbc4e94a87c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9768cbf053857d510b6a548f6daf750898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e80b625b8ad334f00e51537c4c165899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e28c283699c0fc0bacf9a56a0c44900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6de6a38d4339d6d7cffc0fae5470a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b1e4d2c9f26b3bdf02d649290b73902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa059d73e23025be6b4e1b4d5d23b6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dfe37e959ee1170890033ac39a000904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58637eace8df99481c2840309d4bcfbd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c5d1bc6395f806dabb5bacac87722906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d266f91f22a3f1996582e7da248db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18952b2219a6bd89c2e88064c90112ac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fddbe9ed4677f10abbe193b0ee5eda909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016237c6b7a90606303c16fab2b7534910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6130ac35c6128e62e071e2dd8697d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694377e39cd1504fa01a66a47dabde4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647632086bacb7c9d8e60e58af55d001913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b227979ac687617553f573bf903aa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce32a03b5e95e9460cc8b75c506555915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b7304509fe95d2bbe155a0c88993916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426c798cba54101e516197addbeb343917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef03bcb7a48a79e35689fa5a84a8c9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64e4580200f6fa3ace31c1f97ef76919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13c36ef2704cc32909f1281fcca582920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e87b0d2ac3cb89aa012d942a76d8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fcd20abf63051195b283f90c246c7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d003e6c4604aedac330721ab33bfb3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7a87e2db499fa332176bf94506cac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66073407fc8849920351d020191df41925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d05f0c98ce1f4e3b781cbc85f6578a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb5bc2259b64060e38e93b3d065ad927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce517a0dfb52566526a80ae8318dcda928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e0cf9dd0c5be53d1569d2fa42240929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eff971cb92c615cc062bb2a140d787930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991bc16b6d90fc6301c11efc253133931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53404288377bca7e16ae605d6788b8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc8dcace48c24f7ec5a880d9102e4a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993ab64db1c52755aa48f415a783e0c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7943ac4848c6dcc5fafcb34720ce2e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74f67f673df8a2f2493cd847d59294936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74ea7412514e53a61afc8628e79c75937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88d3f7eda91db0a30341a5e310b1c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc68bfddc8ccba726337ca4cac02adf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7e6b9adfe96f80afcca31e10d366940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34bdb0e616899deb0843257ed3e6a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5660db52601733a9d5c1d9316486d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7a01c3787790f317dfa57943b3b6a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3401dde26da9c0580981bcacac07b9a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee995016d76930d04a89b4e13650a18945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325f8ba98c83f83e49a06021b1578da946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4c9e52d89b38f4e9e9ca2cbdd6262947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b56f275422fb7bd353f5472b6fcf2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3544315e0ee0ffb92da0ba0546a7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64572886b85bca12b82f96a254ccc6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37269c3fcbc91433acf76e66e55d8306951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6126314449d12ecd912231babbcaa0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5e271110990e17a0be97fe88e0e62953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed14689045235b72c2a6628999dd31954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74a9dd68af4e90485ce49203bc608955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0396851a99931a91deb22503faab8b4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74940718c5e3f7ee4fb044f5a65ae957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485cf12c89415c62335f17d15075b1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4c7388903dfc82e6d86753545b25959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4bb07b0e22c7adde0dc9ffe35a716960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd40af853d6207ff569b576723aef961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188bd17d0dbdc4082f49d2e2d2ea31c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8110534fb9af6747e0ee5eefd9a34963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e3ab7da11378fa7793c84a80b759a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48df5d88baf9ffa3b61bbaf103e9a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bdf0b3f9146d31271bac6bd7d47a6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97bddee0bc95dad70008e1a64a21b3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66c9066bf7ffa0526ce6048e35d76e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92d237b225bb661b24c265c8b1fda4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774194fc07173288766f16f93fb246c6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d81752a7f26c84552fdda989160815971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6163485c2a532b22b43ac80fe86743972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9e14f50c33562fd7ac388f9ef1dc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caef9496bdeb5d4ef27e30a472d0e9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabeea1cc9a8cd40dc60c6b19000eb3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbbed4c8979228f6a30bad2f6b849e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7317fdd4d1afd6c349b17182d2114977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553112392d514a61862bc98fd068c7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee006d5f79ff5713e76c0203fcbc72e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0513cc68bce9063b4a3e59ca884cb0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a02c9572afa04f10fb15f7d14297f4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02f4a966e5c5cba213ebd1823bda66982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e14c83d39ef5509733745c205f9e983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82512cd38107ef2fb3244e64e4b9988f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d41c1625d95bf56d255bf280484180985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d79c32f93b2b08ef33336ac2683d54986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162f722440754f9773191fb3e2a32e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c875462a8a7c354da636a0295ced988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaaa28a4fd845e0675cc9428e0f351989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7913d776167c1c3aed554da6d93e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d9f34a76a47ce33970a538e9f014991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c995fd8e8109e6365778eb81982cd48992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583a8c54d2b663f897904a962a38f9c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badb68560de87d993e1d63d5f93e851994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ce9d20e8858a9fa63b2270f1e52c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c25e387d9273c7618d3c416bb3bf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6954539ddb095ffe40e4e458e2f014997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f1a59d5f5767c7fa8970eda5bdbeb998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>