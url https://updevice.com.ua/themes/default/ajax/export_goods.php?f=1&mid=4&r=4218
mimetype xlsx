--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece96995108d4279b4e7f783ba3ceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb0723748c8b39a4b50facc38c9572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff07f59ff8abe634233562d46ea813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4b1ad2a8c4d7a70c42aea6e3148d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf19e36012477804ba8e2fa6a195c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17028d8cc2ebcaccf05d3e34ea420b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f846cba53b673c2db19af15014fa57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f031ca6595262c6c3f52e606a900ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0721fc094efc3cdfdda6aad73ec329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2b624cc4fa01c3ff4d243893bb6f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63aad6f6c6aff3b3c439f2e896e09d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1001a22a69f6c37bdc6040e08b70512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a46d1a292cd1889fb1350832a565d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645079527aa8810856d145337b61154314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a599835f9d5dcb1a78e832ae76ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40134370013b438493dfd77ff54079ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c317a57d3660fa8da6ce107550092c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b1340f92e89ac2fc048bb9d84860218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b97ba2afbf359081e654f109ae56719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21031c147b54c833d6857779cb224e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97343ab1a4b347150d979dc948a3a8d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250985d454fcfde262e24a91dbddff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae6e1b0b3d06e40dd18dea4b77961d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b58858567d586b449f0feb74346c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343059b992c9e732be77fea8681a306425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b82671f0b7a49499610e4ac20b7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff66b278101f39af99d74d881e849127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec81d5ae4a7725dfe134f9c1281711e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22281cdb8cbd23c0d95621d659430829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db495175694a2e116d9c7b588176e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfbdee48210e03d8ef8f34b365036131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014df1e0a70558b903e2ce918702a4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fd063dea97157b0ee1ed611638f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59dbc7178d66c03722670610c841c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c578978b9f98fd3504752683a3f7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b8f092dabe2aa7782b7fa6f10ef236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f69dcbfef5fc1120ba76714bf34537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0da69bd760038780248162d8f22ff538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e12d75fa07bc4ca1a53279631a317339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5002c71f2221e6267eb6c632c5e27c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d17b35e3cf04eb73ec7277c8c55741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe5fa14b745fe55d1cc14cfea5bbd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77c8a69354f7b823b9d2c6c92dfa743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474dd10bf7d5f562ebefb290fa720b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631262cc339e5824255bbf6dc08447e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18370302989bc25e7af205d156a191ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0f271446156cbec55e6a6c319ad4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fd707490349962792203a0603dd5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc9e3bbb9b37f5872966eb4ab9718649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c5e8c440e47d74515c7a8a87fc41850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63802e644732f0f99d2e17a36b3b09151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99ef27eedd97946b224eb6a0b3fd7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46426f989d0b180c78a48ee3c3b3f9b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67005eeba2d3c02979d1f5588973e6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e80b2176e26d9a884866f6c49ec8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076129069771c7de98ff3566306ffe056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a176b73b50222eef04d3aef305fda657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496472f3cbe0d62419c6c870095567a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1dc47097c316e668cf52957ac858859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5e90fdc2adbc04c13afcc87f49ef160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967feb9fc812dba9f6231eb97df987461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28388230630dc75ee808db4a07f9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626ee6a41aa2ea3a110a47abfff14063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c445e08570b5c20542db45ac53153464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74748a917433ab97705e65b568aa9a9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3f35685f1303eb94a33d6e751fe1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900395390aa96086eff01d9097280a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc12e644ea984080c5be9cbfc835a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaa1ac7eb01800c6105fc9196a0dac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af88a5ec4c16c7981b43b7e031a8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8368ba5821b6ce27ab7ae2c1c427a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fab7a768801fbb6410cefc487343f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243642bbcdee50acd6db8afccf1dc19b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e6fa5126d87d686db101825c0ae0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9b01308d2404b5ed18e0cd6ca44e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13961d7d974345f053bab88466fd6cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bc1d796b30c7f1279af3e042753677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7279412c48d088f7f73b904d27a1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed51b553233a4d05a3cee06b0dcd1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9675846842ab92765e742ece1ea87580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df43cdc2fe3cdc1d2e1db4be9207eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb9b02df7e594469adb3863211969782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef40f09d96b55f4bd481b75e5769783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04036c25d542fb6808c20aa5897f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6e7dc2ffe1a9e6dd0895a06e151685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae562169047ede2c3c53bb3a611d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8c2fa8478889848ee96b1176eed9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28e002b8d542dc69cbb8cd82f0b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589a6477ce8abc65068a0a690ec293d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9986e575e874b5c0d0b99313a38a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce15a78a0e75a4aa0cf6a72a6d27091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ab3dd4105fb94949c67785455d0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc18f80cf42c5b11aad04cee15dcb9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef75f40c1121fe12a7b3d1006200f2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660280948bb83cdb22dc832fcd896d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee4ce418872446d9d311baad6e2e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10dbccb8dccdc8faceeb7fb40f33af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e8b0935f0f8cac444619f52e054398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08b9a98387330f412f7c2a53b1b7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b7de18ad40883226c5edb215ce17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030688e0278666c6b67bcafde01e34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631dff8862db13439263d96d01db8de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebfb706b10e4176b5c9c5ef282c307103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a36dfb298e43af91fb5030af6a9a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744538de8fb9575504f8111778673ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83757c0e008f021e58d646e71b299d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ca0e3d0353c2c646f9f295547985f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ace6f7028f695bff648fc0c1cb50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143380e893e06b53339cc608e4c9f51d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987541807a87ef0cb9f6c29fd377312b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4948f102b197e00a60ec815fae2932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c31837b45fc1225aefcfac6a8afb8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec648e9f1649629c37617498b0b913cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ff5656afbbeb1ae5df194b219af9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7d45ee6fb220b6cf308c9e2e0460a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fa7fe869547928b779f55a2f7244c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3641c9e939ee4753751d920dfaa54f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f7bf5dd850745c61c151384199a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a052a794de486ce3826c9f2794d49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2285e50b9e9e88ef15dbc365fe1e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45300a366a897265163a1a63146ebd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b5f96e0b5bd0b83aa47d1b63bcf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657faf556d7ab9981f346f85af46568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251cbd35b83293030fd619b1102fd42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b1eacf8279e07baeb6fd5d3359965125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd727634233db7231501c2d6bf1502e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b27890e4b082c876b8cc9d0f3d4f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ca5d5e37985903539b55cd6e1d71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd9c0d9a0dde607051f6cbce9e0c60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4782253601cbf19a0562931f752f462130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab03d3b90b87df6f06b33a1ea5978131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e12b21b2eb401fecf9f2d7af6890132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a80626539204678df4ea7d5257f68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb46e11c29c2374e1be7c1dc2e0fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502844eae67076b411b7e5cda1b6cd9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360bdae4b44253809f9961dd400373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2cd88faa45d68ea0ad947168e1cff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef4d4398b7c4ae8fc024359958181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d94945fb857d6e98a54392f0dbd2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e90e1c8885e035ae0cf82f904e4e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559c366e1cc0a94c5a98b5427c08e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea2da2d6d8dc81e4e9bcb837c2726142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde1a5bb47d646a4d1386f7a6ac0bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7367b6f10147e93c976a678b216e12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adaeb2aa9e197af562cafad90cb054145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cf363d507a933fef51e5a677cb739146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134a18a239737c9bf3fae400757d082147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7928b1d6e8c9728585af02c46ecca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05d49f2cae7994716a334fccb07491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3df8d9ecf8be4f70fdc6e66ab83505150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f3d996c8629f6fb66ee3aa9ed750151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ca1e4daf5006baadb202183d2f3aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efe581b5bba30bf962f6f13c438a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8aac21bce2e614db00e33543f216e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d95348ea6b8c9fa4a0f21b3632eb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab63dcb37ee25f20d77c4e676572cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612330e5313af25cb03c398ad16749d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d52d0ff6827ba9083d23960c93209158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499f06550f4e4130ba13599cf4752ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b3128257b588d076e2dab8c10ba6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8c23ce0897b2cd5ca9192ef8539e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d5c05a4df5003fe9307222558adb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b6973bc5d582c597fbc6385698d6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46854edb4ee1e7d189aea77dd12007a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edc5309230506ee92db2e2a593cd48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09650203777c68023cdc4f52038fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02e8003a7f0ca31980a617f9c17abc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc04f2a5c5184b580db685892c2ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f75d4e7f09fc4a5cb0cb20c6f8d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa14757cc5845116081f5e1139e234e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dce6806e9471f84d57dfdf0b18d7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5bfac0936ea1c3d85ab902a6f1270172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee170c3562af1971d4a45818a084b974173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabf8b8dcb5b379e37ad08b78c9184c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7c8214505d290161b42cd40a41671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc3f5d45ae44b084644bc54f879d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d89a54a25e4a94175f9bb5a820d1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bd6dd4b3807ebd62eab5098f3fbe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a43a1f69223b30f9cb6f39ab142eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b1cc87dd69fcf758a47832eb4da13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2910fe1680bc493502d2e658672c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a91f709cda77a1c4069347b6f793d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18677e2a2cdba2187331a80154ff5612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33004cc127702ec6897e58674272f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc98f0c7667da0546c6f29053c024ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc317408767a2ae27682839a62ca59b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53624bf604b38690a6ded6813e4b79c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d616d19ea542e9ad895575b63505a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f401094a4818fd7d22219010c6d4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ff19043d6415d3f98aabe3ac698f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c396fe359db010dec6b77bf634b7da3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702547da7863de646744e7655aea1c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eca139fa4885428688b04bc66322b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8163ae45852e2d52fd6ff11d9db04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2119fdaecedd80ecc8f54c600c55d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284c7640594bf24dd53d90b3f0f71f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b336b068fc6ddcbd53bf9b58a1800d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f95fe7cc202dfad85a90d5920c803198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4a4715945f4f3b299ce088c818a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f5167eeac37a05127f182d65a3b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc3ac0f5a10040cd81582b28a7f83a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e893a3a5779f6de10d11112d050a37f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399bee0fa3b2d270ad06518a56b49c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c953078998bef09ca3cec0f2d387eed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3affdc7d6eb393138cbdee253b2070205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79cf5da8ac5f13e1c734065041915c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51865361f23665af163df51fadce72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3324ff49b2843471e242f839b43a4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee6d132266a8a6e7c070d616f80ddf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa873869ca4fc5dc130462248e8a6a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16365bfaadc862592620f6bdbee8d800211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921daf163dab052d8d58ec771e9da21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf65674acc2980c474356c86a9f87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a52cfa11ecaff08054d436d393ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94a608006611bb0993a49b6a9905b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a3f23bae29685e9b1a04b14c2f239216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56160214930a693296af0724f8a39477217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecea1babbafa9dff8df3f040a85411218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf352110816b7cc24ca97008fe6472e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d906f65717b9065a2ea303ea5f83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96e01adff55ea424d35638adf49f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a207da4b10294891ce38aa93b4c3d50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a684a616efe1acec3d385c2015ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15050976e7de2c4de7bce4e1ff0240df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68b8b2778e53c43608e18391eb97a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60fabc4cac6cef1d473d0f02b5d62e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239a3f2caf4ae8f60218c0b8c30f41f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d7890260671aca23b6de5dc99e71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd832022b10bc82768b8d1c1878ab036229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa00cff61a01b6fab0257cc317caa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26b32fc7bad753be4c16e87adb138231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6733b31d250d8f26b6434430b6043232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7487929d02c9372cfdcfc10100222233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b939e9d2ced4da16b2cb886118896e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017167cc700194c92ddbbac83ef0580235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576c14738767c698e6ea1ca777a061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf6e1b826fbe6f05036203455a9e25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6724931e466fd5f99431f1004043f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90131f2eb1cb8d70b66a0ded0eac34d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e16d004d896644e1bd7a6ee89ca3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8d606f0d4f69637dde0e8e0b363f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796681d18388b4ec783d3a08bd04cd10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a0cda66edfbddf2188c89e188a60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c0f5d039661ed231ef45d7243892244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02fb67a662e0f6755bc416b1cf5ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7c606b0e15a3c4bc8c92a6939093a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0573825a3b202960be13a787be301f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569b522cd414c952d15cae142f5a9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21462d5d47d64f122071e0e203fd46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd369b3cb4d90825d23853ba0aeae885250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684e20c2f7bc62a1c313800b1b5596251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3fb7b884d084f73fff07835393b5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7b27b7573681f09d2d4224d9800e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca40ffca774617482981b71ff37cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ef8391698b0268ec5aace8e3ba5f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91168ab98bdcc3cdd2b0db58a6c53d12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b591d6b02ede968dc2ee4fe04d4e79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc1d624950df9894369a4afd6e7a6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b08efab1109c1a6e6996e45886847259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcfd4193e5af401117dade328f52c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62a50388c2e1f33b8b104e94fb80d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3b4152f524dcb7d68094356c0053262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36804351117965a736656df80a9d5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40307f16671eceab244a79c4cadbbfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aec46fec72901a99a41978ba8ca56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281fc8402fd6e9952ecf49c5d5b204266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c6aaa4378466aacfee469932ebcd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6fa3bbe45bd79c1ed7317ccac62a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48df9adc8ba34b1df9f07ca9a41edb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934f80e94d77e5dd131cf6c31666c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6c34bedd097021dee90e95fae4669271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d657c0e3fcb7adf10a4bb06ce5530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8acfe15cfbc95a1e7a15e3b79539ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01efcbbcf51d19606a8d9f79bd4fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71340e605a0aaeff0295d64c1b833f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53ed0b52c0351da1cca9af893d0f53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30154e328d61d84c280d024761a47834277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353447fb89274475b1b4542682ba887278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0780476a9a6d3d19ad27e3fb89d4962279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a212a0c0bb6f200f32991c86b915f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f1a5541dd869809ad49d87878885281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b6823034e4f627eb33a0b4dd6e8ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaad6f257d6ff5033aa3cb280b1f6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c70964153f09fada2afa2b865e44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016d2935a625b956c87420aade4f67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa164f732518a5fb42a93847e55f7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b0e585351c30979205d336c34960287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d68433d14bf8afd0c9d3065889f533288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e97d33158432f7618c050c5533a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c57ca76bbe56ca90bbd34e90c439d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace5a0d6951610aa8b15eeec0bda2b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92576e5c55d21ac53401ed6239a9d8dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156358e668e0638ae7a1da27bf7dabe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d8cdcd8681d4bc33115ec78c9fd27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9315422806762d2edba71ad8f6cf1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891032bbac14e228e346edec94fbb9d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a606c1ab623f4a92858f0c1b39b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844eb6689c80da7886e693d5ace1307298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef57415917a0950e70972aa2aa746299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c994baec09ed1444ab0f1facafea3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e37b7acf810983cda34b952252362e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfb1bac3d938c89b317a5a24af3f87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33908350622f2eed2bcc35427c8517303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f335fb27686161c1a901a462a869de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b05966412955d180ebf793cff93b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd05cbcbede43e23be92493145c92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bbdbf7e28c24682431f3cbe6e4213307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d25bfee34ac6e8db3da5933151a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d42f18b52131673c3aa1d9d0d2fb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d73d192d89363063da311256ac98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a982e9261acc493d32ccb2d71b73f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f813bacebc3fcaaca33da48de724312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e543aad7acfa54ba475b68d97c26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec237a0e97ff58a6c8526795e42f6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd39f3d4494785dd3afbb4f8db29e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad9a11ede803cfefacba7f6aeac8fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e8b99cb254e370c226cf371cd5ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b2eaa060e93ffc2c6c3ad52ebac87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae0aebe7b8ad683c197087850150b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1a4492f89a435b0b97a305c0032c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96b5b93dbb261fd78abe82bb33aa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e48484d26dfa6c2e4adc8ffdc2614322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7104951540524e3255be8b121e5768b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749db96213477c639fe20dadc0067977324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2442f24e6007cea9805c483765daa6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7ad4b1c448a524c06051d5f915a75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d82c86bcd832d0dea8d426ab9d1965327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d6b562d2682d2189124a934da2d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8790bc79ef619cc490813d2cd8ceb51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c340bca6db6a1c189fd75dd0656a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3f1ac48e3cf6b69de21b1b01ab75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16a284239fd9d2afa9e7603001fbf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3459da02feba4acd43e40db6c53c4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17c5f59679c94ae316ed776a778ed8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c3d7d0a63c45d6cd02c63bf50a4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26190ab37dc1abf3f5882a7e2a5eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d5650d48e01ffb7958de9f96bc045337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65c4ec660f8176c7ed5c8499157c7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3426e47be7224c9c5de5d16849a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab85e3570b592d518ab311e3bddba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67355d7b9e859290e995af71b09db22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef582dcbd1f14d2a62794cf1fffb0b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5d3c3c252d84f4b7e5afbe88838a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca63bf13c93a950aa899c2c0d90bac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2ae69a0e802b11b1e37c51d117b0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754d1c277c20e28ef53d8af5d784777346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08147f6eb2f88f7e818e896f6ecdb38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cccab51062772f83dc7bae5dce0083348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044706260a611c77d57aaac9bf4d8c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445a533ec201150bcde1035021feea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c5271a3e60b95aa864bf25543d083351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d4bff2e0d0da0a55702695aa7881352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd1d006f7088ef184655730705116353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7cc0bac0f88dd3a5af8bdb726b926354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0558c0e90afef90ac9bfb65fe80071355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e5c5406a04df8d5667e1eced27051356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43d9ae3b34da281065bfd2516cd81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e718075d378f285e6c958fe3d11f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d28d035954665e8cb699ac46f7f20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b055fc2a275ba7c52b8f620f28fd16d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab922fbc56fafd529021445ac03046361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d00a64435bf4573697c0600002aff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfc8dabb68e4d673a10a7dd4ab4854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce1a695ca181a631ac2c1753f9864364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a32d479d90a030591c56517d716ad0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a20676f63c12a918ea31c879776fed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef8b09d6fe89bfbb5416c0a676748367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7773ce08720bd1d5a4e31849369eaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf238578a03210dc87ecc73c8e414f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050a2397acb1a17c2eb60a32e8e7686370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe02ab38be84c128e3669d93d0a46a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d36ea8ceb6134ccee38f5600ddae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf80637402e122d65229bd268af664f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5095c6648367371a8fd49a89540ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6d00b7247d64bfc026c47b3c5c60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c681963e1387257d229b05d395129c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed2c530ce1afbb147be8e77a5a9ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad539b105f8194a8fe7d7ff7471e9f0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fcd31f811d47a2b6ea9725d48af10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe6e01171c648732f21506fe99362b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec766113448876cc13f4456facadd8e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f4f262c69ea7999294adf13af923382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4996ff7510424153570853b61cee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f41a70f58639269ceaa4c514043aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7107731daa8db7203e431fdf995a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895655b826888e7ac15c38eff4c7dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12720dee1819a3228861b7da8a85edb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb4b3a4e719af47ed687964d89b570388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0844fba0a240fc32d34eb09ba03dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d37e1d8891e223f60733ad50c7ef1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13db173f6508c5c2e6013b47193e89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea220bcfbe91fe247b819416c56c73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5b8ecbf751032b13fae7b755b03b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ec5a1f5863857ca482f7148b905a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b96fa78aa934e4c51e502cfd67820395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e414ddf19ca44259eb9295122d613396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75739f74b3fbab6763d19d2821f3113d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bac7d54f75d590f6a24084b67c118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f058759c3db51198ec125d1d2bdc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897480ebb5426df3bf69671fd7497088400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96b058ee6648f650eb0680097f27fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05889b8b54ab5283dd8e875b1d32de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c7b717b63f7b708ba62986d18a7eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7412e0ad556f0c0635e5b8e476eab3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939fd80ffa6d0bc3e7b59c1c55a7136405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c08cca1ede60b07669aa3e528f777a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377765752806ad48b23c50d3bc90a0ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4da357dcd24f1026697b23741b888f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ebd455841b6665ed91faf05bd8ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3250249f30ed8c4c53864e487bd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac6fc8e08dfd2525bb024d3d83841d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2bbe7369f6321bb497b79a1500de1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b30f7451d615783e9006f1a177a75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75705936515698192ebef3e95c02f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f91014a0263fb809ded0cae8bb05d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c599eb8a6a750fb8ad76894410b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e7d9e137408f87af187e5fb133f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d6117b3164ecb64d15ac97065dd8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3098e7b314fa54d6627bd8eaf2ccf67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0badf647395127a4410b6611aca586420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26624da4b30ffcd8ba8d79af4db74477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8223c72d420377cdc60828b570cd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299a7f9c13a4a0a6bef83f50ef7e26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf40c5ab39b2e9dbe89070e17a036424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488122bfa19ea078a00fbfdcae095e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74cca8977808ad2b6aae79cff770a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264ef283f097758360c17914871950e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e36fce87f6ec1e15200d37a353db0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71955b916621d749db2d950d38181f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96352a6f4a4e25c263a469c36ff6a99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6116369bbe40ec05c4aa30a06325a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278416b72f6304c2f95d043bcac03085432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c5beab98f2314a0ee23008a469480433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0e50946c7fbcd50baa9fee6304b4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadd223b6eed9a4b91370583a1761d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47c935fd5a80effd484d74bcb14dcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794971a5154aebcb6bc5803fc8164bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664060281f8a8d6d3b1e857b6edaef8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede183e2e5a6b9c2357e940f7bbe954439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fde4545b767b4079f15ba2d95989a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc445f55607f876998e722bf3d6d36e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d869b29f0c402f3eab1d413f62796442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22010dd3034f017e1b472387b36261443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8246e8e6461e99688e012c298d99994444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040436d3f52313009be50df86ecff94b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242086b5d35451052835dc62babac3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40b6443012033f662e2f312fb6388b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56157a1c761a82367f8cf441c2f32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1069d8c8ac938283b135af354765d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feca3cb86f907eb4c754357076b22fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912adb47553cda0dc8e3f5a66fd0a76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3cce506f0455aad77579984e07b38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee18ed398b48f38ae5645103b236e47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac9acea41fcaa2a106a6b61561a1ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2eedf9937630625110c0c1b9c430455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656df0e37f7d9ce23849588ff9555c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cf06c0afef6e643e6369a029b6462457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b71e19ea4a72f45150b22c3ac2210458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec681b0bab69aa70ad3c9115c5a96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8701e80f0cb23cc8ee195ed70519f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783622eb11d0c19604fd04317cea6f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54eca0e9dc225dd96335c87315c94a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7169ec10c2454dc05b3b2a450f74f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cac6787417c6c702af593804ca14fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b97917d4e54f9a1777d2230bb4d69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cc08d9d111a0ef6a07875fc5899d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33196632df0464e7adf5cb648add634f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f51c1609f693a373462e837cbdd99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ed2561fa6f7433ef3d9b34b1ddb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2378c465cb5c130758eb858f5d5a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d6b2d2d0fb0ef7d7beb9b3209e3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e621d4e97d10a64203563e52a1f198472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28da2b01face0bd2e3937cadf6d536473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a35b12859b2193df6ff5c5807b28c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fddcaa3080be0268a92866b228ba5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6e1e6cead136a3bb4183ccffe82a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275246dfb4714964b5a5d2c4a996430477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef6ad89186340d97b22e4ba0588011478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62dcd2ddc0861fe6f16546ca596248479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717abe66002455ed6d411c4a29b8333480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ae7afc77e2dba77474f566699ab1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219399a9acf4ba5f65db03aa12efa8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0bb0eb22f25c3e27f224cc850cb65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb84ec0681d728fd011b0501a5017484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d8f53e3467ff716c5c5103227ffe1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7483cec6387672907992ac7492a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e007ef5b08479ffdbeee84492c964c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149902803bd27eaa6e0829c4bd6e395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb03e23d3c35b2ef574140eb38a62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2727898651e51b622c582af39c77060490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613808bba8feaf4a96705eb877bab92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93c835a82e6574dd04a9812af361b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ef7787d00951c135442f512614d67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82f39da9d75207a1b6d4cec93904e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc9336e3b180a070ab016c641033b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e343454272e2229e4e988dacda62e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0eb8e80c02f8d5fb8df0ec18b166b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbe831d429a68114086592838a26da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b0ff225ffc7e71e278eddc56334a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55952a06d61ad648945fae9d833b05f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a151c3f721a8b39e38703094284d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c607d80c4c20cff2508de6056901071502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076571242d384e3818fcc58e2beb77d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef5206f3231453855c20987cbcfb86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae5a9c9307165a5dc1f58eb1c4f87d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6863e9a4251668cee96affff9dd95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1b6462e46806956c25a1623e2c3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4debbd4801e5e61dc577c88fc960c64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514513e2b595326ab5ac4eb9eb6cece9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63723eb7b47da20df9a17a3df51a4556510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b70ff4a430ad3052c7092609f769511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d1a003685aaa3eafc96c404a8ba71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6aed44c7dc1ec103f1f2461c695a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc10d38ab1f5fbd58e4b6b5dc1d2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa426442ec3e6f867a69188d549a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515f368563bfae635071757d793bad1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adaa3e15b552c36bb299ea947b7baf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d31e3c9f35312850827e646c6db6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd628150b9b8106035de373f4d82f05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538dac70705137e944b392f2e81cf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83b4985578839331b5408dc57ae4e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ea9e64748dc1bd7f2c14ad177f85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6e1a82f69ca8fb80a83ab2845b5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd358eabb350ddbce1e4492a9af4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992f24e073d561845511c183bf2957525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ef9599196ba66bd050b9b69c3b24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c799c81666c96c1335959e4f27cf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ad99fbf80d007f21a239e16a1b271528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6365e09c0e77ccef3c9d42eb7264146529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1780a175a77731d2ff013638ffeff0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b93454bda65b77c34154f6295e896531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e21ab7a28c10749490f835e4860d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f5e96c2a88bbb32fa35b10b68d386533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4294b0f671f6e8b82c619277056481534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6557234f9b6480a4c1c936d876979535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ee388ed2f92b50e9032f20695f4d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2181896f55d7b2a77d22564b7ffccd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba5a0f4fe82a0467b00631c5f94387538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47ffbacb74c31c9a2022cc0f11d51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c1225ada860bc44a06e9ea9c1df0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133b710bd77960dcffbde72a9030aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3b9ff18d08fc3eb0cf444444ffeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc12aa9c2642c742710270834b8e8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab8b0879f63448624c4f975aa413b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d0108a55e7cb5d7b71943cdcab2ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a80abc027ef556eef7cd9a803e50f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f651f85d72221f8f80449a632c84b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc40de74b870c2fe1705f95012a45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768902b680f15b04ba3f90b3e369d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b3540e155d96d425f74e5f34d4c6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161188b6ebf500570c39afe3c595626d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a360a2ab7a6599e9a98a0bd3d0d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24067ee1db566d409bdd0c1577490301553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef817b70e36f63abbf45db87dbb9b00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b159e2e4e691d28fc31f7f59aed0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983adcce56d9f74144ef1c9cbc3c848556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a79043cf816e0920d20e33c41a773557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083234bef44713da6bdec262abce29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0fcdba4e8c8b2114d2e6a96c545b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7b3673d746972a2509abc7b8960b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664239a77c966735ffed58234e332e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66f6f2ac732c8e8fb6505ddf9894c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345abe5ffe74064dbcbbe7886d01795f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be31b12be066b0ca04b916b970c4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387000264fad3fccc5d0f598ca89ce84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94fc27ba4ebbc89031fd8bfa0b5be2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b74f18b860290527d753822f687fa7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e9442b41b98d6336f06eb21736b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18874bae2031135ed2920f24b26a4f94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d08adb86f52ceada778e4b69dd3bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac818bc232f0fc51865b64bcf8f1c18e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583715bc1f0b16a06fb398d8b5a228d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea07e49d2c3885c08f74a5b9de8ff60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c41de738c79d256e841615c3bac995574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1b21952f06b5743fabef3f3722cf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d4590bf9f8658232778fa33289295576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29ceeaaf5501bfce51f81cd7bf77b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc50a56400a6b0bd49c54e7cc07d9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146aecb30beae1d6813be69b9ad8f84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8cff5ae07348af9e37d3f2d065943580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7aaec0f78e16e9f5c1dec5ab5d7ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919020fe9474c5d730ec3b358b85ac7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a535ac391f861d1cc7f53b5e841d98d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957528d83059618e1bb998e1dcc568584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971527fa5d9fb9222126ae0af481f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7030a031f585724724a3a63541e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c71d690088af64693e3daf94b8fdb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0979d7a0fcce7ea73351eb526b553588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6825eb85cc36e2ab40eb1e90db3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eb67d93b8171b6fdc2453583d2e87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b188bead4086aa8cc2d107ad14783591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bbfc5c48f626e85789db189e409ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb545383d80eecc826daaee849b1a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa2862f0bdf018a45f2e514a4e0d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0454fc4324576c217a94086811f7e96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e967eb5f6e33cc70d6689a3729b55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004efc187b762b8e61940e2f3530dac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce28a6f6192ae5980e736a2f6d6dbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc12aa27886d0eedec7aecd09d759599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d57b70b5f64f760f81992b68e8cbfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640ae7400a1d4a4c72314f41c4130e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7017df9933b09a877b2f8141c5ff458602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590ba99537e6347ae6b644812dd0bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3a823a7d7e23102aa0dff54b1c8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173d28b9472993ebcce86a45e4f4d2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cabd19e258ff90afa2332a56f8a28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80711338d8f8ec8a8c423308a61f8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1dc1050a1838d016a8eccdab725e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78949c00ec0b728025938ad5209b68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d5d4bf368412f8223b7c4fa1057d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2b34bae72e191aa3e48e52a726b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ead505f8936e3eb2ea87137198c7e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc369e4bbf4cf13aa57cf2a76e12da3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d4a62fb221ec5776f96712a51f036614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee560f42bc1d450a5dd512a5451f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7c2668ab2297b3b25713f4d910e66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166724d2c0b89d66b1c260c5d6e618f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089059010da1d91399c261486de801618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c90774cda4c4fc67fad87abdb0e68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227e85fa8ec39bda733f35f38b5af3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165756314d893021dd44e97f751e3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257e5195337f92c4754404c343524a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7643f9d931d4d3c6c19f6077dd51a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d08ada40fc195f10c59b98d4b330624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a9b2cd923207b916db9e43b2744c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0648d613477b23ede9b3c9e44972b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ed35bbae76723edf4aad0be882c2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097eb4aac9dabcf78e2d80e7c38f2a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cbd9365caefadaaa344fce990ac30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9093bbdb8020b5a0c83f02515f218630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea2a09e20ef4a63104596f48be4f67631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69350ada72ae01c7fb485a1880217685632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e4e69b62b7e23dac3ac3d70feea5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd8d4d86ca534432934df6c4a9442634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15589ca16732453c31ac3fa5bcda15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0a0cb0be14fb2e0c47992c3cdce52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968c50f4d9c4f4ac79144a2c059b5e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc35f311d51278f1b4aace62a5e77e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe331f49f0c340ca3e2a0017746eeb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f185b300f82890af6cd5e858a85d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97a072a0ec62b2c81e973ef58735b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabf130241bf29f171555ebfa3ae2f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665f898d9caf88714ac3c81814e1795643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845d6c21913b0a2dde10aaaa74eb22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892848431498cf893e8c0528ba55186645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1fc96e5abf68860ce21ac3f04c43a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48392409e21bba995591e8f61f57282d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed104846b4793ad9cbb02be6e6ab4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a553bf908919ceabd1fb7d54469f1d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cfdb217619d2185067c10989e6bb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f9d09a055e8872a7f3afed85b9c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d091d78f0bd191454d1df7256d2f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c87bc07765f977deafc8b922caf29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee250ee0a4acbc5831edca7b13bd4008654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889c115f29a89d0588bb735658e1b3c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccb85c5d04320a322f2f026bb96a0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4907c533c521f653125a0769c35033a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d46260d4c009a295efd7ef05e6cf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b494d93226db926f70016c197763659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7b554e8b8b658516d1345be9a5bec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5a1ccbaa2dca8a11fd9482f80577d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ac4fe3bcee1503e4bbe2f3bb5c47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d01211fd048deecf942f0cbada6aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505367a88fb2816bf59855a8c02984664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1781006c4f112916432e1dccdb2f22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b8e7f3d42cc809ccbb9853593d5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e248c8a1c7bb5e8c16d2552c63a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74563eda658756fa534ad70919c2b145668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac473f599ab47048f1266ea202636669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa00a866474e9574fffe99e46cdf9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1138df8a65f980063033324316868d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e295c01e61103c563d5de1646815a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6781d4566e714d4c9617f6306e02903673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a82f7b2f9375d8ac733bc34cec9e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598ab3aaabd095abb245a5e6c2c8f42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23376b8e0a06521ec2d94d3bebd512a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb2e99c0682927e601f42f0d4de9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba5e0765ff4a3a75ffb6360ce30a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029692dacb3ac479a0a150d2cb2d0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e0e44ba420aef31060600fc8130e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddad0fd7457a1f956a4d58a9f5a2888681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2d3215fed9815cba4217d69ad2c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb34dfca536b30bddd97b0d7f8e3daa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539677a206dc03240c37e057abca03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3243a04e83a7be2535c89948de2de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd033e03431d0cf926e52eed40d38d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5055c5b12105c0418dfbf152c5d9363687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f569a9c120b890efa159b4d8e4bd820688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439d3e80358a37dfc018d58a4c06c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f717b116f4d2d004402c7a05e1de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6e913db1ec7fd1d5795d1e1f91ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276079e7eb4e4d1ff2797897a5bea44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d0d455d7b154b094715eddb0b75a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66514a8ff488231cdf29f78cd168ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d61bab5fc22938833728083ebd71c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa5e03cb800feecbc90e05bda8b93a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362cb05be778e1d2605e4393cc6cba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca48b4e8462e5884f0da827c7b663c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3fb4e5833bb2d5d6c2803a24512fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68105227c3681028526e3495d00a6be9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f8ced7ba46048db3724369fb7baf4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c8d0fc31546efe73b9014a8629179702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71614927f517e6b41427ddc066fac36c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e83d342f2ac7b2eba222a9e22a47e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b578efcd18a2234fe2d63f46beca4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404fdd569fc02f0efc2fd5eccbf7ff6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcf947c214b89368ba57845c9398ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170836defd8abfd8c5a1df3678266fb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d426c4601a2d547e1340c5b0b9dfbf3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18972a122a27dcc781b537dfe13f5441710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf80cd3403e985c4c8e8bb815c57dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb1869388cca460ef63d1377ddd9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c824319a22b64c71eb4d36fac07a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f69c2dfc2939d5d213a6ebe8bb87cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a31309c20f3b7795cbbab3b740a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4b7f50babf27ae100555183ee6aa8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd7327b24409481a032b15fc01429717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0925ac1e04f45b5e86cf1d365632d7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b5b7a7c30dd0a1ec82832813087c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c70ba4e283047178bd28f25d3e014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad828dce9f816570aa85851688ea4237721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54fdd0eb432c2c1e2b76ca98be1cbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945504eaa1581b11d1c4fa22bb5ed0df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c0d0acca5e1731fda537cad392a4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6013098792bb15999ebde88d630e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c069d295e9e06078312073093faa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadd30ae9c540f72c78ffc8e4f7520d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bfc65f34185fdb852ae4f39ad18c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50b106e562564e45564e15eb00bc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719b45c2362e19f4b42626c2ee19e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcd4e0fc284bf94541449b2fba0d3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71657012ddda89389a162c807e9a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f982f1bdc56b73b181450af6dc2cf07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f86f0fc74d0ff7fbd3d962224cef3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37d06c6fdf6896a94b106650f68942735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02be82e175daebfcafcff89c41b50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ebc248ad2bd5a7107c00a770e753b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9002e13941ded72f02da0fa1f21ab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042c3433cc7ee3a3a90dcfc4bd25df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeb0ff70d23881913d0adb67c1e0c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaf79c0198c1b8f3fa83644af0fa7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9fe8974bc4001df6a693712628e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c11579e3854d19bf2849644e41ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b329bf42b31a6625097c6255e949fbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c232f221ab2e22c1b6c64ab456a605745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd758b7b11bb1cb899f2f38e038ee4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f31ddc9623adcc825fe878df028eea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db1657a87efc3af615acbf2f73257d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497d03eab5be8ec911f64ff345f7f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130af6c3781456c5d20ae428eede22c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7324cd45cdc667cc4dae9e709bb31e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c34b373dc0de2a85138f02cc6bfe3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d458bfc0151abf23a5e45c3c6020da2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05658a0682664a8a77412cb8417159e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a69136e83074dfb33ef7e33db9557755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e83c452360c60a2c6caed0500e602756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31399112ce574fa9cf49590aed44918d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf9aef930286540fb2ae9baaa1d45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94aada3e12c7d73e81953644edfd4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ccc21d6bbed35b8174dcdc05b8f88760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43e603eecdef02a5be7a593fec623761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611abc089ebc2e10514570465d26bfd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ffe2cfb9423512034531d3e7d9b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f23c6948f7c972004452a06c6ba88a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf311ad024a570e9c8a06e92f2a2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20af697878f28294623486fb168cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915650d34b09fb6e85f051a2a73e42e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407196b7e9da0a1b695d65afe9008d44768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea17c5e69f8d44f33bc2c17cc79043f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a758a2071238d4363dd6c9efe7a7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149140cfedf3c081ccf9917e3f15c131771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7193bb196db7176de83f102d4db229a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186eabb1f2bd37bd626ec51448da4d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec4ecb1d4278ac2517d5b9bd581d4f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2fb0564d0189d93790c5beb4310e3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871ed896ec85bb6bd899dfb741fa6ab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa65dd00af253189ca0e917437b7a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bdfd6b4b5bc79e43eb0c9e54b9051778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44efebba54b348dc39c971beb361ffd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b440843c6af91d80f9693cf0e08945780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b1b85c25cda7da5683c61b735461781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f8179b88db9178bb56c19bb6eb43c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a84ab03cfbf4edc82a98f74aff450783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb93520b5002f7d19cbc11f5efae6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b108345d3a6182b97edb983765f2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b20127ffa3f671ef96d1107f9a777786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13b58b509bbf57aff676af7360104a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a98e0d7a429c48b990e0a8a0d48528788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816b937be27454d73b0132652c7455789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ac35679a7c561aad3b8cc5616db7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f405a845978eb9d421d0d3b335166791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ae9ab6b7682789ac4f71dc2173ea9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b1627fccd8e73565a3eb83730b179793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f13ca479f95bb0cf11a52307caa9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787baf914c16e50cf4c4f2ad94a590b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7943d8a6afee99f6935da575e2d9718796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c6f16351b0ec8fd5e85e4f139d8b4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782aa4e4c5dfae905785a872647f91798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5636f6dcd6c1411283c1128d1602b2b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1c45cfc28f40224479dab06eed839800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d025f31927c13a10b747abe5251d5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b132c1ca22d3e818fa010d033123101802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd97fb1ca49e67318ba8b51e95ad97803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60602dca4e7754d6c656c6f66ace6d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf5a8a8ffd4630e6ba2f91b653eb49805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea5468ec1c0e4b4c4eef339da99c52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a42cc7a23867c16ff5ae51645c41b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05573a0dd85fd06c358cdeab9613f8b0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b74dff87d15ba90918b7a027527d2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb483a98571950b06e6168481d3924810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44409471eda223566c6f82e09b326bef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a1945236e5b2dd2f614d616cc9835812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad180de9064e330dd953279182c3c797813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fd4351805f64fd08c27d9f4f5b5a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaf80f12d87048ec7156395a7aef87815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e94972acae8536c78211384bc60fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770225a79b2efb2091d0adb5c983e3a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba4f3500bdef7d2598de56f73fb6c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85937cdcd145cca126f8c8e475864d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a941e3c67575fd80aed7303f5227820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fe34eae661d454d51d34930e867e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9f2288d05a9f47b404163cc90a2e7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde280c40e3d050b0664c1c6f18675f9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a151058f25f02d4ba08a1212971e9e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90f19cef660a5f81f2d8c5c4b820a5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1f85d43f0f998ee8f8565829d7e8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f90770582fd3f8d3bf8bf727bb7fb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df253bddb9940df70061dcd303928ac9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6150bee526c3981dad6b5288c359829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e236a3e873a95ff3a4eeeffeaf1c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb05fdad075a9cb8615037b3831dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6149293fbccb5ef36a8d6813a8ee50832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebf75f081bc19339ec0331c3f0d013833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e6e67d1e73c8586d9883e7022c735834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc16d26943ea35122fbd4616ebba30835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4007cec2ae15ad4553dac779042574836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d5b82c6d52cce113952fcf754547837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c41719d65f4bd0f885f862af48c3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab06e1f0789e5b378d99d21ecda693e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7a633e7c90d4bb8587f068845f52840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd42429721cefb3e65e91a1286963b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090eb64fec7897abb59fd4f5a926b5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a3f440cb85f8ba38e676ca2abffed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d5b24cb37e8965fdfedf53c29bfb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a397a936b82d9f3af7130439e15cf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2596409182ca3aa5e4d433b4b205c4d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7839f793e40979f387cf35e5e2b7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1328c1a43b6d879293a42ad39980848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131dbe5e695c38db35771ae7d436847849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf0d2f95f5810dd6217da1e99b2cfc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88af8eaf615597b2e911b2e7a01888851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dea272bbd9b0a437abd00d7cdad0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760898b27b533a640e65fc7da40f4bb4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be0f5a5253b46cf9c3376748bae30854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cb8977fba11c0b68e08c723afa50b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b07294c4b6eb73f088b3a55d5d3a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ccf8ab0558b99045a7e2d54b8b9c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aceaba0c58ec495aaf6db12898501858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaf5ecd5541589487b787753828f82859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42214e720ca29a73a979d8fa4db3607860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916d1944cdb9556ee0c7b0fb42d10c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cd0906c1b421de9608d7746692b36862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815fe120bb65984b709b437df252235863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c802cda57e42e43e11c2edfb6cc02864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6764b8591c481f910148a607fbff70b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774417290737b833b17f6fb05f15f833866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27541c4c767c91275059e1efc5e505e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53f260374d00e27a9a3d12f24ca07868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47f4b585a40e93249de9166db50ec9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df9b3d26231980a0b2936098952f6e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c19d44271e7c5a51a8e03f0e2fb03871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dc124c1507f08813eb8480d682f52872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e44bea95c6ff422306344de598f407873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26914156be3a57318b96d7388ede1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ebc9b8500066d803c001a6a635a1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16625f4311025752cfcf6549d1ee70876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b761a49d9d280b863c8638c790856d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43de7531cd0e1977dc69355981c638c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c46c1d03ff1830273b98913e8e44e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd63ceb7a17ebc22744f319ca91872880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc313fb6e723d919a301c8864ab23bc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb3f593a1bbfc67801e193bb0216d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec5b720a71a88bafc5139441d645f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efd932ba47f5e888344f41216e654b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cf359aea24d556d345258e7570aeb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba67c597a05bfe08263c890d665741e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb61f0b803b65a4de418ce79c8d7e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d737ee3f1be13d17b42e65850d55888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce31d5d2ca36c131fd37fed09cff38889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da06aec87066a0c2f3bbba75b040e9c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e715377c75f4dde438732f7827fe97891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4e80d1ba03c0a4ffc7bd678941e13892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590bee96049548cae647b97eb937e2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ca96119aabd1bd4eb4ed98c2aedc4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e638b728484ac61e35bf5821765da56895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a05dc84104ee46682ee5bc50bb75896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac09c543361d9fcc33f4ebe989dbe74897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41a3c3b82d998e1269700a0096609898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357dc5e955d950a150d840686a0d42899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aff9d875f949c73824d5bcfaccc327900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c796a6b1e398e243dcd2797fabc55d2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985fc7301a1f08a327ffb4fe347f82f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9213060c2cfc96f27bc9dda1cf0f3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea31c0097f1d49e9d6edf70e1ed019904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e0c95824e8501000207ecf188b237905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07cb76eebcb3f5b7529c0e80d2d56906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da74a18a9701698434c42bd1a380e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa47f215231ee04e1359086daecb4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26f89aaf12384dc17f877c034ef0cf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9851f9062379fa85bece1856956f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9d8bf28f3b898412181ade3b8c28b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899c863ae13b38bb52cc2a7e1142245912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b56926490ff478bb456bf757517ee8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a03a5c07f77f39f7a79d757a73072914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81b2ae7bd2af273e432b4320244f66915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217e78f356791d17eb24369c0702ea9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059ce441f6d4c9397cf4eef374afd49917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aeabca7e8239e06695b3542f38f75918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8fb152f53bfdb5c13ca8e0af47aff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482619aab991d7a9a25265354360a678920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b6a26158a8600260de3b3c797631921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5490f81710a0a7b038ccc8659d59922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e16b6cb1a0af04e6d0edcd3a5ab2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7e84dab4980851f48508f2550636924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c193cedb90a498ea6369a8e529b89e0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff73e9b941014d621d344b09f64ae4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d766bb6a48e2e7585b65b0b1077e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508189b0bd7bca8f6a2e6550458151d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7956ab58d373e5fae3aaeab2f068929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f1455f090165df4440288cfb2dd38930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e9aa0da3e64bc22099532d278df4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d78945dad996d0e4c06fc7e815fb5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529852b33c8612c2d5de3f3f962694f4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88cdd9709162196005e601260c223b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30168156b52fd620be967b6bdc7555c2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd5bca58b87be15fc4f7ea30beec0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d53cb19738490bde6009f68e926e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b927876c9d8e815ceed9cc417fc050938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5fe9336bfee03caccebc9fd91ca91939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed216a8e39c047f14982b44733842940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd528c30128b17b75a177f5b0c76f6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f1ac2f44b5b490749193b37511f9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60ccaf03804e135fb9a5fc1c1d273943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105db7289c6c88583c7c660efee5c399944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b07c49b334fc8de4acc6e15051b7f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c2cac4df0089a43d96b339dae415946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b706d09c3cbf4cc42f50c319f22a8e5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480cdeb767a7960c606fe63a4125a20948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc981c488977dfca08ce572630bf1e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc345cbefa635705e52d22a145161f9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f40a93ad7bcdca04677700213b7c6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955933e8862b04e8011f5caa04f3dd29952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ccf175803b527ab4897241c39564953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15b112c697e3513e1082cb45cf7f06954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4182fecad37d9448e6cf20fb1bd5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f733ded00d5516b9019e7ae3f378956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e7430d633c9e144a0cd05c71c0e9e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26703a2580ccba38b9d2ea38c5cec823958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49ac1cc08396ebae862a6b16507e00959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe9ccfe4997a037969989074b77da960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b563aba4af71fcadf5be7cc9309699961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624579a68b6bbf1b2074dd597acdf588962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a78bd1edc7a3135efc5204add693963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c7af4d07b7d2e1c3bae7e641380e7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05db2296712b5e2cb503340b7f4802965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b25854cdecc50aecd14bd5d56f94966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b869cbe36a2ec931f997a243489691967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977cd7df53446d934b5aa5d68373b4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33923b04dac39e61159c9eb4645c00ee969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21e70e3a8199c7138005540f95f60970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a3e20f203dd45b480c795fd43d28971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db86a126f10ef818ba33efdcf9eb50972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da80695dd8919fe6fdba50ea7009b1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ac952618c002116efefd9a6f564c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a590e9b6b9b4516203bdb10e3b46e2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b789842c5546f8991188f8a2acec976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0701504938389f3a6f2a5438baba3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b64d28a4e95a6c4d12de3c112e71978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc4f57673aef06205490e8e59d119979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed706279655512b8ea89d3d103b91980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712266e3c573bf4bd7198aac0c088d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7a6123166ed10f486d165bc4d16a1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d687bf3361b76b7e8b9bc4ea6631122983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63eed70e2f84042ef0692a6911b11984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24111a0552b3ac30f4de87bb3de469c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc380c8576a3b05040310013645ee8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33682c60181c847000c6fa81681acc5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bebb128897ee3d90995530251a568988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806b55ff9c9edf35e4d129f7d2e95e9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0cd5fd58b0a74cb947ae100e9279f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a75c142d3143e18bccd736ff86f8f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cbfa6aa7d971449a8e3068e0ed9d1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1905e91d428aba74ae2a90111e89f3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04200410a69f1ede1ca2ce5292b12e5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3362cf36b90a7a5d185325636f66e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0bb06d6c740c8ecca58281aee181a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529acf8f747d70d3f8541e46b0e3711f997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664afc49a8d8e9967ba28d6ff87e39d998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9365374503a4fee81ffa746e4c05e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569e6834b5f0ff79d6fa2e0bd1508e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87da9e4ad888e028bcf6ef9f770a3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534708f67d3311556c9364081501d0a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae6aac595df4b75f86bf7d804645525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fd619edb31895396f484663024fdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028175cb7082c3e804110a24ccefa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30543e5024f37ba19110fb179788766d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342086772534f5ee9efddfb0a00408d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3e9f2c05450c11cef51b03af936910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ccad25c6c5abf1b4e124ff9bd38c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a94eb41a0401652a928c076b1b4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ea9a12b361d99885f3f0a4285a68513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7fb36947b853409b5c4ff0087067014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d79b3254f5c82ba65eef09b07166ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f604de03b69f3625b856849b1a9f71716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945825aec36819f1825f777cad0c4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ce72b2c016e6341aa9e60694d67718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d3ca87b1b7e182450c5fed7eeb6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec912a6dcffca80acd8975c4e44bac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823052881f3bbb98193895e6bbf7a0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a45f176b0d0526d8ea373deaf8d10922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734a78d1cbb92728ffdb1ecc761d38923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea45159a803263573a048bb14ed5de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae169958eb8b3bc466f4b5bb9474425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc353739e097e1d9f0a96a5ad428f4ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d955b887a0ce73abaa7219b46cf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb552d4e36a7036f6ae35a0d674d5a3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870cc45ec8efd133f8c81abe92b531729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6bf5930af97da9fa30745426994f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a81be20148f2541be80e26de2c5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d71e7008c45b1a53b61d172011a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8852412bccf2f4e382fcd5649344033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e54ca77b2b63f557657f50f0da7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca02b4b37ed1a94ad0ed81364207d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ff983173cf39459f827d611f789636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc10bfe29473ecf76bf81ecc2b35fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fc151f11c12d849194a7c1cb91ffc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc9ec02c1c7713bd1145b18d9011639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d889432d704c774c7a7850960b0dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534339f76103e2eae0987572849a838a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd708041483492767bfa7d70882559142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0736ed70b0f60361e7ab2f61e579843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29e9cb8f2927f5a580ddd3681d8cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1855bfbb4b7096d56447392034565d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fa83ce5e6e288fc3d56cf4cf89d7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0931adebc0ac74d64acd4c4b56c9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d35641725789acc23960a9c65c202448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437f9c2413ca6907fbcbd3ef25dc8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af7e64104cadf234adcab9826b99650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e797131da7f10e863df4ba8cb97b1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364efa80d765366028c904a3290958e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90113528992c50e41876623709946153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca34324f8ca4f495099a1241af866b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b7faba4c91b83c36ffb4f28f9243955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1aa0cc8e2e6145a9957a446599a4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712b5d1ba601cfcf255221b4e9d93e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf830f59a3006fab117e9dafb26d9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15741b50f9050d7f9f4c3c7ca869b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f1d807362081391f8dc0415cb37b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39561db495ab9cbdea1b3926368742f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ef7cf050a019bd8acab4ada28d8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bcdfaecf5df7e3866f9c2f125262863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29d9ec5d6a1cd7ee44125dfb203fd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142af9105d13140d7487bb13c2665d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8ec9adcdee2e62e6f776b511b464b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b875df273ba5f98360a76059ac51aff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e24bc4e95b139181b78666e16e10fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32df9d2785278a48a0a6d5cf74f0c8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac92dbf18e93e6a90ec1d5d88226470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914991c25bd9deb736ec40b3697e10771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1e225cb48dcaff00c24830f2810c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2cf2045573f2cc0d21301a62ec15373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938f6a2ea7c20bf421f91dfdd9f2a5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f1afd130721c3549bbe0175ddc78075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2a8718f47bcc7e3086c946dd7335e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c656f0d387470785f143ca4147341d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20d8f8f50bbbfec6837ba1f423a76a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8022e9232968a657c2fb6ed0b413279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc8c3d5413123f17d5a17d4f379b2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f72dabafb0a2d26c16e48d12de08f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c729bb8dd8996edb965bfd2585f96f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ccd9300a2446abd8bb881511d58d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5191d8e882f976427787c8901205ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd510b2d8a9c07759432ff61989e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a880ec5ccd4494a9906ab123605f1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e52cdd3b5c29cb202ee821098fac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fa72a6f15aee9bb0aeb9aa6b6323288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b395b9e8addd543763af208a6f2d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e17237d63185561d2cbd2313ababc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67535ae784c28f812584bc5cb76308c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b8ea5f89d6f8450c72bc7ffd77c7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81aa81ed2bcf140065f0c43502ed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055de59bc7872c81c79ded072b3b72994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a11b7c11972f2817692e7118b8d1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287160516b65730d48828059adeed9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26a422b01ae1118508981146d83cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a507e9c0d7fe5dc226d58ca3847a10e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439325fe7bf4a986e57a3db554cc93499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d27af72f7106bd035fc4dc2061ae7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b4aa5c71aee84867c22b6307f026101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a1dc99e2d58a6264aae75892f0e00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900dd93189f38c3eb8aab65f72895c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ce6046007179f445632542fa4f13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0ec68a58fa2c0e2b665509f458add105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641dad10f2917718cd03743c04a8977106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da27173b591298b20482afcc4ff9cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f026a30ddc4f0688924100045bfee5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3f94722a30555b3771fac0e95494109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0befc6786d8392ff240a4f4e8cc082b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd358987794df8223cf30a82a64607111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db176769d491b11a011006ad5079a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b49181d0c82ca608436489f78d0a50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba04f32e00a9dbf644a3b2c28c4058114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c570f8ac88c47d25315bc99b72c20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00a25c09b749469e506dd1999e19e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd291bdb6171966f66c464727bb669a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b44c9591b7eee2fa7ea8a9ed61d788118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468396f523841788b51f955eee4bacc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9b84e1b74602932047e6147c8c80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7a2de47d64bf10a2ab6da246b8b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c54b48fa3c8f86a1e5f22a53bebc39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975b389a72e0ee89120fce0a602ba43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a134d114ef299b9dafe4a67cf973124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d24eda0bf3f14dba2fcce35b7c213125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fa757e4f87279a8c929fb628a9e95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d6845d4ff62f0e71df67a8e194091127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcea05d0d0b4faffa194acc78acd3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3016de23659c636b09fef62d79aa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e7ae588c031a36adae241973d9a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5a40fbdfeaf569dcedd9fedfbd8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f293255ce1c41c7272e8242cb886929132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2919a0f0bcb2485e8ab9951274d8a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60122f573773792cb621574f3501cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7489b0e0c933123b91744a0b193958135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b045839f5ed26945ec6579f959932136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fa7510e7132fd72bb0a32b7f78e8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03c672e045477a91a9735bafdfeb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d29808cd9f29e3861d887b07b7fbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668156fa817300e18c9b1ae45a923f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39f60539f2f8fea3529c9c47c6832141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e5de84a79fc3fabd944529f5f945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e0a7c929dcada3f4658f19b50883e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad3e5dfd082db9eaf665382e028a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d682d3778c1df9e16fbf55c610d53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63fba9a85e0e0ce48e14f3f5b04ea0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d408100fb9baaf171269379a57f35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4df0f21314a3b64ed5bbad86891c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587fbcdd7a950f632f4f44feaa513ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a187d9dd25bbfcf52785334b41b443c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e68029f9c4a71ba175b80908c70d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e407010720927480bc2d2665c6b0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fd3951aba619a5b6ad7543b4dbe90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f1507d74cb8129b0c8bfe656767d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4036a8a55d1703e681c003b36a70d2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a07592b43b79ba44037109bba9d7f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce307ecab1442cd29f6aa6bcbb164157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcef7eef419eb1d40efd51047ac2b44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e524bebd1b686d94acfb3962d26ff77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90093b89c4f0bfc65d1b739a3eb34f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702686e7918f340af6746a7b4183db2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e34fa4caf08ead2e2076a4541251162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e8e747cd6c5a7ea39e4963a0feb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c94e1689fe9ad5723c1f212e91894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a308c8ad47d77bb6fb8e9c98ee388be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1708e21c16c5444c863811027801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0a5bd79371510983a93fde12e002d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd5dba57c7ff1e7c6975d900f3636168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5024122267651cfcdc3a7136f1187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc6afc2a0a4e1917b162db639039f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed727a9ed706a9cb1535fe1b3278a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5dae7c364fc4323b99ed96e223e8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ac6deff32031632075cdf302a628173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dca23fd7c905cb701c13aecc30c46d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965ceecf91a8a6553a434dc6720f793175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad5ea75517f1bef687591f0eaf3a89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da53cb39b251ddab3316fd6fbd81d70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e898649cc85a122d9d35ae6551ab8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db8e902562982b880f525d42a0d57e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771f95768a6e48137c42ff335442a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2c9a6c4abf7a8d029af86e9dbf67c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf91f669e3c6f0312384c4f531cad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a4b92dd8fb7bab63bbbf2c611811183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99fc96a08b613cd14723fc45cb08b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f88033c245ee8f10fd88915493e6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00584142fa78a8248f85467b0634d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104bac1715e6dfef54c9f796ddd7f66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb9248562a46d4a9f2eb6d0f2cba80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b83918d23ed615f3f33c954cecf39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bfbb238f821730da6c8fdd94dafba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a18a68721d7c030459ce6fbd09bb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd43a342da0fecb8b2b4b207254bc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb3b8c67a9bc747256d6bc807787de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5708762a3398fc524ae6d158f3fc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb6332297c4e29646a19972644884195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416095e8fb43de492f136fbd929b9778196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612db9693ffbd91aebe53d832b1c77fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d787bdc0313001d0b1a6a575ff5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7af80854e44cb2588d9a0b4e2defa6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3039fd55211e80ef28f874744ab75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d434d5ed586b9de40f7a8ff1af29f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595927f8d590525225da9481fa67f22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b96cd65953dbefc5d58e96e3266b95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cdfba0b8e354b5f1a606179764f37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26509be9e904d91d4e8348e640a18f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb281a8581b501b66f493df944ca606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78cc5cbbf7fc927dabc9c57a3914bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a7180062438e3367849ab37e5f556208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a969e5a342000a1deed12079a60dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76adbf9c6aa8d59fcdd082a14b9179210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838189380b99f5e187d4469e866a83ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec870948017b1b9b95d10be3eb92c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5567b52cfdd09da996940d5e13dfb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619b0a82b7df0678969e33e6adb60b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a5ff6b9bb5d67fbd21382e1e5c1c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10695ee05cbf3fdb4d8cc3792ed5a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f408e9b8d2a1d76d19af73f668b3ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2034a16423a960d2bcb93c324d7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df35cd77b6eca380c34c9da459fa90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63e777068a20f14ee0d46a881b2fd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3ee5046abc1e14f79d912f3eeea8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e31b1f01e3b2bd160de9193ab2ac0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061a19370b96b332ecea489ada9059d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a46f7f7b39433e592a7e03ab4d0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c10ac82f0b180bec6206896550b56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dfe8504f978b3df80f9b8b7d35b1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76050727c1f50cc3d9fd1f03fa793f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02926b4b5a7b34137f58cc38aa6ed9aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17b47bc1182f5ff1308dc614101893229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee4ebc9093b033727de26dc49273ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc0355b15141a142733d3730b77ddb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e3240c878b788ebf9a80f5b5a6a42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481039626b47549fe5ecc547f9f41973233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2875c4d8ed296c21a1a79081b2786234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de91229efcf960a623b53d6e6191a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f84f978de06d7c8356044b67f5d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b5492093afde422f846e5e5272cac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4841f36b11582757e70b5a2df0f994238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea18735182845de98301cd043921ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7d822be7618c25972a2d9c026ac7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e0c72361a6115ec56a8026983fa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebaed5cf493bfdd8af4cbb4f9313f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6bf9448ba469e67d876ee0b7e98ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8314cc194719f2c6ce7fe0234f96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f217e63720927ec3946b6285072f1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69862f55b4b8f8fa2bc7c4fb6b53cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dbcd6fe450ac48a58a97509bfd99b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4340bfae9a447c611f2bba0f69b3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5fb9fb2d08fae8c7289788dd6ec32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156919804f50a0f27003cf4506ae773250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ca99130f195bb414f38fb94b6b1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa99b0a1b87f1cea7d2c41dd83bd5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c8360dad7d0fdfe50902540091a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcc444c33a95081403495f0c18ad28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8567506f5378f013d708a55fb6a3f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927949f82547d3638ca84ba32c99365256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d712c98f479fa38d8a4d65f993f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f131f366aafc74b982dc90cc208e4a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c222831f1d90af22c3958007f735259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1303e92b45e39358a2813944678ae1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce146e48a3f0f7530ddffe2053477c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba08e9c6a820cf78b76ae21d528714262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f6667a0cfab620a0c20d94a06091263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe6ce3d197378b861e1295cb620bdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac10c6857c1bd8f7127c633597721da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3117fa2f2c0f75209615a7a4267834266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f2c2115aadd12e3e8b50a3cf141cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966d4f41f6083952971712ccb6e624268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480ae4b85ccd65b7eb561ac40c68662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead11c611066d0926b0d4ade3b343f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834730e4b35380bbec2a87310d668948271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50081e9dfec6f8c6b55ba81379ecb10d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d9a1b028117a6087777b1f56e0d26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619eabd7f3647ccca814c1781d29d98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423e944162f52e8b56a11c26ff7947275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d09cbc58b3b6f40b98f353d8f2572f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99784ec644727a2fa003a8733bd0f8bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db7d5dee50ced933212ab2599ac27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c3eeeb54a8828ac671dc1f1ea84d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dddda6599e2588fb31240b5e3da6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46f4c98244a5731ec5f3ffa53ea9f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69737ab918f724d7c081d6c8a4a8c252282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba424a75b3cabb5f7d2a5aff7a67481a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a765f4afc1793982ecd235645b2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d2e56ad3de7a257e3b73843a1908285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb853fcffbe1e918c98edaaa3f1aeebc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddddd6b1ede69b1803999967b49709287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e59a04372737f6b1feaf8a7f2f31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc072ac3cb1172f4fa13218eaa6cece289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949494ea41c9b78426f872aec9bcd04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19a89be009f81015daa627d8ae8c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f78cc0b44bba34bbddb5d5b26e641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbc1767b11736a4dc3b44e04a752ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a393db9440c418c0c5728aabe6a5675294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de80828edabb75802ffa3815f1b02a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217785f6aeb2c6a2580bacf95d53edcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de384842f0826612ce303c9e2cad75d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba66ae00b065e54cf24282ca94e4659298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0e7255e562e1e1f8df1ddef5d34f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c73c7f2cb2ffb075f0f4326bcd80e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715d29bf17c17042e12b60b7711c5c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f54853c608ad8c1d98e4db548f879302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b130d20ab3cd64799aba8e6108e4ea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70deb8babd3fab74a67ba4e639fd0d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ff1e6ea9ab22ad9a5d802834ccbb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69660c7cc6a3cdb0df3892a29b956acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d3078971cb2df7f77682a42a2de83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcf2e31f5d252508afdb8fdefe0d94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961be15c45526bf9b6578bf817a7746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621c1d69536d3cc915af1dc74d82b45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f63e233f1fbee2f3afd75002c5601311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb776875cbe741d3260e600bb7f8e4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50132809db026b9e3ba95e48cb8e79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ff19b2608d73c9afa0584c3e7417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3cf0e9997082ce281640392e2dd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec021df9c3a06a6fc631afee1eb32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db553374e0131de292d97a1c6187f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb241f24229ef45a5cf7e6be07cf6357318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec90857d0fbe32ab6ebdb0ca5c9ff9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932b17802433638f7c251a281f63f86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b95bad34f678e5ab3561ca7087a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ccbd1b523e36fb2ca6eec11f9f6c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1a46fb48acc1190780b557f922a11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99dca33e86813469e115fba590babe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05caca657a880cc8863107d2c3275325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f132ab451faa0ceb9d9849a30b033a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f13b30e2414d0fb225891e452266327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92820afa0b11aa45bfd40d75e8b08523328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059ff37a2f51cf5ef1945a817399b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1051eaff5c493b3f18cea7650d29386330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e3321c12bb888b33332ad61f7066e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66919749d4e414ad34877fa4f681ec9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ed244330cfefdbfdaf0986f3b150d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed78ebfebdbd260964d7f06e827b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5a9c6c813b198b740fd438fa16d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce58b828670422b2dee468eeedff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56062e2a754479e1923a6df4f45fc5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252a2ec070afd769cf8c784b647765338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc46e29c0224de5eaf00648d835f28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3506bfc21728cb2214a5f58f799c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440a00d220300c45c1c88ba9f312bf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18f6f28447193495557c5e102acd00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e394d7db8cd8638efd749350ede36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd7232dd763afb58dca732fcb3926c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f496646aeb2d2ce771f48fd2a25ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083a2ab0670d743dd124408dcb5c4bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229d94ec32f9fd6b35162f750e4f008347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3f443b5fe122b2ec766b735d7e0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4732026131102e54efcdecd9c06410349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5790979f1cf49a987a011bd3cea8a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa18b22c76acf914bb362a0d2b76a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1dddad160e8a1f21dc2b29bec157352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bae73c872cd49b2cbdf78bb29d32f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ed9e65d64c5b036a5e8837414990e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb30f573a5f2263a5ebc7f1a9c038355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bebdbcf7ba5afc172efd67c6a368f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288606c62a476c8ba93225c004359e09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a91c771d4449e66589bfe15651681358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2d1ce476f8150c2c6d7f225d1bd63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad4c5e9df4d8c60feb8d1a493e16b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b26373614bb7db23dd59e49e212e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4318d5d3cf9863be2a0eb08984805d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76257ae524e89f27977b7a1f33e92c36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae912d2891ea7c8f5349992b7fc676364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2d83f7d93414311031539dd22de72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766843ea0827cb638340d53607e68043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d40595317fad6fc6f8ee5bee36516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048c3056ac38c2ddc12f3893348608368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe863a23b15a4b1dd682cf9312a68db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25f87f85675c6a77da4dcda3225a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736cd83d16f05c7f4a987ccd0cc641f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce1e9c63c01b13dcb4b93af8d4d05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60be9ce26ab54f13e60aa507e355083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d6ccfffbc23cf6b4d3abee22fdbaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130917ab737158c0ad5ceb3df440df75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f92f32d419884c284bb386bf9567fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6137cb3197fdb401f0a5f5ab7de893d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6067c9019afb0c9990698366decce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422488f6f87446cd9970e8b3332bc41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc54d5dd251e819fadb2a772ee55e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a6c0c42571c4195cc8fcce63cd3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c9d3d751614f0d7e315436bedbed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b82accc06eebd45f2564f3744453f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135e3fb55b73964a970bfcfe1ced5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eafb9c889d7eec3726c7831d72cdfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b17994a44f60f12fe23adfdba534a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611d50d89bad0a884640c2b40e0946387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e832164929adce502c76d819b2da96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc14854c431611025e89f2e92108e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6336b35fee6e40cb79cbefbcebf7df1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcec7c5af39f7960af5ddcb80b7e2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c52a440e03820f3ddc203ac08eb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db1a6dd3327d505a85f5638f13b7ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073847ff5ebcbd6937fa447c0f483e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463f8477a89dd58a0a7c57f755f2217395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51c3e10bb96f6400ade8bdcbcee422396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4064af1f3606758e53b0783e2d76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d1dcdfaa72faf6b9e25595132e93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19c23786ce6f8d0cad57174f07a768399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dad3fa3bd1ed12c2899df92f050e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6a6cfb846d7056a543b3e1fc1f45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f213dc92c3d826fc09ba51c16e4bd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28481f6af001211b83f06e201fe5de35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71197d108681dbad3317834daa11a686404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba500886d965c7daf5448fbc5e24257405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6445c9b2384713d5762261403561406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5715acbc0d7f82fb41d985637a88e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ea2f945f4bf86bfc1bef50916238a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3377ce86d443d7f36c45a8953422f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc552850424c45ff8a0f869ef8cfa90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7f4c808b181a54abd72a4b463a217411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebb6debcfd890bbde2b7afa4489dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e633124452dfd2c48da087fb2bab3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b26ae2379e4c06ae71bc333cc4955414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb8430e1ebdb1a8dafb2f0c320a55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f6ec07131da97844e13c65acac0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd139308130e2500b67071e9efa6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34c98d9439ee3d3d4bb585a828e73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362cb81fdf0dd0c1c1a9c78586fbfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e074bbc8d6cd39309ebe71c2975a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f79c0eccf769094c75243996c7489421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e90277e39d1a949dc85c3a9449255422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446b222adda197b09d7836c3cdf67d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25781ca7a113dea650406ba24c120b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c83f351dd08697d879b37e7d16902425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed750653c564ebdcdb891315076ec4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6989d52c546822a181b9d8cf6d7bfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b309aed550cdb6804a43e177815261428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041847dd795c4f0984cc3a93246bc805429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532419f9361ce2d1de40e5010b5d1e19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154dd2b278433c72538f8091da3f65b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb1539e3efc2f5da03a3ee007a7ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70bc67820d604c723e7d172ae76c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d5166f47dbf10d235000278caf68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40654a9f80c013e5f13391b12d323aa3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad5bef32883c38fb84d2de3a0f29d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f12c5919e60bdda5dd35b874c13347437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4de641632a7613fc8e29705a3901cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9683c3d5562feb6d0410b9889cd2f73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794af5789ab1a6b6f108d6482c97c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50092bb962fe46b928e0c1a0e23b46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae039ae2f18b2bfab26827c839f287c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacb9b4596a0b59faa675d3669f9ebf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1900ec3e5fbaa79f61baff80ea383e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569842555d2e35bd489d69a3b9e25ca0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1913a07887b365f464688d8357aa649446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f67cded4f0e858d08866bd4634e1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59cbed231508ab961ffa7d361ac376448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f516e38af002d1e511c5b028362a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8706a270e50bcc6520c7f2255bfe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29967a9e8a472ba5ffefd5c0eabab4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09233c760bdec28dbe8c8b7be52e8c76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4a08c59e9879c2afb030646675df4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8db795d88e97241a8182e7814bfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c71d85766782b44bc605a75b8e95a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25314d32ed91bafb754560ef53a08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a9b8928ac1523d2e5b9e9cca5e0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4c864d0b77e4ad5a272c536af7786458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac2e9791f25e3bd0ab099d9a13dee4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8cfcfbcb88bd26703f893dc872db1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658417d9b049caea78ce5d1d29b62fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687848488d0f90f6d40e79d27f303b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3950f5dd259e47222753b70166f3a35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae3bb2bf8a4b8046ee8a11b9655d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d92bc95970a4e766157ea7f4be355465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7cc602a25490b051b280f4266ec4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5502024a5bdc194fdbd9b647310e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c455af970a68e9c705943b574ac6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680dc6275bb3ec419863bc7f6025b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574398f80f5fc8f667a6b19cff14d5c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa30e093f53ffdfd0545a1fb446ec5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2981001ec0fb7ab2d86f805b701121c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba088b0ce8b73727309f9e3173a08c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778beb0e56f0f7a40db2543a7ecd4d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e0ccc5cc74cdba0407e59a93cad6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd282a7bd063a5e7a7fb7a9d07c617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a526f8c64ba02757288475e2f3b4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7da880e747b77bb6edee7a02fa39b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0c5168bd5451f81d105a78241013a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec5f93977a169da427b41c6a6c4a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586df5b43d8e251486d59135c14a672d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e934e8c6294734d2a1b5b38c74351f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6a5ca9839c3800e929f3dc02461f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f6955544f68286ba3b99a02f75d6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9da51cbc5235db49348e02ef599d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ea00d8c8c27bd1eafc422db775a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768bb8642f3443bd615fee009021341487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776343c53ba8592d5734a480f596ccd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6fdffe7bf4d7c285854f8e28ff448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d40d9108623b3a1603cd08967cefd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f08061a2e28627ec049f2a6fa9899491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d81817733b8c86398f2522950d09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e41dbdc3f8f7a6addf310b0edc51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3acc492f79d49f18d27d09bac2ef2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc01fd570c881d26041e50de535905495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03808530fbdfe952a344e1a525290d15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cc7f3802ca147aa14007a31d59de3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d8012506a3466dbbb9ea758c0910498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce38b71486640a72b36f1dfcf33a9b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7d46b6984617aae2030931ba0bff2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4bf43f902640db0c310e2631fb288501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ff5a34d31723db5d8a2955f07a65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c7c9ff4120c19f79714edf199c5e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a997d429463acf3682aa869c6527c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0f8969ff6366b14383d65f0254a08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd133892ebe6dac505502d9503e3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99e11d8958b1c189444882d803608c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e37e86d0fc4679763a09a6a79ec0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce7746e42bd05e66e902dc5c0eacea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d1699b1bf3ef1ed2b033aa36d2c57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103fb377b4b5620a62bfccda7b7c8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55765798917f98e9d2fa15baa5f45d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99be8f25c044e62e1e3b7575776575513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14cdc08329a2e79b15c435debf7993514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83386c0f070c99dfcedc66f843a76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7649426f1d7455d77c8fbd62c112516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3719d1d655d6e0d8ff9f08b74d77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3c1410731cc8b93b25d53406b7b02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a525c36000b83fac9ed7bc2b9c12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7bfa7d7954b4141bd7fcd2dec534520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb52cf09c36515c6321975435587c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeff843830262977f0330063366d525522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a485226914cf1a6bd0605d39cefdc7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9634a66f3e0d857d85f68072029fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc626b67ea7ebdd0b8efbc483d8b4fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c1477f5f613b89df968dbf960197b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d480f75f1f298b5cc4d6a82f2dca62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497525c408b91f9ab89121bc12328a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53589ccf88bc4081abd69a11f3b788529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f6eba025feee5bebc4592ffe2fa9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f9c7ab01695a187805f6f232efc6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1fcd881bb665a8ce2990553bc1c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c6b5ec0745c6d320cf513652843bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545c4a83c31c9e657241b6fa15f9312534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa63dcb7180f3f89e0a0222596c8e6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a4d593ad03d440dfa911466f1ca3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdaa8ed578756af5c9da7121f68896537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7352dda89621d3e43d1d743d4651f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e735db4056d534204ea865f379f322539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710963fb535e73a8dee9eb34b55aa22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee88f7d526ad5c80048244226bb4a5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28348957ce18439a220e347dc565744d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03a5c15eb05992edc51ecf643dc025543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40deca3988b924e4fbc44daa3a3239544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb8c572231a12d67743d8c7c6e440545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de53be29d8ae46d8a7a886510e29b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d0b06ad3c4392d2d5bd2d64b8a27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374e88aa8bac99eece0e2c8a739814548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9800f50533f7905e36007bdb1bc3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1fa6a7a85f2480525b4c044dca172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc97fa0879271c32a1f88cc8dc73bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfff4f0ec1040cd82ea669f3860a3bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467c58758169b744dbd50bdfc3b8fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de2a3d51203386822fc1eca625cd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39b88434f126d946ad4be3b71358ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8596dd2fdc6b656d6e579c76ca16c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603488c89404830d0832d6ca04959b58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684b72ace52257939f6d71261116f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab7d8522fb91f8472f2f327a8d5452559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1ed664f3eb5a1d8737ce2e26b765560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324726348d202675ac1a263c4e7c5fac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e5523157bd0bb90f889526ba5bbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2d9e6866cd310a32a5573e4d1037563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c65a4b6cc7ee6e14e196abe24d8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166edfe53b9fd620468fdbcf9aefaf08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b0f65eb9c10d51e24777b4f01205566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea86b617013c38ddf5c3b3336e9df8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f689b8b10a45e26dd66753b88741b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb372216eeb740ab574017d9682dd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4be8bb177091d4af7901b5a439f50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f120bf6ee29075982d043a59eb62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c31b5f025c814f5e86f8a0c80048572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705077eda6290d9b3352063d0ef610a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cda08fa8b9633f2a60d7e15846d3ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9d5393308b8dc0211ffcebf7436d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd44a4e7186e4a9a37fc10b91233c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37761c478ceaaa1d879257086758f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec794abcfb0f42a07079691f0c767f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373452e07944240678bb17c466bc185579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f57f9afa80277e56081cb8d8b9494580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2ab23d7b6750a08948b514ee29ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e6988d8d9c8b916d1e513b4b85b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b315ab19c18c19ecccb6a59e41721e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283189dcaa33559aef7ec261e40a1f6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8223d7822672283e8743c9eacbac2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d634f15d1b2f5f34f8c08d68344c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8eee3b299a50166c151a9eaee707e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae82b29c1192f7f22c65fee33cc7a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f85e7c6eb42dbe3b0fea7e7bba8cd5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99521cdd9a17b531a1f18030b3ea78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99435fcd73a3627601d287b854198b85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b0fb2849711fbab214386b22c109b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d205fda86b6c0359131175e12e0ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd70eb545bcb377cab7e484619aa44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4350e7e02fca3cf7584c266a3f0a0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7c9f377e0650d2ba6e13604e4bf0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f55a2d63bca722862b0dfff718332597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d61aba0c98b596d69b12b8a62140f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df84fe470f25f12136feba56f1d60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83421c8d9a97f592a21553e2dd486c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e830405a637389f828362273faa850601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ac54096bd699dd4654a140416e0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af96d79c5b7f8cd0de4f4245d8b93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2731eb9a0785d10ca471c79866361604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b5209a1c52e8eab755b7ba7a55a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884323af683e5eb1c64e6861a834915606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96256624af086300e75eea0e0bccb0a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866d46b1ffebe011fa142a15491c97d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54edfeaa7eba7178ed3bd48be302c14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5751cbaf132cb91ac9cb8fab13793d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429670253754da97c22c339b467c1763611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324fac4e58e66f7dee28b3998a6a45a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a9ffe4d1ab41a56926a82c1c13ce9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f4a8e67e17dfb26711ed31b75b14a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d35a6345958f4be703776f029fac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd693adeb4d5124b271bca4f9e95397f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17057b292ba3d7d96178388646eca2d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023b2aa37c05eb7cc5e7bb9580c19f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297646fd24583e7b3f9a3c8c46de2d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929206e9643c58405fc792fcdf7a8de5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b01e99120338982ae7bda2caf5ad6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7cfc64e347fbcb96ff0ec1990e7f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d5ceeed2137e85e0a560adbcd44b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72b2cc003145eb60367bc068d39045624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc475a4dc91f723dfa765a560d49e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843292abda75509bda63dbd002b3f17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d540d0d1794a5b29b8cc273b7b50a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2dd032bebd37435a57231bb61fc07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb783b3c180840f7bdf2188eab8c8c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e471958c2a7f47980b5d422bd920f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ceec7667e800278effdb182732519631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b07ebcba28c73b0e3b806c05f13de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d1b324617ef59b9afa8d6e35fca70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80803607531f78963608d127786193d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef859f0bf4a85af49609e2d9755d80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056749dfacb1a9548f2da18e425f95c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c6b6c61e14c677aefb4b63cab2d2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a597e8a28e32e793efb14c954e44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84832a7219628d7b705c4556037c90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a57f020a68967ed52efffd19891605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001fbd894ec313a17110e7b1f8a4830641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8b72aef98df9640bad5ed02738a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e121c6018ed51aa8a99d66a681767643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c376e845b3c6c9b877ba40c13db20f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ec99254ab28a0941281b8e61dff5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cace6d0d15a99ad57f00eeef767d39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c8b8e554e1d4042e3ef3b04b5507647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1944a7e2d7ca634c43ae3555f40b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52fd4d3892a35f26eecd5f014a8034649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6607c86731db1038520c15ce14d98c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544a958da43fd87c3de88db59333a42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2b8c9575b3b96bc2939b3990b5dc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4f59bd3f7cb1d71d83664dbe4c3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53c7967a1b5f1bc8505de475c7812654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088214c80487dba702abc10d72c1a8da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ceafc4de6eef566069e3efa2a1fcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c441bbaa9a226565367a1ddcd3f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65bde00744e9172cbfbe262cafeabb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fc99a68446286182ec986c32299e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e957bdff7acbd7e220104ced5231660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0cba2dbaf61e8bebd9f3b5b218341661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890587fe36a3792a503e18ca00f915ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd41df50c5e4c37d4a8de7361f40c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05eb5f1347497c5245cfef57084dfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef1ac12e5edc20a1764df192e1a52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b2ad42466f0aa7255a9520b9a17a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8be7038a9d869932bc0c11b837f925667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332552acd79f78fadcbddd198579a04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb21f4c314b8a4203165dc9989cab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb0dab5c2363dd0806ecbdb8e9423670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236f5a6b2461a8b866e9590d935fa00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e449a96090658f534d6a7d9efdea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafdf71c940883591eeb315beb92f73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ba606daf7c4f81e5b27749a86d44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ce5e78b900191a1a933f4d641c93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a02f17c44eb546b1ab7e6a5e19eaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90400f33760416e85206ff28e6ea22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91650a04b7116e400ed4c767d626f4e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa468ba5de4eb66e4f29205e52c5609679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809aa72b08116d9a5f93f6658fa6c54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ebaf35bd546454e1675def0abc0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536ef44cb7c7af3f4a1b1bb43a9ab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861597eed19f4ea3ecb2e61a6ebc446683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45666182f4a904980ce80b2bb53830684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d1b583d2d9a5853cb0a99399fb8a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3949990cf91e296db028f3d092a2d9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beaefd08af947e634671066ff7f8bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf2736a8d1318a41df87634608f15b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf2226475a3cb307f9291e1ae2c59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1640e864f4b33594fb8bf746fef20f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeca2b24ad9f6299234ca89b8c84690691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74df8ec566db027cd42d66f8adf11b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fc57840a4ed23ca79ba5ca613e308693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e72ea05d9c54fefe4073ecfc6668694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a1bf5dd136b0f21f25559c6e24268695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fd7f36d5d425e04b040eba986f534696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2e5dadf7c9e5c6793e91f4297aa1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff9aaaee8c8302b68cc0e27178e13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11001304ea973a4f508e04c8324a13af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683be5c37dd9460115a7b5d32b0f2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f7ebbe82633aa090cd61d4eca4f7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba51740deea7af942eb57d1917b413702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e0dd929ceff9be791efcd0a56628703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfcf78dfea8f1502e3bc9d7f33f716704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e28ec81982221402e8031ce7f08f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd06f3dd6006895791a7c0bc972d8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f0023a869eed9a9f66038ed3e04b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621abd154c193f117d9902071815d50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649c080df0059ac9fc02d9db225a10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29831a9ba14d37b8ae10c1c774d5b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc40c610fd2e8ced7f07f7d8b6b7c79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bf02e46663a65a0e8e69ee0a2f332712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b2b5b901e20e2adb9833c3b9f249713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f897135b1a4862c1b1cad5de0ab67f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af6d6ef95cc3d117714937d0777db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa989969535478a6512d216742110b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e72056deffe8ccf161f6b85d94b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafae34ccd34c7397527a183be3d4aa2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd7d474ef5f1235b0939efaa971774719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fed5f4c0a465744fafa540d4569703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad959769fcc88ca1d6968401bc70c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0753dddf3e991f200ea3345668abb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8939379c5a4b83bf32b2d926936ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14210f9b0e62e7c5fdeada18a62b58a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478f76fe7a8352947872d62dcd9a68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345c0c7477b4567ffda36ede68c0dbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b378850e0f0f9f796856c573a2b96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b176ca4a9a53f5c47cce59e311a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879734be550bd2e13c68c0879269650729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636200dc4a22d8aa6303be6e765c02f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f09c2e1482937485d49331204c16a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670b6ae7d7f9245e85a006272d365bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f1b4370499971087999c25b1c6bb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761facb5d45e1d6820cb79a414d3082734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305221eed2413ab9df278f7ff4ab3cfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05180a08c814b9dcc57a24dbfeeb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5fc480cbae73bf662d8f52b3a648737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5870d8974bc1b6240fc0525078f5398738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afecd4ad37e1164b0d64c33a1a4f77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee664459e933a1381aabc3af03d12b1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e428ce9bbd94386d46ec424bd2ec1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8cc30f4d0c47ca7b4e39cf4a2c6e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b95d0b80b13455089fee67574cdcfb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ecf1477d7ca2a420d51c842e56a14744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed16513941def440e8d13b5275488745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd1716aa9af586e3f85d55340de2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060424840f61d6dc101a0b6f254e08c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413cea0b362dea79643003f55b947a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c256ea965ac57339275bd2b309bad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174148bf59dec1a5b23921b2e58a1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b44e992d965e0f79a45317e6d926c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010113e3cc3f6d27d488420782c61ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b776ec71aac1f5aa021c03e96cf6172753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7be7b6fe482d01e7a2b3a20e75820754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b866cbef781af53dd0af1d42313589755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d5664d67f395e90a349435a895d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029da024e1301fc9a2df9f6a343641757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73451722ce7550226a9f0034ee17e84c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc94a393179562781cdecf89051b366759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5454287dd8bd215deef46a3cc9ea9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba602215babcbf4a36b3ca3611b57d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54b0a6e1d5b0bf823a208f2a374f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688519dbcedf3912fa92d57276d273763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe6be20218ec064ffac404a3d9af4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eca153ece0c8d17b1fc0437c4bb82765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2c72ef82b7a495dd57c7fe634448766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19beaf24fad984f2b2db64cd1f2e9bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a09d70e417c3a210358461b54a4b68768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ae85ca177dc9743147703617531f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10e48ccacb4330e347caa88a712f7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad46c00c4e462efd64d5e2bb56e390771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cc04601c92d06150662ad5feb1d64772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cd49adb89f9c7800f4e687b8e0b27773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344924e104a3b3980922ad49f9126aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0b176b7e9b02857ca6d6eaa35ddee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946f6bb5d081c52b1ba3c1774064a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67639258a198f68a0b067beccd145b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473488d04ae910299d03114bdce1294c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba389f65850eafcbbb94747b82c7aadf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded4ca04465a07ac2d8a0163aa6b3a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51b2cb3424d7a60f04567f37dc176b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c87cf0e3e3437eea050bcfaf459421782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05b75b0470de897b277fd74d55218783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde05aab81ec6a2e609071e42981bad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4efd7f91d2b7d2d550daa7874aee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7a58b090c003e0691dfb5ae48210e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c23fe35026161632734d37e5bbe5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fcc026e85c6a15e19e1a973715979788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65470a0c4a9c235dd5fc89ca0acba29789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7beb4d8c533ff7d718997514f4957790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1880dd2fc8714a1c3cf491f203417791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d547d21c75a4a364e5947b6bfe5603792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcdcc272430997b86759dcf44471d2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f6aedfd19a9ae8c88cee0082dc3f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747bd539086c23e937c4620aa7b1b2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59ad2b913d50668b89d42da2389bc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033edeadfd388aa308f6ae402777c36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75f6cb8dbaedf5eb1e36a57492e50798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdfe52cd1a0a1a22b850dabe564ea9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669bc7855185fd05a25a74934e5a495800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d390e8855242094e8b6bc3e2d47d5a1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c627b5533a1a7eeea44c5c763fad1a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abfccb9422446654a5024acfbdaa75803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d61f2be1b42945b98577fd3f4fb11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672c46db1cfe41a2987c6afddf8414b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd4f87830ea3ede7b9c9f12a2c68d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6ec1acab3d6c710b18239207a91fb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31219329e78567636365b46d94dae3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a59fb166f7eee9ec41fd1519d0d889809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f71bc37b3302d9002c1391a1af5eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b58274060824cc8bc86a5048fab6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc4435088a8a5e85506664284c5f7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a753d9e537fe57943b5bd2f4c98c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b4a943893aa46e4837b6ad6761618814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc77ed29c76218b732d7aa3d8d05d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9d3171b05ed6bdd634deaef41593816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897386ea92e49551e0ac57a7ef28347817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c682a88cc5f19a648dce406e68f6b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0106e25f453b3e9d4b47e79a00a6b94819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b05a5e04960234d9a531a2dc3049c6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac728c28e7f7648131aaf2c3b5dd4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570841dde57b2bd8252e66409b371917822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76da7faff1202892afc26ce659d636823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3d47da30be4155abc7a4ba60f17bd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e267edf7817e74528fe89eaa979a10a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c7656328ddab90e4179cd1ba06da826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1f232957923eddf5dd6b77cc31bb5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c379b19e84a46ce80f3102b0bd080828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa77b619de4083451c80689cbf8d4b7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492620d4d46e54468a197af9614eae58830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a17203aa9691ebbcf9d0cf0350dc5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2eefc9501b670f3ba150516049d44832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab653c42694e16c517db7144c4b5c5a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecadb70c6027ec5c587d832c9b0864834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9cd292da5aff1dd32a256df9e142835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37300504b6657c81e1905c4399ecf7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab68948887b4a356489aaabe692fe4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed882bed4173334010b23003daff7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed82c81f689f580ef3af4871682be8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2ba05ad00a56aaf157d2622acb79840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8d87ef3aea6e4fb8dfd6d046abcf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df41634288a53e335007ea279aa6973842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc485d447bc601f7b59d00689fc7a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbd473d5637c28082804c4bfe82137844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650d4e868419483c0414d98001b2b1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b954134da11e8e6e8fe92187f6c3e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752ffbd577b9a4f0451a7827e582d8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09830e121eabaef3cecaa784f20b2cd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edea2feb6327a898d71e2c44a68421849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7524e97291885bdd0e87ac034743c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f53c689f7172e851b1166100aaa1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec46cba60a0ce3f1c9f91568ac1833852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58220d8a2dbd8634a4523397c67b64853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a8b01595ab05dc0939b3dacd6c089854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e2b3270f7a4744a510de2480de93c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa874474809fbb894ca9cef265be2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ff6e75e4e79089bd930bffa57fe41857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c1fd5ecb25af963520d7d858d887858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe508b070fa123da3fc92d35e1907b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214687f51670e57d95ebd36ddc3df40c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2063a1bb878b6de53a59048db9fb0b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e504a5ba2b7e19e1242507aa7a3d6f6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc582f4cc61081fad6bcdfe0bfdd855863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919edfac41790a8cc18455cb5d2064e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1281944bc422e97a6f749c478b9a6d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a586f18b603d355a5af55be8da241c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988d8c0324e2a49b262478464a72092867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242705b53baed278733bd48044b4bf7c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d664742e943564129ee694c8f3a86869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fca948beaaa28f8bdebc630021501870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd99cbb9cd16288b3490980de32592871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e50e6ee4b42749e1bc0ca8976ae892872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b37095125da124106969658a70165873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc49ac51dc10dcc93ec0eb110529ea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843025ba1dbb208b90a75ffcacc891f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1831993038ff73a8938156657325876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0fbd975aa28ca504b79742ee64423877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d4900776a5a88e34ffc291ee0299f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a10f9b15307369f31d1c39c629f6f2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a61d8980dcad621b662efead5b28ad880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b639f958834b8454e442fa531ebdfd7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158e1f3670c2932a406e38ed321a46882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e537fe3b00975b2ac5c4d468235b9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b717902208c62a36630e7694f067884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de583fd3476eeeee13bdbca93c76f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d707f59512f1a1023d392aed89fa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53153dd621ecbba4ce1d1ee64afc790887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2a22bd793cfcd9a0294458114357888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d6ee7c6698c870fa3ebecb942db2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c599aebf82e181f79de5500422b999890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615603cbdd74635321c5c5cc1aa93d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97802bd92380d433e76dab2b2ffa7cd7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0e9e23024de8567b19c5d1460ea25893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f7eec17722bdec15339f45661f8d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5e9142ae3a388304461edac7a508895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf6c4049363fe6547260bf86dacbbe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eda0ec22d6b7f97c3e5a3911b79bd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1db9eb4f507aa296312c1026fa51f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c5bbef43c86c552e7152dd04b535a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ba862bbb53af183b1bf20643af2f2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608fab99e89ddad0367546df4dc350901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b80ab1d364d66b06c4564f8bbb3c3b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb6bd2857b89a18184f82959e1da3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5137a475f9c0453ec6bb05a9e25012904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123125d8ce895c09c16c707bf4fd0c4f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0da47f2414acb8583ad2f2151d444906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d23a3ddb6e8befce563bd34da7dc2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f75f72d3a929dccb28487e34e6145f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b220c6ebb898d1c29078b948893decf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2691d6cde2c649bfa8a227cce014910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c30ac6e65ba83f56478b5f96c0b85911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c46d460a353c8c6ff2b22215fb5a8f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f789d1efca3f3e767bc40fd4fa05913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02495c2bf198dd4d16b316d8607e87914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe6f63dac68bc6ac125707bd723ca915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839cc306c89ad4e1558bc0a5a618ce3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539782e5307813206c495e15d27631917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb713d8a252a9a176b54f44b335a67ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c39637ce9cb52d164b4fcfaeda2c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e700f3320ac751688422477538fa2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296971139634e5e14c838387c02cdb0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebac1c4a7cde512c591132d20ff0e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eff304d51e54d150280d28c203120923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b632fe0badd34a42ba8c7b2a6955182924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e1133e77a61fdc1d97f27d585f76925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471bd9eca07c271afb0768813e45f6c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c20ac7946ca13fbc4822d35bc79c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82d84386faebdc37ebd5f0b54e13b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec9b92a9065f8d41fb20aa5d6843a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af71b284ac1f77e7aaa36e3d5efbfe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a498cb83f1afb11c11b3ba67cd8b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ae3b4e08bb5d1c43faa0061c6c6d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f2f3ab0142ac72faf3692d375cbf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3ba50112b643ef9157097ea633f00934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf60e8111bc9c574f01c8e4e8a638c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecea68957213598edeb4d8009fa8c80936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae3a38e63218d201a10d0a7204b51937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0cee677e434559c17c43c836f2cf5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681a16ea56c1cb369dadf81c8a817a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eae5aec2d075387f28edb9dcde685940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e568ff77c97a263570c5a16eefbf3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289864a5e09359d430861dbabf7bef0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8384229221b2f2cf43c6050d91c19c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d7875632b1a62002121b7062ea7c2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc1d9a5da4b8fc5837aaefab3e16d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbd808637f018e5726680284aa115946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42557ac9f5bb423890b81fc1995b483947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e895e1860626160296cec0ecae99948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538322a2a4c2fb56bef5f8e63251bd2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef2a920496186e42a5b0b17dbebac8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cacade70488a708e1a850b8f774cdd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd34868cd919c147c35a8f8074ba1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26a6948848a2c23f629663f8ad5fa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d6c6af60e5631fb9c3c5b8f29def954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80271650456e50b831edb280cf3c7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10828b28ba87f1cf8cf45b4bc743cb52956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727883f3e28acff5e93291d489f47e3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9f0515b34add5194d01b027145cf6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac67809c01940a0b4a81879107d33e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056c8b8aeb37e5f20dda327241d091960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b72cfb41ebe198ebbb74b10d99d49961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd85a27c998a347d2ff0c636b33a9a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6601a3d137aa381470a2bcd5f09652963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd927edfa37c9fc9590e6a75c4af4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d71028078ba876ac3df40576c475965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aefd1b9c9e3d9e718feac99677cbe1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff67fbc97788b2d1cfc400feaa6ed967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea133f3bc7152f309ee0e160c72a725968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fefeb90d99e1a1d4f2a38307fe118969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ec0cb01c04e2b9c643903c8c159c1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a8a9605fce144557558728562411971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9934e0868db0c6302ca6deaca8c2b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b65594288b750b90acc6c10a8702973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de56d0f4a81957bcf16f46ddf6b42974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff04425ef67a708dc1d280dd49bc87a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf2c9cdf7de11e0d42e17303139b2e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ae9efe1261530c1ddd83794fc8227977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a425dd62bee3e9581056b780db79978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87ca86a4026369216478ea014198d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1cc1ec5053a03845bf81564223d0b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb133527c9569fb875d156452e95b62d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d3c3fe52e93e1b5f2f2e315a1c77982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625960b3cc22ede9732218eaa3d2a467983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584014d6ff335859d9a41c02c2f6fcc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1fd3f5120d46a117bce5e33a16ff6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ecdc93eacdda87369dcacc1e43e3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62d11637d7238393f92a48d41dc4f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426590b75a6c36c8e876ef554bc95e3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e120421e3735c71ebfa7aa50d2dde989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40dd7b0738ec535c63469e9c08580e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def8ca82a6bc04cbbe19bf5945dd6f3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5ebabd0d6dc8654749fc9f87932eb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039991a43be1cbbbe7d0ebcd77235ec993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2617a598736c93758db5354fd1a87a7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3d82f9ee448f8995ce2db3d47b5e2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a377721db4b53ff4f7e293d0385f124996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f85c38311bad155a03825312ad44c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91806770c5c374258b66f7299d133873998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>