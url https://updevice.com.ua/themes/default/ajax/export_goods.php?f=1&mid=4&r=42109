--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580dd6ef9a9549624a3dd6f8edc9f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e90a829e2296a7bc730d2bb0e51152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650e0462b60388c89ed646f6c9e01a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96793a92cdabbd88c08a149b816977934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce49b2b5db8f77af8e21324c676165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045f4ff7084eba3e9d4885191fa78e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b873e8fb15d374293ad766a6e47d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97136cedbc75f4f0d655492a17976b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d86225f1867df0607695e8c6cff99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66169bb4a9d1d850cf7ded61e9f29fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998b0288aa563354daa5a3ffc3170e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290699710aaea9d0e98692e83fdca3a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3858af7a22feaa7970487557b9a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bfb3d0bcf0d1be2019a91e2098f5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e40f3c674e53dff301f83cafda7d1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a673afb0902dc354aa47d86ae05bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0edb2026854517207a9c49d80f33517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bfc6bfc7c87d9cd09335b95edc1ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d95ba71ceab6688c29130035e5619d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed39998230366eb1806495d75c67620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32126ad8eae60f48f9c2305fd490815f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d063d2a8cec9159a7ab69f71f13222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef812db3a13d6a8d9ad861cb3b26d76523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e69fe1e324a5e4fd4104f628d08124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b40be3713fb877683688f460a5fe9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29d06f0d60aa51902d9d0f90cc7bf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbf6c913b3bef994c6d34cfa82020b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946ee5b56ba834bb0caa05b589e9af728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7573829ac60df3eaa00f3dc22f304429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095da1f2826f52a08cf2456c0a9d6cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27be6eaf74eef77e9d798087dfcdad631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649373700105bab291cb3e7592e175a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab85c6244bccd5ff2640333d14754af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10947ab7cc993c2f33364279b856834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc66722ccb6e163b0e95778833b23635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eba6cfc13edd7ed7244b5d7dd9d0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704866d24ed69fb016dd385ab63a3c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d7ae6e93e4082d95f815babce66538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8725aae153b4808fd7bd140c4343539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a253d1cfd48ecdb3696a0bdf2ff5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b726930ae63409950bf2ef833a36241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b763f98243ea7401305689dbbd05c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fea4a7822ad9ee58f9bac59653e4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f14ed2e79424865322e75018cb1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc07f431b3062804c61dc4cf0c2f2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef27a0978874a0f250c3b878f54c5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3d36b1f14a7791a56042643903bfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e65337e7ea4094887b522a356cb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42a4dd2bb39e04e697fb0eb834d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937bda4ffe3ae1a660b31552884ceec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874a6212141f0533e052b93297b4ae651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d41ed7f004ff21ab90219ab50dd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335370b4bb49c439c709a80880b8247353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6c605d5b618e0c5ba7190e7d799c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c6a79224f548f74697603bdfe81ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e11dd7d155135cf4876510bf83c5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd682f94bba2d480941dd6d18a8af557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17404e34b48dde66d2c05f293262cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda7d27ef4d208957c2dff17e76fa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8845d1e0865fe5c33b5b82bcfc62160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a9f390959836781442382749d04d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5417c1323f2f82e796daaa194f73162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2041346a9c6fb1120e8d098a60ae0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801948eccc6ddeaa603e1a97273eaed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bacbd19795209deb3f912caf5c4e6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c0d057cdfff2ea3332276f244e6e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead31007455cc307c11bab1148665a2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560aa1826f41db0bd4b56f47f64e4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522edbd80918d17924d844e3525fec9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2df2d0f6e23d88abb48c320ae8dee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce81a6db96e87b3f2c28b69ab706c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ce6af7ace449d6e0534af12bfebe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f94d128a493313c92dc291997a5acb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa42645a2c03dcd578eadf5a70f6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7e67c70477d81d1a2ee88b37118d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2db053a3bcb39f704a1d5ec7deaa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ae075ce848f798cd4e233e70a4de277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7be65db5f18445f90738fa7149a0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da34fdcbb5574f0a1cf6503ac079a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faae86e9c01c1c3eabd143dc20645580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973867cca97c44d2b9a717163753c2ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f4ba025fd2a19bfd7118b672e8ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f682284dd0c6c491edd64a28399f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84864e327fa3eb84d883ec265b171d4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e20326621e814681886302c61da685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b7047201cf9fcf3453775741c90c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af1226c65b972c23036a26fba9d2c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b711507ffef4bd9e26832789c34aedc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b4cd3b155a7e22fd81423c2057cf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844dd07403a4ee041c802cb8edc533f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a8d26a8819a81b6cd846a5a070cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579567ad66bc8ed2f9b81878268dc02e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166144584ce9d6c08f96ef08d45aa1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18337994cf81418cfe75d4c9d4a5898e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d204d54e3be8c98fff78191899f85995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c9f578a7b169fdaadaf2d09c93cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59fa169508d267d2b1d59b5868ee9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96a3a0b7c8d4ffbdd510d9aa74de8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb9b2c3d14e8c266d87ab8489f59799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a6a6d97dc56d8a70606be33be119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470dc843d10e4aac4698611bfb13916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78618c0f57372c93f23b18c7fb743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d911aeef2cd1242b30d750041d0512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c367a00d158e695616b139a2d1c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9f827bc5a1e50b6bf39ec08fcf37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da0c2f8a4855bc17ac50141c6a1297106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71940dfe2d84605d903cdbf9dfbdd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4dfc6af2838f623c18d28cea7b94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36dac40449ac560f02be356086fa1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e25fcedf2424682cbd2abbc08a1ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d603a8fe39ca255839ad9b1c5930808111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b0f51e17c168bb18dd6c1c846f402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a3070c331697b577cbb8b842df7d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d875e3c38057c0821a80392b8329b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc01a13d1201825806800a9fa6da7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daf6ffbd35fcf59ed0a94fa4d5285116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d2fd2e091208440a2f45f4159c6d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ee7a0db88efa1886a4000810fc75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254f91abd82675987d345f7c494625119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d1d2eef3ec15a4b8c66e631881425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5109262581cbf0abf3ebde7234581121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d1518f995586cabd24932e32b9d7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feb6231df18ff5ff1e7a6ac701119e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c16ba700deead738fbf9bca7edb02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373126c87c85de988008a5210671ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623963c9b8ff5156ab9260f9734e0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559907f2f87f89c053cc96d18a967f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46277509f730d80f892a89f9de7157c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d5241bd718e6c4c177bdc9fa797f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea56fac4fe156c7726ebf1b2b8c1ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82a52637e02844197de343aac23507131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a08c7f950ebe63ee36c3198f1db92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ce0332424d9f12d0942e369ab8e83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bed700636bad433e8383771f3b144134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7187c9c9d26d63adfcba86e826e475135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df425ffe7a0e7a1767a6e87dc4a10e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f04daeafe5dd19e3da3bf42f89519a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e19fd53c736034817b51b76cef92a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42acd9157aaebf68511c79a07d89fab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cc4d9d08887777a482e9d911e33ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288611af60409cde56160457a3f59c34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae850faccfdd5bb9000a8de4faf4344b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073f5a7a0314980377bba37ae7a9e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0eb96c45574d02d9c57c0c87f014144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a62c4c8551e4b825797f4887360288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d22570a9612e413bb0f2b7533c6de8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7064f1a6b913871fbe802bd85e2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c47ea9a2d03be9d3419de7f3a1c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb1d0adda59cc42e0261a9b903028149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752014058aee464582c583f48f9a374150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3735725428454850dcf5a0a336a86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3a0733493aaca0d7dcd61d6bb2ddc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a77ed81b8f2ea8560e4fd19ab8a88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca4a6f54b923f519803ca7114700b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75d2343c6877bc425775173a887304155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61120af23a37787fa839c57660888f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646944d27ffb63c488a74120b42d6c9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad58ee89b46d39e10564076f710a2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0986c921c5f825b0ab2776da1985da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a5a3c07b0ede7c9db97c5d253e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523f624a9f06b26ad82314c5eeed29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552018089337c26fc9a9aa7085d5595162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1753f5f2d84f968480785ee179337d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c290955cc0700c4f5ab3e8dd00e47bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971151d50a0da144973ba2e344ff7578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334ac9af58567fe467dcd6a72c56473166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4dfc5981c8cf6e00540be42ca5700167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39282f236f00d46186b40dfddce0e98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488d52c16824f17075e831fd3eafdf6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72e0b5f071aa6623822fc9d302e224170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c753175fe797e3c3460424fa177de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1d1acfb96e709c3c426e49c1ae0bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07bb1c1d7e584157aa4dc6ceb55362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaccd7377ed6ec45b2032d5b6e7973174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf93a0ca3f579c13fef8433e89fbb01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8d17d8ffda8fea17bfa468bd9367176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f07e8106f63ee6dd75bf6ecff1ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c57ee09ed6a0a0c28318994c62bd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfbaed274802ad7f961a0b60ca20f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c1a63b96e3355bdbb4adb20fd5e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab6a48b082c2acacf40b374932c63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380cb24f7977c9e9c39a661a8b29ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2961528f2bb16241f15cfb3f2c1d48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a338915fdcbbcd4e3fe4fd8bc5bcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff44a8cb0da087e76b7b1ab81179267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb50a3009cee2f8a87ee5e48e9194186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f155efde539459ddb3b0bebd8decd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963dd8e06f736c8f51697ea3b8a3812188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8042393b4d1ede54870402ad5ba31e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4284deae25c0b46b428d6d886a4b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10adabbc2249f0f65dd918030ff528b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e69570f5ab6146c8962d9ba31ddac6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d1fdd09035290d62d9f586663e53e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2e138871198abeb7252e60184bf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d180c6a542e87132fcaac70d96bca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b9c67ac47c3b4fdfae8a720be1fc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c698151280a3e44877410961c3462197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588ed291f8f507a59dfb9089e7226d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee99525263c10b3f065eb1c6a6725199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f7828418d00fccdabc84801393b5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120f01a1aedc7621d046b097842bcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f27fbfc30ff5f8b8687d88b1f229b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f426eb8a739c612318616e11088fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eded114270db04e4545b070418b21b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427b1430482d7f1a973dbdea6df8646205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf4bd2fd3aad58e7133903f9c9a3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9aca0f1a7d0705e5c484c5958b52c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082557fde2e596d24f92c94708d3b85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7358a0e217eeefc0fc5722cfafdbbd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a23037c8e74e4915d6da8d564050210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b9492698192864e06df4200389a73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c33e2596dce755e1fbab10d52d6509212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b9cd65e22d593b15678baa5fc72e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d12536ff64f250d2d0b599038f695a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8abdbc58a3100cb4d5700b134a051215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be18f099797c2255ecce8167d247c8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9db0657f985d7b5ec2f12dda38e53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd127e2dd58dd4ed7eb8e1c6cfd6ac4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745125958a2ac538ff70069912bc1a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5ed7a59b13945e62b3c3b89bd3877220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4f11794c10168bf7315b7a6525b47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c8e24eec8504999dd39dbb46c751b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8cb36a5d154fa3a0fdbcae7e39da4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4407654a8bb747fcbda025d340cfa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606af05e9519f4bed99a50ff1bdea44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dff0f7eb179cc2e3371a5b08c56b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e036ecb19865b3b44b08329651407227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f7d2f8e16d0408a11878143b7153228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e94c1cee10b7406ab4ff5e477cb0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa2ffef32dbb3bd5e0d2562accff0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8462c25c01c355379529ff2b9ee48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a387d22bdc147fc9a795f147b7227d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9268de3ed6bfe2414675a778e569d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841feeacdd6a982e4c32203c38ebe52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304d49fab1893e63c7fdfdf8e3bd80d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911583ee97c954ce525a619eb5d4909236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659306c97f7e852c1b868650b429cad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111684122cae84347d4bec6d16ae86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf8de09f0f53edfd2412972eb3d420239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149483c3ae268a3e2abfbba52ae55a06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381937239073a92f5323de73991217cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0802dcaa16937a1e256e13b6170c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba935066195899e6324f31f5cddec08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e9db2e022c22febbd1acd11dbab63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af4f2ac5f425f8ccad5ee5b3b71ed5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8bfe24ad2d3623b5caa2a7e842f25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075b7584f35532d523fda9d96fe6ee5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7257b2b9890d6dab491a2aa2362b61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664fa0b2714bd524e91beb22ab78220249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56c74402db7039adcec4017c5a768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f31d474c7593004caf201b266f0b2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857752f6a966c36abbdc6492552e965f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241081b12e76bbf05e99e83541f31be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00552a11bd183b53e24a79ce3de0890d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e25afd6f0f9a9a76bf7ce27c30d6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4798c9e22a0c86122fd027d3cac3de9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0d56fd53bdb02a095258b023f28df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab08407f2966edee0b8ab9ebf5ff2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bae033b9e70dc60d13bc96c3fc10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d6f4920e210470fd2ef94097443f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b30be6c730cae7979b891a7ea649d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b40c77df62c322d679d3d71bc2dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61213b5345a2fa484108058172a363a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282fcda701da5a9cbd3cfe6f63da25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e56025156541fde0b65ff0381b5ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5350560240f35caaf52ac7cd060254a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb88f05b3348051024265863ca015b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1703bfaac4a4a29e6134f57116a9382268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a535cfee728cfbda47bab3948c45423269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff104f5a90f93f9f40e09a202fce7b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f3f32179b635bb00a95b41f8cc39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355529265b0dfec87a0b84001d6484e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48496c1b37ae4497e087140bb84c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f6324ba983de538bae2f080585244274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2653fe19f18cfd4d7943d6e16f142275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe884175e2a169602cd4e440cb73016276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b21c157885f994b0b967101bf9d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf2cde264cb73bfb200629c8ede288278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd59084161aa69865790d3bf830f87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e680638e3e80b166694eaef23137aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6d08f29e411898598f86fbcadce1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b673dfa656af608d7afd34b956b8d44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f2548b6516800f896f87393de409283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a0e1543c846c79ceceb95355ee147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f179cf3debe57e60a347526d158f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29969a9e4cf91e033dd737dbd82721286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65447780f181ce07f155b56e5877051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f65e136602c1929ad546c0207f071288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa82647e4b99718c5e7b408db19bf9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce64e6b9df8bfb68e7982c49892ed88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb4d5a8b7079f81bcd4460f762a0f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fdb014491a7792880a0e829c2cff7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f336dff0004f6e8f7a967bcd843f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef394390c92d1979d854de6ee682a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473cbbd25e8c79e3b85fccc62417c45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74293c1e2af490ce17a7d4ea188ffb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002242795ac92ac6bb8f1bbc40ba93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb4497e12631dc9efcb1951bd0dac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680d838a4ae9eaaa5c01fc302f83af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b6e5c6f9cbcd2db8653b52289e4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29914ab91a6a90c1b13489e6f2a0a29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f17b533e4901884998c76acfdab3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0261b4b2cf96b14001c57fc6f4c09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a9e657aa14cfb10d3d25cb23df055304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d384041f6535b6866e3c24d1b3fb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470444b4a2d37950aca82f2c74ea4e6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d40294bab48520dfb12baeea5ead307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e2f4d1bf9311c4dfc878c6a4f08c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7cf898a7e291da16d590adeedbb07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a434492573945035e3fae9614cbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9af6c48642abf64382e49341109c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e612df16c0a61e3e045bf645dc975312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25581eaee4515c5038b8d132121753313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3d4c58aa5a1b03baf242b66bf2350314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbff259c9f6e33040c41a932243931315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9585bbcc413f1591c99dd405d84fbd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ca30a19f842cba2acb9d94b8d5af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8325a46a0babe2de1051759b3acb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b585a9a91d76535190131d482521319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed4a04fe61ef4296155459a7057a90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d94a057c8ceb80790f94a74c120bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc343e5d01010ebae836017ec689a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2129923c9f31dd335415192aabe33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc81610894b51d33219220ab648203324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851b268ff4e0b4f182b294e2f457934325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c912614c73a778e0cfbcc89643df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f06b090dacabaa65e1bb4cab02672327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266949a865400b6bf172ce23a5054d4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a0c50d3d8a38ee2d5915d238caf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f19288d6188878033cae00016888330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41472f47966dafffaaecc8aa649bc5b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ee73b1edf282bc0a506052529ef3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5afee43f16df611be08c01bbaa9ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4853cff9c17dcd951f9df69d0bac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe99c158daaa7cbf7b8f6b8359ecc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0a4e4d370a54156355b1f3e03617336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6efe7e85765f9c4eb0c1faa810685337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eddec90a6e6d6c868fcf2b94fd589338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4917c6e89031aef00aa4d453c42be69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647c995147187025217dfb89b8d098340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f31b9407e0d325fd211ec918144ac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b11f5b55ba848344e733cea3a8e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e7c4ed712b43276b32b42927790d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee963a87cc9394495ffc4585033ee9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7321538942c1b40c78114bb890a094345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281867b54d4ac3fc47373d36a936c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050bcbf54f1e422e60915d3c9dbb1ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0c56ce2f1cf2a9df2be8735a4a83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fa369da62bfcff3b6429f15365694349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583266bfe0bb94f5b1bde2f0c391b798350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7894587127d95061139bec667668812351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35417f570597af3402c5dc1931fae8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787b9994f10ed0b5583c01dfc84425353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6d8751b91731dd22e0d81aca7764e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d8fdb61155a6b8e30ac11ccc99c56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3c2447ba354f082c86cf18ed4a2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c5d0a823ee3861bc58556ddaabe4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a69964d08b09dbd0989ad5b9bfe5c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee7e228050271592b14465fd251952359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b61ffa3925817ed5c1c9a8ea8dd62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6c36bfc4447067ece59de4011747c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91b6befe88ba96333ecb2a0c7c3dc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42e13d41ec5a5342dad0e0e57c072363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6c45db8e5d25c6cf22973cd14f89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d965387203a5856befa1b4356024d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08124baf93166eff4af43851f1fb30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d6a926b74ad1253178c90e93cf7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0836001ae6fb94f046f5b56468b6734368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee1ad387d2061e01f13dbb140d8e03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530a25c5ac086b2c4b5b165928b1f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f457ddf4d00b9416c5f1665b5c50c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2490beac97f6c4e253c6b9fac859d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa402281cc12de1da499d0ca49155d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dc53a44086926f6539d051a8b578c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893478b90b700c6e6a2332c283fe35b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9c5dffce24d41565743d579ecb4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882010b1a52828f674e5d5b84fcb894377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c6013952152ed85519395d5526906378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db0e50578ba310e2c9b3b494e86ee9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b66be040df93e1bcf498824104a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47a96c25d88d178652c461103abcca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51acd222c60823d54b7574fe91c76c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7658c45c70b0a3dcf4c706c576140a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c14c09c3717e0a9a781d667ad167384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321056169c2b441a44f8adeeaeef0a98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ada2f38af2efeca8d2032a2b0b305386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89db950c5365808bbd2f236e8dc3451387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d54d37514f291a96c6c7e2d577a41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea841a40c3c1e074faa5c61d7d2a7fdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546babb98397f5936fee2137bf9ed893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d19f7a39a6c94cb6ce267d92bc6f81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff4e408da575ce34cc31a123a58c77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9d64e6054897dac05882208425e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f055ce5d3d2f6f8b66b31f4b5fd82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a974bf2b0cbd34f90228648c62eace395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956cd0e7ee58954f2ec3075cbd461ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0b8245366cdbf19a962c4049b841397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacb6c88e0ce76e73122ba6c8d38674398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5a257a5532739babe4cec3c209fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e31f450b087306bcb9673038a721400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcfca04ace30f0675bea13c0efe3a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3713baea61fd5692af5c983021a0c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f29d9978e91aac860574c8726fba85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ba32fbce88ef8442cc2624ead514a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6205e9410f878cea05ab1f12ac0f0e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eec785508cc4f399ce290caacef0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e63738b4de77fbe0d622eb4dd8f28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f1489a9690eaa01b0d56d90a845f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da66ab4194801c32b59d22ee7f6e65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebccb7bc9872f8a3470057b83b9989d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cb003de39fa26f1891f139b4d5c0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87f8146d4d9cd89d6c0d8b59c92b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6344620c86ae012a1f30dc757fbef6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438e31a9cfa0693122d40cde6eb8a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b34f254ba6aca865dc16ef8e35e91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b44a5876e4e74016a84a1f7167b30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f46357d1d54d29589bdab240943ad1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc97235059f633049511788bfa9cb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98858ad2ab18e1a9dafc4f2b2b55cc43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637132b7b4ab67171ca1872b253b6616420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de377e8d4d69d71795113190ce0cdbd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677371a60436440b58168ef01d7c075422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9cd9aad6b5ba228af7caedc13fd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c46a41cbb654124912546eb84e862424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f247f3c1fb6df976ad12cc815a0427425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc61f51059937f4ceb0edf7d94b04b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13a43f12b217dbf975254df12dc1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c216b0b13d639f41e399712e08d15b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82061ce7d5161d5a9892fc177e2a7e6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fa4836514f161383487f9e999c438430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce7c0fed3345313605f93eb530607b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de34fa90bbdb8851760c7fa9cd4aca7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d841d1fa73caa3fa673bbee45bcd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12febd6a0d2f1de903ad9b2be4c539434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec90e1d0a6a46e4ebf9ed67b691848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481ea215d3f68248c1820ccf469e24436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eee60729214a731c884d97069c2cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30ff55a5e96c7b2970a1d7f5680ae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9066b481687569a8234e249fb73c0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf040176bf279df2c7d81177669c35f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af7567333afbc48be080b606b8fb48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d78a5325cc71584260bfba1693d7cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625269293b5c146ae5c410e9398cbc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f0a3ff9a1ad640bd6fa48dbc8476e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5e789f4f1d07cda70b13e745ff3b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54958aa69d01efcc69d3f39210b0c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31aee365e6097188828b80f76f9b49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f9d359addc5ef88f3f18de9b497e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c71c8f598858ccb9fea55026719d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659588ffc2cd21b2c671ac7f8023440450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a7142c9c7d04d45c5e43eb0949bd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672bee0d1852edfa11d7c533e3dbce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28d8a61cbefca8b54e0c48d562fd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb67d65c3795447811837ec9d8508f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f1cfe22a9bbce6ead1d157d0d26a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72158895f1da9eeb3db8ac87703c2e9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1422c5cd840c8f09320f37f1451c2e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e33cbef9ed2af322e7e4f43d7e14e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e908e82779ada1bd68b8bac5998faf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc6d8ec0fc42809b44dbe072d06bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a9c090bdb1aec8a2dff6e06df8a80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf3aa43fe3bb103403534ddb5438f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d470d236f995ab4372f5f1e7a3aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dcc56b239f459db7aeec63bbffebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb61b2fc1a77622ddf027b175e4e9a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a1a43021a7daf6ca6426f3e45931b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119161fb4b1fefdad8b6e8a09f5a3640467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4df33b877db9e0c891683b7e6cfc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413d114c14b9e4ece53e484a0615545469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6657f13137c9a10e1175e3bdf412b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6009e358a683d493dd2a92f4bba4658471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001802518d34743ce0bc2617b8cacaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea780a148b047c4818ade45b45f1cb51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31a7f9c389fee3e6d54c8311c01118474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e19936d901f2c466ae1f8a3391760475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492eae0c2af00eb3bf4427999b360aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970b3ed44196d48667c3b35ece564c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2a6bf755253501e22644e0eaa221478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f856b52a9595edcbe0f7eb70c22b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a4e27e4df7bbfad504b66156b7f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b2de15d424e56e6c509ee9225585481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e77bb5ab520da567490a1f5a7c86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f08f3fa63a348fc08500e46f512c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b937f4246d37726394f032347a7ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae7aa3ef6efc5e939ae0cfe7690ef2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ea55a520093d96cf786811384a06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1bd3497647937ecc03abb7d08112487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77247187a8d0afe27898d22fbe74055488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e91c6c3a1db41549e226b2266ec9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bcc59160d5dee9e57d960a98a4c9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c30bbe12f884c4df9b9ec83f21f7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a493f65d4039e1f5d372e87a67722e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee092f7f55305dba09d5fc9d1cc66f7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f846ea5e47185e8e18034cd539af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bf5b606664241f39f87d5a42ee0b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f5432c4decd3357e8cc4a5f4122c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe534c585f90772ec9a751cafa0eb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc049911332a8b11890005c8733fa577498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189456f080fd0bc5ae343563263d33c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ce14863fb8cf1a57d065e0a5ec48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1852b3c58787f7311044828c8fb011501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4b3c8e826cd7d53e000c4c1ee2ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d20393f5ea40dfb07eaa8ef495a09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73921a0c2af9506d9be12a0751e2a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c12b3b25b18a313877615968a481c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bb62dbd808aa5b232989b8c46af93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d6266993379fd560f48b9428c57b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc0cd4794434f2d2acafd39dae3a49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd988b6f0aa8ef7ad67e9266a1d03c5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f01006842792ebe567e96fcf56047510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae8b4d25c2a50b5fbe72ffb89392c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b888111f0dcc3861d4d3762a0cdb0e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95151b425b966f031a26ff86411ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77995e5e4068394277eb37739c1af8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f876d3ebb2282c5908d9dcfd14d45f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955836bd99595e50221f59bd1cac480516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341898fa7c6fc38612c561341fa96e99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89daee88c9c15f8f397148e829c8f74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06807e649b760ccad210f940895f1cb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159695603bfb0b54fd60145ef55dfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a038c493b52b382b1ebb33fc2aee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae28c7dbe8162f9bee300f2cfc9f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77415585d3b490b23330ef20bd5cec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f512d75c1dc28794b50fb760e1549f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fb4b0881e39f1e69b54f742564aec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04888e05bc52e12fe46aba786bb447d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7488adaad11619ba39c6c866af6115527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f2ad728f1574d4d76ccbfb9b0dac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3862c59705269bad6ccffe1e4618224529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33085a2783fe2a34f150d6a6feaacf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b4fb3ac95d2266ac486cc971736c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463374d78f2ab262f2e084c27092834532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ae5534d6d056df419ea81666a92b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401347b2f38e62eaf681272746b4ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be46e4fc073aad20451275d7691c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48b9a342509b627338736b0102520536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436654a06b179decd2fa0b358de478f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9347cba0213706aeb4ce7ae7d377a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64fec695ef9342a004e0e5113c8832539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5358b6b78d1221e4f8762058415001540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e277741335a2dc43061dc0257bbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e6c2df2385809576f020c03167a74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd29c7901742a2a558038d02345d45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace18f4ca4187edcce1b5378d445ed0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e08ab6254f2de2d66ad1613c4c2c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf538bfebfcf9fa6235a3ae260dd8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4661a9a67985339cd083dbdb2618547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cddd66ce999966ae88a44c79257a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db40aade2f1b4cf368436d636c58897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9988e4f9fc21ff51fddd802fa626550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c70c553d8b16392509137962a2d79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb1c4680cc943759cb890e1c47e89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740200e0a99e180a335f9d1bd0b3470553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247c951b3da6c62dface38d4a8ce023554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b960510414d692ab98cf07b0f494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c464d6cdab3e4fececa50ffa11c12e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f8c8d7c42f07bb83edb3528960d99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54e4d74dc65f0748d24a49e54ef380558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a649d613e58be64af2c0f4cd6ff3edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec7a17031927783c805cf16263a9dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec894e82658ace99d09a94cc4c08cfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee091f7db5718dad8e6cdf63b5ba11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c679cfd5e78888544623afd033ee9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1016c36ead064225d299ee948b28206564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13325ca1ce6e7d64927581124ce513d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a15310ac022c4a20b34a57db69b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d32fda7e52c758ceb921797746a8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb16f594ef5237371aca032c6e8cf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cb33a20bfadebf6cb06c49af16d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77944d242f40f8ac7b68aced37ba2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf9fbd7335088b84dc943ce11f4ffd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f10e09d2c7297b62020323eafa9393572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575d822fe66e59f0c51e546141b0c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f29f760727b6f6f2cfc173ea344c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b0385fb32e1eb63ff2b998fd3916b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05582e09685e65470cd07ccd685f4f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ba82015d0f612c2c6e6cf7b6e6ed5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f90a03a0b437160379d861fc7afe2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523a630600f148bbfd3036e2945bf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2d15fd5afb7f840aebf4225df7bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd41718461b09ff689f695f99b113581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3953aedcb5d4bbd3228706757606582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba9b58e9af7e7e98227bff5da5c246583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680725355ffd8349b945cbf44f4fc718584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef463349c71a5273c613e177f800b4b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a12158b22297d21ea7fa3895a02d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12e4d6c945846eb6e905bd8f11a91d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8755dab09a7d5296a6c3e425b548588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c736b65dffb1de7f81c9dc175087589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882187fb6d2f8721f96c1e2ebd19ef49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2466308dcc3d36d6a441e5c95d274d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ffef29ae0587c340fda8a6da7fc9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8aa518a86c6427aaf42ebb2297801593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b47bb87f597589e99628d776a696f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169deb550bcf2ab04d7882c4eaba51e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef04c75d1a474fa212db5836ccd890596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0457d898326003e8ba59a2b006839597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa26a2fd5e9a2105c11b5f059173d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9513fed155ffea6ff1124c1eef92a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda4cfd1f20f36a6ac3c79a8b6926e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032353880a215cd29530a4abb671e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de7f5dff87d63c2896b88a0071cb4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e608d6c32db43df8af66e47428e62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac1636b77fbce58b68677926b2bf2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efbb117c17b9210911c4cf5bfa0d46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939702bc867eefc313ab4871b8848a2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92252372d683e9188442576886f7928607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c0fd11b06167791754c9f1f4758fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40c68ea8d233c36fb4ada42415a6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835974facfa4a4b936e1013d7ba3e072610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7b2fcfc7a3b882192da95a06d107611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e1f57cacbb6608e29c6d51a974924612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a480aac6d2f2a558d58a17accc595613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c496d5e377fa168b3b84326468a484e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a20f0850c8f6956390db5014d4266615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22796a316ebb4f3cf66fca034871bb12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c50a76712970e02d148d0015ecb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3f7e0d59ba90da8b4e0eaaea3d189618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a709a4b4c65321238208479919856619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10503c78fd8b5b8518fb8563c0da9d37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11153e85c8b96f4558c6036a8d08339d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef83c23b5b1d3a899660fed5869275622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b129f8624627f13f0840b7b50b0ca9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87cba37eec04bde396d3ee64c1919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255111c46b888069d5907fba2b911033625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e143ce967ada0182e8a1a4735d51a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7761e8539bfb7b8742ac7077b3f62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517711049c6a71335948f63236fe711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6cad12b8d2a8315c157accfac427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1075ec8dac3039aa00f9acf85a6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795a946515437dde5ae44dffff3e0a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8770b26e9b829fd182e9434449fff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808fd369d02ed8f7525705ed21782b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dbeb20babc65938e3ab4e9a2564ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20b6a01850505a0679b7f9d86943d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b493fb7717ca065a44001c2d9d3088636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5890adaaef52f893701930c9debe96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e85cf27e4a2456fb755a57f034a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c1e2c6badc39652853720d9ab0fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b19f854734312894de9b9709141e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c8048022fced8c3c7c47bfc6c67b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa50c47b76477672ae12678163a9db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcd10bf865b76e7df5df4dc6703b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606c9bd18249e20fef0f0678ac2ec7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21623b7e4f59b95ebb66cac8b64c64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ca1802cc70d8d70e4b5c0a5b8d2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e4e1ee88c49d5dcd8fb42a897bd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13122ecb3f8d464027552d88ca2a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390fee102440d003e50332b04da3f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e6ab6b9d4e5d978fc547c40d88c8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f249bd7c9ed60ac04d4ca04f1b8287651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c372b55dd1605ebd8e4a939b3ad5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa048bc4d84ddb6172b2df721670b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78247c2020f7b092f1ee9fefc274fd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81f67c753381d7b12dda8f6d9bb2cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603977e972182552773f640a09c07f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8ea2f2cecaa08f337a0cdaa4747df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d15bccc00c0f61218cf7b5446743658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce9aba2af9637141f73c014478275659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd007602b9ff2e15508eac4278501e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c931ea8962e4c7eb2c5066987070a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d38e219237ad77c035822fde0ac5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bc061eab2eda01394ac42fb0bc138663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea44b69ba30f38e530728ae423c781f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd75daa9db25df61949a7c3c276c11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1679baad8cae279db75d86f0b63965666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1657afbc76b4ace43665e831c8322a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ab46725a0de6f0427e17db7ea7ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6db82b4bd169e4c5ddeab73bd7329d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e296ba2c163e2ce373fac0ca1d3bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371b1094da829fc6193f456277e215f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada30d3e4e3fa3abf7832bed6c2a002672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4067537c6d4f80642ad632280d41a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c8a0707f9e2e483dbb5bb565bb39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff2d3034cdd953356315a824546125675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a0a7b5fbdf57ff951a0a0e10742a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffb750bf87a836ef5e75cc00322c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a642591be8a72ff2f6fac957a4d9ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4442c05fd9a9f7b1a2153f4f9735c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e33171fcc02ad0f01a3e99228188f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c01ce868c40d56113c28d03eca8ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c66130296e30fec9d6c93b4dc797682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec65c1082e187464e8643d645c1e29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08673eebe7798fa1da657dafb84481bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1c0e63fb7c09b2adcf1f8273b16d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a2c99177e2ef535ccea95c29f319686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cac7cb1fde55fc07d76d1c6f2c1b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a5224105e21d9dd6e93c22c8b5e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f31568b967a9972a21d247bf65640689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bed369af05b192383142d38d1a9f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5dcd3353f9b1895770876e875060a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070fc97c2e2a96439fba0f1c6f4d78f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1959710f41d8534960e5cb9c695d47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce97bf2da570c37d61d06db2bb9dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a382d363e130acb18ea4c6de798cd18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261045967533f80c3cc993f6226452b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249a88d0e2d71237f63871f44f43e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bda0eef4a3bef94dee2a72b6253eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed887ad5aaccfe41e5ed6e79689c186699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b25d63f98f2180f1c7e2f122ae8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca5cd30490d96b0d6964d1aba1422701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b01604d18a8b4a4beb1a42031532702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c195b6f2beb9e148b6c8395cb3dfa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640159d37742675bcb505d07b938ae37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75e54090450d1796875101f4ab110705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609dc4240c1646239695183b570b732706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe4cae9bb906a60a326b6359c6590707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bdedaa7617b0933fa433aa7886f86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397c0530fd2ec5ce3a375f18d69eda1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b2eb07bfde9fd67d8f41cca3cbb0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d5d05e8b5cb1685fdc6ae6f558aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2506bdaf088fcbd1e6105e11eeac0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3837bc21f407dc00d2faa26401e267c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b55348c1edb29292d2e62316f4d713714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c9c16064aa921db0c65da48f7748715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eef4e7f73320d5d882258c64c1b5a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee5f9f37ce1cc48c12d88fe7c777e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a590dade36aa39b61707115e69833b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f298724798c20857fdbd9ac3b1e0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5b7ce56b573b7fa7e96b4be1864a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de39866fbc4787ef3bfef6fbe700b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a2e33df406853c6ca19296088b211722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ec4228acf92c38dadaa6c3465a6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfcde305024475461f6c8e890809e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967549019d80c1cf693387e67bc3959725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb3064221b74e6acdb778794b68fa9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e290b2ea1029a69428117a1ed0b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446418d3225545e0e54584aacb7cbe57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774da6254edc9bb75126b781e19614729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c20f0911dc73b08ecce32de2d4fc7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aca3a88f9d8ad9a3dfe34c57dc802731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2c0a3375bd745fb440023f51cef4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2e7ade41cf77618330dd0017461f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab9081dba324a773b734d8b940359734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56272dc3443f7343dc27b3aa025c75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3eaff784d07f21d91011f54a593a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954283d67fcd4200752f7e84f8af62a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e004ef19ab3c484d00a4451021b55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000addfee6c55a45d01ff942ae1c4dee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f450d6141714cc0fa44a5f2bb49c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a850b595691c39907e5df052e9ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62c0e804b13b05454196604b5b3ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92910667def2dff53f6510cde8b9a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa737726c9947f0c94a2ad7d419dd6be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f19ce11be3a1066c43d3a37bd0bf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a799ba107e2c2d6283063e684404746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa7167df4a31f7a593eda993b52aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcca59a0aed2581da462e44ca870063748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ffadf0d649c0fc86c4c052c3bfd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d44ccd6da5e8e4beb135f9f89f1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9971623954254db5c4306bb2089ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe9cefa0d135fde3caa670f929585752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc053af82af3b25c3e69893be680f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581b93f686f8c37b54977aa91009b2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d630081bb2a1921d39a8b9a70f94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e05278e67632b03016744645f30a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e1cf7d71a3b5436bdc94b4bf84a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff06f2b3a076cb098637a6ec00dd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9b9d13c2c3f52fd1f80b2c0e7ec6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa640a57ec9eb202aa20dffea9387f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0467506064ac4da0f90101782639e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61c4ca5532c2ac04cfeee3f68e926762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13305ba5f7dac61f7baae80e887c7091763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a31210afff60345fb5c4213b95539764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed4b2e1c5cc200fc7e619dfc19def765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c313bcb1ef5a8e708c944d1a39f0566766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f10097442d96da29580406fb74a97d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5641bd69d17b6e7824838819322c3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221573a4716f4d9435bcd2ea7675c5bc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c1052ec8bc4f63514c60674b76de770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ffe392497d8e648a3a42a97e7f7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884bf709ffdf31d5bffb8ece2010e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b6b03764174f6216271673a55a3a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bccb5c6ef009962b07384c8b1077b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f415209f0fb05fdebe176bc0464827775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162787e809101fe95257162b5d446c3a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e177bc58b38f93571f3ad142d012777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c57a6fc6acd04d283f7c08b02c01e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77beecaf6984d78ecc7aeb7319a9dfb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab805955ef0d314933888573f7143c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e8899b6c95fbfa4995a29398ab3ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b259e3ddb18baeea37958132c7451782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc281d476450e8135fec965ce7d616a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e97e8554cdb95afc2ae748c63e949784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac4963e2c6a4e271af1f2b81bfdf5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08551ca2e821eaf67324cb649b244824786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba2b6b44e5926198f0dd0c81eb6ef787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814974b9ec78b7dc261e6f5364f4d76788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39f552b580508ead35887b46e5718c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01e93b224150c5f9b4dbb7d3f7b934790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98659cd8691519a70b762f34d80efcf6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880860359b7465c7293184bad29eac9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2bbc5f0f1b741f4731ea94af22058793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cefcb5e20460838a53f0207ffb163794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486acf5598b130b68a08d46a2fbc4c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed6250c77b876a40927e2f2e8a279796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1da90692fc9f75519ec6f273d3c28797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631e92735ff5269ff7c9f15640710a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29467119b8ce8280383fee92dfe8bb2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea1d7a113bd7509201cc2c770567b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301174f67b4460e8fe3b30cdbb8a76801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebe69f7aa0c94b43985a89a0f4eb3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbaeb968bf65044559f9d16c4b9f15803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3611096ff83611d14339c9e616879b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f1f45ab172cbde20fca8211066784805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c419fb53a106b117a0af0577720c6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad7c6c26cdf442cec03e5d5025b04807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b281ed4a6abb0d441018b7fa7c03808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db9d248559288a66d0d482651fd2e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08168b14388a51497940c4d20804e97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ad57a0b26edb02306f77db51092a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162f3a07f415973e2c598b670394ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e4ef6f24d5f1c8f49364b33fdc5a4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91f01e28643ff02faf52991b1a86a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49af3e971be134f541e232fbe9f4e5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaefdb6e18bb52e1abaca684f9c12f7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe32ccf487fb137846359dd459520f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853190174d12f3c083dc8aa3b639c2c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5418fc713088e8c444460c121897b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631842a372f819dcbf1e37b792904497820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb53f3f3c41a58d87fd5deacac056821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd37fe1b0c28687fb96310ff402d6aa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b985a4b69a97b182ddfc5fad2ca9d1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580204ac1144ce8a1031ce751c813d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aadb27f04f53b559e2068c2b068b9d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07daa3a5affa985725ea45658604bc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aedbe4759ab28e99aee6fd72199ee827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb1e437095625227b9d591c4ee0f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71934a2c0d477b81e1ca63da48a5d1b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e26fd71a1dfd6cd0698d3b62c7a532830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e0cf64a3e6cbc5a69c86c24205dd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd83ed4975756c076fc5497e4f8c56832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03347bef039628041855525f6ef35d32833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb9e9ff8930c3249fdc686ff32ff8e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ada07057b4c6cc92b454a10adef4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8b878ce83aa50b0f93ded3665e52836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990cbb58f3b93eadb99d18fdd402f6c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088bf63a9755641734bc0c53db1931838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd9f4233fe2aa7ae37058f206edd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ededb5d3ac1a21aa08ea6c182c7e02840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a591f6f62d992ef3991868177c9c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36cb03b13764474d4acabad0354d90842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696588d58e8c1fbd4d3a3d34505292843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff904faf7eb240073dc8eeb747ce9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521338aab2adfbf6e0e54ba237ef35a5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d8893502ddba7609d825ad08ff59846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6ea7082cb46f2f89d31146cfc1cd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0427c54d2503e8ff3697a4483eb96c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be68fc7604725a20894e604b7f2893849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8ea2cce3b2fe19234342bb3824efa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33caeac4bc31ddbb899472dadd250aa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac3b0a6a5a27d270684ecad0e8ebbd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c741c565bc55616f810001ad6b43f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694305eedf5dae4573a17aa5984d8f1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6088168b44f6807f8a75f78ac81ad9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ddf0a962791af97352d475f5fd3e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60332303942686596b7dc26f3aecb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f6af64746438cb69a642274af6f0a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45073f447940bbac5da432c379a92859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c8c32370638b6837bd1ad9560b799860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90e59f3f902ea622759b4d26d3c818861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f1b322ad78597a0b9098212f4e69c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523f2e0d7fdd97d94e0b67b3ac1f2cb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d997942d968de9b6d40a2c90ace8261864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4418bd56332c1fa99f3026a6b3a71865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165468ecded3171015723f3004588276866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574c1a2f24667af30c0e4881476e218867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ece98b0938b97f350b3f8e503530868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da3730de21b2470c5c6890d4fc208869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143bf5a97a1b0279d2e146ca7c6816f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc328f4df2a6c82ab0c413f922cce6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04993af74ebc3b96e371c67427e723872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8b7727b7329672a8c26ce60f5a175873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864ff66f20571a7f8fb1a9893d8d0a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2913018643f2c099f9d4d7d0544ac35875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bd4f2f8f7851dce70b6bd2db192c6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a90bec00d03065963de818ccab138877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d1a3620ed1f11c501e917cae379c3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf99b0c395d4b27ccb82cb647b790879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb2cfd84c863d41dc67ca39d61794880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa512fba0338f2cf4adb794b7dd906881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810ec72b29acce316702601ea10d41a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c94d3f2cddae9cbf64d88cf2fb0f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a34d854f353eac58fabb9f82067daa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126baf654733d9261f84b8bc42ebfed3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08222d9eac9e8dacd0245124bbbb5a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d8f34f1dac4efae9b2d211214973887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ed6d9bcceec66f5c2edbae7f24190888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65cf554cf68b897e9749dfbb433545889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e0035fbb013496240a10a7039560e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bc574753743797947f90d617153a2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0aa0594c09a311d344e288a700cdd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e14d6e12c08a5b330bf18c15684c55893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b9413fcb9c010ecc05ddfccbb0341894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33d0444e1d4b623d1565fdf0d51cc4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446eee059d9a520c1c8119e7f6e9e84896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a4f409acd143d2dbbfb013f08f84897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8afd1c611f7554480b7e97aa031d44898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af5d44a9562b65255639c75a9a6649899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f034e51c1484687450f4d5e5db66f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48340c55d9020720de0093058008fcd2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b945d64386b4acac4e7633c99a2b4a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395baed284d87e4a264edcae5e207b4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe838825bae47f4da95e1a90ac3f992904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23d100affe5ef6a59b4f298981f3c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d28832cece05c345f05a15363033906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa1659ced9ea353c169daf4c215c73907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895d7aa44fb39fdb5170e4d0099895f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16aa0f9b7ed4237456fc54ca69bb4b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c2f780d6f61445b40212a37a1f79910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e00556f5e56f9a4365cce0f6076da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358474e93ae4083afc5e5bc02dbf1d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6947886bbdf81d23515c734edb31e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0331ef9abf7de053c1040c7f8a83b6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44761f5a691c69a775d53867ecd69b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc8b2d361003b6b4ce3b571fe0fcc0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b37e73d82a6e733ddb51be02766ea5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbae2f88bc13c8fadcae2ed6e3c98c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd195b7bd2fa2299735374f6161c3efc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341570b0ac596b632a58f7e7d76a9d8d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aaa5e8f9fbc754e4f076a76256097921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75045ddccd8d9e7e7c56aa144cb095922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b019076430d6b7ef80e7578258a4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f1a3bbd8d5663367c0c6d796065c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d1a4bcaaa52ab2ae8ed597f88c3d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97996560eb39cd49d1dc6749642f22926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cb9914cda7afb6973ae1485703a9c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64323dbe1de4eb236e042aa8643e46928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecc21daf3a66eba16353fe3d0e5e9e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bfeffa1cbcf626a11c8b2fad418e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954632830d3577dfc85904d969ed2a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed45e3f595bdb0589b905c114e154932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02261f70ca06c4edcfdc9deb73d87070933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc3c7350629d7e811ed44cf0c96e18934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6f0b4c57ad9defa5e775ae29660f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c544bdbb8704e8f187da25d091e01fa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219ce7f95aa45558e4a269cd014a1d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b67490730dabba65bd83a32f710ee938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165c871dfe19d15face76f68f7149a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b202b698c123f07bf70086c490a21940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a5287416793e2755fcd6f585f4d6d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc06a1df0286ee5b4d3a7b268a49d17942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b59f065707f62fe42da60f0009dd6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71341dafa426bafbec070435b2493bcf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb12ddfee691300b5b2ee971aa79ae945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f047a199ed2ac7a33591f0458fd81946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f22e12a2558491558c1aaa0cff34b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af733b7d8e43de1ba3c989b83734bc5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252630456e536175e7295c0c489e95e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697257088db6d091590fe14ad043abb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523602bc164907b4ed0998f3286a2fa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b5027032e1975a430ff876e7fc81952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6ee43b7c0ae700e0290723dd5ef8d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9069208b2f7c36f5e40053d84f1242954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0eb850c0d770d4b1524cd76b83cd1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1cc66dbab23a91567ab452c95ee26956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731befff06732ae66b2019afb588581f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fcdb397eadbdb5223e0097d6e9402958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ec259ca0096a56888dc437b281b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec3e8be663a0467dd727155b01c783960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb116a3eec8c754f197d8831fd2709961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1204a39e9a9cf0111991e7b36df9e3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2c031045a84a5032cce8361061606963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298c5c4652d195c58666d6566da211964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbcb4d1b5b5478048700fe8deec1c4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff536712d56653d5ccb2514f62c792b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35d0d2e2bbd1b0cd40fa51d12ca61967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb07b3b0a79402cc419c42e53b5b0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa94142fbd2fcba1f3700fe7144679969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d860bf86223bb677a8c4a9811d958970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5f651eced12d6a1da0524d8849e2a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649ff497f3fc9244f168e0bfd40aa9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1d9b3193fc2b8bea5ebeb021dff9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944e423db7549e004a2f4a654e1ae86974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a7f4abc88c7caad31bf78b05a79a2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4113bf8f79a50d7d706a889e922fa976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e20c026e13bdc3e7856d6ee73611d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e6d96809beb566912e91fcdb89869978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227edb197fdb401ee3b805066deeb29979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcccd6965aafea9ba739a6dd76f82c5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663a6c8791351728be579e696483503981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdef1555c67d88d52987a021a77a46982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb506d6a23b679004ddec30c41908b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36271c2c41209df2b64f9ecd2c8c8b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134202f27b11a3635c33e58d40329d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ac4ea05f68c804eac4c2821dee85986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ec408988fda0238d7145725f43e7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc01c7bc2ce5f33679cfaa92ca505f4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551032dfa320fffb8f7d17dd4235ec30989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7cbb1729964420cebf5d5ceeab49a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6524b8f6a7ab7c1f2b76f21892741991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c0090a0e101e9437d251ea874deb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf953e377d0ec957db51742015d67993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4490a15ca9213bb9a14dfd664475994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b59f59142cdf313fa456006713bc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b07e74a04dc7fd14005ccb326eed0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36122635b9f31f03ea88f0f607d9ad997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8afdad5a57034e54bd6c60f393031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d0b0699a75b13fbcd91d94c0baa4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82cf75ca4ad64fbe7ff18c331a1fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df01e95bef1edfde2d4f643faf11a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a52c8fef408b15b8d4f3f8617f895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb907b1559017e257e5601f0c7a8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afc5a082255be8b4096f9a73e45e757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0dfa7db8677b0940b38d04e38166c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cdbb25f13cbc22e8f23fdf0e37c169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea3703291a6c8412aff634918b28a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4809c279060f3b57ef5529319f0fe5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da201da8c68210fea336221c71ccd2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7056cf42ca60a47c0486bc122eee61a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64018d6c85e1ac8980fd29ce5fd5eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f9bd06296768eb151c2d11e00eac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4255e9f440d7f1b811ffba93798c0dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890157a4f5945251a03e006bfeedce817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a015048febc1b34ec56c80c6b5c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa843ccd55543ff39944618b4edb4cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794657171da945f85bd707129020da1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eea05c8c47ec8b388b54cf92a038d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454180bf047e98eded5ca1cc94f3bd5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0805da9567c7fe3ebbe0cd6a2487a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba305ae089b8ff9fc2bd1ba053d8a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb40b0e062798ccd4b3ff20e49364c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde919720a782fd4ce302e90876dc52c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4108cad73be3090800e80ec8fe1f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506151b17fe6a531ea0b887e6dfff8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6eff7d12283b021e4639b28ffaa2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3d12598422bb5e62d78c93fe9880e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a375c068a5309fd94c430b9a8718fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57426d396d73a96bf5b096a29d2cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee40dd70962628d40be5465f2b4a4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801853c6cc7f3bc201f11f448c843f3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c18ff6ab18638da374c4948ae66835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e0456736628487e379a8c1dbd81636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85669b2f15e55fd2789f95c8b8f6c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22c786a6249c42e77cb93142cc6d3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd921b1eaab53b1163afc032a3eae0c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc78ed9ac29763b32d1da33da0399d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35fdee4fba0b3dddd7f09032483eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef50ebce930506ebe4754c80b20b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d39afe79eed371e6d6f205f7579543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce92e69a91a1b224aa2222de90391844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430234c78cc270f930591b16d6839af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a386231359c2b7a85fefe189679cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9ce7579b0b5e5b28b82f5f1b4fe5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949bff5e957dd768969210acaea43248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f89e30aa5470967b3864346078440e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8620f04a1eb4fdf160dd03ffb3933050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b63224c0f1493e692579528fd9b67a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5397d28dd040648c65680a90173b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da92bc195bd50fea0887b31842696753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe8800924365b388806a63fc0dd1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785db876bf3eb1902ec996254d5de97555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e08dd317c52f0182a169a59532c8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb4eb1ff6da7297e33aff0d863363457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d000e38b7560b031b61f11338da1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9ae456a01eb2de4419a58bf7ab65159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05768aec11e2ef7c6907f2e60c066b3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c87fedc29bffa872da9cf82a6e9f6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d0e1e61f17f5729651e5a25c374b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f626e4ce51c286d0fbb1805fce1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b528b7cca2c54ec63651e244607bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd02896e9aa9fca0fbfbd4873e60b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86abe24ebe11b47a739a439224e62766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c74ec6e9edf262d582d30cbe16fa7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c17a0f98a554f1e7bfe16b7cd3cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145f6b78c2b9548ad4c7648399777269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9cd9304440120e9f41c2c06816e7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c5c1fdbc52db0707e4fcef2fea57271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911fb78d551d90e713048045f0a2f0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b909652ad5bbbc5d901a85a190190873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d4dfba97c15f07537709b31344e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f79db2503c411c6c6351a6c0b85575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f669fbb4fbd020d1eac78e02475a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ec5f6f9723386fc25bb9622ee73cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00b4d1458eb02396e3a8d7308a38878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c737737576dd2f257347b7c1db2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd83e8e97c3ffbc325fe77f7ff642080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1fea57f74619f11289ce3254e3d8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535a2950bfb3721d0ea6fb37f5d3e1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a931e05c28c01da1101e821757215583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0958918548930939e3f87db5388384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2265caa89cb601b7f3223ec468404585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65887e009e1e0ff996f046f5567d15586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb52a1fd844e534ca3d507ef4003a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2b7c015e76f0b27a266cba6a62db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7392a0e0ae594d4c05d84f3975148e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d034496c9408b84a3fcbd95f0a6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bc0196329e4d941b876322d1c6d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315c32c3bfcf53febcc049c644c3f9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf051e040d34255d750ea687b573b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bda151b085f9f79172959b26d524b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57437525fcd09c74799c77e9a4e95bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea79c20d90a664c84e893b3e8463696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d844d3a7236ee7b7817b2b0421d9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045e29a61c1db744d932111d7ce64d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feecc8305ad9691715e312e668579599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340dadd6db16a5d37ad809fbfd38de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122d9931a2c330928936fb9fd271527101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c09d1a8f7dd48eba6634ad2057b71c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc3585f4dd709e1635eacdcaf201d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bab2256324330947633f272c24d2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56776333a9a0437f964e5281bbf0fab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e53e6fc9c0be66e48015d2e1ecc11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41323dcfed366f74889808d2112d293b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd13bc06176acff0f97de2403b814e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94aefbf80719beebe873653ff7e113109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009882e56c8beca32262cd7366e8ac00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b61edb31d162fc7363a040ddc17dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d211bbc194d082d4b38c15f0073f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843718ecd66cc59ef8194c2048cf902113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268088da73c7ae7ff3324cfc5fbcdfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364faad0178b8118444f242e73ba2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973768b7d354bc4c5a2e597636933090116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893139f1333dbe6732dff5efa77a67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f320695b54f2e37af0b9e484554578118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a003d2eb6c5f166d115798d455ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35893d2bbc3eb67d955b54369ce355120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a909188c455e406f26f6596328ee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d46656b1f7599446fc15d6339bfa87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b86a231092bdca6df882a5a6f25735123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869c9fedddbb1c8aff0913802c4c072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be193087f088f5b1f82bc47b113e6136125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079157c751f3a6b20871aabdb053631126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebae1048fcc24a95250173467151e33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80902d3f04c6adebe7bd9c734bf08175128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86d01e1d8420ec3e473160e62333e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d927973fb53fc55eea2ad14c2d46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3a3866a210215fd874b1272d3d5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a25470d9a8ebcb48591c08ca98ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451dde1dfd1ede6be79cb6efeaca0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb9882be7858a4b9e1243b084bbac6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69917dae19e9ed0e6975dbedfb5584135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42160a067c3f21e6be409753c3e45bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e09901e3f9f4a70ca3d677c92d38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c22f1873d7d869215270954ea5612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282ded689d4039ebd58db82afc2908139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69daee897e666860ede3d86dbb32c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7a79f9a13ed5cd6031ff57036d18f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2360d345b8282abe995d2605cb59f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898320e0b46e6afee69ec6cd5cb9c21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3550e0ce7afb5b06fa7eb9d35140144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867093fc41949712c3eb70a94df9d3e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5abab898db6d9ea87bd874944ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e15618b47e54093da56a7acc2813147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53bf90fbdc21850e8ec18bad1048ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e5e7add95551ff1a3540d21f1ab4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa4a85c0f9465921385e2512c6649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5809101433ace65c0776da6223487151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a21facb1a438458baae6e72dcf94b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0955ea911bef38202f2c53db114ec88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18e55d8fa07e4998a45be812c8717c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965f271128021ccb2ada2ec57ee0bbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a16a7c8adb0e682ac4b5d2f7c1e83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b4b6b69e1ee74e6a27b89fc9c450157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a1df127aeb9e45de70828cbb9b15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c3ee7b3e2761112a544a7823bb99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023bb94490d5c76bf691cfac98a931160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9de7e7eee24d8b9a86185fe89cc7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb2daee1e97f2786e6169f1f219e4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7019f768ae631dad077c71db2bc7f0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507ca24d5350d31dbc386158cc8765164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85a0355ecf65ecf3358b56b0e8bf62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40001272e109d9e033e786da378f48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ab0c9ba29fb93e0408779d1c0fa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012092fb260189146e938c01f53eebb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974bc00a517f69742f50bcdb1dce04b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faba04b70cf857c0a4b7b3828910f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196cccf2606baeaa351360e5c3c3d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da9ff33a4b5854d31921ef4c51124172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5afbe9aa69d01439cc32ea13b9d9aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133b4d0798af63282e87f0fd4b6b772174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba89db28823e55a6df6ab8c330f901175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592250794c2fd6b3d06c52a4a3e11a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093561afe9f944c3e1d5c26c639f5799177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214a389bc0364ab3cd9d275885479e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba013abc27061a6482236a227396312179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe466c4683767a6967d3d4d1c364c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055b8b8b1ebf152bb910314b34b31eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ced5db2b69cdafb29aa6101e20c1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c81a0a32e6f0e0960b4ed1f1ce402183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a90aba7cac8475becc7fed7a1e90a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda2f225dd0ec977ec834dd7e4d93a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72df1f10a55ba1d3c6b4862e4ba1fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21878727d95d61024b8f2eea1a1ca70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69fee4e073f4c949b8c706d438c5ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654ccfa0c7af70808af700b7de65a7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca9e35c624d10e186727e66bead13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c24839c1bb2bf27d53ff86676dc18b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5fbc708dc1012a203bf3047f58f07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88009ab00f045fda49b03640490a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be323ddd1d1ac0c86a5aabe61be57c8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c806332a04df23e4f684f4f8f1ffe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9987143cb9d72692d2d8ad69fcb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4fbb3255131d3281f5a2bb8ac6a12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c9450b4d0a8d4af5ee1643ec19b00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1496d07ee2b30200d8e02efa9b7bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6aae0b1400a7bfe56ce18a3c575fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae154a2258c1c52ca9537b8e9449182201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0be836752ca4723c99807d6f840ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d69cdef1f60ad515f1bec914606a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895ad1c06a7ea5a0f4d32dfe25d6b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5188ec6b223e073a23969cb5f89623205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36831d59a67331f215a44433894a4fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c835234e54b6558657a3c62c12932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35a7459de9b4e264ddaebdad503aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efea6cc8f68388f6f80e91150eba38c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8e38ae031bb2a02ad145704385a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beba61051eec5f695dd09e16b8aad1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7806fae0e92a7f138a6e36e9c1a07e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56355543fe9fc013cd5a041d2089d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3830e293fda5cb53fc8a4a1da642c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9acc3b07e4d8706cb75826c2f46bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f50e2d0f6a6554835441bcdc37e6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e7205967fdf078e9bc83c9fda80f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d19c10dd64daf059ceebfdde5c895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cbc9fb813b0d9cf4a1e8e95615729219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730b763ae485413df47d8af253bfe1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d64fdb43ea1efacb9f52cee28f322b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7c07446d42fff309e6d999cc1c76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991851b1bfd1c39665e88c7c038d8984223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e2d33bea6c2260e5a28dffee05f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee6086358ccaa3709e91cefe851eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a0fc58948b0516908ba189975a68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed07e81fab881f4afa9d50c9ec49b22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c1e9aa381fed0ff2ce3ccea4e46c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b732a2aee3daac1f610f48b3f059229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189b5153e48951b50ce73cf1f9b8c21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb15126659b791a8a16c4d6bc9f47d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4746249ab6df703b823695544aa92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ca95768cf8a2d5660ddab5bd89ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa778445dc8553fa813ea73f905301c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaeee39ea7d04584b65d949d6ea303235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dc58c06611b43c2e59a9f63c37e96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b2e73051b69e827c3d83824aa018d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5378986dae2b72d9bfcb6bc6e7be7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c9f7e7c578d68f43a423831cfd10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e89f8edd8756f1eb4b01f51bd8b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae7bca587bf90e366e7c13dbc23b29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb7bdc3d6f052dcda1b53dd2958a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5778e7e6f8db385eee53cb7fd9ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e05c8fd03c4234b134c1d006c314f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef2f3b1fc451d4424d718368cb24d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638a129fe22fc039c2900cab930fb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce363420d5c8ee60244e62ce6ed46ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c9803125d2ecf840a77391a8af08a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fac8bf26e4f8335e8100d29c363ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d346b30f5edf5fa9cfabfe0868d4c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaa760583bb78245411c2ab02255e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb0a5db07de1a38cfa9d1fdb98851e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043b9cfabbd91cf180d0cddef3714ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b2243fe871f3f55648653913d72dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2804ccce9c22514572b040a7ceeac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8df10fe23c23f1123bc02b9f1c544c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b41ed70fb173b7d38b88aad0937f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03715f4c0eac902987287c5c8d8621258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0746a13fed10ce9071e7b2612fa31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fbbea61d441b31b9893599e2be78f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f2c6f6d60581bd44cd2730687cdb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa91c776b2eba0964139dae3364854f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856e6f87215bdb31648192b2c4c088e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599893063b8867a4f003dc934861ea5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b1445a6ab3732addf490b1d773a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29551ea808a9e13a467842df26cd460f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd47c6411540a54bb290f4c4dbfea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15ef610fd5a5babfbbdbe635d543f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7609b00960b845b2f38a8d4394db15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ac243b37ee93d9f7f4b72046846eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec778e07939e1c9b3560ef17a205240271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0f147eedd6ceaddb973f11adda23d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed517c657cd37176b500a579ca81a5d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2aaca500b5a045fbd540a563823f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ff299a608b77e2ca936b601e9d4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f72cd7c5e3b8dcfa8bc3aac7933f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1fa47b51731e6c9b9d770b0e6ef25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066594fa149f1b05f1e47f52d74218278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8408e347b7e3bcbb5def2bc6e8a14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba01dba20c87d64852f9e9d4cd47c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918248b6fa843cebbc49dc226b678ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40131b83a0b866d84a20020e1b70a114282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4111f2c100295a9e5aa0309080c4194283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55a770691b456db648c96df7b21253284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad84c6c58c4cf0875579cb79e83dfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0b96a7f0b2e02d42dca0ee5ea40ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c69a31cc17dff3d5409dd6ef67da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae49dcc9ce2a4860fd1db0654cfd37b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6114ce4a22f3f2144a75a8e211b788289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6a858094ebbeb07004802d83bedd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14b0b2f640cff1389f253ba6c451a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853630bf7bb29362b9316e6f9faca1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1b8d2442f7a759d8d398bdf72bd05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d01f3a6d2e2a1f65b8f2bbf5e1cf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a5a48028c5c77df8b3ab58e4fe32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf3099af36cdabc75f8359c836efcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94e0b5f58c88de6371e7ba72c7e8c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e18b2e420674355862cf3d83b7c85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49234fac53aaa9e66327827b36c900de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ed753fa6786c709649b0661502854300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16a1ee37739857dc81aa5f3f8ca37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579bd559e628c3886f316f2e3c1c906302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d2a1cf886ca4f026c5684420b033303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b01290d8943084f26d7359a21ef50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad7c32334fc05d3bb05e9052ede03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954af35018d58d61a9da0e44b2206ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447525fc6c27e329eef01c90f7828f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422284690e7528029781942d1821d2b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226c56322965c3737ce22da75b36363309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050c6f51e292a87bfb6f93da32454a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc233483fe91903a9bd89f27f7f84b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bbff752107d4015e6a6d2917eb7ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac57e12956706765fc0c6c7b855be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68930100cacfab43b664f00a34ce0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b04dd6ca79bd6ee43e9be08b8d9cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535ef7032a898295f2ecccaf8510a4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a11252f866c1d435436e3fc1424c04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e4e84615316ff2567764829fa443318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c392bf510ff0cdd663efe7db062da23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07b04083b8062573646efa2b2109e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4018a896dc8914b97f083ab8fbd644321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd383bdb4bda1439e7d7ecfd3d7bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c90e3a5a9696297ba3a0f8bca2334323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd097a0349605f73c2286186866edf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b17ad83c564dbfceedaf2e3b21ec1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab1436b32bfd71c88d04c66eb05342326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48ce33eb481feee95095900d6e07d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e94b7a9018d9e2f3d556cc3f73c75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1436046eb25b339aac22077de4914a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794547d8f271f50945265b3373013b41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd3355bc879209b40fb164fbace05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbfd6e750706a89ce4a24d78666938332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d6cc90eed82b6298943f6fd698b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b377830f7cbc1d55eed36ffe4a9d21f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d29d90e53df9197020f5b57cb8ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49c6f53e72890e0409aef6490a10f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733506d1d44bb37c26d3fa9ff36a311337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8950023be559895d1824cb9f575c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b39c16fd78c05e43ae4fc46d35220339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef943965b3032d6575d93afe4867476340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e6b63f6ac66277f8d1d74d649814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e4f5e697e0500e4175fa0f3e595e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc82fbf74db160c216a9b75e46d289343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c045cf14cf9d458432a1128b8658344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a336ee9e37c03ab994c5996539a1ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e4f7cf9183f2099c66e1eacae710a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ebd12c53dec32a755b1c0f76b21de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3376e54ea3506a0b33cb2dd120b1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413089d6f9ebd3940eca06cd1276bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bcfd4d04f89a108f0698224ba0023350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a32cb9552c746b84c8744cea277a0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6506d9b89ed77470bf31318b17b06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffff89313bcbe595b4d6c647bcb307353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bde2c7f05a463b6ec058d584a422d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c31f7fde1c0ad361a2555341d0fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aedae246c31b9e24667f9199891193356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fe32232719878f49ebf34ded0772357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025c7a5af828b611cc59400d1d1dc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef98a234fdc5fb1b4535d2c96785a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4084cec74a12c16fed9a1c8218d08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6075c32540673982b5046928df6dcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac58549ed7a87134fde6f2cef22670e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d49f0d8c402089b5a64d78dc3081363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd9b292a63a5e4c65a9f232b92406364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3a682e42fc482a109866d0d51ab7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c9b8f1722517b8805ce3a02d1f240366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f701a312272b2d9eced7d0cd6a19433367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe751bc3c30b8b8d3d889e67c18ccad4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a05f693f27a63f6e023cc009d0f7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175e9ac5a2fece26994bb66324ef388370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de2d8c2e80699da28602a45c1fde9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa48e60df0f6edaddd303f8932bbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d3ec1df5e642e4dca211e91130a4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdf3d4a1130ccaef7c5ce33daafb0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f75e9bed997d09e922907b4361e7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bc3886175f3668d867ce3efa2df92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573445772e48845ef1db6a3698985553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e96f04186512ad702ae42ace1eb7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380adb47677c56362e1422dc7090cc2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa019bd8349ce62827e8d64be17db11f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ba67303eba8f5003af73205a402c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c32595954e2f5a45c099b0fe0d2c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559fd24da35838121633df7d09f7ea9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a1021c0b2675955ac16327a67f599384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01321e45865e2b7b37413f8bb57520e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e23631b38065074d355e42ba13f240386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80456f79387cdf5ce3c46cce250d6b18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd28b00cbfd3a4de20559b1f28338388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb21befe9ba47e617094a740eabbbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315932ff8b27875a9dd8733d941f1950390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ec052009dac960837f5965b83eb3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f9418f2e1840364785ffa4232611392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62067a7a3566de85763506c19d05a76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3da75f58fc30eee1baaa222573984394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae4de6f424ff1f6543a198dc3275b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be4dd05f05b71dde88f72ea227273396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7ff2693d0d26ed4c842ffcb192f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504426be3bb8892b96034f99bb41c17e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13027c12fb1947b5208d8fd704fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30f51a07f3f3590be05333b9d0798c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c42fa96cc9e8a9fc2678644bf8693401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d955ad78c01d6cacc0a98d1cb59da9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f373b5d9732da588943eb19e7f636403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159553df2f73951fe75eb8d54b7e6c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b16c5d1202793011d69a211f6d127405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5024bdcae95159a61e7db6ab58fce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55913c7838d021cb9bed83ea678ac2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691aa7087bfd9de361c1bd39b32bac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea4d7a66acf4383ff5a7bebf910d8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326ffada0bf6c39ac8c7782d591ced410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdf5e51d3ec12fd125a0acf12b410b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8ef0b2c7266f3cc75d8097269588412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319b7370f480b249eab47bcc002883d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f227533137fbe328a3b4e3a5d7852c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72288f19ef6bb6d4fb2c32819b3b62a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9930736dffbe7ae8601c1afbd81a2ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2705d2d0b1f65e998a1743692afb4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736561af29c5b1d50242ebf3e45084f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8108fc410b221e2a3aeb1273e85e15b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c46f62cbaeb69f46ca9983e3ac8af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfa64ad2836c3f7cf950c293c0b2ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81be754f3b616a1d79be91ceca8b34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a3920699d460172c04d8cf3aff3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d6e80179c7edaebb334b816d0c575424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335bfdfc203be4c753ebce8bb10aa3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776039901755b99b871d2d519f1a7fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e47ac88b73f70abfdfdcec4a4adf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d33f9eb08bd0f030b2c683428893a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05f59358135ed40d8c4d3d972b9c74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b4a7ce8165f09596240925466ccf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2e11127370f12745390f881bb7068431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03067fce9bca0905694169fb8c42cf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bfd99b1fe33daca9ad4cb553eb9c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff092ab0daea11aabff238cf2cec70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c8af3c07d91099f28d8b15bdd071435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8176c97d17a132c2113bc132b2f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8d99fdd04c1876af17b35a8eb5e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a585592f7e32ef534aac860828cde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944523335f57225cbb60c408ee36a2a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae9ef18e4eedb88c9b33d51b85c3c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991719acbbd95d1246600ba27d749abe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b465bc723d1e30283e07148c0589442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58fd65295cd1d779a5c2d3c33b888d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048499afb79c94ce2b72ae5b39bcae71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029047d7dbbc4d9619ee0d0396840f54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8e8bfa1a5b6c696caf15dcaecb1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19602da514ae8e8ebdd29e8ad6ce9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e695babda98592c302665c0848f0da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d56ca41e13eb308cd8b14e12e479449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61cd304d963e70cdb5211c6fe2236450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f94a4854610c96b06a572cfaa611451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153d4982fb48c8cbf2a3c2f643f6e20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233e4579ac5750c3c5d4526ea6cbf33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae915a1bafd3a9f8e5ba7125c10de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4699d10d4dde2ee9f20f4e1ec197a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae260a40af972177ed124849472fe3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c5b6940d671c4a0479a297706477457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dae8941620d740290511c85d228c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4446bc7f9f30b94ca3894431903ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b461150e205e1cb732b383139668b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14c8159d1086bef3824ca7df78271461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c33319f05d7cd6db79b7bebd7cc00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a40e901a2c9c9f47b423b2d327a2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c6a2864ba8387ca2dcbe6162db4b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaad29f86dcdfd1754df2a2f2bbd0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73023090bb4bee4a4199fd51e2ce560a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeba8685bad51b05f2ad454f8fa4b75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2c1b6b6adedec41ef020a46df4fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd896d96068d0606fd9a32fab5fc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666469bc29e3dbfce6d18dc1b5b4ee4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7287d3ecf98271eca76cd3f407109471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf7fc194afef3ab36f4656dfd0c6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d21fd4a0996df35170fb6e3d8ce248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b02e636c9c938a8dffb729f6cd11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bff3024f85fd8977733c100ade14f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d089d58d58729446742cb2213a9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc1980b3ccb1af30614f0531e1b9f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a509380542cb6541454501d6419a515478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44881558ac7df8613de6927865e397479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70799d52dbe87b369c54cfcf10beb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50d6ce9f1c2cb4310801262980f067481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644803ba24782c61cd16c1e315827a3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e63e3c845f687dc133fe7bab9c697483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669c75c005f10c6357cc88e72086032484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1940bb4b8d89c161065fb70a79ec90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810982e25492077ee5b8757d72f728486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f577d8d0076c727ee7e1ad8957fb2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb5d0255dd893b9bcdd09c9dd1b679488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371bce638d4cb2d450178a86771924489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3f2613b9f52c8236e107da49377d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399680e346656b905a023966a38d85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be851254f493aeefb55086b6990bb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b44e320948c41a990accffee9cc5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79b2558c364fb4c4cae6614780b89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b0f00f25fa73a026358be9df7d782495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbaeca9f5431556b81bfeae2dbcd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e617b0af824b63b9ea1fa3d4ef42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576a28c671448e251eba71767b0f17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270c26456f2cc57ae16f0e009a27126499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d17125e3ca19f379e3403b5a9260e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c713e71bf565a9bd444a0cf6d4ce4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818313ebbaa6e0ddb078a9119aca4b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a5487f49eee5cd6b187950bd7a56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed101b60c04081f1eda1717fd4806504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8aeea5a7b7fc942a1966e551f7a86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e781117e97edf98d89f29e925ee1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626fb0890198855f6cd9b4c8667c56b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222c8f8e0efc07b483610c5b0a27f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70b3a2729d87a00dda736ee798eadf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75d4c300167ca165e43e0143a1fcec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1b5ce57288139cd166c2e7c4208c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567e4c80e1637498f9367ae232faed7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dd979f94188dbbc0811721865b447513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce79617043de29e4f0f20bc3c0782a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dc13e9c19f234dfa21e2ad4d817f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b7f49460d40a7fe90c7adc9e95162516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992e3a89c8c4472369ff2b0f5413d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde114eee68862289536c35993868328518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95020cde331a329c9cb2ef2efc325dfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc887a3e750696cb9657c887c24286520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029b9dcd83331148140be1af349ad8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde82b54ab62c15cb725514c9b9bb95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461672c602b8e1168159aaacfe0c7d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26ce5b06e06b1d92d96e08c76ecb6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293d9466f419c651fa081b17136777525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a62027d66d7c43b28c410e98f034526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303526550645ddb45c1128b64bfff141527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997e178514f27e041523fa60a9c4087528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34f5cda6bf6ff99ebd362f39cc417529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ce181ca85af63a8d62bc4f04bdfb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2e4a837f62ff424610b97bedb37a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab73476b01aaffc36a7f58dc6134b64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac76fa1723c80bbfab2c0a6bab17e23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3936a3c423372a5e970e3da03cff20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfea26b4be1d5b088b4ca649e967c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66eadedad3adf5f53253b02b766f5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279b87a2b8c89b7e1c6cf9b91045ff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5c63b198aaa5beebdc6cbd8c2642538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29987cd9a70befdf6ed4ff846afef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa578d4cf2bb0a58b688cfb9d7f5cc36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f61a77703a44c46afaaa1746ffa349541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba175cc77841816c0bc627de8d769515542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667760de04521f24f454daa066d07cf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aea3496f79a518fd7405eee3bc491544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76f30045a8b298ac6f585e6632ea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741509978bda137d762dc9ca6e242e8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90823b6e897e412346014dad4beab54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295934c1d95314a30b501bf36bc5c2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9aea6b8f1d0a4283b563fa8354ec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098090f61206117435faccc34c1d3b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69180fbb5f78d50447703ac449d8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a147d46808be9d3a1068addf9aa7ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d65ea815d8dad0e09048915ed5f2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b267e5a0de8d240660bdbae1913ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39dd4ac7f64afe6971dc94fb224adc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7295f796be7e3bb431efae44ded65b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee9ef8e83d9607b6b976e51a12484557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799455202a7a246ab9a5e3b23e8b130a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93c333bf0f1e302c18fae255620894559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0eb5ac66c84b73309e9d9b2c75279560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648f0e170bc8e0483cb2b227476e532561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42c208746931cdc56962c9f45f86a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac6c84740f4fdc2d0216a643f76554563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbefad660b96f7d6b3551d147b11a4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb0cb78debe3159e781fa3d042f8e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055c2eb860441fa1b201804a407d009566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d6c38391d3e07ef52ed9d786463e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0abc6fa8be154267e818072565364568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdc310cc4d83f8fff53982d397a05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b93c511652be92109467b1af59dfd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11db855c9c52a5d6067b06eaa300448571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4566816d2a889a6cd751802e51e225572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217164d9e2abc58c0975651d0e1a993573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166fb6e70f8e4d3bc1844c9621356ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf8afe8e0e4329930a72ebca7b519575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae35d17deb7ccb888d0a5e5954e66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea44fec3836c11aa40e4976ce899528577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d020c2dc08ee63e518ad74b050a5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115196db5a5cd10f410a06b213ce9e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9862f4a95f20563967e09eddf30731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612c56a153ded5395383b0561121ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fedfec9ed87f7febdffe367803d734582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e3b468c00f458aa5c8d6fdc69072583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6d664e244446d5e3c0ec997d1c06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99dd0c69f906066ef716e8856b6201585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79bb64b06f6c517c50129fda4cddb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b7d8b8471789244b85f4cfcfb849d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0bc26190e818b3b8c31121ce80f80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7a77084131081c68e25cf5361d94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a815a4f0ca8da0c96c0990ac732336c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef80ea4170459bc5a6804a1652c4857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419c89fd1220d69b9c7db0421efff1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fc8f75c57d833da3e5459054f3c56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc9f02bccf61f2f7f8d19782a60e83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e8c0d5d0eaad09cb88c5ae0c14d5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bea32c9d5a8ff3a4d8e940b1441477596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeb485bee88290ba87d3543af507fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4be63c9fd1c3ff1d30def88caa005598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8ca7e531bcc038b757f88211d4ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7719941f4c451363aa7ac9e50b51f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e6509b9e8c38b9718d449b968e168601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccf4a991f626ecac7915cb4c63f238602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c769748492e667c207942f9f7995887603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c59e22b45c293e6d230c82bbff3e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254a47fa5f4923bb82754faa7e42f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a4161e8bb67ce5554ec13f23441b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d18d37d5969fcb8ca8d43360a3177607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb967540c3d17b0a9a5f94cc6b0dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e6402985705be2b88a7e91f4955f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399498322a4701c79df005811371df74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9e9ff77541f78dd4385983a6d83b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71676fc89563c624e07562d8ea309f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5f0957d1d96ae340dc0611568e3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52c45e34f4156fbd0e2b049002602614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75623e5a72a226098e442102b3a7b8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d12b75013402980eba58c535b7e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e00b1f73be198d5e5890945c10348617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d564523e98294d229a7c60fd90655618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0f69bf02a05f64ab22c7d3a7f96b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7da0b9dcbd0a6ac07772788bd9f72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815a4fe6b40eb1b0f6edd2d2e65d68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99586e7de73aec95da4393a393c0283622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e3337833a7ffba1611925a0c41e36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f52f3eb82b350de0ab1b78deefb0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18893515c8d35d98c1f64d8f1ccc914625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd1ded55c25c0c739b13ec289298f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8309bae45ce7faa91c7fa9450440e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ede216eb54d44e755effffc55327d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6181a124a95c42b64e02f5abd1a23e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff842609006e9cb8f18da378da931c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b0650a0988da853d597e93b5fd8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fda56d4ee4ea72c873ce7a4e3283632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751d0d0c84346725950dcb20a30a5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5319dbf826421ebc7e4e617e7370ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd96cfe5f6a84f3e098c7d75a4a30a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fcd27832cec550b31b9b23fb48dbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddfacc6d4214eef70f93269a908d1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc2b8f9c192b858327100bf631be14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09cf5f4dd688f4072a7bdabb731c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad76c4937f66baa6939f9f6605a4dfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d765d376a24f60dadffac0bd71e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee4b714d3a46951a7ac1821f1b9b33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239297efb2aa04115db13350d7c0590d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7a337b05aa27a761bee0604cde91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b84a864475ecf743e951a3980599b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcecff9e92834f73e62b6a8821fcbe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbae5baf62c5645cc0d6edb161d7d36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4b59d3606c518a0cc203d2737025648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c52ea6015dd98e0e6290b16493ad7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313c5c4d0acaa15d33bd51d03c8e13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e52b72c6d2fd27a8e798c69722595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b90d3cad02ad3d58a2a453e7fd206652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f35207d0a2f82d73999c24b522b97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9483dd4d0420ba129679348249be916654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c020c37b36edea65923f04ff9525e79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec55c252d03a9caa9555066d55caa40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499ff245a31a6ff84396ecde687127657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f73d9de94a243e917ee9ee477e1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f024d6a23edebecbb10f658f1a88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc6a129c260e394efd1b1486fb67c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464390e78467d9c050e47156ec31b3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1683f328ad0d543f8bf699609c3f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87a1dac28aa72659897753dc34242d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61464a14fe018dcbed4bfb499585dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4dabf1e448d4be2fe182839d992e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb4b82c8c95a55b99e6013ccd343f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df649ab18135116c5bca9f4ba043f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f4c9eb6dddcdbc0dee8694554f9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818bef132f7d9fa5392c37bf070148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcdb2319342893a13b7c9ffb441d81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fa4e6e9834fdb99e89de674a3977c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16217f1d813a40fad9f1f2524a13ca68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98315cf8cc2472257a4759ee7c756c2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d9e50b05782d873ddadfb7bba40a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1eb2182d0faa71a5fe94be9ff8f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa39dea6244edca23c2f88c16042616676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f1ff787a33e7cd0c418cd7ac415e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ffb02249bbf354e90037995d887df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822d719859f4af2203969b2bbc0d7ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe24c52b49ffc6f95e4ff77d30d1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d05b4dcd755f34274b9076fc4c0be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442322b4e0d94ccc192ecbe188d7d12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433fe965fd3a185cb009a07caf4d85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e323a5605c2dd1ee29d5c7f8d6f3adc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788797c977aa91047bb907649cde4514685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183904530c61e9ff332c5d1d0ce07bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feccef2b75442ee4fb446eba33a8427687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968c0712daa7a8d2b158caf4243c2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877817bcda1838ee6284bb4e2e1ad2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c79ec2a17d2e211ade365b7f6d7b02690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ba342f4f76b595d213b9fb26c89f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5c10a02c550b9ca9c46f7219a3e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259ac05d6721264c84254e4da14eee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3266622d1ca2640a494f808b6388c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac976f556c8e247624e5b8120cbbb33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b11adcaa89ff55657428f697e772c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca7677218c53e3a853f424dfe87b23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031f78931ddaaac48fb75ffd1555a54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b29e9527da30222bf346897aa4be9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a3c0e10b37565a890bcdd0438395700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c67f2cfb440c7cfd3f1b728a52b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5a539c60a7a45c8dd50666dc3acb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545a024dc44da133a09141b56d62e28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b8a7c582c2d872d6841f9ad867c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea96cd455acba7b0b9bd7fc9c0448705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd4a6aff7200c0a96c542b082eeeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6380b93de5fcc65fe718e6c30ff4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33f1eb8853a6cb7413110765db3db8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ad97659f648c793a0571a610d7969709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558dccde72dd1c0fc184b45b1088d6c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5700f276285cb5fd91294a869ebb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8eb9d0f055cf1daf6acfa2445837712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab190f5d97576970f40893787518460713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc9abeb0e2ff1bb32d4ce0fdeb8414714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e625748edba9324cdbe3e20f98169715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bef687af79c2a1a9aa1921ed41b76b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd27e915ce6a7f03643c140ea893dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761aa7791adf84925667f6eac7ff209718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd3a52886a5dcb780ffb77e53410bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce00958c9f531182d2608b6f596d43720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc834e9248867f6a67b89a7071c1c62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454226ed88b4f3c2dae9cf5c39104379722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef2d922a6859dde822fe702ec45a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a2108874afba5844297ca3ab5fe0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89475d16c0f6d26722ae5062db5a8263725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320074d5a7a8cab6e387018a3fc8f2f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d31f4a5df9711af32a9dedbaf99f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5bda5b83858a60d9ca4ef31c74b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b9e95f6bab3be9dfef4a17659bd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a57223f60ec89b1f702bcd3a9212730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66680b20e8ae5cdaee0eb9c16e963f37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a92f7636592f6e886abdd4ec2cd03e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61ee9c017d274585e997b4371969e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7ddbcb083784959989f387fa9f0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192da0736c09b1821e4cfd937bbdb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cbd224464fd86fced788bcd62a07c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ed0544b1c4cda24bd3dc0ed22b41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3eb8322475190f4b5fe528fd55177738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a208d017f644c102045c03f017847739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7ca0b5c6435731dc4f5c1859fb18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4dc4f4c514bffbc0331c4468d87c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9594a74dc2137efb014bfa97c15b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b3d512387122a640d01d8899f2a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1933205d96c67bbe8a90ce9c8b88e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f8cd8436cc0d44fa79006b3a262e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a8837670d8155c1afe75e7e0a4bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203c40ffc05e73fca48d4b6c01cf3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692691e30ddaff37630f681e3b5573748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a022429a19f1439e405c071ce41376749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d98ed5fe28b77ee3351f086e8a1c89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27417bdfbc792f2f3ebd5dd5423ba543751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34f72fba0b384e5ef607555e8461f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcf13c5b1f2e1df4a5e62e90739018753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a52b35f1c09f0e318aca63f09c90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a052dbdb87cbf88770ad0a451c10a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03639978b1dde63d54f7a7da76b67e18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda4c0b6087936cf18fec8c1481fe1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc949d6a82f9833b0e6d5e3ab3f0761758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3a7fb25773f1bfe1a6231dfe6357759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b01249535e604945dc46db6b699fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472234d13cf3cf38ee00d77cb355c836761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3e0993dac79fa5a740f46d7679f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf5337e38cc3cc9320aabfecf9ce5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f19aaa0c9f68aa88525701bf5baa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2448d5e8210faf61d3e59b7c2bf75765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b839531e83bb1fbff272d01334d3c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7fd7635ca78e7f623a5b01e798dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7ae3cd93c286e30ef33bac11fb02768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad9aaecc0a2ad13e025601e5b8065769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f22c8817ec4498893ce8fa3324a43770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33481361af548e841071b70d3f4133771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe36d2156d83b1df0f5d80e911d701772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764a5210aeb8c26089e79aa873257d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50089c3100567fd07d58d94396125c1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15698cb34504e0cd35c6008463a33d36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f670a5782947883c77681c6583741776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdfb65220aa42ff8e515809889c9f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e936e9367ed6011b761175625e507778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467834029a982fe300fa4a2d7173e83b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ef758f4a9366e2a5afb36d13ec6ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667215c37326c37d2e970d994215e55781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b31442118f090c034c4e7697d4e191782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f6bed0b23321cd19abc4b5fca1cd5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3ed0c84241f8a5a73f4235fb59f83784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8901a91954edf888786dea2fb6f43e1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57d6da7c5bebdbd53b64edad2b9165786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f017bdd5c703ee78de52c7cc563a257787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24444d7d68d798449940df0fa0f738bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea5876ed91702fc52d93c7035de13c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74a01d75b742bc329fab7f168fab22790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea830683cfe8af369008c1b6ec8182791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2752bd62fe1dffb3ee969e7db2909792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3498b8ed8c1d9e56958fde9bbf872bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a39264f8bdb74ae41775332ca7461794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8a6d5a527c7e57f3582c65ff98981795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bfbf960a6a04aa29cb172941a4fa9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24111a9dcbd55f11d2c6f864a571fb0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb400ea49ccb9e03a882877fabca9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca2d4daef6397472ac123d10ad4f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9dc6c552c285910934f97d651f1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbf7ab248ee1abdffec411e8575ef6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf6e79e1d91c16247b6f78a2654ecd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83746a14eff17958439d9e6eb0676c2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92c48b815baaaea107dcf51f502746804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc1e21bb603d56ebce05414548a7e2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0148a9de707d793b8459586e24650806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b1249adfdd307d5c695cd4c6faa73807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912dd1380acb7ec9ea80b906c488640808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f05dd799f822f5c02a6c938debf278809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee50cfd02276aa552b8edb473c55c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf13763d3316b641e03224a4f98837811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c63e37d3c1fb24c9eff4d55fac47812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0b0f9628499697b35baf305721c6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca42cc615c7e3b583a03e3d46801ed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba99f3d3eba3e5e3c938876db7a628d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a124c2ab625b88cc6d280ce37239cb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef2e607b46b38ade11edf2943f6934817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c33c7ff44bd24db5b93e130827155818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4bcc7c50fbba1a7fd3864a17bca01819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4fab6a8ac0bede2bc20eaa70cc09820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8938f43d744e88579e8c525c6164ba821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975a8f4b7a32418a04205747704f1e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26237507d430c0bd0ca111b201a312823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e764f7e22bf9fc68d5522e8a6b1d24824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f671cf72e761035a99b6da3e307d16a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886701973738662a52970d40d3bdba1a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0832b347f26c41a5912b11e77679337827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd665f649f68dc7c470f4413c3685d40828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71162c832fe12e2ec19996db5d098a28829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe8ad575753695c1fbb2466d5a20b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79687d0923f6a64749abe6572b2b38d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306ee0de0582197d4dd745face1e42832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0912a170df02739643352d4ba5e7e1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca60c3335d0f5c25bc02bf5ae0de75b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4b41a646ee60a5c6c5587e4bb1e9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87732161bf5c2d79f4567c36660cef5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f33cd18803ad6337348e1917be968837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596930ce8f9567c327627d4f850a43e5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e30b6ab7497dfceadb333104bf1f1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da2ac78ca81ba4bd6573a576dd64c4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70acf4926fd424bd928ab28b9ef0cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d562373c74426dc742e4bd057c44842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1ef4808d66d9fa0cebfa2ef0cb54843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdfef81528c38863caaafa89941a78844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497bd2bc9921f5e5fbf01b5d05c8f6f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36699fb26e9d7e78f4b99409daac7b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775570992e21b04859e13bd91d953f1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989fc0106383f08b2c539933304522848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd4171a3c254b9a57f98704f74194849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d06c247e820e2c01f2e85835861d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da912685cda165e301aadb3bb82048851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82c49bac750ad9154e193701145c5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a875fdfcc4e57f4e8f0285547e66d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d74bc54a2e9d41f320aafb6f41c5c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc08be099adb476433c8da24f2d6765855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab1d8d6937b74190b677dcbc4222ef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ea6d1cec95f357fba0dfc649836fb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14ab275581543fc99d7091ec73f84858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2ec800655710d7ced16ac97abca57859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bedd063156c23fc9b09bf895dd1546860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a90d876bdc4100f2c50c89cc5a8243861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c814306d17118fb2d3c838ab4d9c0f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e786dfd888a875122db185fab12e2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6a3df7a2f0c927bdee6ab9d5793d0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2d5a4f65bcc218269415590216f2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828b1f42f3596b45a72993f2a0db535866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f2b8c36cc2aaa33e18d23f01b72c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edf2581d57e759d2e85526b70dfc2c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad1a61b9a9c1a4504ce7768f0d7183869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995cef818751bdf3403615349701ec870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d3dc99e46f2c76abb7c5a714b439a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b4ad3cc57fa2bcc4a295ced432e9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db64ba9bb8b78f7137939f318f49b3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d0187bea5eecff163d358810de9b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708656db509833254b159069de2a4c6c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d3a1a4dd6bbe8f6425803ecafb1a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0567d0a8652af2068580796a4edb47877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804430d8b2bdb71ab994bc892e7bd300878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee63535a48420a18d2451b3c897ac16879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11258ec8db3520c85ae9691a1a09fc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4dc3a5b14e826ea301dad09f9d136881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b31e9ff21558e0abda708a2973e55882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285fff860021daea50d065ada3961a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232570193c9f16341811c747d04d945884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163a19c4963674032cecc5addbf885885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648352cbe47c9e89cf93a01084fbecbf886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd3805d31632d875aa00fb6fb2545887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d425a01fa37c06729990a76ad5fc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6724676420187f9395e095a713bbc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee31aa6663736682f51daa3025ac6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70af6ab91c10e04fdc701a6d53569b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0838a94012bbf5e0f3d45ea67998d21892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70ac370a9fbefab4710ef2a443fc7a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd568d585b116d3c746ae37de93ec9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b8b546220cd714d886ae1a19cf58f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b7d09fdb5bef6b31a1c4ea5f7b0c8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e8d71d42f1962e633ca9fd0d2e885897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f89ac602c6f899c9dfd494e50413c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6d2fdab94e6351557d65910e4d20899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63d59066bdedb5c00b85d2abcf7d80900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa9dd011c4b9139668f02a8a6e296901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84d3481b99eac3f88092b97ccae2c0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd4b326c0a4e7f9830235610e5a760903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa609f7b46afeaa60a5f0faf09b165904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011d409322d084a5bf7fe61e397ffd5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2b6645b93ff6a8b514800f6c8ba3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa982602e74c1565ce369b80077fe93907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdd051844aad80386c839b737595f6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75dc1aab0c2acf786ea113ff240b34909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb11148974235bf025cd35c46921eb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a3d830a6f3e05689065acc6bd7022911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6b257f531eb675bc73b6efe367ffa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b52d64693198e554c04aaac8f3e4a7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6289abb198ade8c22931725b249c38914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c560c297f34d692709d1baa286f43915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe2cb1747c8e7ed789310f35039c5b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df780f20628c0a6fff2b05566a2851a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64974bb206b28d5b21eb3564888db041918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bfacd0b834358d4c5712344ed2290919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e32b3de9afdb3f7542858e12648c0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132abd9bc6ec1cbf629f4339a50eb179921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1757fbcbd7524b69e4a456a18b1ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef67c6218419938f6e0a7af3705e3a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ae8bdaf8795fd42b12f5368381ef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77c70a80a12f887b47b6501d9906a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771514c40074d797a44ab50e0deb6f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fe4d3fd77088927584b0d7701805927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136f3d0090be2c74d65feb0e4ee443928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a2754e066c11647d9749a3626383929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20356e2f9ea11d2ab5837882ec5f3b1a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab68230612839788a53f596465ad5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c4e30b83f9ad887ecad33499fb6f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f714c0c2df1320097a5102d482d73933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a2cae5acd1eeae6797f080ec6bdba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66555538ee0564cfc5c20a2a533fef70935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cce65f230f4aded5552deb62b7bcd6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0705d2ee6d6fed4e8fb01afddef69937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a933edb7f7c2cb4b68fc14ee198746938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ec19100ab880b1c668c32056d0e6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610665082bcada65f070f482ae266eb7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f4f7af21b3082855ca0a978f733f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f88a50cf6a7f1bec97a9af8281000942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e39efd457451ed19c7f33bfb57f9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7c19e22a23de64ca745d7c0c0c58944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd404af2aa0ad77c9bc3174b97eb0b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4767ed2b5e2b324fa34de4b2310f7d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b74ce421c85759c47a2291c2c8da52947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd8f0b160387f27007663e75ac0cf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8edb4ceb2a24c11257dc9f3ac4be1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13cac564b65c024042cafb0825a224950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd58547273627a8da944ca93848d1a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b574c90795f7d14d12f736c43e9b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20bf8490e394bb40e4b8faba75d406953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b3b5c2fdfe362b9e0e3bdeaa30d7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477996ec94ec6fc3d5e915d0fba6d9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb276c133910b0bbc58b79a3440dd72956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78738f0ef129953612ebb97aba61d51f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d47c0598e7e2ec9393669218ece0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ea858f6f1a8439a04867f46d956e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd4bb85a7d9ee35e13de1297a1553960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7cff09cdd3df3049d7b034179507961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1338ac68231f7e30c4c097f442670f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1515b2548cc91160763ecc1b31cff3a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f203eb91ddb9fbaae3dd2297a6787964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240eed33d20b9736dec7c3c338d66c7965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad1b07bd291398c4c613f6ed3eaab966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415977ad1699c674932b6750a38df3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc1941249d828b2201d3dbb36cc8f4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd43d76b01a24361c080d234e7694969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5198fb8c4795ae71abca6ac0696c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d07d6628bcdb24df245cca4e358334971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5ea78d42b3ce1f1c324057a8c5a5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a80d3d00deebe1ce6e0ce891648b49973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633d4577ab331b348619e2e1138667974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b29b40b50287fedc78bea5031c17975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264717449bbce49f64fc965e040af321976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4a04dfd0886a83cafb2cab5773c6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658607b6bfb6a7fba7ef3dc62c1cbf0978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd844c9ab18948501ece992d8ba6b00979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99d9db9a65bd4ef12478a78929179980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b06682eda6883398eb445740a0d50981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852065148b20f7bc34a2859cdaf2a228982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173fa79e31c5f4e2eeffc0a6fbc21c2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f00228fe3494dce2c9bc9ebc33010d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b27b72b905e1a66d62acb241f171dd985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6d35694c48fe6fb59af0598ce4581986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407bf57dd2bdd8d57972bc899b24f27987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49174c29f2ee45cb7793b7013fb6d2b1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa58fe77987c1f82b6df5433383c89989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f89813f32fda49d97fae212fae645990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282cf8d4f7e35509fe82300abbe9f7f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f62f507428bf6b6c5bce0084c3de992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98722c3f491c5f1b8943dcd18174ecf993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5a7b8fed8421233b3a11089c9617994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbb31ff065a0a20207e735a0aaa9a0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a5ae17094b4025ab6a87dbf9b7e88996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48762c5f7b77457e0f06b2e38d6f4401997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>