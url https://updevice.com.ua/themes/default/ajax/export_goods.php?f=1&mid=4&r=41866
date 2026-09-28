--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f6d541d9e9928dc7436a9ef6a5bbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cda7132902f1324e71c6d4c9aa0492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192f00a8589b75afa083d6a3539b5e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f526690b86e7aa417fa218f143a504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befaaac233fedf4361ccdb949347aff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa5b6f7cedc2a0b603c96b1cdd4f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f8a9fc36ef5b3c1174bd6439ec5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69efa23bd539a59e5708d936108a8528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e002cb994ed5958e3b5ee1a94f19129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca2e24524186a4d235a573014d06df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e6da7980a9b11384f169a831e9eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee81bf2589d40cefcafbd94909f3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194d1c6906294d8e35796a880494df113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7345d5ae8945990cd2b4d44431c6c6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d041979abe407de057ca32ef8e716a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a2201df9057a16942ae3723e08a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24162583f4335d23dd4a367bfb8820e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d6e9744847f0003d4534d98e89ea318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c1905b8054ba5344c586238e628619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8db1d1e757687c6428d66dc5e65eac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19085987a9ba6d6dae7f3b9a0cfd171f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27751bc9d34a28e6a03eeca7bbc445722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c87a494215877b57f468d62468fb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd006c5d51d6a8b2323a588f016d993124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0fee941db87c050073b0eeb9c35125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b578cda911fdd3bcfda8274972086e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60dd65e1dfb1a93f5bc6a6382c8c8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ea76f7454ff1465d40a9e0a2a35628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630071b603e60f61db149a49808d9d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819d55197beb5a246832619d28166d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6887923c4b357916eba829f2bade75b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01e63e0d89b88a495378cec3280b2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6709fd11663be099026c0acf3e623b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01816dac6edcc03d433d92fa17dc43334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a0a6f5224b305021d94b78be12f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35eb38d206c2f7212df4a5a7502bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387e637cec79c735e4b079809d7aadc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b962a650ad44c0227479a3402cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716e6b87a87e914e9fc57152027f0c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b556a02edb7266c43f83e8207d343740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667471440e6790f1024f0ad01c6056f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27876c7d58c895295a55f29758854f7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fccbd744915435512e32744e27768c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a494dfc4787662b9c09e5cfb8ad544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82a3998da4d30a3cb1c3f8c85484f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc251b3a4d0c132628f9a716d8d18246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691657eaa45b05e7b186e56316578f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d4bcaf6c1057d4b34a469ff1827f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec5bcab3c406a2545be2dfdb4e55949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cb61c1242d3d41985b543eecd37950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28029531d65ae914fb1f58d65410423b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114553a0f579ecc0d7c37aa893ea3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17de72e4988a33fa12f808eea60ae2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a30aa883a5e12907717d3a2841fb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44c308abc47dbd992811fc9e7aff5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eb482f00b706d90e3aaddd7749c8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719e7b0434130d9569b5542b3a03c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d924b318e29c010d4b1dbf5508b40d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fb36f8b8d84eee0887a32ae57f7f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95687c215b7de5708efbb7fd82397c5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0f3f8925b22d00f0ea6aa2b0696d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc242ef4993090bdb06c55527a3cc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f40147a60ee8d737d76f8c634c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0398c1a50475a28ff5ec9faf6a754be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e946bd27d1fdcfe895783d830df285265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07108affe2388a1b0915c270048c4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb8ba9de29d5e8c00cd9164c7c956567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050e575e0b5def457f5a5b5d299e8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50a13f7673cc2fa2cf080a4af02eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c85fdd7424d1448c23115c696d66470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7f6a8ceea56cb845d5f0a2edd352a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74864feb7047e7dec6338fabd9bf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4a50e2215284029b37e4c7043501c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a540a2264aa0c3258e19d31b172128d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e69fca5f71db336adff3021d1a27975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05146df06b00d238f21dfc2f2cbe4c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ac262728c47de16eb25a4eaa1c10277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816cf66d9eb71deb894ed642ed6b2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e2941be1b05922a3d7551dee9ffb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d92216d21a22699e54b084e675a30580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bfd504b0b4c1aed4366321544b08481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61e3490a90e39a8a3edad4dbb5c40a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5ee515d64416ed0730ac68f8f360883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4662f88cf93f4f9efe585b5cbc3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba81cb0e7cd3a3795dd832bd78d4e0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf64004036774148ce49b3cb0167c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedaa571cca5623e5f7629eaf5edcee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f38a73b4cba05c3d98e4af99c64e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f10f98a3a7f8658427a1de8b0e3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ddb4ecb18258ba6adfe8aad15821e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d11835e261ba480c81c2e17f9bb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96066990e2f5c450333f29b2a95ad892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3d6b4772b7933735bc776293c91d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eec5870d00d56528f9a46b155f56294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2eb8df4ab2658eeb04ae2e036968a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df3724ce14119d57911d3811787d2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c4d6ee9c154d01ca85620cd93d2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bccc8a96bb4f3c5c8f5e71f1f048b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44af46741a6f607c802da9ddd3f1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ee0f9688eb9afcb74992a68923b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9abb46360878d2e09a357197f3c83d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a909bdf0dc1d3ce6504f607ee0cba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773bf225cb64b11e9eb8ece1c5486d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864941e75143c4288129cfd65d2ac25d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264d151cd9cab70c54ccbad3cedfcc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86859d2ef57f3637f087c77013247f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4925e4cae1b7b114eddb37f02a3a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efeb5b8d7ba830118149ec460fc045108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c472d311a903ecf5de8263e13a21d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd902e0d1f59ee2c0800730cefb9c566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac48ba7fee575cfc8de73a2c90d3655111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d641f122c95ecbb67d5500f83f86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83bca6ab339c57168ede548b78ce10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef858609b5b5c0e5f9276085d65dd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942746496758ba207ff45a81bc16d5ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc54fa6d4fa0018790d48d20025812116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406adcf2cc5a2e1a1215758d7dd8ef4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03716cabd37f9ccdfc9922953d5563d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f15929e8ecfee1674e263aabbd2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d69488f4b896fb5899e97caace9c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66771c97d6917f0d2803eaa42ceddb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ef4628ffa34dbf7a0ea61878bb14f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7547139e5254d1661478ca15c351d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643acc2e17453bf5059ea645cd6b9260124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb37d6052c111d39f26d97354e018125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168707037edb3b38659c24d65867b5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b812cd23b853ebeb76eceae62e74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10a43395e24f55fd845375edafc2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578cfbf71b9955ec0ae578c5c7f0bb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538425d6690f92762dc4c7200efbb501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc65eedef4ddec6b183612cd27ed6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01dbe287857cbd78e672c33237b483132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b00a9e859a2064030f37621126457133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fe3e7a33815f5b4b422636869e3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be079b9b67902204518f33785fd1f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4ee2424dcead37325e70504fcd16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4714c2d95c2d1baf2cf2626b1e8a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21add74f3023a4629bbeaf567b9ac108138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c6569ae88af8e6a88d7eafcf0844139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fba3b1ad5c79b43f2fe26fa711e1f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d1c2feae139b45a965dff6f321aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f8cdf6dcbe8cb32ba110fc1cb2cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819bb7ee8d9136579b962faa312c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae50b86a0a3f4f0dee0c6e9f63c91fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01614388df144ccb6781bce0a4940f4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bd2767576fefc82658d4da3dd2cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170bfd5b720dab9ee9354a6e9368387147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bdb7298a82f911fb5bcce50366cf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e0e9c53a1db4b94015a68eb938b46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad44f12eb1307b90e9e3821ede1612150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd95bda9f116165c6c13133d863ed77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc54690376ee455b40230b0575364d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659a2bcd55495342458dd888cb45382153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838adec8ead3ba15f4ffe8071e90a913154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b31f85555a1258052e19ff50d41db3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb93d845927145ec178344bfa7dd47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff99318d8bec77640426e38766eb999157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c5aadd0dfa58a5f16df78574b0388158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fd554d6a22af343b323997bbe842159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc52381c373526ac64fd72b3d89c813160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90f2221f0449d53da6625b2bba7efb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdd7b725b55a7b2ef747f105e007d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f19c7a34e435622261d01f0b8419163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa912013ea134c19bea8edd50687bcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d84667715b68a9ad3a1f979b57534165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2293aa238bc85e31325d9d0df5028c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fdd95c9f476e875394f67a8cb8f4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3410f30dedbe473ee93c15c0eb0c43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5896110c68b34ed29bc8085073d9201169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc88ddbf66621273a98b05bd7afa53e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491c038e6e79f7c102134f58b9c52fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27544226c0f4ee212d7d276ff49a71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203cf6096e4ed33fab6389071206e98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ba88921ac8ea1c21e378c2891020174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2cc68dc1de43b350aa2cc6f1c5c5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26022b5434dbfc3a53d10452a289f420176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ee7ce4355c71913b4fb821e7cbc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e22e86e98bb3e7d892f2bfe99ae4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23ecc97076143cda700a86369f15b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83fec56e91b2548105b171199e0093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98e9bf78bc23b16c7c08fa0abf06a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31888df63d59fcdae5464b3cfb22ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63710bf90125a07db48f802716bd8f92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9c1c35b8214eab120cc3e0e1f14b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5246fb71bf8993eb6459d108bc331dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f1b8651e6e5720805b77e4a5f4f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d60ef3be4ca37dddc6482b182ab265187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84e8aa7180730c4af922ecda507872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f1aeb277afa44e85ea17153877230189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0460e80c2b72d0aa9f5f7b5d4a2945190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485940f219ef69695165e1232cfe1d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914240f06e331828d0cf1fd00f5bbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66205e1f59877e2dfcd3e9dce87d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2268e2a3257789e04c3c662eb2558e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ac97b5b900ba4870c2055179275fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2992043932a92bcd2b797fb60c256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fef2709cad3037adf7fc8db12123197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ed721bb8f3aa540472a51a68c3a0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260187805c46f626d8ed0a396be5b8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc39a5726d0859bfd0ef0fec2425f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7e16c87b865a7b70d5b4bb2298af8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff9edd9b604af6ff02a1909e1f225202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae3c14f2cc0fa72838139d3d8701b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e59847e549cabf47c237bdb5d4dc7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37b14d1fe2db303608d9bf201716d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d9586a254b9e790155ba2ae4ccb73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f5fe04046794782d19905f9e1991207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a13bc22af2797fc00fc92bf05e540208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aecae627bd23fce403032dc73daeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d671d67f0b8cb4349e07ae33c18aea3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f58c91727742cd8e67a4817bdfdd73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97030f82b6abf8b26d9e1590c66c58c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748b3513bee4caacea7bfa9472273f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995d2395cdf385958cf66f717682c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44231b5643b30b0206451a92acc56d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8042e0a3a010a51c5d07a7a246261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec51ec268522a0ea094da10151d9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f06353099dd282dbb1a0da403e87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9703a71189246152b4c84e08f1c6fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce9b5594f7f71f9146e1ad3e698f83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2307887ccfadb1136b1abb7cfd97fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c1a667634fcd11892499153ffa381222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f65a3eefe8428a581c0b4725d7a4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e6e56a9c3f898cc004915407af6a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672a3361562a3ea2b9b706a9a9cce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ffa105ac2a8d3e879426b59284980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b21c4a6dc736e3d12665f0cc531e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c44cdd3ed296ca772621db235877228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac1442daecdd6c683a9fc5e821e9da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895864b04c9c292afe04a51e5fd865230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b377f512f62e55b77b124716e1d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5d2bcd88aed821d7b455d62c64d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c9401095e05467059251d534b680233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9e8e28a1f0a16bdf841b73bcc7b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4444219654539b70af8db1176b79c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07a527a71fbca7888d5a597fc8216236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ddaeb01f6db6fb2e5dd6bf2028d65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141996693d200d3c199b7363fd683ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffcb4fefb293b277a34e0700164190239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94609a2d0915274a395ade3d6fce4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f860a1690540ac95c839d9ac464f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f67ea39533c27709ebcfaecacc45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62491a974dacc974388c6d05d474e9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf242730cb031238dce43dfc4abfd19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5c17898b3c736356216986a516784245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6ad3fbd19b316a892aaa88a01a5b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f52d2234fc09ef7169b05608fdeb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf040d6218e7c38639289784432277e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a8e6066c1a6e8ea012ecee493b181249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ae15628aae9873ca285841c4aed5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3078741115ebb9ca35bf3f2573dfc2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29bb31a2a96f3d4ebb85566a5ad754252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344638efd6e0d694944454791962d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015412166fefb919d3ae7d30ee2f4db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c189a71823477290415ae4a96d4850255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc8d05f798c6506facca75b7756b71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1bdaf4c54bbb994c02c9f2bfaa01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f393a04bec954b0a3a3cb2f96942258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c3b6520035db4b2cbafb1479639ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202778c748e21edb8054e349d28d67f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627a7a9cfed4a236ab2a6ed6c1b515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5704295e6b071ea7b39a058f08f5dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e69c393264e4cf0b9761843319dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cbc18070c45e84e464770a567ac17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f839b42dff9dd6d5d15f847b23b5849265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df7a2b61bc8760d1ba82bd294d316e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31babb067f6f4ca75428401c6e41556d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab81ee1f80f2ef242e05a86b004f84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb2fbee4ffc64a4c623b9551d0df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7e2d2a83a9c8ae486af783767206270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b698607901c20848aa419a4f430f0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff08778b9963f0a63d025884849a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb354d78a7e5ac5effaf000cac5920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c2279fa6b0ad7321a9bd6e855aeef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead31df3b76a0c86b9e1a328f5346fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd917a3cb585382c0eb4a326e376e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5623a04115b38c26fc6786505d836f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de6d1bded932a6a192a5102359f2ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28442425db960af6517368a1e3b23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff1df3b9a2f1b2c3cee216d5a81ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d81d476a37c359997226d361e30d8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b97f9ba5e405a34cc52c41ed683b71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3aa2be479b2fe047a8a041aac9725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49187306ee824d030c3b2a507fafae08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060db9752f481d04ab66acac19ff649285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ea97e83abf2286d75bc47a3e99c55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2d2c15c9379961d73b51656d3196a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75e4257663e4fe437f82a1f641471288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bada73a73a1c44ab18b22141d5f40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62bb69ad8230ba5be0444c1240401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787ad49ba49f661abb94730a7f8668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc8ef87980f322556d7c034d70c6bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e118d265e929c4630f243dd2c0e7ff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8369f13e13991b548819562461f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979f4b649162b55261239fc201f83d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b718c39ff4f08562b4c010b02bcf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b58c1967b56e72ff75f52109e27304297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c47d706358405346518eaf5159e34f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfdde36763d04c91540aef34844daf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f17c3273f53aa134df5cf023e6c7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9ac38e0a8099342b7421322ab7fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999849529eee8e58e8570d4b6180d6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a62cfa4c87cee0931f46ef3b5d018c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dada39bd5cea212a7aaa8126dfaeb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df43dd271a62fc961dc5f77016985e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b0be37525138f7d3a8388d31659eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53392b1c6ae32513883de6507c5cb29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3012cb9f34ea7dd6e92bcf4c6ab5433308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d7fb51c7576e0621c28405fa8b996309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2575ac4bac7c3ab1f40deadec1c80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a96ef42ccbf05aa6f2f1271c54e8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac204fef2e84ef962a4a6fc6f5af7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe58f06376ec7ba6d331ad8790bf409313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdeb0e6625a172cd774c95d5c631b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e503a66af7b12286e899d20a3bde09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32737ac7e42affde1eee81a8cf4b71a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ff520e8106b00f72132199c2dce24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f4e1655fce138957db2c01877e99f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81624eb07d6004a4c8cd0daee099f51a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06dad89a45b55f2b609f99b65af50a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf5e938c6cd2443b1c0405209c3c8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f79e3e926cc3499477b48eb79812aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3829574fea62688675a9084c6af2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015aa51116d87c6cfa552aba37e12cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af0cb78430a6d04afaf41e6e2941c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ff41bc0c0375eaaab578813c6dea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31bc9e466c536a4531c407aea31d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a00eef661fa7c9006553f83fe11716328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff66a418411d73092d399e53ddb7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca617d8d9bad7283e39564edd56091330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02effb8f82a3213407a036233570d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e444315cbac06034963bcdfe90e0ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d89515e1dc7f03ae9355876ccee632333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aaebbdfc68bb554b06df652e38955334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b926dd0b920e117847b6567a5960b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab199d5eb0194945435c8a48492793b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e929bc180bcbfff1f21bd44c5350337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef39fa37497863e9065cf61975baa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8388ec45a18e7444427478e4c9d822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44901ca6245441e468f452576b4015b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ff8fdf7cce3465e12f41021b6a112341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a151919f3c469da171484ea7e523342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667962dce0c96a88956da913be62dd14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc9d30bf835d2711c167023307aa1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734755047a721c1f7646745764de206345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae19e7718cea8ce3807f014a9d52a68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8df2d309eb1bc8376e1dde68efa9d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced13a521426656c7c5d3cdfe821ffd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28163ef90c8a5626dc1036f837717349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d5e11186e2d640c4f4fc615bd6c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23129d1ee3aa371431e03f00fee2ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed094e903ec3a88ee7bdf23f787fe48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873971a1931d7a31d39b5f59389f312353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a79a27d5a83df148506510eb09c4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796df9baf5a9e043c42a3d96243b7f4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bb411a3b21b933917ff51fde4cea8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b521b4492d15bcb2b88af585ff0a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb4898bcc362b4ee52dcabc96bc5c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552f20420ed0f3468f20e85c482d15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d60769764379f0f602bd1f61eaa018360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdf1c8fcf44fa7d60a57c7a48b0de7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215cb8005aeb64f1ca4ad9c609b0f00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d8651aa0c51edd4e1a087dcc00b6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d057a26051dd03c040e2d8d98cd0c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724f3ca06afc4a391081be1fe6ca19a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7376e21762f901de2bfe9537baf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f046ef7bfd18af1de1cc989da4409367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb318934b07f863bdd94b392913efe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22881a239bdfca9a3cdb77ca5723b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5afa78642b5906d807a2174c6521370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12774a73d89d5dd83c939b0e151e2b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57307b7de330460f67602a123e9d8966372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e7b8a320d2a7226425878c74f30ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1592e4ecf58bde7c968770a0706b46e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2b83c5a28e896391bd7927fc3efe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ed4b721e5b3942f5da1839aa56b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14d0976f577b0e3fdcf18d0a5cf62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e345d7b3f25f655907e550ca810bdc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba95064168dffbdea5673f9932607379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f874229fab8bfdab4184de649205d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7af067751d3880f400e1e0cedaf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4ade5f8fa014944da4871c821b0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef725e2e8dc63b34db328d3741327652383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fb6edcc1a29c9300727d3fb60ea6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1907279a5906b0827d37d85e81c65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38b4b286d6bfcae312c314a3cb174386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c882c4dd24ddc7c6616d0232c930387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fdc2adc82723aec849a1e470e90ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdde592a25b52fea67ff58440d9c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b908e388d41bd1be7b061a6f9727a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d9926920325a682bb713fdd8f94a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeab4cda25704031d214e140791b45b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddccb2885057c93241e8a39561390f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d02ad542be930eb90b9ad217f8bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cd2993ff09b0241c3b781e7175643395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4869586b9074428efa4e85ed62baf8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e398904025df9771bfe8340cb9de7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4fea4a56c8ef0ac29bd09dc0bee37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854aebded9050a1e8dd5d5020e01563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb2a33b85991c5af41d06076c59ed7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33407be849d9a1e1819ca8b6925ecab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041dc4130cf1b7f918fa6f5e0c553f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f879b260e23ee32b6e878ef0903ef7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb2658abbac7170edaacf51b5df51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1e3b05488218436005e219ff6b7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d83dd380f28adfc0c5a4d15540b0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f2ffef6d830eb7e3ab51c54b7c5f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb6d06951327e8cfebc3825f20513b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f07285aaf4665ec66cafe3cee0fa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ddacb267ebc41c0daf78f77581968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe442dd0af4bfe7cec51d5ef0d6fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609d9a36c153c6dc156701d8a87b0a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4561834faf9bb199ef385fb8d458d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d62a5b81863604b50b0b62992b404414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaad2068ff4e3dcb8b74b76094c4dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc29c5074802b90746755f972ec59b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f73e178bf35bb3c41c6a03b0b353d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d9619f794c7b1c9f8c610cdd59f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a44b184520ec670bf8f3e86c8a69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f4a715aac0c0fbf051f411e390e8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d73ce0c6ffe1d5cb7ecdc9d5047ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1f3fd18fe1eb3523bd96a1ee343f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedccc53cb010f9fc9818518d73fbc1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45ab0b5d63164267e6834b030b1b0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98bda5b11f9dab05dd8028c9efbf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139603da9a756517c790672c5adda34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6768f448a3a30c6a7951bfb41378427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e079d5fffbb99e3bc73d8c4d274930428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d344e24d6e8c66d4e5dba7022865d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b0d6171fa190639d49acd046c353430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47356b33a6394c5cae15badfefbb902b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a968731d2698c3c63bfcb14bab97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6a204b794f9cb223335ffae9bac1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6b1234c45c8f7022cea5923a4b772434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d6fab456297bcfa520317a63876c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f8630cd628bfe0fefc7b7570bcd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09b757a6742478091312248665de8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043baebd829ffb67b47b1a9945f4d32e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d1fac489f9097286d53d210f9d21a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb02bd610af5f01f54f5f919e14cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f824e02781d75a130802c890b11830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb798b3aad1661f868b2e7c2751d66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525e5305806c38af4f95e4249b7eb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d8d64adab9eb90490239cb94c7b39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fafb0e2a6a74ad46b83c08aa35fedf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa3ee07b35cfdc7bb66d7fb191402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7370f08fbda1d044d80ff03d59433bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e79f23ff94c308d30604cf35fa6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7ec336e36ad311b5aeb57c51d90a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eea80ab3442e399ada314f5b47036450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1a593693c7fcab09543c24d95817451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d96a12df3a32e195b12996ed9dd9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfe9451893e2bdfd53420810f03fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3898db0b913c062fcb9fa66e73ca5d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7605e5a4dadf414c69766478cfc243a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709b9ad5b23013ff59a5a0d6dd22f6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae7188668b1e7a04d6d4c22233c072457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a27eab1a197ad2391d16ec1e00d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f075ccf55c8639ef9569377b61d729459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a3d3afaf350b1d05dedb4c6e748a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf5448dbd5e53f5fbe431beea11737461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cef2c93a143f3bbb2eee3a2ed2bf87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f545f8538686a28edf8e9b47f79f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5720551ba9704b08dbba46b9e5132d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88c8bce8ab79f5246ce2ba77f75ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c9e955e62250f62d3ac543146b9ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07e9b5bac433fb1c1715bf58b4467c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6d1a75b6a6f0340dacb0109110373468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4df30462573867dd73a1e74472fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657164a8778d08f49ff5e8ea4ef62343470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b808500fb1578969a625783fb1403471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1d938c1d2d65c62c5346b721136c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a74b8fb24ee06d9cebade4ea24104473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8c94df3b3719b9e101e43a447ce5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c68a764c0ec5ea1018780ecd25184475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559774d7560d89f4810d711ba7af9fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f9d86734a32b54d32da3c9ccba5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83664608f0044b6e7d58f9abbdf731e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687026947c611366a5fa669411a643479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2ddec99a48ab95d92b3b214e0451a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce89abbadddab422fc23070ad03fb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f5a03a6d2dfe73d2fcf571e7401e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a0df95f4a0a1fe4d5a91867d17f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bd30acd1e610c60c3fa57c16b6a6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff040196a02a0e4130c5551080af52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799f1b36d6173fdd5825e7d5995f33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126449fde2bff10fb66de20baca701487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40ce06d0d79163cd0fe1d2b6aae1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586715ca3a953b1b5c775a1a2f245c64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07a870de9f7622b317eba45186054490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ed79250ffc9f04443090adcb142b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e454802360a1bfc708c2201cdf5e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb00e8c2c92c468c01742788edc3744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2b40039d8eceee0bc723d80f2fa4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a2727676cfe1a70fe5330be3a8e8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893bc973c19402ddac080b0b06c1e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ea41bcf9d8332a787b4fe24c70cb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f04717927066bc4ebbb46108fd67ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667665aa281f88973da83abd5b38874c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d7b526f56cb4c3e49098bd774bdca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1ff080a4bc54dce4c3367a5999ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd2984933e5308c5d4ece4e94ec4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157c9c0bcb721eb9b589960a36d66a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c12fbef0d2de72bfdea02c8ac74e17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f50c79aafd1afb0bc1d164a2ab311505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592a563b61a86819ebb16fc9a6b53df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52657d45adcb422e1af42241787071ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5a885049e3ffb4984aca4741943d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73840a85f8d15b0628af8fc6b6dd2970509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3e608c6788b574497f7815fe7d5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36cd8775005f5200341f6d0c8a8236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd08580215082f8529a1dfe00f4e221512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ef49ff7c1d76aaa1bfeb14e0dbf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d7b9c0c8aaca4ef24d73d42662219514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292bd5d9508122757bd9974eea6849c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3e0dac93b4479eaaa2261e967a141516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66e5231d1144b5a2b946d2f4ec4b64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af4c9c804a1581ebac44bdc5ddde1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8336c2b0026e98718e5ad2e8d308fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bea009a4fc382a63158ecc9a7dcb76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe22b7c7d28f4e1dc0bcf2a79b9102e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229e7c54d50c21d1a325b162c7ebc93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e259a2e06e9bc4003cf837fcc3f29c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261d14fb15febc144729691f2b8f93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239c80967cfa8aaf467e9a98a7d147525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a750b12a1bdcd742ca678b44f6e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a7ce39734937fe0accc7e2972d9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02cc40feaad58ede53d70b54e6eabc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde75bf253e4c8d9b7d3f024873aec5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d5ac488a7ab30df99d210eb0ee9c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d973fdd30df9438eeebefe11ca0b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd77bcf6b4bb0d364b4b2e5c695082e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d3b9f9f2b4246f7926e0ce003bdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c60bdec9cf9a4223b3509e3f012734534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c04295dfc9634a3a8fdd9b46607b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5585e6d8a0616d91c32dddafb334e1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e34105385b053cef165c2cfba7b461537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6cd3451d999899c9a61354967508a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aacf9d62e941d95ec0188f1bcf49e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31506f2706f946e24d2cd9e778aeddf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91cf38cb02bcecd667a795328000d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162370d2be6ab858a9ab5766195d1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f94b4da649cf72107c745cdf810873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3807d80813636a2825a483d7de4b18d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97100c3da24b18c7fb736bfcda66d655545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b5732fd13f8a85fc69ba5805d423546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a84dd0c5944b7f8eb3bfc45a0d5d4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bece2159760563b21a3b9fd17774ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635489ae0f00f1050eaa4c29817f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8637f87a69507727f5594a842449410550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca35f4c508d9ef46fe99b60a306ae60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980d5f2ff1d29c0e36e9dd3dd8dcd2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e11b0fae1d79cf343b9b61589d445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc50b5ddc2cf1caaa9d32b599a7fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebf82c339c6906b89ef0978289a6d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fc913dfbefd863ffdab4ebb1d07c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad30beb3bb91c1bed79331d8d15a92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0b1514f0157c64d857b1db19998ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac55413a6cec54150213a490696c0eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0731d805848bedb503ca6b1a4726c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380be1181c3478c5cb064dd26fe5f0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831abd278689c5727e6f6d93ea7c51c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae772e90c94f02f0d09099ec755de34b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a5ce84185b2bbe365bf2303a71bd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00683989e1ee301c9c126afbc8d41162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c398fd8acba68914b87d81b167012bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d336304ee47364d1887504e318a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c2f3a155daa04a2c0641463f545ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f55d281a81af586fa3357f5c4013f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cde8b4e08318dcf3caeccc96f9511570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4cf6941cdc389ee8ff68e324a028d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8702415d0da321eeec09696bd2e81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483a69f03db42d5d955a0172fb91fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c731b35ec491b6e96d3f54137d384f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971882c7ac5bb1ece544d57aee6e710d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c327a4c488ce7fc3921268484afc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c57cf031f32a11242353c47335a2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb90f863527e995866c1f6a20f3808578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dff1d732e673943a9e7b476b733590579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb0f1fec5455deec28dbbeb7b24795580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ef87191139fdf4cb782b80d829038581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827716af1ae415d1e7eb129c314258c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599bd22174a65787bb7939509901731583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dffb1a81e5f98c3cd8ece0476f9f8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8cbc3878d4e4b934ef231d133e56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5deec4fe5e2e1651945e125038622586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85530afb9a1ef788351bf4bb302cbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c757d0f826f3e6b62015df1749c9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1960c1b18116f03ca582a5855b3707f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc86279fcde18e5a4cc34e3c1b666a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ed76244e9a869a374592bfb7478ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36e1521c78ce3110a9aed8055c6af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4336cdb82f12f029d547732aeefea6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb7fcd848164a7cf2ee2c4955e228a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155673b46f3e9dc4c72f036d49ce02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7fea1c75fb2064b4c7b47b6f3d38a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eecf2133200a7564dc2d08006d2914597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4d7637911f3ce627a60694b3c9b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b192c39bdde96650224a3f46826166599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4970755cdc4f4a6bd83ad39d16547c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece62a1152566078a1b9980f008a28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b63db3c3a7983199c5165c1f59544a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d85e3a156e40ec6d460ff19568da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b29828ff3675d0f27c95174c67e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa854156892b872f00969857bd172e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c05b2941362401fbfc4b7529e415606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafae0da088d033a6d027ffe1f24f6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd1fb92c99bdf53d9a5670a4021e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b3bc03f0a6f2ec8287151dbf5026f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb7f2952d81049e7c0d218d0bc311610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8c6eaf76b4c2d4f9b2c2ca720f07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29f1f8feef845bd90333e22bc3220612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c6282e1836e95f285ce112bbcdd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e87b00afd04eb03bda43224f182201614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46c644a372cac0a273daf33efc2208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad498daad00f992d41d4a0d5b608f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fea4b66d0c3c18888fd806aa9bbe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb328e39303dccaf279be0a5694f5cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863a3284ebba0ab752d784c7f4c2932619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0fb4a2f279486f45262f576f9d37a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391acc1373857b840c3c0af50b8b20a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc409d22644b76427f516945de23723622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f21ed1f311a8c81d2d38b4530d93d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf731415bba57de86ee6d8455af2514624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b87762de14a07e57dac7ca6f9a72625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a613fc19e0c3a76a7e16ed6eba7695626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5729c734e9ae9c7a0ace83f908a6ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590600f0febf02eb6da89adf57d10c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169fd38ff6ff5121d7a60e14fb35a73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcb18c35acec5028668145ab99aafb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994af35c32d4de5ead8b04d40f5b2fa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418de967a269be784a325abd484321632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5e5153c660cdb71b8f27d388050b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8232c5e230374ab1c035e1a86a946634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb12c8f1e83cf9d7f5cda5881c956635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff84d00b80b9ab09253d04108230b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff5026c14e407c07cab154906d8414637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c133ddec8d1068b07bd95e6d3b81d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2325a70b866350315040f1b60d1d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac7f668a243b08c76f1eefe4e81e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f355121d9b1d9a90078855f64ad4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118aa2ef611a744ef7c17826f42dd7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5164a7ba5e4063845f842a2011bebe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa453bff5227d8efa1f98d03673f4d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3280974ca0263234b5e1914bf426645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b790f44aa4d19234bd0895d4d74ddb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1942d94542c24c911790820702db44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ca7d13396e8e86635bf7b1266d079648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f385e1709ca4f7b097e43ae4693f71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce42279604f47d1ee1f1774b8d2c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09624a7cf13a9dc8f7c30861e5f7934651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3fd45028dbd06c37bd9ac5862505652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8356f8d2917286dc3444ba904d04fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adba09fe36cad04fb440c496a53d82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729736532ec502e539bbd60c665fbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a39d3a11ee959610685080059b05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578984f9b434a087472abd079daed0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce597dd88676285f73a8f34c54703658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b1d0450eb03bbdd1c1d583408abfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7c5bda916be9da94a979e340ba702660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba22fd98de9d539e8e8e13dc25a05c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfe907609b31d8e984611bf279411b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0e48bc980da7b967ddfec0e44a5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39175d37fccbaad84bf3704570fc6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aaa417b38aec366ef3fd83b1a2835665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e1e9eb2cf2ce5447f3b3370d5bac9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260c9e24f5b122e3a0d00f61de94f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfedbbb0a9d8f0a848fac98c3752d8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3490e25b7fe8e9f3e413d8d660b97f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af061ee2416951581aa3482de6419e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19021db500da534d7af30bb1d947fcfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910a69399c34ff4a1eb553fca289cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13be4aa6b18f33b0379fb66eaa9f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a482673d33ba5a3607759997a29d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3bd25653704d9721bbaf63dc30450675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948770feb4a605d37436d4ea8095e10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ed11d769cfc3f03c473c9b924ff7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c95b7fe08ced88529dd43911350f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f22ef85c7c8a58b882836313c295679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e4cd4bef86368319b41b87d00b0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d6ffbd5dcd1bc3b61c835b303651681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb014bc3da8d337c1071adec6f5ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55daaa1695aab7343775bdf53add884683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634b415ed46078e33645d63dbab368684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c65a024dcb3dea7165e5b1aba5e77f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eeeb79560ad051b522ed9d30c5240686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49324cc1de61e55d35860ca873cc6363687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90ee8e213c33ef9ffa5ccf7a8846a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3c298aae4178bacd7179b787d0e25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2009614c22f434b5d462beddd6d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b33df28f6a3772bcbb7f60c59efea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89a125587270ba9607f3782ef5baa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908217c75601868fc7cd59fe97a8830693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15dcb730672248f9aa6c05c4653b52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffb502e666367953779ddbbb5b951e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f87788a8ad6d9f5fb629744786d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740415a81c0f416c56b13d0fcdaf91e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2e04308273c65e2c8b58b481f64c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d905436d53301740dd2488788d31f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763526a937fc6b908f7f7dd1b70c79d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5998a2da6aa6fb57ee87ddf8108c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0cdd1dc538b88bde76e8f5f4b382d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c458b9c8a1268d79955ddcb05317a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6bc324559d86a5fdef6bad3750657704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf540e67ddd671cac1bc617dce7d8f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb05b7c1ba1592585b33d16016262f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff0b5ff5d4a6e98cb3d18d216bf40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893baaf4f77eabaebffcf0adeca0917708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9224be81aeaf441e71cf30fc67966ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb41ce605dc8f33e7c08336c930e163710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd851863d681c83b8b6d3feb40378a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cffa819e889652e1784740e3b64ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f363bdbffa1606cbfb0a968637e0dd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dca93b24f390761a6cdd95cadf89f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11ebd9eec21ea0937bbade4257081715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d583e05c035071e68afc719b94d8f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4962764a84f58e533141a6189795128717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e65a07572685dc1b75448e35c6cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8d0512653b3b6d6a7e83f4e24d911719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6f96db6e5976a297fceaf92cffc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29efa2684e158a76659997efa3f795d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bee326d3ac7b60fa3393e4baf0ed7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835559af4d2ab0431acbdcc4e2b273b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b527dabd08732d6da9aaf10b4d2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5f6aa7e43a39bf4bc18fe5bf07944725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d1aa8f56c061b231e620fc5488e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e88ebf9896819e672aca09a73eb408727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d179d65f7b82035808af2038119b15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf32f56181844bb9a3e18d894a4a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c035bc383d7cb6c5b74a51d15b6aa4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb24c9631cef966a5fb140b846e8b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f506f92e3dbe282862888867562eab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafed06bb2aed62cc87f637776e2c1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a034bfefc40eb8593c44d3fb0432691734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486e05ca49901230c6f91110a54abfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaf5ed4c8044c737480d6a910feec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d3e16fae073cb399213823e22076737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfcb9d70ec25089bc2fedfb8ef4e2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeddc3d1acde1e3992e2e92197404b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058837476ea153ad076da085345f01a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b749f8f24f8b89aa7ddd521dd93de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf6f2e3d74e7d5a7be4f67a6712aed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd137bf33018e5b89ccd4ee686719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7ff231a8b9fedf47e74eba0da61c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5394b77d3bbfe5ba97ee0b1e060c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0af694fbfe0aecae37bc2a17db121746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b61bcd1960d46bc14029d788c91e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780b8eee71ea98def22836880b6d3d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c2ba9d345cc356c2e8331c577e7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342870731748e40fdf3db751c0e1b529750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c475dd39553992745b003def456e6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5a1421b205ec4158c514c0fc79190752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557bdcc7e18d41ff121e9532b0b0cee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253fd69fc569dee9220ed972f23dafe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e3a9a4c0673ecf17d8168058daa1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527dc3dac2037df4e12ac979da35e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdec360de8cb494f3841f38a71b7c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb75ef6c8df85a191c538c515feca26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938de8c2275f650b5f53baf53bd0c9c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c379707d9f9847e910e55b2c6c05760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b376da7abae4af669341f599ec5660761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a1e085161b539668b0b90310599ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d807b8615b8c064f4cd9037b6f2a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2473faedc7cfaa11d61f49de157c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd405b56dd8797bc800b15935772da3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512e88824e96bb5cdfa98d034fc7671766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98c10a59508a36a65bad59881fb8f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f42f4d863068d796fe90275075d7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7cba5d2315bd563ac04cc4d77a70b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98855e174bbc9984399ab9a12155c4ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a136cee87437f63b7920af883393771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a71438a1b2a94327fcef8c73e7ea1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d172ec9b3a52b3a00ed53e3a5983c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17cd7980fe2e2d5e15a0093822d401774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a23202ad56633f2d177f4e5215b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93903e2a2ccd030fe91eb8478716f227776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17508957e8c25134d983a70ba18c396777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d130c69cb6aaef4b2edd82f87def65778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05400760a8b7ebf3edeb2e1f10005147779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d78bb5c726f2390ba38162054226a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b343e8a9a3b959ce01e751e38c9f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aea4f77d6146e5de316c23bd903d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c7519e50065f7d880f7b129846be1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6236ba71e2cb523ec90de1c3d734b0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea122b3e500ca5391d547e73ec5e056785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b3f0aa756d36dc117d929d8d3d0a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda0f6bd0998a2ade035e58155ad6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f639ce11b1f9af8d0ea6faeab78f33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f3087d3a67d94747f9962d5f7a164789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed7074cdf56fc0ce7a0dad1f248db8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab621a9d3c6061fc8c0220f8c738c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e345d552c2a07d86a75467c0087b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaed5aef22f19669556136eeb05d5f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279658f720dad835a0006d3115a55703794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f909ae166769c8feaf83f649062af795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130660d35ed1b3648cb4d59118bec192796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a52b652a5cabc1917f5e1d885f223797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58306606d53537d0448a072a8d79925d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4d747b06ef4a1f09e7fd4ee66101f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643bbe15e247f4fc833727635b7f06800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a52c134008f3b57c93cb73beebb89801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974e20329243329037025a11e82a46e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a42e49bd82831249ae123a5a15886803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd359c6471099185a4c70184d7af0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484292e674735366ada20df9ed2e60d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19913bbc6748ac7a2a92c3e418dae82d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe382913a60aecfaaf1cec68524a42807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e02bfdb365df7b2e5f64733d6a87808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb94d07bd9e56e42506de3b18aed6e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe34f979f8eba7037f40a45b4e8984810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507843d5b3f9a8d5db525efebb82a0ea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c811881385dd4643935411c3849d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dbbc1cd7fd01cd5cad8161053f026813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93b5f2d16b23c0cd1e8fd9d51bd20814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad03344fb2015a2bf05d455b2085e9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d439bd0d37fc6531e43dc428a9a839e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9776bb9b4676032b60e702658ebdfe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a74e72de53092fb5bcb972ed6b1b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34990cbf35e647c9fd790cc94a0602819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8b41f867e90a74b23b6ccd87bd30d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a748ed79e5724ef1797a6159936b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60694ee131c86707fb0269a9354d265b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a721cfca47b65601b1a0c34c344a07823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec5d7b9285282da51dcf71fcddac46824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854e2c5e0d842cf8efdf6927242fbe6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f5b769ccf30b27f3c6173740bf0b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3dd2aaf61cbbeef44d69e9bfc1d7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a17aa1424e83d3ae52c74b7ce51c5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873135ad95ccfa4df447d9fc55326c19829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82a14bbb5ff54676e13e3515017f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea971d392d420720633af5563f3ae8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71171ad198d22f9063107e56a9d6928e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665a1b13e4c71bedec1572227f76a1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240b8698afc5edfda54fb2cdf9baf3d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0c467e462d1dd4996b896c3c56d6c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5081c133068124eb87bc3ad1140c2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb129c815c6d904862890542a0b7dcb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a93b73af9730d23745e6180de633b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea67d90f18d55cce1f15d9ddfb05c83839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4963e1d3bdc21afb8c70fdbf1535a3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aab069ca06406f1661a344008bbb8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c92ed493b6ee3ff5934c08e49905c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279c2900f2b0fdbe830f1bcf0b7df4d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a00b4ab2b870df92a70b44e9250793844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f0852353d05b3f726de4df136660845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976416e8b55eea331f58975b3d5e2c7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f929a0775cd39b748c77e070d867cac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b1109137660c4ba17c84dbb01712848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf1cc82ad4c8892d7bea23aa83123d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919a89a3de88b1011a280bd7b308eb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb42fbbda28becb4e85da1c3592bc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786c433a1db960d1aba8aec8ddc0c32852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310eed68577fe218098ab9cd07fa1fe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b726f5338c563ff4caf7f14b462eb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbf633647bdc03447fbac9d690276c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb5dea510564c6a578215197eb6990856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176babd531649d320db488013e21d4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b959ae65a288f03b36f6b3ae34e5f6b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3c9f9fd58365806e3109050d5c4e6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed07f175e75b17019c3e70bdf397c2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f3cd75fc5901cdc4985d001bb8bf1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c893ede128d70bdd8108a00521b2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5cba4c6d6e1baf26f7fff19ebb62863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20569130514a346c30b8d35d835f02b2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b78abd6c76b0efff7b6f8ebc16dd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79a976ae150a41cb8ee9392a6fae12866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42659a292342edd58c8b68f7fc757349867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7e01ca3b61c3d90606bf0897423d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21724b50e8583f0926936179ba7973869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f784b9058753dee66a954dc82961870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf28410f97045e9b6fc2f50a5f763cd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e06f1e50104ad83018759d004b86b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12cf08a3ac1cdf3672b61f8dfdc88f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0843333ac561f707e6e7f58153a14874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0645da876fefc36fe9d4f0de9e9af875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a674399c53b412fc9449c27510293f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79ac91630aa6feb3e84ff832d8392e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d480bd0a1814a251303ac565ba81dc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edfcf3c865ad7a7503dba759a48920879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13da84114611ee9049987c1155dd54880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe93bf765f821ea7069d27a9e1ac13b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8801e800241a617f58662c80e21671882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4261d7b49f9b85a2d9626b49d18f32d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df40f6b8222312a9931a94ac1ec9b8a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1023f8f36709813abcec99875676f5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ee844fdfd954a2093e240b1df193b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248eb7efbdd3e16f084efce354a9487887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd5ceb8f8a24b41ccfbcedc2d75111888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11853af98a98b9e2855f0ae2b867e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce2100404c5ee3f831d5dd7328e807890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c086e1839e0ef3606ba1b7dc309553891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55adb549de4cee635070bca22e08fe9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a2eb942e1a832597950465c05ec2b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70334a8eaa210380fc1957b00c4d431894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d0010f63406c40757e6d1d20ba66895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74bc530bac149a7e2897d68854188f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282489eea5be7b0cbd370a6bde7bfd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1088a7d3796f9abc1845f0b9cc91b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a729f9e6ec9225fd1d7f616fe7fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482225349009351c8774bd7b3004938900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1409c913235aa9473465b2732d296d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc9c3189acc90165492be6827002d1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23afe81982aa51355aea15fc31998d3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650abee43566735911edceb9fd80ff7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886321c3fe10b3bee81d454b124df7d4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a74d1c17f7e7a9f1d039bed5a8de4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b5733b10138626119a2321816d73f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b7d1cb6f378d65ae82315106cd37908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8c96da6f6dff137cda1aa28986ca1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b7ee6bd75e7759f5019d92f2941e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472589663d1660b69c0a3263d98e8665911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553cda4d1f5218f3e8363175a666bd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da92462961d6a8760ff2404222786f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5c37ff7511dc370f8cc6575d145a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5a5a8867b6cd7cda1a311050e6718915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d08c3f9cee272623fe16e3889f88916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8965fd814f6362e0d96f915169815b0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8d042e09b7b86692cd41bed290e19918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1ee1e8e4b825bbe999cbf930e5ec919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cfefc70d4567a87d1598adce9e284920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83db34247e38d5113079be290c4b30921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afeba10936e5f9b0e67abb2e132a41922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c8f9ace17750ff29712c2876e394f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca86f05b9a5366289cf4d43f8e3529924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28092248caf1dab3b3c456bf00204ae925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73a8011b17ba7c12267834910c41e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c170a4a21e3a235d5ab56b7772ff71927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d5187761d098b44caadd925f8cc90928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa701c64987a2b4715764818e5232929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8a982a9885ce95e4f6717f671b7ad930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcc6a03118d7dd4905b5965a8999f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0341939bd4bec1373e4390100cd39b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadccabfda0e48d3f5c29cbe66b00094933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e3860b5b2c30947f2744148fd49f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c8305649f933368b4f6d8577281ae935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e5e46e33b1eb44bd92b070dd1b616936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a5caaad03f5624b6afbacbfabeb5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5010f9de800e88419abe0d724af461c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c1178dca46f381e1928eeb226b2d4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce7ebb49a5382597205b07872bf25c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e02a62b88ce918a7643cb87306bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3e0da60e057ad0a38ac655be10fcd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b61131f272e5f28b06df790642473943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0923893519aa2ba14684a3f44edc6cb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262dcc0b3ebd3d542ed1484e1420867945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6e30bfa421d4865998d2b170b370946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7d9b53b2f73dff0d1005ef180ca6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07e84b7653d8343844a8b1520a4a12948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d2fb1c7ce2f51e3fba0bf39700d2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa20aceb2c0ed1b80e0770aabc9757950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ebb645ce25b15a2235f52025c2dba951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec9a88addf4955bb311361714067a0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eafffe540a7efc93546f82e54799e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802afe69cc1153d0745d5bb69754bfc5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37386d2a657af67eadebe6dff30ae39955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1b8b06509fe91f9366ffd290db0c6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307332aeeeef7f7b5c11381664980e57957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d9219f281fb2f206104b28469ece2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fff2889601d5882360ce05126ca07959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e6bd15d491b1322bc1fc7476f9358960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7e8e932fae876d76aecefff36db22961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c653b08dc02171e22d17444a6921061962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d092b47bd41b1699c5616a0a5636719963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a933ca7a75e73f88a5c01111c4d3d2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb950ebb524bb99f3507026723192965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f878bfe56fa8720a52669eccd6231966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab010279b071a9636b70b1a28f5fdc6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4ad428cdab12d11bebce8c9b6717968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a90d3591f31d17c7e711214504f360969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b0b08193147aca19ffa2967a268af970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7ec0ebbfe7410801ce5ee2527f3f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e032f23aa7ee7ff152cfa0b82e0f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9a5c73a0c1f69651a070e042edf23973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39951b7157125924a2ae46b500b60de9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a44cb87ef0e8816960e0adc90dee4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d5d5e28ecf13b8d1aa8e6bc6e8f7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647cb90d1c41ff7683db2d3872eef1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f13ac523ab6f10bbee01fd242096a8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd9f39f1547962f814fa391a43ba5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a2b18e499bccadb13d29b5db1c1c1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3f09d0b87de9bc0e9b8b5b37aacc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e2f3fc8eae608c19962783f0abb95982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1075af5f66ff2494ccf9ba7b30ba983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e2d2c2d12a3de61799c48adcadef3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28baeddc3c5f062dbd7a85e2c8e2e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5af900223050af8badb390be51736986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984757cd4e8e7f954f1e5830b83a90fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6166f49324435c0c054af91b8dcbf988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b68e9f06223cf8a60191e892e61d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beded17e9baa66584aae6c0afaa27aad990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50304984bed17820e2a4381f5ec4b59991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da804dde9a3d2508aae676884c6d7992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd374fe4ccfc26566a1b98948469e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d40e6276fc2f42c5019d633fd7933994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450834d4b4ad177493432cdeab4016995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dca1c95282783b368a86a7f1cf42e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163a92870ac1c65035959d31f9082b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07fc7bafe242f0d063774dd4a12b1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab5c01ccb2020a819a8eb8c6bbb6b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7684b847f970d217ad9a5de4ad02a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82091156f5169ab590fa7fb3d95bda24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891dc4c45ad5f24456de75e339e4db95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e5bdf333f0b22bb7ea035a51c4d0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22deaabeac5ec7cd3dfefb3fb93d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b972d3cfdf46203f766bdeae9b1cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c136f427df6cd7f58a2fc5147c0cbec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f080bf448c5403f33a6ff507654afab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2532c5b4ebf8e5800548dc40ac1653411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fde8adf886fd69aa1545cee984ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28340be565857a9d8952bcd6f5bbac0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83cc88bd4697b145c97272cc381ee314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8889922a6ef66e2636efd7430ed67215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187e30b07037235d34c7ba66df41c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d82d29864b3c3820f3cbda379bd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dda27520cb33c95438c320fd51dfef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38c9ab1067462deb434778b2d8761719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad1977ae81cf0c1ff34daa510e7bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbecb4e68599a7038f272e7910927be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb8b92d60759ab6c8a706a2472bbaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87463f504bdd2d10079e8472d49ea8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25c8981702eb16b4f3294c0c74fdec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e8c845e582d4d2903ef892e7f76025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2869be3c77402f340ef57aa9029a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5044d81d8977450add53c3eb35490d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b081c9e637e030529cbcaa0e80bd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72865d476ef31530923be3d23a4802d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ff27f8fcdf2b027e7eb5f7d230f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165630faf75d1bf5587ac5e072bd57e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1cbdd5a9a8f8ecb105466158a50e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640098072c8624eb3a44021a49e864d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245783de426615c08d3d94bbc86ddff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279c674e63c3a73f35dbb0bd6577f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87901741afe93670aad40f72886df77b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf469257449b88c74ba12fa22371437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b6b310dca2d33ce1373566eb2258a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707805a051d41cd5565bff24999ce8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141347e97b701c3e90b82cddcf2c2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07bddaf7ddfa74fd17fe31ebed19ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b75886bbd7ddab46c6248d6879a0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fa2aa92ecaf2e8b6d9ccb858d110c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488889db2e8af98a725cab339a444d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f713a92453615a6a62666741406a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ff02b3259af06329b762a56c2bb3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b0c80b084390ace4f35e565a33d8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d44b408de3dbc567a7bf413c21e51348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496273faa64cb5d10183363f899f4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350a5e648e2dce336866a85143ee0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3d1f8c41b20fde5c1aa3fd87413c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b11017faac383563da7dc44652c9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78f411c5be41dbd68e9b0d4152a4a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f8d9dba5363c9746e7c83e9bfa07754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f41b1da274387968f0affec85521b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ac29934376c5cd5c61bcc71cac9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb353ed6b22b361002c1e78d932d64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a68033e4817010b02bd63ec646b3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce1cf5473707b32b4176feff0ae17c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638132d214d8fa372d77c28960ec45a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5493636c586762e448e54afdb2c5d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a049d8bbd6a8cbf88adc710fa72db962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf45a21079782bc6402398617a19063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17891c9d6b015b45592dacd7f8f08e2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc6bdbc5ef346c363d3dc42cd5abe665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863efe8bae46dd2f8dbf7540dad2b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bab1d9adcc9cb245e3632c60c27867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450e72db80928c5e104b2161d8a04568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7f56b7aef8d25e6248844fe9e89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50ea1dd261ce736cd444e4684cf73670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba07cd78e742b565a7333b37e15d1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b144acb768577e5c380ed69ebbc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db17b7b6f3701a93861f8bd6a007f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440b3533227a4130df71fef787c17d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c3026f0a0fb0314e79a3e0ce3c1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b1a3269a8d0225ec70b5cc86087d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097048abc313b06f95171bf6205ab81377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916d99a2ba08665a0f042233b75be2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f08591f3578a0affebb4d7e60fd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7c549eb4d82692c007554fd64ce4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab58c9b0909c63319ee7f74972b63981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52250cfe95ada7079deb46d29e55ae1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61ccd96c1ec29bffa115db8851054c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a22ff6270a5f2fafc8c4aea24d9d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e340e87ef70905137ab4a37a90ddae085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70744a39eac47a670954603de79ea286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7770e9fd05889e60a17f1494ab3bec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218cfdfa1e2c7841bfc02c4eec22b2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd1c414d472d87dba367c9a753e2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fba4fca3082fbdebeb7e18e6715cc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138460e66c69ebf5dfc2fc99cf4fe991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c8510f10e9f8802b9d660b76488b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c38efdbc7b15fb4dea398d855636893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6ad4fc83057f225dfef057b6788094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd973a867d3d320a93f9e6c066e06895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76551b970eed10d57fb0e17516ad6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08acd4abdf485e91d25ccdaab263a4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf296642e55d7f1f677b32dd3776998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41393dff1f2e7fd9d2cfecd7cf80e48699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f7d41ec207eab24028ce5d9bfb4dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d447901c03a0be5c9d1d778d4b4a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b29aff675af1824a6eb7d759ccc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449030c874058a1ade1110ef0502c77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bddaa5317ff77b44c553ad0913078104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97527d24f476f3cbf1d98ebfc60087105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3044d9eab5fb1ff9478e8aa88cea26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a089631143a2d570800ad358f2be2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055fae05916755126110d26cd2d62d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917cb781432cc098fe66df82bbe122109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0287f33755c26d93c89e47b3072992110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee9b1fb498229120d284c962d5f3d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e402699776e3678390ea82b0da1c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735396bce026610c3151bdd80eff064113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772b4fbec30452d5fe8cc9860e1981114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cde7717f18e6f07e03d92f81a4255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eea86e9215ce0aeed82ddbb33d15fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c873b51a9dcef52e9851de254cf6573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc887b415d9a5083a89d7bae4876e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216eb174e35a1bcaf3f2a7b5793f900119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d24039eecc22608c390af909ae0d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e7b77c121bf858c7867fd825bc4ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07523d807f30e579738b2c87a447e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b7fd9a2cbd24b91b18667e982946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64d623ecd952cbc3ecf4d953513a37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8e95c7731a854b958ad3648a4d54125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1a386f8ca79937203d69d9aa07b7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191964c4e446134bcdd90f6008969325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949c6e6d53d010248a94f6448bed5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec3228c06fb902b4e4762c27a99d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef502ad69f3d18945d44bd9e398bce7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715e41d4536807d7c168c63b94812a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082544ae28b3699cc1328dabeba639ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b1b6007c118c80ed3e3a683990f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a6011d03364ee47404cdeb3af9fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12351cb7161ef08b6ab2585abf913c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd1f42f79ba96d09288f9b19b48c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94774b18632c36ad300d364b57c6967137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b45b4de137e7cb54cacf5b0b543979138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b82f195b8097fa35f5ca36432f77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c7269223138b209b2a8712f09337140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825743e8227cd4050ece0cdd31699039141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03adc4958a8ee0759da1c0abcdcb6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d765c8467d01285ba45539ed13e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed42a9f164b2a367cba4b7c0af4693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab6fe6585b23a4ffea83db441c6888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f1f0e8c5a3d8dfe95717d5a8fd74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81a52e0b93bd8f3376d0123f1c06a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba3f76b75d54bcba17d17414158169148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8453df79af1351d00759b79f46647149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652875aef86f0f50b109ac3c89ce2f42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4d8f5037d30293b2b50fa1183532151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071bb5b78412728b2eeba58eca2052a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f749dd9c3d84e16876966f8520138153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5bf960ec4788fa3f46afb62984c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0cf5e9de4a3f06e5edc019863dbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524968b2a478e7d75861b5358e795bc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6c40477047b0758610aff6af138f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343087e9df7858ce369e9b910c930cf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106ab97534c27ee4c454b9ec0001dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be7a3e7208349bc8e0c45aca0b7c34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603168f13ff0ca523cdcb285b9a75ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ccbc880231e9738fa83eb3c79fcff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54d9a1603810cb26d5fe4803ea54f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101d9e27aab6e330d5b4534418924e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d56ce42ed5b03b44e3b2e2924cff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a78950b696b0bff780ebc051cbf8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dea54c9f1b99f72a42d10d53db60b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274cc4a087e398c3077900b3f195860168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6def2350d9b8ffa1e4fe1cb8cc1c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c13b5512ffd87362c2523e64dad6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b09a4e55279d7683c5ac9495099e09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71f8b6740404ec1e3215cf916dcb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c828d12a0c55c8254fedcfcc7d85f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f744c117a542fa99cbeab80b7bc4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860041a96f7fe998611fb3f4e27f0d5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b48b5144c4f6560b849d49e6edd36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dee7c406817f94ace7e72f8b744cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c17aa01e266d34574c95bc1be55c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a71ab6abe8ab2bf9ec20970b374273179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e0fb5fab690c2e24d6ce74a7d827180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1439e1d8255ebb3d0863666086d45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030a7d42f6ce9fb135da7b2f03060b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0ee9c3817dfeac4e71e4215a3bd2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46fa527a1fd17effb883271c7925a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d991984fff56fcee9d2d527999c85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf871004d7f1c070c43f43456aea2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cac4a68c5867ee12133241cf5b430187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54a13ead256952efb19e51e3f109cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd921e05ed5bda9f42ae5c5ce6f6f2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d076c5f81afbfaab5bb1923f952ab22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56287ecf3d6b0cda13653334acd286191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aef208df7e0cea032f47389a3318e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4e3f520336d76aa9110e18ea02f9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b040597102e0f67ca314bb287c23ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae208d2e04f50392505b163964e6828195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba6fccce1cba3c959f3b6cb76ab0c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58281d7c489e152bc75162a5792d7ffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc12d16c9166e9aa77b0b55dfbace198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21d4d701fd765293dd3c31126a97d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7f92ae1171a634a2da567cd027ffc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82bb8d7f7b3cbf5a6b5ddb88b3a40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e1a5087effc79107da84573717299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c5db0d11ed945d92595913c58312d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f1aff2bcdbe814c807bc22173cfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd63fe4bb2d3d06272fc6b29e4fea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae8144fa3bfad1989112c1721db4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9042842ef81d7eb9c1251a16f451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ec11ca0a8994ec54bc7b50ac7fa2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131e43005803c5ed07a21e73cd75ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd481b10f915a4b19ca2fb0a8abd04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8d570185f07cae67461355d29659c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41e68b0f2676b1ba72049ab62e6bb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b835e4c200e83994f3156c8616fb5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8049660bef7792c2978efec4cae00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31769a3e4274d769b7221a9d3e3792215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf16d617d179186c97906e3a2b672c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a4b323e2a565bb7e3e57e10638a86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe260f2e2322327615860083897464f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804864acd9d089bb3aa00327ece8382219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97851a8993a61cdf2a44966c2fea64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8321babb65502a30da667886f87f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9965edcc6e8645e6735cb7fca891c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df70e9aa0fb4ab00cb14f8b88e2be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe7c34951785f6031ed8095eb386ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56066a208fabbfdd24be7a671d29e4d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc949183f29be7683f20a63d9868f440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ccb8272ed73fea170cc9048fa2aec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e47f34d9e4d3f51e88911a2f6169228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bda1ee5dff6a771453d8bc936f1fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17583a8e11c67834cdf3ba57a85a4a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52748e5a200b07f74f91db73900617d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad4a9c7f924e5ab89b01c4d35f108232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69282550593b00c6608def2a630b5c48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a53dbb8792e20613480ea6209187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fff4830ad18a2710f66f4de8687d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c87f4cb97de220dc12da5bb71c573236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74161895e20c1d164f59ea084bda60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57e78f020ff982bb80a2599dcdbed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294512a24abbbad545ff27886d802a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6303b59c6d3c6e07d3b1fa35e965f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ef2dc6335ec7a6f4ea5885d7a7ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b279086e593f51151e794572e9a17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eb54462762813a642cf2a0ac53b8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c645238761970624de8be11807f00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600e7e77ad57a370513eae6fda8f62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1557ce1103efbc3dfb4eac8e270ad4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569fbc249f99ae5caa8d8870105dd4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73ae2b79aa475860548e9ce603774248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa8a465ad18fa950e3cfd882123a3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec310ab0fdd75edda9d099b69ddad2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22e86dede590501a27b64eb51addc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118012908c5dd64d309de680c0f2b2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f2578bd741030cf7b3117316b8c28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7808211da7c47cda4c02c5b4be6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32d28a14dbc85dec14fd31cdd3ed4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0057f845ed6e95ca3531e6dbd029256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f768731a85bbe547838b8e603ba64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9edb5824efe308ca4306ec2f0fb21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c38298744033634391c7d0b47c2706259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a53bc1a74cc6ce15ce6dd8180a89b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4aad70cbaa35e893b0203a27b826261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c9ce56be3df8691390e4a199c5fe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc4223bc2a3484ac942192f79bd43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2f4121c990e26a21e1f5d5e92d78c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c8e2ac809efa87ea65361a9a1e98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e2683610f8e035326b004d7c228a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d5b74a905c12797175dcbb2742dd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf91b04204f473bada59feaab4580d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceded7f28a459166243438ae163c27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84c519594ae890a9b4aff0a06f0b63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6565b636cc433bac55a7c8299da4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f237669e20b84a9a158d4f89b6d8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00182b01d7d97bd8afa6d80ef49d43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c94aa12d4b95cba1daddd8e1d747274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147d7ec773bdaf40ea02aad444146f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae08bbca03687509a653207b1c5b18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a72ee93234d58fa1a0a0d9138a1453277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c25fb198f87f11e6548f6c58751818278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d2dc02bb03821c3f841b3d9097a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96204545c838eb355f811e2b86948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46ecb2644328e002bd8cb9766426f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ab0ccb778d4ceb1e1da80e117cbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4f5fc4cd1fe027b3cb403364b914283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960e6ddea2d025e67ffc65b8b5c9ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de2708be9e0f50633426d6075b10d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4a3b6ba6649c6704a8d193b705278286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796d5cf81e86ad0295bb9487b60a52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5953b3d217e7282eefc3c2d7ac5ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c0639de0f063deb5defbdf862a79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f72024681cf8097703fdea74620f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf343a3cf96bad32a5fb1fa2232dadb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7db11031a42fd7f0b3097399b8c87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9630c3ea7184a72bdc18e9f0a7d3e5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e66da3589c901ae0de97fcee7a660294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f3318e890dced6a95829608be085295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3285f59d3ef9df707281a7e279bd3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12d4c7d153991fc8118f343070265a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533ef7007a52a1bd4b5fd7c2c89c7de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d573266baf2e4d071d68e2c9a59b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08663c2e5999d4cee2771fa6592a15ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bac49ffd9a698a7dd10a8da9b5af26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba27ea405f39927421bd5aa1895b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d30a041ac2e4bb2441e9cd781db565303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125402e425d7aa081470196690dd35a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d03d397fd4bde96b1d238f94a361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ba4f378879de17378bb87494bfe85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea428f4d678d9bde3c7512e317e923307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec96702cc1d8fe6cb8e2c2ea9c063e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b15fb207a044f9c0e0b4b455ad62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee39c096d4288d0b44ab2148d3d148310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340ebb84070c7af212036f6fe6ed07e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdee513233526ebcb064b9e123a4bdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264455c8880bdc55ac6cd5b549f47d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c06f9dc7b8c1d59e1310848f8d17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744086deb11a191e411290ccea92b924315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa9b637b358c668c84500b837984c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c807a92a095e16ea6cdc6732741f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd88b24872b60bcfe16c22dad7153a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63137ba73213676fddfeb9a04f5195319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333de9f2dc0a00c588c2e39589078da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a38192af994e6557d5f63477be6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260f308ad0140c22693892e5d968ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd79494377709b239986e7d24ffa593323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5444d570b53da2c00ccf2024ac6926324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aacc6a7d85bc54991814f6db88133325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd729d97f7c035157fc6703720aaea64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df7b7eb2a63002766a34e506da226327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42280012636fdaf1a22ec411d7c55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d3023042ce96948a77500f5e4839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b79ae0a17339a7efbda4e103c1be2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e631d63bace43264c9a6c0a13d7b26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596c3d9c724b895204475cdb8897db1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a5a03f5c76f6f7616c80ca62c72a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039665cc65b3420a48998ecd34124c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca4bc1ff3f622f365554ec4b5ec04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a2a5cd62e053261806eed7946de0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd78ff8218eaf4568ac24802652bfb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693a9822bafd181302b98d44cdf2f94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1e9d8c4b6017cf90c6795ed5ce448339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bfc34659127527b81030ac60c779e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a8b5fccf9da1cb7644b493a6c939341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d1a866dd35e1020f6ac33ce1548c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7149d772f4ddadbd82648683f858e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63beba82ff3ae9eccb930fd08f11c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da48acc13de4ffefd9f02a4a24c51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439351d7e7a335cdfec969a44165b1a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc0457a529cd25b5877aa2b547b63c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201975b72bcb286b4f57a53491a61d87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72adfa95375624b38e971eac26cea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4209539fe6443a068b8e6d8de6f9a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb517a2fca9d38987bc0f5457e0e85d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7975522a2b4449c532443cae2dd14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21628eb1fbc21e284db05e8c2f864353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af1c6fb7ac7d7ec562d2c0bb83a58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42715c2284c30fae4d5abc446e18641355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dd88be0cb64497f2b052a6841e6a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b48be5d0ec2f1c40af0af084aa1c41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefaf901750a3ad5e740e6409dcacfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359690563d51ab235c85f56741460b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713211f7d14fcdcce4eab6010eb187360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8799b2745957b8b0de7e81a8419140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492ccbb5ae9005cbe4c0b313b645d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69c184108462776d38094f72cf7482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341469d0b7ead5c92943fcfa36159a94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0ada8af3bc2a5799c73ab9ef01cdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b068d247ccfc8d7d6901afa20d4f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de0eddaaa6613dc215e4a4ab12958367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab60f5b9e99c620aaccac403ac7d51c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00556117bea7cba8985da53f59b48b9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe25dc86ea38a17db0ac9d87993c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02504af679001eb54f31fb0bd53e30ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703af2461cdb5b0b99d409eb033b46ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0387e22e2478d5a95213f669b6b899a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4460f05f13c60c6a5bd795523d4950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839cf82b150d0775b1b61e75afbae48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669368ab156ff25cd4edb8af214e444376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b88fecceb64413eb76bc456913143377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf162176936e7e83e083e53cad79dcc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae88321913a5d8d8d1641002f3b245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665074955c626fc381c5ff5f89d2a02b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e111713b15988497f5be10c76296cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54fa1fca2926aa2ec5bf82b3c16d63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111235307285567938aae55731bef3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc82804582c1836230c66d194437014384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939da1012513072193390dad1cd9e1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cb5570812bb69f61b5a41f8760075386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e646d7deb166e2d2af076674417b23e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923bbc01ce0587607d3c0e60dcbcf85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac54faeff3db4405f2a8f642cb2f2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54245c6217fe5d194ff016d72d0d769390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818f008817b75d986f2f94ea4ec8a87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0ffd14bfaaecf4f008c3303fcb01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee80b93f994c926dde203d1525178fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46eb374fcffaeb2115d5142824b08c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578277d43a184909ea4768ea0dd6d3c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ca50727e52ba7dd691188a52ef0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f685f89704e03a16becf5b697ff3d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e7ed23b9ec812b2caa1e3b2dcb00b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45304485fd1e9359d0481778726d91a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4404ec6210619122567600fdbdfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d6f81085ddbab06ed19b4e20c5c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a917722eefe26bedff2a403e3891402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a673af6282352623b3be24be22152403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754756e3c9bd23a7617dbe6dadc518aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c684ed7939fc870137640e3c7e96558405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04cbf2b2400a195fa42a8f7a87b19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de45bb5f7a8e0659da0216336b613407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e846415275e0ce96d3ab38780ee3bad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d44fb54e2bb0f794911a3ed8949457409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afb539b1520ac57b3dfbaddf0c0b2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df9590f24e6f6c5350021a0cd333d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2f890aa67534cc8285a16c9e9868b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42701ad73151783c20bd802e1573a3d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073218c3cf7c5cbf9b74cbb5844c8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb1e49ba45493892c2418580eeda5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476e52c5d9aaf160f4b29d1b336d37b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf6bebca978311ef2c28a9863c002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0432070a8ff12121e83ca4c55302e20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac18fd6940d3943973046c78c00bdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6ba61005dfac31e6d27be76c4440420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff67241db18aff26ae209133697bafb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390cd61ade4cb870a943d141d11c515422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b28737fc68946a1c90859805e7e0d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd7fba541aaf175b02b02000bb91e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34194fa60421ac19364bdedc37761cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad437134a31fce271a9a2ff5a58800b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b88486e4af399f000af64a8957a8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd780fcee82e80c885911652e5e27555428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60764f52ff66dec3aff7badf350b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f8112acc660d62fbb46ce77fa35c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc0c7457b785f66d7baaaf75942284431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2c943f535a8906aa8268be9544d37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be011d1edb00aeeea3b1e94881494f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaeb886a3e6f4c460cef8a9c5ae291434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2094b95678aacd5b6053804287c6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a45a396160a36389a2917cfe8cf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241188c7c3b0685180fc56a82808dc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a29fd3845371a376598e6c1855807438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27aa2174237001be0218eed3e1600d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f88257466cebb248ac68efd2ce81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e7a6e4b763204ee31eea63fb0ee36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7ae7f9df9198136e243792e0a869f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d830499f9d54cca8720e258aec69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c233d1ecfab51e275effe6b36002a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bfb715e1bfa4e3af79f480e7b4649445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01231498ecfb2f83428abc4400e2687f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002fb8200a7c20e943e3850ccc97aa3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d064cc87fb682e27046d0dd0c415884448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80064b5fdaf51974affdb440b992348d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6f99d9ad7334c51b0e3df8a34fee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f30fbb09316e86655a3d9a4b60f3dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce077cf8d718c6e0e983c213f77de1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b49bdba3d0fc0506c75a59516be8d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bde7bc57ee2199a01b16d0279cea1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259ac95f75f54e5522314451a0d0f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dfb70cc45de803d3ee0e91114a09d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64358eeab155b43ad897d0b1c483284457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f5e9cf503451ca75d38f86fa79bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66a6d3abfde13562a417aa5729d1e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddb58f8eb6121edd92dcb4f55a1ebb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a565fa2cd8f5d7abc29b44c3ecd032461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb1f01447b999ace9b50a0e7f9431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f260f1702468088c674c34d4dc82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2dbb8bb4ffa002797088a582c6be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d7ae8253b975c416773d9d6b05b9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff052d3354f63ca844af24f56bed3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684e961e7666f35763bdfbc2751cab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cae69b0aad32d0fb804e0509d118a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c912cfeb3a1990ce1d31de778a65d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c075f5f8f945837e1c82b81211e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b9c1ca0f2dfe98589bd8d0e948b93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e94e5b32917419f05ab898021650472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a369ded5e915646aa6b6f83d6cc722473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d865854eb2a884f18200698060f85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d1684dc57589b682d0197fa07fda1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059939b0b627c5fb5eeddb703063080476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a8e55a477770efa397a40cd1ec43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2862fdcf707812b5d4353c2da8e65b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a5eac05c8e18c5454b35925b4d998479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5e60e807bc3c15f4e4a96de380aef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc003c7023038d5734e8aee1f295d4c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633dca63a4ff824f38de5dca052f864482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d50f291acdb3bcb6a701f18407a9e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f125c674939c222b9b539ecab55069484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e86b141223efd7f8c8605c195f6462485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c824b92ed82f817affe5e0be31ed8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373533bb9bba7705f4e968061d620fc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46abc906950d79ff2687020ffd100ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886ac985913f816a02df25d8e1e7cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f511ca3d39368b31d934650e4e2207490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2121d94ad352cce93ef6a90ca12985b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e816c36f7ad9413bd8c5645f2346ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc567671c8557428f10341faa3963493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026510e326f3ffb5239076426718ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a00b7f6e04aa1f3728a3acedb3198495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5968fb3680a7d4b4670cff4c8bb60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fd2c060f9443cdb8dcd5d10dc226f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526a1ca294faf861a9d7dcc9a7858b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb993178f5e53c8b5d323693a821c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faae1c692333d7470a605ab8d61aea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84966cdaeab72bd00ae25b3bcf316501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f5e8c254cd22b8821ed7a928312e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82494e765413a192ae174a43198d1a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74eae9d3fd316167afa3ddb178126504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d70944276175c8d0dacd186f08f58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa319737855ec290f3e8688c19bec841506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86085bce22d1d598d53bfc060ca099e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def36594d9f9e89e14ef98f8251a48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed916bbfe96df5aa09cf011197d0e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de66e1d1a1ad6dee1c9f41ad0dd2b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db13c0802f231900ef9b3bfebc0f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716366714d127d1aa4c7cd8215d25fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c6631c4374d047b3715cfbb17c60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c4b97a987858882a3b22107828d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a480fee8a36b00636f99d2ef22117c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d73f0e17fa02e5acc3ae428f422e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77a809de3f248cd0abead792f5a89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed06badefc19184057fb3a96fb2d9fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df831049b25d1d51411db92ff703b2db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901546d9205b39415c019bc78976cb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bde00bbd088b9e65c9a4d2655bf781521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586f55fc27e165e301e21fa39c4de5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559984e9273158c9f86960b814fa28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e924c6d6216880b027255d14f9f13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8021ffc7532f290be3bc5993afb0a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0314312bf390e2a32afdac99e0fd5a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f237e8c58182438f44a362c5f6d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cab3bfdf036aed2a78f4eff9b1627528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e58c72254f4b2d8d8371ef608682d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be154057f633d5ab2b3563b6c71ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db979764ecced1f16f7d0accb5ebe6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9bfceaa21b3574172a11d33fc1ede532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d20e9911a448dd091b6feab20831d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89611a42dc55181c894fde540703c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447621aeb82459ff15e39ff7a2ee3b06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3179e0cb3c33132231bc2fd4f992b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52ec241a7eb1c9ff0ae5c674ead3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1169a52c8246281032ebd9445089f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b619ec757ad8bafd77218268ee6228539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260f8ec21cdb7b299084ad2ab80c34a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052168206bb81cd404da17fe646f934f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bbd05314ff7cb352c2d68c34e60af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce29eb6e99c379cd54e4f579366ecdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790f492c1e1fd803de9ab644fda1c61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d80e0abad602bdaf0bd0f2c658f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3e46f2dd7ef15322b08644eb491f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4d470861079115d93094a4491304b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82165fd20812a6f2f2fc71a88d77aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037564e944258460b2b0fdd8e6d1c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664de395eedf9d8b74a0d5f780a2465550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f26e71929b223986ce9f19e3604da4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50dcc04ec3d4b1714cab69b44571f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20780032f80c896a20ab6a7fd1503da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0c5e7303826ef68bae6c31884bde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accfd025ae15f9f485c4b7447b5a09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d3ffdf686b520b7ed598539afaa2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ceb331930863b6086dceddcb6292a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9205e081777622eb0004b10cbe360fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c1a1b191f8446e37d9cdf2964a867559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa2bbe6ccca3c163853b3eb80fa724560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c6e5780c3a115864e829f6e58f4b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d6911232bd959b4ef3ee6dd71488562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba8b28b9fc8db0d5768f82efa58cba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930db0d4d85bf75e3708f89a833a873564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527ffffcab37ade529aeaf85f189467565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd110aadfe3f1b18533bfa93725a920566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e79e00d06041e8a6357f77c0a67d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c04852c2beb5f24c1933294c36b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdfe738d35765e0fe84a435e94525e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341074fd53719d604614e8a5b0c2699a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d6eae7df79cace8b3d341fa472eb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ad9d8115f00853ff926181b1bd359572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e7faa6af18d22b3a7499052db102573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2cd9f4e8adb0892e858412ccf1f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eca88f1ae6b57cc433081e906f426575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd18a94e1dc61778513ecff361a4b0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7c0de4a83e53a3fc6662ed5e097f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565a70987f6cab55cc7547cb984bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ff968bc667aa7c5df8f9fd58063c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e97068edd2b868580932e1a9f79d65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d20d64e17ceaa9e2bb46878e297c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395beeffa0ff2b8a1a8ef7eae52f0ded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276694576e9ef6c833752679af90796583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a6099090123283be59417c90417e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a01b666386be3b84a10f54aaff2922585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c40161f51eded1a1477aec471b3ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f357b819c2fdac4ad16d556997f976587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e488cd41333110d57d22061c5df37f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49343684954dd43d746d34fb20d735589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b868164188a8e38abdc3dd9eebfb75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafc71e2282cee029bc8a23f75de7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ca0edab6355d713a40f55affddbbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dd95b127e9c957e6c921ab1db84b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612198fe1cbc5bf9d2d35ae31a8be4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc2678d943e9eff0ba079f4eafae7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f014d444333207879b40392a6e670c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079336f666b96f9291f52a0995904e5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3f020f04a29f0f63608a7388539d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06e471041d049155f2a34a7e795ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b0019af5cd896b5eedac8c65ae82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134df42af34a7740e4f01d0cf56b63b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328ac310b21a7fe45d6d518650c24e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124caa3608f9455639c8e767e74f91c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d608122517ff589c5659ca168812313604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56918ea0e632fbeee76a3531fe68a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9965f9650d8ea143629a9f7af8c42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96222df21f3458d0dfa397e9e59a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5a88edf1a97dbe40cc1905e1c6acc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57254c3a4bc90093c1aab3437a69edb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112405023cc62c036eaa65b35e0acff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be5cf1ea92f81093171483a8635e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a2fc9fab3d2c16139fc79abf9d27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d79b250dd75abbcb6733f8e0399a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f7d645a65c8cb39deb94f95cbd63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137fb734ddf88ff4c268baa5194210f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324ebc0da70e2bab8505d723868a89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f966051ac73030fa58db5ed9a9c9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e81507ebd10c9e0a2b491f5035b9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab264058252e258df45d7d61c306e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6d577f664917f5da923ef1ab0c3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4f7dee789bdc865a71fb660663f6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b5d1d28ea22d6767c6172f75f875622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f2e2a57fd3ebdf4a58644c4e89ea7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6beefff7b6d1159016cb13393844624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec204f809413ccede0df7ffc3d2ec1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed332cd5026a7b5027ebe056756865626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90150fffd3c29d84109787e3cb351627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47378be92a6767b140f1d3abec774ec6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d7ede4c369d12c283c72c5509c3d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e95b60119cfe3565fd4d1342ec24cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc3a7a22241c86022b322e30fcd2f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b70bed20c1d2b043cb1f171344c0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9cfaf2c1774f1316c3935ac4407cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf477446fdba2f30dff870d86bc2499634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60526e5ddc6a2d009a2a055f86e97845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e54dfeb9149e93baea8abfd1af727636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042f485e94e8a53d52361d0da0d44e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5426d87f95eb86ae09aa3f6f08011c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990af35808969316f33a00e70bd69a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d85716740b06a8e7037254c35c5f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dcde06f6b4b715f350988a653c616641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d216a21ff3701692640a6e4fd304642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9a1255f6a2f2635f5e5a61351546643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec139fb68388a4d02686214b7ab99b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367ed280792bc7fa924cd7dc1c3a1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece272281b5efa091ed64c2b9f7a1203646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338eacaf1ce4365fe03d6fc9f32d9d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874420663357f48806810a0763848af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321887163a6370872e91458993f95fc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf709db8c78d511d9be9a57a394bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562c2595b6773ca41d5ad19558df698651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072a78e0a8bc78cd76b488d19b3a996652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d7406a31ca53db7043d21153495a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a94f10de7904cca3c229993e806778654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc8bc54b458e998b2d928cc719e3e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf9049737c8f8911ccd6b3bc575657656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a456051c401b7c20c02556ec546b68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368fb20eec2f326ff896d09c9d5c777658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d370bec4b915a2397ef08e20df49659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba956b0df28510c2f8da4f465e85fea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca32049399412028898ca225c03cdd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e764b622cbe81f1bd3020d424278d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305a7526331a20289088db51398b716663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf39ce4357d05f13f05c44a3947ca4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e41baa6cf2de8b676b0999f7dbdda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d273446c0fa78f4a9b60d4a29edef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea27273719f698426e1e140793e120667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da07d2188be44064ed8da4ceb5c22e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb7ea0dc9a1fb6d301b1c3f189053669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953b12ad766b98d3892889e0052658670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc25ee368eb367a6d1158267942981671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eedb4be9a7060f7a3bf706afe96b10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc4680fab4030790a45033fb4bbdbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb1e440e36753f0827347ab25e4a90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf65c3b2c1e7a9b4fd3696b0d4dd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0271f2d598da5e26dd1e573a5365a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae975288b43459c9522e4225c4ed50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c190ab8f8c61358597114608df6c984678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec484a1efd4be74b9d850a66f850a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f772bc115aeeab2d9282feccebc4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dba76068c8029508b0b6bd21e5b1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a51c42527bf437e7402a594696532682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e077491718da56d8289d876fff9a269683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776faa1d529da7e4b59079c9e786c584684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dffd7ee6fa584911f488da81f81d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e275efb1aa41068d2032898ace28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a7e1e20d9ce2748619882c4985a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7582dcd662ca888509342e6a891b42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fdf21faa5506b5773772974a2562a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aac67a183855a618fd2e87c5376a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710fe7d3edf18a57972552bcc116f96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a387d705165f95bbd74ef523688b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8830bbe87911980c08fabafafe77e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbbf967177003ffcbbcb2c6ffa2a1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b34e40d95f00c0754aed8274ac78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2653727502680b2e13b3ed94f8b34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2be59f8503938332fd279270208d64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f62c18d73846abade6953faa9218a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb201c8b78fe63a9ca8190b8d16cf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f95c9b97bb4899d16b15a090014778700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ede420f319e193b0c40dc359020b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf08a3451e0e91879105ff90f8aa0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76f6d17d8fe22450069476cd18e92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe25082073d54750528c727973bb806704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf46ad91ad4a69544844aa83a813373705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de173b7c82654e6ebe345a4f509a82c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff2188ad17a9d7d222ed118fb8c7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadf4394f670ad2077cbc0acc433cce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3fbdda49ce7d7da160786142f9ce7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943fdc377836a0d0bdc6aaf7a42e1f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084672f4cbb05ccec513ecb5f90f6e3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0e1aacdd8e464c0ead1d0e195d23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f377e33e1cc6d98133faab68be940713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b0a2adbbd66894ad990f6a9dd1062714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162cd80d7ed3639c86ed196b0c6e17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d9db8338a5158857f868673057505716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff17e9b3f6d3a6ad12a9e189df928d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f278881e1d584562d2a91f65d92c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139043d0f5ee4bcdcbc58fd23d801d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4044fbb3b4ab8777bbc0622212a172720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4314f1e853659cf42f9001497aed4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163e1a4d063f3e27a024016b73e6c0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5696e7748a41c623b6f330a7ec397bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56784f75cc30e05358bef6dfe1febf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f863a78ed7666e9a4539160afb5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913f300c8d1b7ffcfcc86d81ca7f8d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18af3322f26abd7ec7bd32bda2cb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619344c2f33bab229d5dade67cb185c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c25fc1a801fc97db5df7ae0901097729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda6c2c95d5aeea669a1061f3218cc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0eed3fb2659ed8a637dffcfe37bc7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f3ddd5051201d1f4db89da2d1301e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4811118d6251ec1bca26904486acd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f718ae9bf853ce148db3a55dffc863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f90ab0af8bbc0b89cdfff6e7dbd31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee558c85b7a02896bb5cccce61e9dc81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaba2c5b2da5b29200d688b8944ca2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5a21a3851f7ec5769fe14c6e35c33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a6de6c986e5be05d20b9d2921f8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befa48135c7576cfa581cfe0c9fe540740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5df978d941fb63ac98264b1ccd5e38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b17bcbeb79a4da33cf9798f001f99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb35f2d397bf631e3411fcf41f56ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838d6d2ca5170c7949819b27a0bbe7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c92684d662515b4908334845dfc7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fb51bde0923c0e7b0d0ffb69c2009746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462b621f30922adc1f1b3ffd456420b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d945e0a94eb2e37bd1b9add650f0de3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573d31b2c0df77bfeafc99e7aa579ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c074a5787841fe1ab9213a028a6c8db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55e6318f2f2af423700afb0ee0135c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a0c065bff94438b3f0886866f45b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4596ed8e6386d8956b1ef09c29c0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e8b8a3f84d8b19e25982f0d465ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b79815382ed3766b9916869da52d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a1bad091a5f20a2672bb06b9e0a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a665b7b58092f5c6f3d2a9e4e6b4298757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731a96eeecef989adb50625f825ab1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3029ce79feef28695e98be2925e661759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e5873fbfa52dc8b2389ab92b426e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2254a5f75916818f6ebe5045acf1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c12dd81a8934c31ffa7564adf9993e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ecafc026996d087b4ec707084562763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81c0de9a7052c0e2cac4da5cbdb71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8db59175797e9dc1332d5a25b52233765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c201ead5e88bb1756d11b9ab6aceba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54ebc6e1ebb0210b9081c775e6e09767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26db7e50a4e6c2317d968b1860b8bcc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f99b018bd399acce61c378d5db529769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db6c2608212b88484deea45571b4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1fd9685ff7dbeee6cae2a9a4f5a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb8c825117d95bb3830430cba3e8a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45e638c48255f5dd5aed49c8d06006773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a1aa03c9f0fcca4e2a63051d834b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83242c48945f868e48910c321c6889d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289b3ff55188f3672c23ee0aa51862b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323b84212c3dd5e81bd52d20f626f7d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb434d050cdf1ba5e744281f12d9f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ad1e55e0448872223d136c7395f6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41b236afd1a66a14e00917d2dd0c0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e990b56f1254f12e734df836734f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b200bb9497cecf702145def3319f2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6039ae7aa965e5702d8f7628223aaf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6889f80ff65845316cd794d49ae0f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc67e1b336d1ee55ddeccb1d145c76785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd24565b75f36110e8c0b61026728aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a7edefb5008224b1af17fd9f14a18787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4197a9d6ba61c0f546902ad720e692a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7e08d801b7ecc00afd6d2aed9a3fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ed854e5dda0dbd90d2746c4ba056790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e583ae31857fa23be202e3b21b3c12791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f84139e323d5a443e1ce571de6bb3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e651c8eb0de40a2385f0e9be270e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b91c5d2c2a644479af9d74bdc5a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb43b400ebff0866d0bc5a7d8b073f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0882dad97cb5fe177822b3257abfe1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab003a39afa6730e2b766a4bc66201797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c0ad325d965d4f8215ed896fedc98798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64abc9021e52e692cfc60a02aa5f59799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3971ba36d03180fc73f234819b32cbf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59562a3356e49073d1d7f1d4b5ec718801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c39ec10a5a1476afa408e001b28e07802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3534c4fe9c277ed35e463dfd292ece803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad46a65a45148adfde2084adbd5e874804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af774cf5e6c4602c5958348ac9183805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d77584e8cd7e33dc49dfb0afd6f58806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8713b9b67caa5c7fdb0e0b42d72ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005295818053ffd27348bace411cc3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d3904f1b17fcca016ad0275f9d10a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a84d70e3e4c6143bf0b2a99e428b2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f001cb7a274e21ae4f9f5a0c2adf0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f61db19d0ac9d14619b0ec6eb0669b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63678de8cd73363a746dc5d789ac3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5409b45e3b30ebfdd932c1f502da9d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c3e5bbdcce06ad65a1f0713d7229815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc5ffb7b7a77fc79f5a9782f26fd0c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa7e97abaa2db86e90df36928f6c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d684e1246232c7e2abca2e2b832ec23818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c530d06524b60f8f00ad1ae7bdea6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79cd1a852b744da1c6b4d1584bcf4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18844e634db6c005da44270e63cce9f9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c597589176c1d3076b8c837b14a9ca822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d8afabeb7dafcc6ae689786da8815823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403dd2c060ce9ea0000cc2aff3af567824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a8d4a66e7f3d84958f23cc8f42d48825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c1179dfa49be5e71d3db47a0f8009826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3d3dd7de61ad98ec01b4c2dbeb404827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778214f4a822ff457d83a5d811e185f4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa85fd85e91d66f54707ff146df4037829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60c94e36dd69006225a5a281c3b384830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2201c70467843915f6322de74a16b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2dd7c15e98aee60bc42049504a8c6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ab3c99a8805a23fbd381e07a54fc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264fc35d0e921f32581b02c781b67b7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa67df2182fa292be6e24737a93151835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18e13fc04e80a7fe7a5d98fec92fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd4985c87c2ae7d7bc7d11b8c4750c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a4e21b0fa703f44a443b8761d542838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba347ba139a6da7a23c19dbe942e18839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a3b7a520f9d4745226223a66bf3f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a797d1967c8ac4a1bdae99441c15841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67645cc7bf70e16f2341ad1d0108e29c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac46666649171936f7c2b55cda9570b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd6a721b455d8a845405b122d3159e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840de5c9a4c6a91ebafe12f12c339cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36475c050993170ad534cb27800b95846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030acfcf94df1f24c0b3c1d24ccbf6e8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe197a057791d806dd3b2a5ed340bf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07bc4e14a9cbd88e6768fb7b5f2a6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52176a2a191a623e76ffc5561c8fde67850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a679014eff9092fe000235c3941f471851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911130fca6c1f26af8afafe08982e54852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628894ccf0f3bb19dcedcf8e99bdc0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1232de6ce9d13deda13bfe80d578b01854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28097b8afcac5a038af3fe85bc2d9339855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fbfa1c0b5b623704d7cde52f5bc48856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f4d54111bf4aabd6953817de5b4d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95849b07b8028fb149e129595b075b8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba302d0e5bdefe76be365a9eb7e33efd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3cfafc10a16890b613046cd212517860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c1587dbdff26510bf787ff3ec66e5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d048acb19f78276559f50c4074fe9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9017c77cef8836bd168ce9f12256f38863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c68a41ff974965ee16721b8e83e6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0a3bb60a71167a804f4b775bd898865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219ab692abd5c060f3ff62420bd590a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8771448f8210608b3af3c464cfde9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0dbf9563de3b198b24cd80a1bbaa868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253221a40ddbd367bc8fa03c9d01f5b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b789d3e1e124402e160c4e7092f347870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eb6c061232d8ec9614cc41287618f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28e98a6749f176fc79a9860febfcf1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a6b9d13378636281e5fe3e23c8b8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55938cbc5c609344807cf6807de88908874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49fd912c8477c5c578bdeaa8edb1e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cf2a6379578c8dbb323cfd41f79bc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc164ecb1f451d5544557c83cec740877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ff81cf2a188bf196bce4a9f0bfe4d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541e7ae277bfb91c862b8e12aa9a66f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c81c693935f19e6d9f2bedd0ecf03880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfa5b097a17f0080e2e1fc8503fc7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202bbf86a30e1d768162f43485daff9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13728414118a3015d4d22793b052b0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203080db336b0a4a0f2c0bb4e1e618c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730f358660b63aaf1b25d28d9891a8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd3a97f7421dfeace75c8c6bcf8d6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4473df94f993d503d4c50841b50ad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c92be778466d9f8eeb8ea470c93cd3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1991b715460ad0ba2cc77ab3f7b6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a31f8d7cb6ce7e1962fb09f24ff0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504290497cd7453e4cce12acf667be1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942334b645421dd3bb98ba5cf50bb8b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f74d79bc401bbc74b992a9b0ea2d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5599c7a5d56a4bba1b83831b18c94894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb332d378930d8dde8c8fa0cdf904895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385766b1664f54b2c2f1d501f0a84853896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01983eb010be0461ae6d2ccf4dc4d2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820db11e3855d55296587ca8b861ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a6090da8c46030cf58e3bc4bfab19899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa54a6796c1f63185eb9d6815892a9d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf989348be188ad05fd244f1f404385901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a81fd1f6cb99ebf9a6aae5018d227902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59edaf90227598fcbf928505008afe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef046420c7d8a83f1e12b2238e0759904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15070e68df8f65329cfab21061c09905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795007c32c5e82ccaf2525b26c39b1f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8f8d9b99c7de255595c2759b7a6b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d702962709746aca9921b8e6f8d20908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2550f34c3abcbbee59555d91d2990909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9916ca1416fdadceee961427f0298dc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c91032139de7d2096514974c564ab911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19155f5b49ab90dfe3ecdd97300e4b7e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4dd5f6833622480eae92ead9ebc31913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f47863b2d72f67285d6c3016a7102914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62a99e06c9e51655d9e5d0098eda28915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9abfed713bac6c445eb55e7bcebfcb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c100efa7fd4ea44f2baea6cd6ebe2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e764ae731c5e2f2c32f560779f933918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253427b763f8141cc37a5eb6fedd55919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa867c3cbc7b07f42bcec710ebdb008920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb232cd6576b1c158d16692c5479a8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14f95f36ebfd97ed5b599be0d4c3c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcbee6c45e5ebc643720ff9ea669ba923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d68166cccf22350c020b692ec3ccfd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207fc9ddd011758a1d937d9f8ba980e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874778bf84a35db9683b4fa29ae99dab926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d46082552a3992e3ded885f4490452927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f09e343a7fbd94d7d78de42c542b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d99238014a6328321f891f3fa5f6ab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fd266606eae7149b06bfe07bd6a7f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff722bbab17c786a26a5ce9f335257931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3153ca2a80d2d6b61aeb377824ccbf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58efb94c9cfe9a3cc81892d55eb1b8e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec87e42dc156065c0f9b1b7078235934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de22d39b1560179dbb3c32df59bf5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5feb1dce45144931bce63222d148c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdcf846a80a97230a7898dcb0b200f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9faa6ac4564499494d062295d366938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b15b95f72eaaba6ca3f8b4b69980f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ab03f2f3d42f8f58252bbd3af993c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ca54e0e2d2ff567ff0000a80ebb3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf44791ed24bca65b679b8b0c90b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73954077c641981264eb075328bc1d4d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95233080a8be96cebf4f09b5ee131a2d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a50c7553d0643b91108f98a173a2e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67260b9aa6d70588b121b17b50434c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6651888912f63bb455e6852e4c0600947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28051f80a8f94691cc4a13ea0ed0f5a4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218388b163cbf5010d5e25c9bc5429cc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a01965e3a5bf60f2fc8038f2f85da950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbafcf0ad0f38bb561848a6a8071b5b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7413f21cfa3e2fbec9f6dac5da0fd0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b376b89a57fbfbf71977f7457df7433953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c1209d7c15b59cb2f9b0671aa5a4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f90f7f0560c1b1325450d30db5b72955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be965b00be365bee7e7c8fcd39734b1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44fe8e2fd93a0d022ab627be234c31957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0a710b98c4cd47701e0a2926aeeea958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b28fd7c5f7b0bcadb973fca906e56959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ed0278076b73ab4c3e446fd10a245960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991944b570bd46c76ef47d0ae21c89f8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329cd658b93b14ea792b9f4510bd63962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2d9b904ddea6f5c9f4ca01f03e510963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec82f5759f44a44e8c50af05f4e420964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ff700bff4227195b374940b2eaeda965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbf81120ed8a2c703498e5e6b77f5e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8867d740e595cfe30bf8f2f81940967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41b132b9a103eea4a3e40cd81e12f1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42df2079139f281a030786cf88b237969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a0c510e7eb78c3691b7272189bfc5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c68b1cc452d43f8d361fd9494df24971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c53b9ea85968a2076d6ccdc24f9130972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06431b71481bc13fd2a78758d7335192973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae35f243cca7d83f6f32f0cad785c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee5fbfbf1e936989986e3d8dda326975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60b767ee43274f0b223a6c7910d49976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98afd053a06f500fbf544335ae7d201977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196298dab8a82b22f30ddf51fac2422c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bd62f168d0844d80ec71f6bbdeb35979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d45b92c4316cc8ed0d372228dda9f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e07bcc99b7d7b37d12a3c42577164b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad01c00d13370f348cb725bb6e56db982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6ccf2ffdde186fd874a12c0aeca13983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abfa8583432d0f9a156214fc20cfb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d6e04ccb1f0c88b20ebe39af137b0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7165268d8868c95acbc479ba38af683986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913366b235b1c1cfb2431d1d2b4d8631987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9aebc536e8f8b439377fb71352dc9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55edf85749bdc65d59cef4aa212398989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe230b90fb9d4f785f519264bc2f32990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9382688336e1a4689a01a0f887e28d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c06d8fcaf4b69699e38ca5b7ff4ef4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440fa78ff2325d6695e998ce77008ac993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656046d822ed8696a023378606bb29f0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a38a21e2da5b1c56569341256b82d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf5b85d9d1a9fc476c3e29747410b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a984a374be5bd7745d6a8e33387de997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>