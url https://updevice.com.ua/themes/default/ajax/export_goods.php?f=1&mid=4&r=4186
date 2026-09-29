--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ccb6eb5744fc40801b9f55b8ca5821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c97acb1663a1b79d1148f9faa3032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd18e84c6d50c308b3c0ccf96b24b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124fece3768b9c5bf8bba447160c604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c3094deb773fe9419858cb9e6e055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc832ee8436684dd704349c9cbfb626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a159528a127db6c3f149eedd59ab1c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e446455fe3fd87c45aebf65e2d648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac63d124c0c737bf569bf5104661a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922acd217bc217ce9563ba54144f4d0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ef010ae1e7d223eec301d182774511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89088ce514118431e6d7040cdf35f13b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca829b236dec5ca10cff9408c927213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d58c1ac2b336a85302021920adf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c1dd4f2090918d4176280955f2da215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1bd5b7d3dca515b913e85083139ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c79dde1e069ffd47662553ad33d6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67331dae653ab5038132556e68e5aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b1791832c775f966b38a48854770d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb311f510d0b3678048532dee200d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc851edb8c5136ffc0a678f2f9a622421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9ad98fec656270e3c912ed83a3de322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d534a1ed5f1c87762ead29064fd24623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536709dc8cca16435c1a8f26575c6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729639b3cedd2eb0c66af949bb37f39225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4212463be0b4ec31d7075cd7952ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7152bc26ab6b2fcf963f34bc6bdd4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5e0d1a58b5a1ba823c679a18d1e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162839e9cb04f346f42f470263c7e4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382686fe7bb93eaaaf2d14ed854067ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93d83c37aa326436fbb6cbe22f22bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d04da459402e2a8950630a3998be532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d2cd572861e66d35e1084d0040fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02160d33f7ccfd0d2706fdc7159b8f2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f32ad64a56155ccf040b8a28370b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c41a0c43871b989a97ea490780e9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352de0955f94bbfcb23932f2474ec6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b6173a9861369c76156136bc51ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c588a5e75cb36762749afcaed14b2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bdbe3b07cb116c0935d58a4ce99f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d56dd23fe52d090e4d7d68a137e64141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f7722b5a81c00a6f3c383f70460142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8dc86f099345229dbc6f23de43f2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888fbbb271d59051b80a26130eee2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a77f46ab23067c87f189088b040945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f50a3f3aa1bd072862c0df2597b5cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1e28441b001355f36585726abe2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35a2cb5162f7cd3ba06e3c1101870948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d7dbbc97c738da07de8d2dad1fccf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafeb0703d22030b57a08fc0f04b77550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0d9ae9faf34af3027506d607e6df051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe7ae14bf0a3ae21b65a84dc6424652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ec3dc235e1708b412e72f27a067a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9c1e2da0675e7ae03a626f4dbaa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86105a1a4bb3e3227c54e49984e864255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612610543a9f896deaa125724b747b3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54cfa557c76d57e4ce1dfa908d4ca257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49878f6e967b3d0fa8cdd724bb4d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c389e67e2ca0ae88c44079e4ddabe159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9b7c10984d84dbffb6f2b207b2da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e5c3aa63a8354f85caa1aa6ebecaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef71eb1f265ef44d2a1546735dc276262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec1e7f29f5b8b95f7d63fd97898f8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de59c68e86e16050c7502ea74bc3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9683464a34c33ecfee93f50e237665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf25a0a37fce1be3e7d4c16cf222c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb180fb9bcacc0c6f4a289d574a2282867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ec12dd93cb0555c29ba2aa3b834a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa35da96e541d238debcff43b6194469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a390cb6f10c2bb1e82d81c2f1d6c5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e064605e76a176682edb6f842683a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503070c37318a54f573218ae54cb95a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a31648d98bca49eeedb884b6720f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9819b9270eae557ba954db23d05fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5fb9010434dd539a4ad885d2c34b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabaf059e92c183a1e8051ac1e083d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78d63858d4c02960bd7679f871688877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838ece63087aab7c2fe497c2c685b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590b74206dc9f867aa241319bc531a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b476b538801495768f4c3eec4eb019c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6162edbc566397e6f7b818dfb0b27d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d8a2be276a22cec06c539c8033e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4608b02b7efe33e40fd15e0a0d801383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5136f8a1104cc5720960be18a021284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1179f9f499feb84fbc0ee7424d86cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ba2e6527c5d6ccb74938c01a2a8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46a1d527f6e6a2851b9248506da4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9628596ce404f69cf02b6ed9e7673088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5c5138295faa3862db6f29481a2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06aee73966e5bc52a11ffc8734b87990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52de46e03ce09e56bd557004ffb70df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e142f0c79d25425a4c83bb6e56834492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750616c3da326cae68a297cd48d56a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9797f914517ec86a79ce0294d5673ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cdf384ca226ea4601812399b202e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e0586d2ad592deef5df49d000b77196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adbe8140cf536399a51a3d2629d61d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c34096a039910be6d70040e1adf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224bc09245f4e9a929f8d217979136899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b0e3696f853bba583da72f6849c51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1d02b182bbf166de5a83996cdd719101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf9703dcf717a5f988bea18ac70d93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a88402e2d282dbac8160a53518ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302de04558fe3b6f7c45565d0589b8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f707484eb87710cb19cdf3ec8ca8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f55b9784bae9117b95b520a39d93a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3136b91b69d0074aa3fb362aa2c72f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3c156018190d67ad74e3de6c2f89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47a8f926c41349b35d350e355f56f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571475b46fe57242621bcf520856f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7dee021f69953f22041527c953f81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb92ae38416a5e61a70a0c3bb0bf5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59767a2086d321c6cda25564fa3bc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c073ff1f34be89854ba4f58c61cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f24a2ab3e1eeb02796778659d12ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b21cabd7ec8aba988b0fd80078af0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc835a5027b562a22aec8e4bb516b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a298dd0682149e50d9b1c98087f56df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15c9354e6ed03d25ba75f12fa3ad30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e2e29fadc1d136d4125d2887fa90a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2b901f521178402e17ab72aa3feab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fe32ed7e5a22ba8288a5bb5f1e4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0a93e6eece89bd888be1e5753de5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd252b6ca2939988c468071e59fa53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49795277eba487bdf1d5221cecc809e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01d03cd736d248d61003ee53d3ab7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572de7af46972575ad7dec79b898a68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd93ae0ce75d0ec162d59034ac3593128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f664f3a6aa8ea5707ce26163355cef1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b0431241f03049577bc49614139e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3e34122d025a3859bf0f3eae71ba6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5376c9197482131a4bbec3026b3aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f01ca2e43c1fc5effb5a389741563f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8a7d9d66b3c88564b85511532069f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644b5092ed03ff5b91065cef8091e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf4a30a0770ad6de69c85c298ecbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130c5889570753d5a513c42cfafe7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a49ee6c3c98a7d0e8d0585c025e1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbec7f152fabfc139d3a7c1dbbd78a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe0fd5ff15c08a13fdcb1c154d4fdc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc719b5f75238fadf28b49884280645141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b886a02f4c918d8449d8936dade0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54537375807bab06d631fe3a89cd93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acde3a79c61e9b2e92b64bb5dcc23f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1848a7b363753d252bea7f8353c23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed782d4431ed08b556d1f67d99b2794146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed056f8212482d890f35e649eb93fbec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df760565f62b592bace912fd81f02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73c804db86ab8933b9b2bb7e4facdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880bd6597ad136d93a7331425af2aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a47e59e4467f605ad1453905aa030151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f6c553dca0bae617e97478e77b48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad130423fdff777dc96f12cb42b5a01f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857bd37e1897749eb9a3a3fae511c9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc8aff92afb61fda4a2e9106160e61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7db3dc2cb6376ae89e69764dd742156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3f6b2dbb05e789bc4b32c06002186157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff7d195ec3ca23fe5f04c164cee635158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94901b698f0990012d6277762754c36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1674e39478ccedfda633fc6d57cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e0986cf14f79dcb19585e834ac9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daeb61d147ee48b7d28cac25b29084162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764ac9b2ffa6e60a7913bffd88fe5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1996455740d520b2f65d85b618f87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284a9509e9125921e43043805fd05ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369494bb07887bd656208cda4ac28bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657ad45c68e4522903cb2d27fe5f495167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731776732b0bbe898f0d0af92f031034168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c52168b2e1a0084ad1720b63185431169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173dddbcbc4672e4a3b95806e3470f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd4c24e7649f6b62ba122448b79d35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af3c65ae853132d49ccaa7e982ec66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb399ed2b3c7c3c9fbbdb0845383acd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3661ce5636c4ba8f4360a730c925a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fd30990198bf186d6e2721621861f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6d7619bf657711e149df34d4d7d92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fec8334d85ecaaf0793aa2411d72be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718060b09aca21c82baca82e48e403178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fde0f37a34f87094bedcd5c4d5e71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411009a8e1f2eff168589b0e065f18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f7d83ed9f94d01e0e8243b8a86094181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb26bee3f53673593b94ec2fa48f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2273d141c4217928029baf561c8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc768a82111b4c3d9d495e020e5e82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75bec458a674438662e24b3d42621b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4456ae8bfd4e6b0cacfc136f429ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffef36897f2b5a7a828cc519403d7a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d7bd6ba443dc4a23b4adba23dc4fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8151939db3a07e9808d5ee2d23042b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e2deebd86d5ca98a0b84f4aa6d488190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f0a0775a389b66d46becb776de5e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f7e0d2c72c73490c38e31e74d9a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a010f7c18d77519d50856570e6824dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b58dbd169baeb7fa859ceb694a3c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca26909fdbfd9bdebe5940f940659195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5091fbf65b7c4ae931cbdea857d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01375cf5cb9c535afd124bbce0c9bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631577bb55dbe3e7c204ef30277c0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719223dd7cbc79ec0a7f36302476074d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f87745f4172a03e6968566fef6125200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea7fce4359394db5989f71a0920b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda347fc1c290798c0e566e9822e7cd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1daaa297f360a5e8011a3fd93c525203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e128c911970164f3ac81cf932b78f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da654d6b50f45f62ac086f922a0bc2cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a869096864f1fe518e8e4f680a173206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd148714a6dfa20924c15b182387489207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660a8702c8399ad64c83f8f4a01429d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef73fc77c8cc44f13d6e90effa6dc78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0901f8f22933def3ad1236b00ffc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1b130a4ce0605165bd3898ccf190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345fc04f2b66aec95199265342c982212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fad66e09779a17ea61c9e5f81adea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49909984252feab304e0017c8f5dbe58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d45ca60747fca1062c6768c90818fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c11543b5fc976d7e27e95b4f4d42a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491a7c7485110ae43a61fdb8936f96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb39baabfc54a981d27d795177d787218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb793853349a9c90d6e2a695f37fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a68c1017b1b38d51c507134468859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023a547a1cfd520b98de9f9039bafcc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404befe4fff8e42f64ff2723630e4fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b31cbe278919f912c0bbbf95b710a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54915f6b66bff8606303aaabf29e4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4f14782cadbaedb848b64626f3556225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30a6140ef4c97a57439c9479643c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b9f71f5ab681847626112943ae3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91767727b6527345cd914f044ce04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2534cce692a47f9869e08360b98e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280221f88a2c07623dd676eae56a143230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad2ec93127f37230635707743a892231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769efe4898f29d4cf0677f6384e50dca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acae5c04942c0803b6bafe39bc5e89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0527651717a5893587aa2489551b9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1109ec6edda6a213fc3a94ae5d92c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf74bf58baffaf1565033879ac0901236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7be661b16340f4126280350f188e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6eb7f2865fff9d2d074ae8392723238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944962c1f62a5c86230cdd18b2ac70c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f53baa196297c436012ece390944ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964d488450ae499ec22932a89468b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eba2d1cd645b1249b28bf5d007c1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b904669438b7da294a16ab22cc4b6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f6e6a73d84d0f1b8f53c9af8bc01a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc26995b16fd7278c10a728336283a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e77051526b897627704b8eb7d2990246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5532c803bd5046f82299a53818786247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d0463eaa7c7d9ebd97d5d9488929b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26cca4b7c88a65e51c70fe7331648249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda866d9b186249b3f6976b3da68ee88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56747271a882805d7989740c0650e54c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc4a2545148d076656a0db83b681f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce0043538aaabf7b253d982e31a86e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891b28b48d874da8859fe830574e3a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad16390cc84d91a4097a1fde90284b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25096248b5bd9be222854b1f7b492ebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8311f27d4f046cbe0c0e8f5a3bcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddce50f34f64fc39d221771386bff41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1967d933090aa4389346f739e50f269259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76121fdf2d9dd7417e245612f0ceb51d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32870e6665ad274402a322a4e54732db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f23176c37d7dd5d374c7337d9dbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf927d42d3b83d442bc89633e80d31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d5bcdc2dff26509fb6c85ecf33b0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338bd86624cabe900d7f571cc6d3eb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39246e9dd39e6fd8d97dc79262ddf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94c788e6c45b657ae145c71016c60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df78da37793f1f7f7cebe5f8a9ef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969893c592531d236f5949aed61c4681269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d083b5ed45c563be4b4b78514c578270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bfa72c038e2741693a6f06df9c49a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65460c12bf199597460a3c4e99b19e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213a5570aa9db4795776bb141def6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5907af62ed0f869592238f85a657b5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1a3c0a265382042209ddeab3121a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982425cc473dc87e0018240d754470eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f22517738ad5d9e4eb6f19244b668277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f27be97039151f257a26246489dd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c53a23ea564602659c5f59a1581b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ddaac7faa5c97b78577de53cdbd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438fb62f98d00067057670968618297281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12baed6dbd3a56015296742bc3efb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff885cf8a3ae239c986874f3d9dc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c45d068a02a33e139ffff3a29df0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada52fdc3782361c7f1853b94d954a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ff1da4ac278326f0586d7c7ca9c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d2fea2e4afea32fee57ab96f2242287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f432c7d1717b6c73543346912fb05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628f06bbee18703d689b85395e6e0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec111c4754e62e92f9394e4e98fa21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a8a8db9e7803a0e2109a12af6bcb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e4c536fdb2a4ab70ecef23c56f34b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7e89f182855be42b00ccf0196c4c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbcbea4aa8ba0da0cb3c1a8e23f574294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ccc91d9220f3387a9a4e8a2417ae7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210768e94c0b4eb6a3f0347db7c581296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc581ed62e84a294738275d2fc52490297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760cfe2b1f552c7e76f77f08ec9d7bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d9777e0770725798ed1f3df72473f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe05f813d12bbd5e2624a7158815e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2096bb17a828dac9b249442efb0b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77392cb8edc5b3d29a1f63d38cf1a14e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da685309409718aa8c9ab627049f6021303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071a13410019becc82d478187c39c47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c865b9c5eb6c8ac29207bf6cd14736305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f8aa5ef0750d0587f789dc163e993306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16b88ce1253aebee34bce1bd547de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe55b30ea1baebfd010bb41278df5b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78abae992412b9ea43941c7628b27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b728f6851cc5ba91982999264821c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90c2d96e833db0aa5caaccea3e8af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68029f885da057f4acdac4442e664312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a603e5ca6117798875681379ea53a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d71911753c1af7bda330acc83474314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60b13ae66e382faa92f1f04383e658315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a152ba8c64f7ad5e2486e31c7ce4ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4a572f6ff4ad644a4949528d21d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ffb7309c3ec6078ff31d4839c49b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49083417d3c43b260e49a57b032f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c5361c51bb5b99e9fd6b44b2858e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49588c72744e64080aa6a64581bef6b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17715d889a74eb0905ebd52b58bec7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23506161efceba24fd88970b49bdcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc6f90e2c82945a207f55c253d4c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31121e3bc1e1607e90467c8ccc4c82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479cd8f98d36fd781605d007fbb6343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c7e12c5857b3c0699563a41c47a4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ce63ea15dabb45a49f3aa77e9662328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361d4c3dd5809cbe43d44c9f3a26200329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c9c583f2431977935ce51578a647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46745b5c703d3f067411d841260d6fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b09e3571ba1df3936cd15889076e72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a5d9ce16afafed77fedf35995669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8353218b225afc8b4c556a530ddc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078540bf68d7314510602e8df868d7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebdc5009ee8c352b3dd75064426fbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f121c1694ec2dfeb8bc06e501ccaab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f618b395e17e67986362f6336b0c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607072f15780dcec603f43e9b120f854339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601836d6404cf8f695e64a145a228b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a998aec67ff1992bab84c094e2b145341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53111d997b6fefbd20fb51d8370f9b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b738015c53822a9fd9327a2cbcac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86576c15d737ba3d6bb5a540cd79621344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d6dd85839817a91f4099ddd7391c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f07796da9d49a258e6c7d635a72cc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba689769c054010420f3ba6c077edc5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46251ba2f35a81ff3f6b5508d80af4a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89406e696a8a4522da82fab5e0b301a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a5ff00526aaeb25fe504c51f22488350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5aee0d3b414018dd752181df8576d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01713b3fae557a315f9699001711d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69b7c82810341ac477d6d33f7d8588353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e405e410358e5549c3757313c4a7f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab165307fb719ad7395b2fcd19133ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f620e37a7dea83ee7c27fd6d63033e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce922dcc6b94020d4a545492d182b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec9d21a4334d0899c02c84a30dbdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8288a599544d301f6e499cb32cc8c4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475f1280bada0a5453d9fc74db472fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b713c6df555d1f7df031c8574a31c9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619e21506b5e845698ecbc01efe4d9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172301939532ff6562fb560b93327e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d743afeb639e0a10e5d44aaa66d04e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2089cf81c136705406069471545eafe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4df18f67e9bf4abe70e3e41468c668366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54a16699a39322356a209071309a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5c39d6d76e105325370f65b4eedc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4707a5e56146356ab90356931c07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f639a6bc933512380a7281fc1518e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8606b5e92a17dd99bbe2b91b9ef5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827367e1d85babffb70083868338b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872440039e528d617166000ea3e1dad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80b340ac3785ff078ef2eebbf8c6cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027e86e81ad25d2e9c3433a45d9f64f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7444afa432dc41c0e4ca8efa0d6d93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7814b9e8e862af843fe93b15fbb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575b1caa1d3daf3b68ac54f85c7c42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f412a4a91f275b75b6ed2f4f2d43e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc54b84060562cbddddec8adbe99579380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82701793052783bd16b48835cbcbb318381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a77fa57f048935268305443ed6a70f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bc95a99f9fe2bf8187dbcb6541bdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897044a0ecc213fca1967c4c6b818b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60d659ccffd764672d4fcfca7d59d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4fc0ea61f58725bdfe5ce3fbf46c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2904e651b7b08a4a5f0fc5ab875ef6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee7466b3fca45ce6ca10c3f032355388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca914045e0c9014f1fead6a4ca96ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1608f94b8a05638e0a03cce8beedef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609885bb724527e2ce82d728df5c01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd25e7fd10cc8ffe08287bf5998339392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f803e7ed0d161fcea3baff562f065393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaf410909504bdd6b1a723cd9fecb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a7228a4a361950b6ebba3b83167e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aab4716b2757d947a387b7ac31924396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd531895d51eac015dcf871415ca74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85484b059167361ea81dc3d1ff3e38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ceeafdc28ba1f520165d734c16c5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcba33a646677ef9e9e44e7aab3d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90776417f6577fc0c5f147cd28d62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7afb7d9711179f9ed4b7c06d446ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0b5ae635871f823c4bf69f268782403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70827c12e1b9ff9adfcb085ea8367ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd426e7d3a830b668e9ac8fb5e987a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc26ff3f79be952e994babfada53104406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9f49649d9451a80bf9fa1474419b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ada2893aec171b15a0343682fb164408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ec7a689cc0d3a036788298b2653c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4152f4d4aebb2cb469925fe9e75bed2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30852bcdef19eeabf476899b9f69054c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50cb7b682e33674201acb100ea1872412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c578ed6f33997cc038b45b45d753e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c74ab8e2d51c4168b8f8a91a89225414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec93fb535509a5e88a5eaba4b25f8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08897ca741ca433bd4db97194f0176416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0c2468713a27045e8d477b5ed529417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c6d4763afc3fd12a5fb6e6d745463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492ed06031904045c28725663f78002419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643dc84ec3b49ad5fd6a158989c2fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34a66b4fcf9b7b8635610310fd4aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4df357f437c339596cd5e02061d1c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d414a8ab12f34763c03f3b28a936e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8ed0b249e78539b63ac3b76be454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a76f5d86420d01636006518169f9e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e511e250d57add8842b03ebdb8554426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b759ba35948e4045a58aa9f5d8a774427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d3b3ab752bc5b0f75284949c0683428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfad5017e6c3153b548a2bb40eadd29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c634d34c3d604b07c9095f4da3e58ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9e0cd18d7f12f8bc6dce3d98ba6bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da921cdfdf67d59997333fd2644513432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4126ca610b543e82e4935cd0b955433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58234be06f136e2ff276f59098ccbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25501b681589de983bebee48d4163435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b50dce084b681f080cb1864a6b44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a625ad61b6137da9187b921872945437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606640350c51d7f08f2e18563b31ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31db1ecb1c06008af9b954d5738a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99138911aeb1078c20989f383ba3d8ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e724af48f089f1b54e35573b942e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f95eca27d37f16da4cfb6ddbe7ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050506f68df71bd9dad48968499d5e14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708c8fafb3dec5a8bbd4945e6cd9414444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034795596a3f57f2e11184c4696c503445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519eb8ecaf9fd3208430095312bf25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd2914f1779edae302007fd16cd3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b94b7d01037c9cf92becff8138c0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4116a97692a35cb996ee667c8ea303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531a36dd0210a8b400e1429e52018a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c3c553174e9c074d0c7b0b33a84f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c95ef7195df337b726bdc1403d467e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6828512daacd24bed1d06d92843b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081295d11232f9acf232c5299315f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c7882f103cf1aa3f3425a856c3af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6b6e210c71a5a9383b2cca62e7186456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fcec365e683517459d00ef7952851457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cef15b65df0d00465b2672395529d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360489afe6b4442d1f74cfc7acec382459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03208f655f087feaaed63070ecde85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48bee944b4d3af3fcd3b95c9b8a29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0925d9fd3aab6d5b8fb1684d15fe7b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa194eb1f6de2c6e89af92638c73a51a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e358b21b3b0bd56771676f2d4b83c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de2b4abf24b8e891dd5a76007c966465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a69958381a8ea467b1cdc87d5b2635466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304050b62a48f6e5d171117a9c245e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fcb2afa36ca1f674e537e8129e68a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bbde72e9a2bd1d99292320af39eda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3ad28dc82729585d23274f076ad7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a07756f562827ab1a7925ef87f667471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c858e0bdfab34ae01aabd87f606d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22832697a05e1749334dd2e75c34b333473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5096385f8bf3c06a247886d051c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9cf5c1e114a2480f203dbb42bd6a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9596cdabcf9e6b9b578f908401347a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecaf0431263f1625865a2f43c5ea29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56dd4dc12c8bc864e9b64208a2829e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead1028df5ffa61338f6a07cc615220479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4336d0c5d80eb364c4a09b62e4118480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86145c9f57a5962513019d7b6d40e0c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de438264a059b80fc0da5716e4096a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96afd96df3c52db9b56a7fdd764d7d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95013051cf6805771543ff3f071decc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60760e0617b6d8ad43893b449a9ee0ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707937fa79f2c29689b61067ec62c5ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a6536fc69a395bad89535a3a708e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719cc743b7b308b42dd31f8707c3e99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ab4ca91c454f75963cba09f522db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc3de79c4ab8e7a368c833d412634490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc994feb6df7e5eacaec4c189b9b5f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee68b5111f555a0445dc4e24518fcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31e02442ca418138f9170e64ee3c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39509f8efe68a9924201d41246ae9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31382c13221fdb8634ba3845503e01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b6928a6873b8818738fc39119d9e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fca511d1b9146945a46f0373eda8ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf9f81517041be637ddd0b2f9138e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20514b8740481b136b07146a4f589242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b676479be1ff7567999fefd02a3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692555ed77a3bb9d4260c93ce45f7f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd665006da19fd40dd02a61bc8c44a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff67a05886b1fa48d17aba9f44ac5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02281e5a7e2ab196acd45c80cf74c1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d797dfaaf88dbda7914faaba2f07341505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae8b881f5894de84bc0b92739cb11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4fd276dd269998b312548c81337fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d7341219f6c095ca3306a95a343a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd2b9901f79411a88d4001b0f61231509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b81f4bf4e837d196d5eae411d7c26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e487eb363f833d4752c57f3f4538f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711abba28c35d66af3dfbf672b088696512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ca1c99fc529e90fde544e0bfa0fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f721b5c1346beca63e8a14d04f49155514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ad5eee8f1fda1233d93d20b36a48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d93aa0e05a1dbeaff54bf84e2a27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8832c331de0aaf3f4dd2334d113da9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e743ca37e7e7f0745e833c50dcbc10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84929cfcc4b37c7fdd436dbd0ed969da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bd65d6569b5e8feacf8d4bd6e3e7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb08700dec7dbb4ce6f63109061cab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee2dd465947a7ba55358f63da82c81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4770943d004164c49b179279b89c7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c094a052492c64170dedccebe7ac096524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3d025ee20281560f486b746a5e10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef65aded1427c52dc1ea07e2fddb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e50227e6b40d3386343560c3427f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced2e675b4cd7c1eb1edab4834a801528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57bab6212a2896ec08e906f81ac0ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184787ba12a5349136bfc8e1b1292c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3305a0f34570b04a49cc478fdfb33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854398d3ca9ccf048b55e82c88872780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d6324defdfdde0cce843156d02b0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e3e646c2891c0abae356577ea38cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60090745a3a5f25d4a6fa2d8c6e980535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271570e37b4f9977e6c07c9e9d389a14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707a289cc429026e2747dca8d94a260537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e9f11b101697ff4d1b82f93b215f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e2c842976e4cb8ed22653ff444cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea6d0ba0b7ec4d59eaf6f0f94184f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a566bb91e87f7a47cf8447c599d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e6133cee43dc649f8454af43f5dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0931bdfddc2533e503ba6afd60e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314a4354f5451187758ab55f9a5d13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e13893f5ee72fb37d4c7d12923f6a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea6843efac88828cc243234867d06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a427f446e90ff30d84a43f722f2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2eca40e6f4d8dee70bfd91dc12ab8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2d9e0aed0e51cc37c7550856ceac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d252caa3776bf7969bc08d12d9aa48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaddee61768a823864fae556128b12b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13ba8e81ad14c6609be9cffdef90e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a55a7aa4f30447d50c5296ce0c6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00b459302e021ce06a2b982d894a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49e353494c0a65e66e235a9f945160555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd769bde4d5b629e7ddf6d77380ef5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e530509a250d0bb90fc3925486aba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad4f303dc3332719e141473a5df89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f44f88ecce5c8fed23c088b82d26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2342a197e65f884b82740268d22c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0606fe084fd3e03f333a2f10e86e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a458ae4578df42af51054cbdffbbdc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9671a54e0232852ab7710ee4d63a68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e74f37ac4f0a96ede46b45992e68f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad943ddcf829bb7e7429554019b76dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8f4352a8410b090886b8a76f7127566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c7a225fa3b47a304c149bf1fb1be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e19a8a167ac3200ebbd90d058f7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f06dd7eaf318962a1195cddbb30ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1150ddd8448848fb778d72f292b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc94b9af38e8cdc30f6fe9eae8dd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41dd5d62654f96e1105142535fe59d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab831ecd057149e01a19775f9dacec8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d018650f23f0e8fb26d87ca451c7f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5554d36de32b948f1c4bfec1a3e6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d7f77a959578c7458d94d2ccded1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f59500f1ee8538fb806fd7ee9b50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644a901b4f7529d64f86ed94948cfdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ce5224098142d840af9646895042579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53708cc37af7419ffc910e01e78c4375580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05405ec7ad8dce1de4c8c4947a4c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142316f45843951e8a6af0f992a81369582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c437ff1cc12f4e60ae82fc6943f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ed18f754d1fa830f2cb450f6f569584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93b982ade6d97f86b7272c6a5f0de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d330a9f9416bff44e17d7ad87a74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f978b2e6531cc8d8e5e9e1f341ffb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5fab26019a1600e2226b35ed7dc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6ed565538ae4d9bd74d6751ba794589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d96f15e150cd7408f548319cb93a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941268e4b5378f9a7d5a0ab83abe9698591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf594136a559cf9100a70bac8cf2f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ea382758b5313e660b276c681b150593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca63f0ce0303f236c232da43530a56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d520bdf71cc7e6d51b51139e660560595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d97f1ccb424a9e18c93589b83b3931596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b696a08ad4f4ace37c6e36fdffac6e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec006aa5b73333333279e49dcd840b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec94e658594ab9d953f1e83a8a2b851599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240da9feb13d738b9fcf3f7db62eb05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa78e526ad0dbd9e3f83877a3f9087f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d198067ce2498768c4963dfc754cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fcac28f0c89f601866727e56d1028603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd7c30f41bf6c8a9b6d437b93734c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742d2c4b16764f31a5e9488f509b86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1b6c6f8153f571a4fb68458257c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf4c685116b69bd18413877ecf655607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d3ce2b845426476cc416074dbef7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab16f9d0151298506cce03c366d595d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5cb767a4e96432e0c408144e834cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715457396f8da9eb2f50e57501d64cfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49474efdd9ba8d25d139fc23f100f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066234ed91e802271525b3c5c3efe49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598298b59f6b5ca3116b5771f3a525614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d28bc97df6f09f4c6ca12ff1fee08b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f4f3bac22a1f959563c7b026c579616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675f859a58e24b1b598ca6be316f369617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d6457b06a39b9f33f38524f6e2aaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c31dd86115245dfa43f66453249b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc703ab2917e6f11b49254ca2adce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c91169a22e99a9d50f7fafbc592334621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d8ac60e60ea68714a8c5260456ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfe0a86f15a209be1b11e7e773e20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11ba8f39082c025a5ab1bfb5b16682624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca78da46e3fdd4bc041e42031f53454625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61a64cfeb18f4908f50d6c34c804d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5927963e4c062d68c8bd9af984de1e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32174ce4f200e6ccc73384f0fc9d99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e19283d6775865bc59fc524ff1935629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d9ad9dd88d45dd64abbf2508ad90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8189db00a7b78b0be51d3c207663631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f05d788fd729b370c16bfc9fdd0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78003cee9a4bcedba686925fee6de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd42bc6ffa61328903207921fb317e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41aa5a16f20ee58bcb46607b411384635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072faf2b7d1d16ab5322815132c3fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed55024f301dbf70e9a1fb479511bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597113b9d04f11507ee94a2221862be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf53133e47e0ee9b774504d34c8695639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d40049b1f522a04d2538e4b151d71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c13affd67f95666baf116d09b3028641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7887d5ae3ebc13d48072eb342259091642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede5541d4b5c98a59af2b69bc176242643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633c0a7d0541f858b9c21048c02b5c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871a80146fcc5ad4cebca2b9acb030645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4a3d7148b15971975c3c4a29e0f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cfee47c18608607e12dbd852ec22a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dd32f4b3343bc24c806c79c53d4cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ad8e516d50f5f634d4b72950a435649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c079901d121d1b0676e1cee21cfe5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb101ccff95e313735b15a479908f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13699ceaa25299d96fc65d42788a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629af09c14242ee80b8d04f99c0e6f8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b79923ec6fc40621e99631459642654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7ff1c8f9df4d63e9cfd9c2401e0f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75230029bcd463c231252686987323c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444de84430dd556d08bd019e4314c414657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6347f4df82c1d98c32ce11e2b355f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ca598091c2bbf9dbb08ead06f8bf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38682a9bafd9cacb86bae87fb7599e75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33d3256a0ea83fc3ed96671312fb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e714128ce1f9284006f7a07f863d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b89e2a95faf1ace63a25e0037e8fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017728da5c8c44905cad190fb72d5ba0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67909e3e04cd94916ec9b1ea6112016665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b82de6860e77be3c17c3b61367c6e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca7e5d877a74babf9c46266f28cab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f1b2a8933228a75fa751009080874668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a32e94a05e1d7c7806b40c4d4235b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0308f424ac8e1174c90bcbdd4686670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389258cc2685b039af220767f0b191d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636561b46752ab626604929bc47951df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee67e80d8a57327d776b336c82e6d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305510d9de7bf48434a5f11ba42a360674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a1dab7091955d70aa4041b8dd4b7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652258dee819a16e9eaa6ffdb723bf3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56288d7c4b11a6b088fc58563cad691677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e79edd29c9f044c4ec25b8fdc92e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899393a0aea527c2c189c2181c7a2d0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963e6330c25de12a6e7f270118023f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e148a12a51cf86255362a5feb5c3a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414a9ab24c11ae7f08668e87c6bc78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41abf50f0cca527b7f286a5d581f61683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d7621a73bec7eaac79d55fefffe7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb96d4c6f5aff3918ceef7f27a33e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4513728f2f919199d8811b5e88f9135686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0068d6d247fec53ebe5cd9139add9a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4eb06db721f59d773722d935330aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f74eb88bf078f333d7c9b948563b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053402f0583b1871856d60f5c8868d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405d54e4db4ba77a578e2d3f27cf680691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1905f7927ef6f3b255c0422f003c573692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ac6d8dd5168138fd90b56aea47f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94109386b1e29e9ad5dc2eb45e61f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cece6aedf7a4a10ff97ffa5ec5658695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0be2bf2e418de5ea7abb353514a47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb9ee51a0c6b606f56b77e3f2bfcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce0924f4b7705ff68ba36b09dce36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeaa5e4f2d9856b749e7a3da61036e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e88dbd93581ebc67b38a0b79c2bfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce5301b94789f9e185a553506d7fc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39dfcb04f7c96a574063078d93fabe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92623f3b0d65e036476c29a67bf1f813703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ebc73e6b53665587c73deb8a83446704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdac08dc4df69ec9226772088fc9dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba2ec28e26fcebde640a452edd33c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c0d9138e8da0555afabb6aabd08d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdcc3b08f70e722682c54d07a7d4b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dfbda47c6b68277ad010ee6b53b70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f201e6d1a5476f34d0baccedada2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7d55f24fcb99c4130346c2192064711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c291b4d1d9d42af2e57126b6125475f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b172f8619009fe6838067d9012015c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adec7269d539835bb28471ee53c2e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08980625d748478a6fc0e777a94eed5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185322f9d69108a0b750476ab63e47b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8aa522fd309e11c9853b378b31e28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5fde28463633fed755d7c8d3a1ad4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd876c3d620000f7e02f83b32391dc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba7f881eb09908ddccbdb782095115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd50dd7d0629b883bf9d4d5ed0c7b63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c3592e1861228d0bd9e83fa66953722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f5684498886371bf3900fe914621723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec7b085847cad7ee7e274466d29273724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be544ff4a98746927d968a25634f2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f457e0c242c7f4ff271aa88ce9c51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc070556509936615e2307e7650f5e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452a0a1fbf3de2ac04f695b6f8240d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdd91ed9c04f6445c81be551c8fe7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ceabef6b708a2f0735e1cf5d02f80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69863254006e9a6495d33e7b5707d20f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8530c09c04deac52df538056cdac010732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60881ce6b2d9a7a5dba5bdb4eccd09b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6cb7938c8b64c4c3c30c62399235d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b61fc91f15d723a52865c489bf99b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38c76a57dc162c567cc0c509788b6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76812f72f90a3cb729bb647230d93672737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87816b4536491282220d640b56ad572738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854c91fc551878f9e9a76edbbdb3d5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea544242c46a738bcaa27d3849cb7491740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb173b7d443ea220beffc7db81959da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951843042fd74b7503977b47650d7e91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e22d822917506da5fabf4fce1d7ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9891ce5cfe38099a1cb8994582998ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12f27c11aebec2d5f85d3c5249291745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606055fdd790b90a498ddc5ea1d300746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb4a544ad3299e3c6692f8b31d6595747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bcba61418736642103adbb6235f40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2d18c17b8d1380124ba68f5a55989749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ae4ace415e5186393f62ab207a167750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c275714d6cdd88e88c2d5ea8055d08b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff535326a5aaf8985308890479881c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46297f005bc16596ebdc05b07f1b10b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb898f5a3953749f54a774fbad8fea3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4fc58d88f2a1f6066d4b612f36570755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ebe79cfe63fc02f494664f72f5466756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0d469dba352053e88c831053ad7aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae8c940f5ae4368c903d674ffffb4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa6d9f72f0040fa590ce824b2f36b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fe3bac4b25035a4237bd7075726a2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03523e44864aba46a4555063dac6b773761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce108cdae961c042c668587c67a3fd7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7783bad203704be19b36093425173b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b13c28bd52de797deb2307474250c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4df3f7d69bdcbdf7f643edfeadbc7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11998e3c244a431ac7705168c779c3d5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ddca47ad2f6dd8e7f19885f6109d5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a63645de68085307bcaa972d28f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ecae3d100b5338379bb064b364c7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc4b107316a0982cc7b190d5b8f21770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e616c1ffa3aeb476063752171e9eda771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224cf873784076ee6362ace48d543d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48514f147b0b9e34511f0be59a4b6743773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa6b3130001d5c672b4e7a3bbfa622774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71d85cbad412a3a41c969faa0407f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed0a9480cf49b75508ebf896183f11776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f9d4cfef1aa972b7de9387bb52250777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c0fa608db2b0c657b48e1df2ec2fb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b0ee79940c6192bff7fb2bd009931779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e699329cf7dd8bd7ba7020e5cd15fc3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a0c42d6da60a74302bb9389cec42781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaab03bab10fb3618393b834aa81f0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d8c16083e2e7d1bc844ca21bcefb9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9963916254861d28fa62216277b79bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d4cd9f90269e55b2bee4c4efdd21785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a39e960cba382f8642dc5e1a8ae68786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203089109b81225ab90b9b2c0cd1c4f0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f67c549a1227d2fa4be7e281ffc797788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681841ed0ddb4b3dd5fa004d70b5309789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b3560a071a6487a107dced6e396fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518474e4e4fc248f5db0494f575c3d19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7fb45bf97e21ca4046f37abb5d07b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddc9a2f8f3d79507b4c4e048a5eb3a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6c5292e24f4cf72cb7b0fce70e3bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c79b21aa13903320da808ea3413f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2697af756e7852bb7b26633be77a97796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee87a1fd422d212f4c5796f32613cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b782727a7b8e533bb98facd07c4c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88b648ba63c4beac068c91c351a617799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498531e618060785155b82fdc3a7cb5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f244061627947c5731eba4a7df0fe36801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2ce381b546ccd543495309d6e027802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71422cc7cbfcc5d6b379e63099fc36803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d57430c63818638570a95d5a4557804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5efe266d032648db0e1cdb3cd467805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880f5531bdfc494eb0dffff8234cf00806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2456bf46772ad4eca878dbfdb5cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c516e9866696e2d006b03523b5badd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf8e3a0df36d5b448f3347c124d88809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0e23ab4cafb26956d18508c3b111810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf2d780d0e89ee5378c3bbb7a46e4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f580bb55915898fa7839f81991eb1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f58b6d54fcd1a9991d410a6c9f1aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd371aaf72f013fb06851a24a0f00e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248d8a732ad3aa978afa57fe370f73815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa19c479118ae88c7069d1c8131d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6017e929338eb552e0e1cd612f692a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb72c5886fea900de277692710284818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775ad761b698739e4c67743b2f64d59819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c608cd26e8145250b6475489fa62820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7e45f6f265ebf16dd823a6413e6c7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04b84dbbee01db7b8f937213655eeb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394881d584d0cd4b2f37a2ab0f6dc307823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094370d6e41be55e426deffecee6ce9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099d8e90e08098ad2971662567effda825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac02285009cfa92a59d725ba53ea80826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724cebe750b6e752cfb62468b208008827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f146fe0c663fb7f18e8d3f397364af828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb48b144cc9dea6bdc5cdc30998dad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2072395f8eeb951bd2063dd23406e37830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6f0170435639906c146ad877e953831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762f57e718304f349203bdd8a4201b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8035f2b2566f5f8700e917c971776833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaae66a2993b4711e41b52a92bcb6c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c889cd99eb03920619ed2eb4075587835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d077a1e8ddaa8db256dfb6ae86495836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150668af644b321f75fa454b7a8d7d83837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d3f6c11017482bf2c1b66d21aba8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9414c63671d76650ed12fedb55b4fb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eb3fe29cf4e6ddc15fdf7e92c9486840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b54ca3faee0abedbdab57b2ea1ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04179e863ae258c18ccf34c0f18b3e3b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b4af2c17a63dcd93d7e1a48e0ff9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f465d2d92fefa813a319837299de844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a5c4ba8385b2f4bbc635396ff9f4b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d33078386468a301b41428fd308a26846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2bb46d3eff2c56cdf12af53b6081a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc13f7a3a3f8dd4a6305a113dffb40d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f936ed66c05a93be52c5c6431891f4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d04a861dd3cb71cd8ffb5de8a3e710850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492a011fd7de4184024339272e6c316851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6d60debbf9aee21cc9fc413faeab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34755d67759e3f94c5a5022a3376a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ff3a824141e370a9e561376c60b3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ad1759d26db9c438e3b81d20b7e60855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd04f04e1ebb5750deb5a7e06c619a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051262568b44a37acaf5577054d351d4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f1ff25852ce5f209c7d3c97e0a7a7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f0bac77525129c336daa98485d4f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700a68435e7136c83937b31e7491b84860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e4a76251961ccd72794912d0bbb4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889e47e53156c13f31e6b16d94fce3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c7e5af4896f5b0b9a8bf85c130ef863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8914a89cb4bdee3783f952612735303864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a3d27fee6cecd0cfaee49ad4ed298865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94407af864967546c38048d0d4a56bef866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d872f3a40d5d4b8ab100ab0257a60867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b49d8d3f36c35b0b8074b921d7689868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc6ae8b840284957ed722f470c645869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49456cf8739b466391fa045916451f59870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1929d1b010a886411289bddad67a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3c628c0cac0c2878c6332b47afd72872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617cdc5b03346b7980a2d84aad16de4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e35de0e1b8b52b88c26998fa20f13874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de5ce3fc14940295351e1bad86066d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a80450d1101bf1407fbe612f9f67b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e242d6b9d005b731caec84cc34b42e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b5e856676f909f432a04402cb7bb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a1df55e50abb07f21487f992e46b3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7a93ee1703c356a1cb83d063ae51880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78514d0c77985205fa21a078a3e1a152881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b269c2b49a511cd1231988cbdff6534882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb274774f0ab4b360d02c19b6628d4f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1648040741359bfb40a69fac355fb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a37ce4d5b600b10ca1b4e5bbe6a7b5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f14230f15137a69972295d9ee614886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440285d7c1fdd4a486435c1d97bfe0b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd40377fe50ab7e3a36f015fe35f13b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0863f4a15aa3be8819884247c4519889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba146ab98cbd79bc03220fb675d98c90890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddff5de7622d410a56de24ffeb8604891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3154a040730898ba2e39ae8ce411dd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86743be00a1b10b29c548813471ac784893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3fbfab08caf1206016961d213554b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46781b3e45012f7352c7fb5076f2e58895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47fe35449f8d437c2dd590f57a787c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b4437da0a89c8c07e8731a45ed43f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfeaa6a46e8cc5291dcf4e4e7d7272898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccf03d3c73a9e1169222050d9a6391899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76a774faa257191c853049b04ebb0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690959b342d032b36117d1ec30cd03901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0976483f75f6e76702c998112d092e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4173e118657ebecbaa150cfc890e9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e589d6d8aff56d0ec950586af2842904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28592b5a63782d543f1d5c1cfae27905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fd0d661ba29ec0676d6f138675a18906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9e1fa71c67f874d56048973c007aa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2dbabf2c25b3df426c684bd6ecac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0e668d00352f68959416f4fdcf6e7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a577e60ea030baf761e381fb201c0a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33fca9cd0537dc1658fb9b32ebc24911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cdb8bdd4beab41075e140c09b297912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e3391d08239414388bb5d64773abb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede6279e57c5e6c424fc7ecf7b24d5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d329970b904f0214c0a70b36a04244915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290c7c81124354b9cf4cb8852ec55d8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b5c1e723a6416ec5e27ded28197d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd238640d642ae54e20ca1e24f5bd263918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f1287f00bdb777fadadcb2af4f075919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8883dee731236be0cb6cd47ea85954920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267e37c2c79c6b23bce32474ad5764921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fa28494e2bc61e812a480f525419922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701707b52969fc7f28f61f513f780ae923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b828e3abcf1d62ca87adb4e306a001924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2820c06afe2901765e4c0d2ffa45fa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287e10461ee87e60d2013966ced802926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491847c563b3b9b950d7ec91d0b7c2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fccc8b264057669349eb9e4ad6908928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814405dac4a732c98300fdc465604191929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678dc570b76bdc81c0d288dc1f70caa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060798f0f1e0a0a36d3d10192b02fe1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e76911fa9be4fb6ef258f3b876532932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd4cc2cff95304c2b9bac1a86a8b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8870d5a1009cbc5933cff9886923934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91b2364023e15f4ecba0338317a04935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8c9c28820f5f0f52396b5a077080a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631e894074155217ff8a81175ea7e0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8733059dba735c5ec27afad112af7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf9da6240da3d8b213e7b76fd0ce01939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e095ca3ebae79122e26b42726aa3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411acfb9840907570a91585aa21487ba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5a66a29b5ac42f9684136992c94ab942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2087bcc09286b5224013e39f6df3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8897ed92f7155f70897fb4b06865cde944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0afe08da02fc4b98918a041e4cd9d4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9612fcadf331e9741db116bf2634bf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12461fde1f451c18d5a3ff21f13cdbf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa22bed6cb95789a02264bf307278948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370938b3dd0c0e6a6a3548ab3861a85b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478386975c8cb7f1a905b59777ae745950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d44e6b260c5695873f50d47a18486951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59364084b66ffc1f618b48880cef2125952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2597b651f494094b0368e43cf4a2744953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765e192c9fd1b7f6a8079cb2962f15954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605873df49682a238ad7b5ccd760a2f1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a6d8e25d0bb4efacf2033fcc8a167956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f07d993f2e55854dccb735e97994957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7634eaaa8c85d5538405f091f362d2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36e4034d1d037ecd2f0386c798267959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb9b244a05242a67dd6c0701a2d27960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ed7bc4bb0bfc5a3888fad6c54021961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1c96ffa41ff445a6f8e965548c5a8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847af8b782b8863b4df34138ddad673963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51da68fd5efdf6d5aae0caa0c885f1b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3319e4796d87658563995b66ead97965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1666a18eaea9dd90614d1d44212c3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c163d7a0627894240645461287ba2b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392819ebe4c4aa67bfd99c1aa2f6e200968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80654c49a9d675a08a5f9ac1d716f8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1c4f30319ce9a5dfeeca34d703d7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7b7f1cbee3dc5df84c961c375ad9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0df95b00355546f15c9774ac03b01972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf066e7a2f0225118fdd8638ff999973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312f523f027eca4bbddb358fa5c9ea3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f694a212ebfec92b81a7f443a53e46975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d6fc49d45bceac1a94445c75e9a2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374b0f746094359abbe1e683c973280977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dca58cd85b669f9224a7620cad538978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef927709270bb6a81a638acf599b870a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b430e34e486bec3274d5c767c23362980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417085a86c6535cf7e2ff237a86ea264981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b03e569356e857d79bdf9ef0d7846982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b1ced6e8ede553f1e7860d0e959b8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a34446d935c4958297e3142d3bee8b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c7678aaf95b147818ed209ef6920985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44d43a7569f8a96e3243df523e5d05986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b337cd78e949a487f90ba575b245db987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176b69938986d2a19447f0c78e74bb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517521a81077e71c317517b740d0999c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc03307fea46f3607cddcb85e660250990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a2b9db55308db288db660706d4c2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804395361657105e35517785cdbdcfdb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c2a985d6302bd08cdbf7264853fb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1984af3d5f71d3adef982d8f3bf4c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952d5581b367e05ed9d125f7ab3cc82995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f42f6045534a66bbd464828f1b7b9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce393d57994a6c39b2318638499219997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28558ba75854fdfab7c9fb986120091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b76325256cadb879c844bf3de9ae92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab1f8ef7beea801b0936f584205d2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a901c4b6c762668d7940a2f14103064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d902b93a960b6208cd1c5abf679a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aaffd60682f4b2e40d8e556bde06d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ec78e393a0d26e6cf46273d689ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cffd91858b30297d8b17ac3bbda918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510c313d66895946cebe8efdd8987e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098739ae537ee7a6d0267281779483310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ac47ebd0503d495d0d1f358636ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71ecdd74abe7f5876f4847174699d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c775927e5cfb4c112c88fb824ddd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4c6b82f3afb9a5dec3e126f4faa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ab51d1231714eac80e5c1187cab315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa2c99e4fdd2a4dde9df6b330d437e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d387f454e02b67ba99972ab212fe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fea73a9ceba5475e555aa9fc0e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a741db0d3735e051a46ea54b3149e7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3d2148b72a7cfd63bd1031894d9bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a4117c9229923db36d52b2bfb484d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3243b1b8ca079efc2fb14addb8a3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c96aa0eac643f78bd1552fc2bd42aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048fd69e06a327827729d08ab39f9c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9056574ac9576e72cf11e6efcde5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d5f52c6194db9b7dae2211f2c1fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63d01b0e99a09ed2a4ad387778b95527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610858336994f8aa92ad33ccfb2c7f9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7a45eed8fd60f3bc4974d1983b5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192c26a4a16844df30631a84d311fc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900a3806a08131fb15467419f9839ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e9f5a2634af6e4050b9af42eb3fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15baac033f5059575023aeedb7d315b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfce3094fa2589bba1c8a4bb05a21034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7acc6eff1c5f5af4ed1a298a550f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f446d367e79e9f3dfd4ee803864e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38156d5fb3d4344e9604573be03a7ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d78166b183fb8ba1ae47a0a802a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68258165c71ec4a801c9dad62f5016d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256eb6260e9adbe76c6b4cdcff8a37f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e9b59f1e4df53039c192628a3ec2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e2d173ea02b25b866f33ece02ea542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc02347f73eac5eb1dd4f63738d2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2fc7b3c52353318a9e277faa791644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f233627087e4013bc4fa0c020aaeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c20caa1e9f850185626e1f9d308e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153faa3219c99b77294c704734e4160547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781064136b4a621aad8bb4bd30ceee448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c478d850315d9f357c72669dc93849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b37eb6f792c286280909716c38dce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3541f6c4fb5ea2eb0d5cd7dc5878051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270a1dc3e72f39adcdd7e497b086f1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2249d13d1320a0b95000b7f4341e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f01b737bedb7ffe2493488570a3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bc9500d6670ed1099eac545ad2e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f640ad084d8245747d9e1cfad96056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc0f16439caae5954ad9b4d7046bce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371023c6d2d6fb071fc3c28585fd56f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca913f40e4dfa99d22a536ce5b3c0a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c1b2edef36984392b53d6ff0e924f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2532ec038dce6236835a6808d1f5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339594bc07a256e976b14907a3a59662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd21ed476b40f5d87e53c60bd6c2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56afb3e375731a98bf33224645279464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb952c7410c3d5d8c0a5f50ecf20a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e41efb24b407cdcb94c8b6084373e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268666ae2a67d45aaa7b9dcf58a518967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e148480ecaaaa7ffb4c4770f045d3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929588f4784dc555385f9c8bafdc7a2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b9600539cad79e72e2ad0f724a0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0f99701700ce9dec8a4ded06fdb0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266cfa77933a0c1db3e4118710553b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727df7c9920fc43552db1877d6b607b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d97eb99130a551d7ee741736f5a3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aed26439ad52c9b83acedd83adcf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5119294205284060ca24c56d7338f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975272f712548bc41c5070e887a9b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d899ad28a2c72799f073c24df0685078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224198c3d2b9e33794ef0b7ba84873979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c10d1b916d9b57866b7113e45b1b4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790f60a296661c9b2bcf029c3476aa181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3504472bec340852158938d5f5618682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a2a6fccacf7dd3262257025272a9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16867044cc62102e6f609be4368dc05f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09f4cdb3ba4cc945f4225d94f2e5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d2ff954adbc81f7bd214b1aa87dcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a083bf196dd2b4b61749f37161de3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d887102434f7fb528cfc38b6c4a8c5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c38f0fb60c781d9ad977cf1645549e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fae1b7a05e397121cc952a209d3eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54971a2e11082de297279c99d683ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db78ef05dc2ebc8454ecee79fe2de492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a387dfd0db8685a56ad669c2c788993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7d3ac7f5344e6fcb09f484f4eb6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c9b8dfdc48f7d23e1d898d6badb2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f19feff4f8c2a6cdab2229fe2d56f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cfc1013bc56fb8ada1b62227d5ba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d7d15e96c1cf67de1f19b85f8585b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b901cf0080f0586bb1797867026a40d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067f92f9861710acf9bdf014193513100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d22d8f68be1c7b92eae4ea89bb1ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937da01a074a8b11568d07e25ae263b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9abd5c95bf73e3c58da2e24c535638103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947a64a2a344834ed0b5b016eb24c66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568570880827210d9158f64794338ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859edf59cb9fcfd270ba537ac46c57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f925a4f03dcb6fb4548bc76e98b8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c84969da12689adfc597b698a1a4b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7394483ccbb4dd42a5bf3c4a6f5281109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ddba348cdfc306c05903320fd313110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53aeaf8e7fce56e6756f66f469b16a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21998c81418aacd8215feabf28b40b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c05014f5f8d450b3099e69559d6f89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ceb65d04b8543567ebacbfcdb92a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367ab28ffd7c4d36f7bf5c64962948115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b15f9559ebb049c6f3686d99e0d6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d91f94a82ebc7f3c47a6730c9fa27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a66367f23f2e71422a55812dbb07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2f8ff00278052bf3ea978199e0cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1721719b3f29f7c535e8db3e7b661120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a9f116cec89bc382271f31c6e77c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391a5d281ad929492045ae10752c35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bfc96956b73fd7156fe9ed8779201123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493913f0366e3da3c65f2bd684e9a5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7a4ba4ee25880a7777cd8bb4b7cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8ef1660c9b6ef254daaedf5803e4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555a24ba878635eb1de05b9b25499d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec36de79d78be1abee1d4a1c3a7cf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341a9b8f58df09714765fdfba6d353129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dedab000a13906da4946ab122391f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e36a4fb626526c1fd93f96d3dd78a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6683e530389ce9e753e95c629db9680132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0784f97f53c98217b7d9a9c01f2d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9862ec85148f6940c27a4f1653951e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ff1c8ac3e241c809990fa501fe196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723ca42f9a8b0250e1394fcb8f85f77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9a1aeae54d969326e15cff24c699137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbb244a6db2f226144fd9f99e51117138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f9b50e2058af16bc60dc163a54b23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f2b38867a3fdc5f9d60aeb5ad5261140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386f8a7e51e8c566e9e616a664b2d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae07741ca76696e3114408107e644e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17da46f4d00489305233c817f6cabe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37ee87f95d632f34e4520608c9c28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5efc66824b3326dc6f917579b6b23a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfec62a15260d173127cd4b80a41206146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa6db4139c497216194d23a2c1ead147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a040af73758df259680ddc7b7c35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367af58124bf2e11e80d5980f902c16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3b0a7a43e296e6ef8bb25ba26537150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43100b36bc3425a4e3b9b4340543ac89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e25e059e43aef80ca7f644aca20a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f3b4fe81d605903c15a06978e887d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33941dd8b0209a7bb3ae2f5937564ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e1b2dd1cf5e2dc19bff97e550eea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b3dbaa10cc6d8c10d5e66240c1a43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd9a03fb54fbf6b381b579132df4c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bd879507e31d66d16de7c05356a32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4d24a68af50ad690fe649cb7aae3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3152891f12a2a730a6f14c0208d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be820afe60faa07a39a0c253121f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd06445d44c58acc8dd6d765477abb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1afb63bc864de50cf493ca9bb6c00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cc6d4fc60dfd721ef591340b3737b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdac0572012711676907b600e70f073165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd68feac839dbba47c7a07194367ea5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0725fd3b312c12337429f1185a7094167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28896488c5d1191db06b8a26abd6858b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1ccf95fe1ad76f1c02460d59bf895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b76747874f21838d854d2f4a6b5ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745374e2a7f5d305220d135aef49af9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04673e7f0eb217c33386b4e7c82cb46a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf46618991f59db14d5ea1e780f64dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2ae3da844badbfcd88afc3fd6fed1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35c18a621bf8ef0fa36b0ff460a547175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818130b894ff1f8bc8122a7959e1e932176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8674e2b2ce98bd89612e6d4b19d26177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec44c34ea70eab96e1494f9d63c9fe8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d213c5759544dfd36429da482985d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4071b880b40dbb31c0c234d33bfc39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913647950df5b8ca649841467fd67a0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25911a68367b8b0cbc7ff2226aca0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855b1e35b7c2d295fa096d405307dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adee0f883bdaa8f2eb8556d008e4df2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e5713db059eda9fa329d263d66b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0159a27a19a6ed01d41e55c782fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72decf1deb3aef8706e6439a48f80c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf5836244f879c3060dc2ec14decf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ddc91ce6354bab9547d56ab25dd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2151d0b520290a2bb72b146a45fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d59f4ae96fe7be13eab34074d16bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b044aef7d231fb315f73ff609de1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7496c55463df3ab7150f5cb5d033fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea173439124b2d79ccd7b0619a7917194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea6be9b9117e1b24bc54c025101d03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a80e3064cd1c536cb96ddaf8b4fad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb567c8290e6d0177bc9cecf059900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f5781062d7b34250f64bfa94f0e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53ee8f41c3f776c303a49a37d44db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66bb47b76031ad2163228dcc52ecc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868622dff281e1e1cc9d244fe1ddfffd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00142e7086acfe85a01d6fadc247cbda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4c749105e4c602843f742556e0247203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fbc7cf948d5e5790ed9a647cca9b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028422d4039469a255200fb3588116fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738064749188d9197ddf074216f6310b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a64551be012baef3ae721979f3ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d94506a35dd4dcb915ea60822a20d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb397df2740cd102b99a42e416be65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a3735ac412104c16f1b8079423c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7db0a55244bcac0535017fbfc67ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ee0d5e3297e441887f82593aa576212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0aaa4fcc66c81ce531a0c3203dadf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2b41c2bbbce5103d37fd7d8bc666214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a700d4c64d8bef22dcc93f541dbc39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c534961deb1e08871be5cd318a78c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705b905d3286192bebe0f7bd18c3265217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1ea41fc0ca476258fa44c2fb47de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7584bbffbb7ca4f2c8a11e3be6ea667219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d820e2903f9fd4cb8e8562fef262bd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9aeaff0b32f1eea0bd4fee1e76c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e435cd73c60176a1fb11052f41335222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17bf304d7303b0473a5ae1c94f2bef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208e74d9cd3c1a03566b03ff609add224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9ff160c7bfe398defad22ed477af1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db9130b3b2288b0bca17338cfd4c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7aa33bc30325c9dd5d1bc6e776263227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff095d16086c5280dee668317a9c25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ff3d203d75d2180fd1c0c8964ef7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd43ba34c416f95ea5a1846285f198d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a15c638c443bcb04db1811d1026ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3acee2eb6672e8689b7f1ba592fd5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862227844a12ee64610e56e0248c3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859dd865f700a4b40a329935462ebdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867481f28e6d5c05f5e4b390e9fa490235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2339f0984df55250ddced7d447b607236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f546e8292238bd4a96685c32947ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86a6064e602dcecfe33e3f6070a7e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fb07a2ba3164dab8682f101ec6161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15ec2316ea2eac01bb25ded27572f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be6cae084a49cd37ef36de672753c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef56972359c690a17bcc5e818f41a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcfe1bcd057835c3659abddc25d3ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a03b4b5028136959b62f2f760865bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8885f75b45abb386afb0fd3a5c28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581d42158d18231c12a11fe9adc85a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d531bdc8fb788aaed7b3cfe1161b12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418715675c9152b7981bfd35c8ad502248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f769232ace6c74665cc1b0ec6a73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ecfba96e5293fe23ee16495886edb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a3d47070e086e388430c31080cf38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ada1cd31b145c0bafc822d7f1426252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f8831a2b245e4d0c04f6753b74a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed4c87dc5e6471527bc6d21415089f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8916d103ecb116e60e975be6a59d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5699c5ce87cfef1ea14ed85092483c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958c3d41a36fcbac6d7cc14df7ab57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2595f081333ae97b203c11debdc1c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d346dcdcd66a7e2c263c81c0053058259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaed7dd21590bd36bef73d3fcdd22e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d48ebfecdd47aa20aa28abbc45ab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b22e5bac912fcb1ba451666d73ea2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69294b765a746aef19f7b243895b1a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727c32ee964ad1745732c9d63888ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8ae4fc09e6d37cef1d6a396e5cb2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe3cb03ba9c7e602589d0eb0cd1a3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4edfe985ea4d44a07946b54bb6567f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931b6ae22bc57b8f2cb462daed3125a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f86ab047d206099200869ff14dd67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a56a8fd9c7ee1db185f8e43696917270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4403c5dffd21773838a35c38ab11b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bdda5b4b5665ee354e37e4f2802f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5296ff2b4ba39730648bb0df67c3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7df6c1e50d3ff5ecefc1a4c16d30a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2578752ad6a17165a2249185c09068d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af2a67b667170e3bd8353f86f0a5c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc29dd1238f331de053a8ff6e7787277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1be20e536bec8f56a71fb99d26951278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80218be522970034d6c0c4edb8c297a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd78fe6295d9d633f6b3f569b08a8ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce9e3b6ea67f228df2614e9eb6d284281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f173d65c715540dcd758d91a57f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e929c2f7f56fadb44cf8196c3c82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe51e82c29cc813f41e1ae6d733d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da8d52ef5b3c70a97454c2270bc46d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85b9c765f52e27b8adeba76ee86f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739c3a6fff225020ea1c2508cf2236f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477358e12813bb479d543b7dbb3f1c30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc634dc5bab032c9e36fb405f98761289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec75e8e615bd2c803b1af97d198db0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4783e6840c0249294b003726ed4a47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7171ed81ee5c55fdd67f9feaa784a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799501f7f8e7fc3107dc53b51f80173d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46721f679ba332b466c2d9b9ac35ed5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc019638f7a98bd5bfa23a57389b17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb66a0561fa8942ec3ab449e4325b77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e7f913d024776c8b925e6bc504fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dc70db1195886b9d5c7384650a6c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d792f9b9b3c927ba77169fcd89a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb6a04b123d210ce0c6842acae9a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423a4ca68765ae80d1e66a76efaf80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1ff80dd30f33f2c70aeaaae9493dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f8b40aba80651050c1affafcd07bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b421a0875275f060625a3f47cdad29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70babb15493c14abdd6e4c45a29f1fa5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4982427ce927555b1dde20d2a5b2f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e252f6643b84c1ed2ba3efdb1a83e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447428583716927aef898067cf4f6ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d1a18f2ed4ec77b23ef88d89f26e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f96b994ebd44caa8f9f419627984310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2b9312fb84e16e36399b6b354793a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ad7d8a29c2463dc61b710afb64ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb809021476c057436c7848182894e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ecd5d74f6fde99424af12b746f58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae1e60bfa74caa9f89a085cbb932bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1efbc945e2e63ad7e65bacbf0bab9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07ff7e452a2f22bbce6b02026fe7d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f83beb6462dad2caed61c72142e7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1db5a19c56a8d653656d10eedc4d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3804403230ba8ae97d7edc373fa81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e05f7d48b30152436c92eac62a7c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a72b5a4ec44358cdf90c30f94137322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26e737cd11cd95bd5e1dcf6d6132cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c22349699c5aa96b3a2aedc6da893324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e63876a51b64ad6bfd0d88320981325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850a36dace8d2798a6900988ad2ca30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a15deb9ef9a96e6bc0612d05bacfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef2a28780364a8d5f30b1515c0fd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe012bbd949fb6878ef09c7736553329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997d415c99119cd129141d9b791d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84523901bd5eb513b19a86c6d4a703b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58a21d8c3f97b40f009ddeedc5d2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125cfacd2f0257772c404fb2d0f575a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d232b04e8236634e44ce18158e173334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587f1800578553052d11898415e7bb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0575174c5c5054b7861d84f81023e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf282f1b65c33e6bdbb92f9f5f4184337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac6084166ee0e012541889189ff62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8437a3b6db1ab7b3888e2a54ec3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db522fddda6c8df73050362d755b9a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77cbeb8a99306563aa0abebac63677341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ab5c707e33e4e5a10c46bfb4706d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064989fe35ff5c266ad064907bb9f6b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd196d19c1b9bc9b9e62ad816149deb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3465eda7cf5c9d79d641d49de32e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc51a0892dd5de37977bd894b7052346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cdfede220a48855b101ecf1c71b70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f1837546a47ef4597830e8e03304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8c25c22555ac4892a8c47160a744349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e9a504d944c9933cc5f680f25f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853373977bbeedad11182f0f7741aef3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a0ea1cf4116c3d393f6408eed1665352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e215c54f8607da39fd77d04d50c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf79bebcc097c87d9adf2c1855b679354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25179bc79ff6c124ad855f2fe2572355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb224299419437c2f63c0eed312bbac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf5fe9bbf4b4fdc7610d293a383d6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b0c4d6eefde9b40f8dc1c0101a3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291f32d112b30791254acbf25a885a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fec4d775c33e23a92ada8ad74aba9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a1ea03b5ab99a9c7c9bfc54cfe317361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d3511aa2a5c87867bd4a00c8f7d98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72304e0cab4e1e86bbde23ab995b7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f8cf7c6e3bd6fe6b8e2d62c66869d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75dd99a2e1bf0156d748fe8106d5a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889111ce4cca0c94355cdebbb90307f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de41d2d9b29096233833a7c2f6d2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784efb5fbf54009938e7e906c5d25d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d52efcfe7af635ae410daaf0a901f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a235136ec900c5c6d4ed42ad7d02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa49e35c592d5c3c3cd5ab7373fab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7e337d1b3f8cca4d4933079f5703372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d6980967d4d8ce3c1bdb326c2d63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58030f7f7aacc3a7fe74d643e014b119374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e4acf33946b9295c2344b33677d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81040637998748310bb20a435e6d2d65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954bb123463abb924e82f338e024d95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb76461bd1f5841309b4199fe4602c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc0d3ddfdaf3b3cc484542923ea944379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f58855d2820a2034a55b76658cd252380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e60010ed91e008e61315896ac31cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4bc304ccc3f1dcf093018539a623382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a88de88f577ce20ea47cfd44a4cb9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6474e32417941b46c3f7139864dbbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc49e4b9ebe6c6688d32bdd58895f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a9552fa50430de955e73df7f57078386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914dec409acf084477b6432e9260c75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2e22fe577e690f2085a7bcb55b86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dee9ce9d4926c89a517daa3f5cfc5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbb28af914848ab7d58e76b33f337c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405a38fd2a98789387ffd83cc5d6015391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa3385eadc524251ccbfd442a61a65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708fd7311f53425b132a50bd68eb22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a41a47f377f433713340500556e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27e64454e64006660be258c81cf68a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1061e307062e2e3a6cf4b1550a34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d53d9ef6d320eb4c9f70df6358f35a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f02a76a81d3d91e890776e3609086398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abc40a0e7a67e8d5d8f96a8a0aeb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53444989ca15d554146331d7ad29cd9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44013a2fc36d8712d8b77526b9c1e35d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b6b802fe078328f806b3256ece665402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7bc7846d9a4251b1e1f3c0a3e47ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b2f33dc93014ec2153b99e69eaef1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba06ef14c72de33c9636612a17dd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa044913f2cf1568f78a3c6d461d64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc52d16ea897a0ee4cf5476da5d23a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695118d4ede9440bd4d40afa08d3bb80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5daf923308df1c6c904b07eab6e89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc86f152f4a1c6bb3d8f2f0ea6b01f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c96658ea8d1c22886b06779d560309411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457a11b4bf3c0eac869f98be5ea73e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4809b7c6f967e7cb24113fb9498e50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b848de2ea9595e91caea7adf7bbaf70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7a80d95bdd6c4d9d04ec351cc3bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1825a066f04318b916a51ac412e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209231b05ea9be100db0d9590f8499f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4cc50b4843f1fbec1ad6c059f37a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b3627ddf75f81995e87871106129a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbe63ddd8a0ca7e674436698766a6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886496d89b60d29fd7f04a7e6a281f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6960606ed8dccfd5ba19a4de0cac94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e9ffb8b51a2870af66562f7d91fd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92897776d24bdbf81ada4e3dea1de552424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fae6225f1e2f6b2c518b1f4b8f3e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0590d525c609a255f8de875757ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be9c05ce108898399afd059065562427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec802e576cab9d8552f02e63820f4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eedabe118a5dfb2d14178f86a94d59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39699f6246fbca02125e49c58e94c00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b6bd95a77f15e9cf0475c924d6d47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949f6e64daf6dcfe6c096c596e550e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02ad1fa37a0336d53b77d7b2e3034d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d29269ec43d232b50250778014c78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce8c031bb0250b9f0ed84ba90f2447435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae050352e5f17a19ad410a548388786436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625241001962aead419847c0f5bfa6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27ec36cc66a517f7c74cf20ab9ddef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a7b5c3986bbdd8c7329a3ce44191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550146b0606266a23f6bdc6dd3a8315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b52366ce1d7a4733aaa78d6fb822441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea3baa289263a9e207ae363445796c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704422a65f92b9db758019356796773443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d843b94eda9bed5717583ae789b570444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0093ec4dbb924b19021c82a6fc52d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993b6cb8d6dfcf08ff332918f515a1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7c54daced105da0bb327d385ce31d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3891323e3b8694c288e748b290347448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb3740ba0d2184f85830af09795b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837be103e958ff40e41c10357241b9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325434e6478cb88cdedacb9728dbdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d641a4198f6ea44b7bf00bb08c2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d78ef81727b117e56cea910650963453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa5f60c28072f70db0c1d236e953e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e1b3a1d6a703f84a92ca9249df605455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44122bc4415a084a79b1843bcba37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6bb83f9ce1b945b00c477a4a255c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fe8cd268d8cb56377a3ae798670d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054b86ba4a30a596a8870ec9c886b84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452caef89f6f56e95429c643ef0b8fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368c388cae057338ecf4025b229862461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864da206fde21ff3f8ad062e47f548e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e44445c4f93e90122e7ea2ae81daf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf091a283ad92eca3b6e51da40fd6371464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485ecadf52be3bdfcdf6efc99b38c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c9720f3c251d2c9f0587f9e8bc37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11108469d13847cb06a5bec99d43f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a44666c845e8f281354de251ff0350468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d0f26e0adc6a63d8f0ce25a1b0fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140911f2078e97ded4c160870d5370cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb56112e056a60fe4e5c086b841ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759db483ea01736a8e1347af255d848472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb3531c55ac8883334cef4eeab51b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe1d075cdab91ab44b76703898e7d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b5d6388c8fa08cba0a0cb0e51f24c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fcd2529472f25496160c22024ab4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c778638f206d3e3b51b9e83d895501a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fee33b15e91a9e4bae4b46ffbc9fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7062f19cf37e94b10598bd63d39b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b730a404420d83060c818e0901868480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed977b1c9ed4cac9e700024c4719ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2011ee2687c35deedd266a378951b33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fcf916c88fe0033b308d095d26864483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc985739bbca45b809d262bb20cec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565dceb9dbf56c9baeed39ab25aab9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20abfb4ae18f34901c87c883cd8582e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32fc0129c3da4e7ef8af70387da904487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631354bb975568e710ebf6b1eea6a5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055440505ef832dd10d50b311ce059f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda504d25af01059fdeac29ea53243e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0148589877151d406356acdfbe62dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2405e7076a306c6d9775cf9b860cde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a972a3c0647867c7051372ac01454493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11055bd832e8e77d981b2bd7357087494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada1ebda4d5edc8a8c3035bc2f1db60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cdf302979c37bb064dbe6daa4b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9d3dd2afd3b7efca2a93a527dea5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d6c4949d8dc6f06144c8bbf10676498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2462db829635cd452a5fb8d7d838499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f9377f98eb8dc0623686d8a1e403500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ff6ba74f39f5378b49d4c9f74270501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653154537f6cf21f9d18a737f8fb64b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a90413ed8249b5c37b670787e4054503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed59f04e55f91c2b70ac6154d31d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df233575c0b5214ea6f26771f3e11db6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd652a2f525a8ef8e7026a9ffef1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcf4d634f201948b8aa4c75053e6ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ed060f667620e9ff00339a713e79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca98484b1e8a79c66c0b94c8c31f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e4dbb9ec5b366df38698beb0e993510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb525e329dd91be635ce7f2a61fe47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab53098e22292236461b6cb7100a30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36e2653fb0882f2481f9abb9ccd73c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757f62aedcb907e50c460092da1b68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037568d9038f446fcd57a77b2a1b9824515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af4c80dc8a2421a68665bb047b4b86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aea5059657a61c6924af2452a092ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457c9d0d4eab67abcf56ad22da0b77c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b52b0d188911bb1f9a39e31ca4dc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541346e7e5a339c80e05b0847b1918d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d8eb96aef16f0922b05fa38eab9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dfb9ece96293d57a85a9b372c26b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130b70a3c4778b04f43a00621b68af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f717b561a17eb3a9cd63a9c7f17cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f68112519f49de88c9526c8d50ca5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c75e96e16c2ec65d4705ba8afc78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822da82691809282a1321a04ba35af46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc208d92b68ebda48042157aabe68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621730f133eaecbb251597233ba21af4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f24a30673bcfd4c8a50153cf113ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f02f5a46ec8c20113a1110044ef49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d112c9043b99632e7d4566f397deb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee751d16290cba0b6de5c4909227c788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25831493ace219f3f4f4d715c20b87d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14babfb3b79049e797a5a69463345535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c12d4ff3ee82dd416bc9318bd4a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4860e9e87b25517fbc25ba060fa938d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57735d394ff8b96d1772b9d2b0018538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8998b48fd2831ee5710b3c4cabc998e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b0f8c9bf43c4c327ad2ac37ab786a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4deb64b5ca5251036c89ee932f23f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e801d1db2131f5d9f584fb9766390542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e4b22c574a6c27edbf727d35e6cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36961c194ef01399bb7f033a94170151544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ea35975436bc27a101f77f90441b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98770d5e6483560a9c11c269300fc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da0529b97a00afbec4dedf28c2f02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a09ffb05f047bbae9cdcdd9e79eda4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6184693631ffec291af468a540844c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa67a45729b8eb761810e5c4bb54bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081512a47bf9c5740d805c2165ffde7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f08007c2f7bc1a643cdd7ea9935b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c78982b97a09d790c0a26e184fbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eed4db404ddc9b741dacee4027da5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a38fd0f3fa5e79930d183017c2168555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ef7aab886dd49cc10e70c7ee49cb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057ba8ffe896e4ef8e2156b7e55c05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033e66bb37c63369eb48d824e90612558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4cea7f59fcc7035c4100af3496909559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce375b585fa1b8db76243ffe1f94d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcad5eebc0a28d84a18ad6461d2097561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6346e15b5a9a48158aac9575001f76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9675caae64694b06631be7f07b09ac0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb699f38dc91d7b7796f9e59633cb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f79ce5b07789cf7157375688ee210565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f32a9f55dcdad3d48a899c03eaf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368f98c16e1f902244ebf5956d5363567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc742afd9422b152e3e579edc01640568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf671755f73533c365ed8de9129e937569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ed304b890da5478b4cf9055628fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271e5bbcdf9ae7b36b5d1e025eabf91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c1a9a322810058934244e261b7a90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7046bd813c7736b675f132f92f2d19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348c82140e9a1e27689d1fc7fd8450574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a03c973085329336b1c9ed1fe0520575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb409a84fd7953aaa237bbdc085320576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4873efd9251d697f8a8bcdeb45db5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385975e57c89e9e316c2272488e9ac9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202c56fee0b76313277ff03a213de4b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb63124c1472f44526245ac30175419580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac47cb3c89c0815c69bb9b320d6957581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce468129ea5a0dc615f4aa0d1097a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb71888c3377115fece5bf1dc2519c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e81243f43bf843b3b06c1a0f45fb0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea3bd8094efcd34489ab392d35f99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682139d75b42fb8f8beaaa2118b8a8cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433420de7991bcf19f46aed403db4a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4907d345e2c5866830e92a253ea217588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988611dc194199aa5abc7c1769af136589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38bf42611d3ddbd5e61961fe16e68e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c3ac52ad22192dd0f79e324405cda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099a96953ca785dd38cc2eea626586592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2e32a648fe91d94cb07738f60eef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aa674b211339e302983d26b1685f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f843f43425430bde9a689fe4fca0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5651331b0f00d78931909a1ae84e23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ab97e31a40d3c870ecac721fb9095597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472008c4c345fd1045f06d30728470f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3cd8e0f50cc24f70475edee9004c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7376e940d6b34c348870788be5f25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c239bb19b912cdce11361b7fccb37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19815d5636fb4e61d4b2d97bbb6758a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf430a78cc40c44e9745d1ac632e60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01e12bb715acb65c645cdaf4fce036604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4076435c6307a7a910d1465328a0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406831c78e7743179005beb003319a44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878bd59215b7cedb26914f129cfe56d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944d46aceb21e77f9d115a3e7d6fc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544555eeb8a60ff97c9c6ba2151f853d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586d82c630ae4dc953e335f0c39a61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ad8b6951cc74e594b35acd16cb51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69619c29471e122942ab2a8c199eaaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1618a50b5a40cb7cdb24f53e18bb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118178bf39a97ceccfaabbfa9b29d8e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd09226c86fd80f7f41cdd16b78b92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e85fcfd58b4027dbc20fecc05be79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec819098c86abcde078540bf1c029e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf1f8ba61cdda8cc3920910a02660618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a30c0d8de65c4e7563e5f0bd1b7a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca54ce5dec8f720611089f3daea6e7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9596d2b9173d9ad3288a67890e427a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298fa7f175c0f21369226d6c64f858d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e89a70e948fe9a7dd3d288e93430e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564c15bbed82b697d404ae06fc91620624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5336aa547041f35592e7710ed11e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5a93d8127ec96e651640704a72949626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c555a40a5b2cab143d01fb64a11e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce530c2fb8e7d8155d607f41dff85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0ba4da3947c8bcff0778c6fcd92b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982cdf72ef1ea2ba94e225cb32faead630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3ec3848bc6dd128919e3f59aed9ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a95e20543045e9a4efc6fc82c0799f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f15d0ccc29729277b8894e78aa441633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36352e6f2210382139ec2be4bd71643634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3a553754fb7db958b77064572c30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8469183151737a9950970a3972e995636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a19c582a8f51c1fc971dad2f87dc47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9609c2e1953abc261efb82f0d9285e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f42eab3f5e257bfc80dfa657f8255639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c17c4e417335d428b50d0bb728fbe8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007882361b56025d6eef64d12737255641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6dd8b931df9d7ae528cc5c7ee5f02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeea9591399309d79dbe87a9845ee70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990bf7c71cc42e684d1de42ce25bc44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4aa96960dac18302f5965bc5ab656645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bee37d1779764ebece9bbc17b8512646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7e6ab3491c622802481a94e98775647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152addbf33c417fbe5fde1be3b54870648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d94df62c263057f39bfde62e78027649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57395f441a0b69f926cce2cee3810638650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab08a5730a3529d0469d0bbe675ace3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787af03be36379b7620d6c118bd9428652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e78b3f55cbcf630a79ef76a46e66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a81e8dba54a01b871b41575a5f9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148138988064f28f2e85ead67fc5f12e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026563753ba0367e5fb3a7b10b7a39e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34110e2ffe63c82edc1e12e71c24ecad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af32f6d98bef7c74c8218e155bbf40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6eea0af7e3a17b63b63c8c1a7d1bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02585662f9208e7c7fcfc2bafb31e33a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d16aa9cad01880e9088e1c29c3beb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a770015fc2ef6e17477d4ded91c1d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162a8650ffa8324cff78a139a0bd11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac76bb48e8b432741d1698ae1220b7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf191f9165cea69492239e0607ed73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963fe60fc81694354a0fce49e96ceba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7017e46237da317577cdb38d0b8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6b39e19adb636f08a9f50b95513f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964c38b7c07d88645b3b7cf528b3857669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a4ba33f36471389537dd41126df75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b12c2078563a52baf9d6a1f0b19fd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271c8b909e0928a328f84e29d5af005672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c609125aa0314f504b8c01f9588aee4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113544f2038e44cc9d428030ca24fd2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cbf8d4496ecc0ed787b64860f8c78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a03a19976f43595c392ec18f3f0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b809208eab0f8a966f23e5a20b28dfb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b665aab536f9e01b0bf27f2c4660df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab77ca0b8bd985546526c1761af51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9aa8c1aeaf65d426d3ea49c1835e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2032304bd50b6e053cd099f838a1c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225abd00893a5dbaefd1a96ee6011f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df1f2d4604793959ea5c863a6b69e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6cc5b882af661ed286adf83748c7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1f8cc236d515c9c3c38a989f36db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf60fc87e04f56a2025c67c934d79d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ef1e17b937d64b2384b2d5597b19e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cda4f8e1ea6bc232e7d8f3b54f373688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a0e703234fe8f00cff414dc142031689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165ba20e8426216bb7c6014a404a6e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336d4bb8da5fa70e62bf4ec97cd734691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f635d8d06087553aea5c339eeb939d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650116b95cd494ea19ba86031f6de138693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace6899c42b99d4ab9b5f70a69e036694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da565cb9c68fe2d57d1a8622e40d1329695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693769ef0d4c8c4fe7271aaf60e5aa7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332b7530536d3b018ce0f7684075ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9246b77cdb9d210174f22db1dfff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc58205fb7d7d8036204ebbfb40d6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be866e82ae47457e4850cb62c1f6cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c539c7c8d4aaef6c12480ed9701813701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a731ff756fcc9cdcdc65818984cc05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e49ad07a9396693be8e6a8ab95e87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d4f562aedd9b1aac624b3bbe220f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13007137624d41e0c483913ac6d2d231705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c8ba7e81127117ef624a9bfea6123706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c111dace29d2e3eaf3380fb524bed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e380dfbc687ad6f4a0fa140219248708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0d0e6a79e40da41fe28f1331289a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40a6c88c68cc890804cc8a221be07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e932282ca178fd3c47139cb4f6323711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed0b50c6bd57d13a0bbab54c58a2e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cb62fb0da5365648997d71f5565d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd3e3c26496dd13f65308c2ea2bcc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb39ad9cf95aef12870296c75fece82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb99ad81ade60045030ddca5562b7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf85fd4f46b1c891ab8967433c55c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4eb2bd822bc18b333ea9a1b3fe1e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31760ebaef18257f45b922d12366e26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d59449cd98fe02f8f609e74f4a7d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559fb424ded736029fdd5dce9210b74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0f338fbfd7fa6d28185974cdfdb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0a7a657fdacc9492a4dd3f5e0676c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8566b067c853281c3c2b23875047bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df83662cb10407b482d64c7f220cbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926b44593df4ed1e9f63e0f8f2df7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1f980fd46096cbb0c9a5526a33a9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd7d964ea620a34ddc435b094a524728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50fd54a428803dd21369b59a7f002729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bac9de92eefce3c8a1a8c7d1932c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9154e9412a0df0332eb1ac5436939731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd403b30f014c0f40d09cc787eb956732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568d0f7e293fd3797dced4b8fa60464733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0062324219b642df4267cd3cd452734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af843b7cd12bd68ba24789b2c001bd02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd240aad8eca3f2e3f2597761d3bd1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe0f149cac135bdeeb0b50b9ef14be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c42aa1dd48f0f306272108e18f0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f097dad6931de7fb1fbf4dfc17f3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca658ceb83bdcad0ba80695fa611b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391fa2a522271cbee48885b7d2cc404741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faceb3b7185ac51850fd6826533abc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6008518a92ef3f310839922e1e9a26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4173bcc7ee43b9577750cf1548a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b772ff9f5de8740a3afdc644ce06e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5c5388e02fff7ffb777642dda339746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1456a40e0933bbd6cdecd99f8245aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d019fcd60ec160237f0e385c1cb5f80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c3d21e1016565230c533073e89b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3fcf76429e1c3b2833fbe4ccd4745750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd067496eaeceaa3bdd77f7b5ee7a9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517becc86dee690bb0a89a2d72716588752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292823e3b9a7d9f77afe0cbb76538e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c88d54636d044e80bfc322a13b38a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67743547c45d3c1f83e9af2ba225991755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b75f0caf1df404ecb5b20a49ffe3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e363714bddd677db95db6b73a9de5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ab10a751d79b750829208ee50da5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933fdcbbf071b0a9fa7aa197ec06473759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85cf6364b7c3f557c22080c5a639e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b454e8ba44cfb51f3bfbe4ca5f40b5a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc22870422b28cc77eb82697f6890762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1408751ccbf0cb3a151d99be74fa5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584067639abdcb0f1d094731b6ebb34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d42db37cffa7b0f747563930381b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d23e68e2231a3d1129eec000a17170766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf54ceb212dc68481a43d85bb62c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870b4f8a22454a7f085673b3331bfac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39880350c1f31199f4c95153bcf436769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad00906ecabd1f4c4c85904835836770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55770dd9d8331a7daa6ac24d0361a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543fb04f19e110bb529696d37c84ad0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab0b34d2e1d6785a7f6a9cebd3966f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d956520b1958b7131c4b31e8021db774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c4fc06c80d267dbb9720e521e082775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9e495dc63d54f7bb38e27213b29e4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13e2ad9739f6b3115e3de37764a21777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc985199a001f337d0616ced6403f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7a386c165af4646f63438f5a468e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e92f0337391482baaa35035bd09d38780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6588026ae3998b355c27ee2d16306e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217802cfc8fec3dadc26733272af268b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092453362baf206cee4ee1a77d02cb8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c33e0d08201f3c6b9b72cc5f05e083784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35513922efd23c9cbf046542ebb60a87785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9ea2cf1bf5cbc0928a2c5b3873de786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb022d1eab917a699119e2e446f602787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53dc822807d557bc2a272ac95c395c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617ad567e5a3f1d6d26e85b5755b6a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0750631477a4957f6b0c8920b504cf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd35e328e015e07916be049e029fdb3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49a50e6c427ed5d694ce27a340cef1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29b41449ba1b5b8eb2b384fdca6530793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f5ae0a82ffab297deebc41a9657a9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c9af71a2ea591ed08c2b8ce7e1de795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be63228e53041444fbdc381e91453796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc720ac2e937275c9d7873a84ee0ba7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef5fab228e5fcc7d62adc4701f22e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13b45398d3fc16581e2198529b80e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4ee8f6fc60d446c19d9628e361cd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd74dc0409acb876672fc084f8af2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e50bbf62672cfee8ad00c901aa7ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642311db312205e05468332ac9ffb9a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036654b9d44dcbec28706bcbe9368bee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7247e7fd7a033c5820160b5a7690bd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24706cfe5eaede0deea884ed9833699c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed816bc94d0b0726257e3ef2dfdb5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910ebe5e96815bc9417b02dafb50310808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f98abd02ef4afdb739020ed1320b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023606f73be6d970ca1aed362b4160d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea09d78c6fa66f4549535a199d7a8b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f6396d8bc343e588439353b1eb32812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b508db75e3fbc47e1b011ce92076b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83865cb873b1d419fff654dfb2de1eee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864067c80acb75768361592d84018b2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd5839401ed9385121f89d5df47357816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a65c4bf719ac70fa25716cd1040fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202976b4d2da55e5b0e16f5285cffff9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273e942de12d6aa7054c9d2ed8de7b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0500af49c5e2a42b86f3131cff7aa4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6be15b67cb4871caff56fa919e24821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855201d3491fef159451479348d0dc8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee49fc08b67a32eaf3c409336e1ee2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a824a2046d8afbe49dde6aac8536824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e1b629a8832d6d2b599a5f7962f5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade4f3d49a0fc3ed8acf76d165cebd4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ebee91ef08fcb2c9ceb63599f2e76827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266ac2eb8b9d81b305db20c16daaf50828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95744c3ce64bdc52a1ad998b596f9f45829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64570487fa25efb08717e457822a0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa547856fac17201081b6005cc72a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48752eeb3e14bb46c6d9458a2a1a1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1059f94a5ef257c455ffc50daa0cc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536060c2b8ec52969f917dabbe2ead6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20790e168dc1b0c74d07870595883461835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2fde7f429df72eefcca33ff2c9f1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df2d4acd5117164a69a6d5bdaa220d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321440510eb12cfc7c1309a13a29aae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02aff71fad62b6d7046bef21cd5383839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464838f48e88323c3fb6246a9ff83d0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22421531752a69ba82bf2b0f285683aa841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f63ed829da0c59a4e30d0603b71ed6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe1a57ccc18ddc9754e989981c3862843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb579c2dac24262ca494df5626d28c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c67c788ea0c7ee4e175654f11efe1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf55c44f9b520ebbab6f452e0915ca846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b791bec310f6ea4e72d3b0bab591162847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b86c1a7b8b3f171667c639e97c5b7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830502bb202858f7a585792f6dfd1d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b95b158b8121f9f6baa549c3465175850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb63b548a172060863b4c0f88aabc02851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4077093948770ef5cc84c0fde2cfb69852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50856ba2c6e384d92ee98f0b736b6c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45a9d77fcd8abe663c0fdc5a0b1252854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ec73b22d505af51d00845c6da44de855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b4ef28b456dd177d99dc5ed3a9a2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f52e45d5339fb400b30157cb84ff7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfdb02fcb9d775b1236c75d016f490858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50e8b1664914be8622b062e721f525859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004dbcb3195c08bef670bd5a87a8f7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6792c00ba233e413745a31065824d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c133b89bb7c911dd79a96de23ccc731862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f7a4c4f1a7688d501fda982c0ad2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c326a64c275c8bba3878437e23d74e4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9d673e3f92519465b886c30ef22f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda5ea00718a938fee4d3c3ef07aa0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502ade0dfa2fdadcad737f4288a290867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b0ccd0b6a223a95a92e178d1f8d6a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb192aa657bf4f8a4f4188ea7fd1b003869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a2ef9150d748eb3fdd066c9407204870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a035294521358d111d9418d91c097f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3507e1d274dae1d71220e6b5f92240872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382fe33a7ce99715fa68946b630012873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb127f6cbeba0c5cafab918b7b19f1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57ad8f0595a6a4dc1a320495de69d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e530aae21f7232d5c73b78f9be6ff15876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e8fac8f13e284664af58e10d5dd2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49190c38e6d6079ec6fcc2f912f06878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d843505081e5948320080d41b36d2d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4225fd9a133254cc3f2c3387ccbd2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84acacfc616253ce772b5034e24c60881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735450d9b6c6965089de0c5541bea3b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72752cba3f311703095d0fd15a0f2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872b0073e850b5ff7cc5b000b5acbf884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4573b85b6c08e0b9205cdffe0f58885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56c99604ca1bb12c65529345feb87886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d43cf78f5c747cbf067d015e3bf674887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089fd379bada6bb48fa48c6731acaab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bfe1122e01147858871d6d57eeefd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3db546a7143cba2838a84c3eb8bd12890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0610fb69aa2acf9ada419116ffb5d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e71dff3c853d33fc007128200c7fdf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f622d86d1188d0e0c22265673fae4c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ad20e8e940f668bacc9b914179ce894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29570e0d1506caafbd112ebe07a5a8b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d8e17e7a15addcf0be8ca2fbb6f50896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25832605c5d924653127ce208458a165897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300318790167135d4d0bab846a681e5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3484adecea2992f477a5bc00a82e288899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626871979be26983caf12b244d0e5ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb2737a9579e69ae9ad3eb7bcc0cbb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edea32fefc1ee027b15cd62697e464902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac96a04816d383ce610745ba1b588903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22942017066bf4f56485d096ed131b7b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fb528778859b5c2b71100b2a0d565905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aeb4f1727f6f0c57a7d4d1879f0d0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa6530a56fb445608df52e2d63767907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca545e68cadaad985a97964a057c2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbce3db9968f66ecd2e01bb8b89e4a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e4601f5083d676d4448e0f722cb71910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d5712add88eb0a5c730c71f757b8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261893647569301e33e5f36b8410e121912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5538323f0ad897d958b6a9f7d4efc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b951a93c09fc60d580c33ae4b36c5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36052458374daa245889987f0d15e4f2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb27f10526fa0e74d67f0a93b01fb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5faa05eee62ca857d76b9c93db81e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc92985a684b59da4d46044b46eacf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71564130c00972c93f5c81401d311919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc300e2c80ee6c40971a15a892bb06920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ff43677628bf74d2249e74e4934eb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a48d2e1cf97b9ac79364c814d5c2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2db5dc814e0079dc792cf7347766923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60d72bddb610f99406b67642677092924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb403048cebecd4dc8c282a702bb3e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b460cf9d09b973c06023df8d9c56926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e16233101b794dd9aa2fdd55553454927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c62dba26b05936e0f9b6de4dcc43e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95a1deaf53f5ecbd521597a2d4537f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd545315da8c52e0ae2dafa52a0b5dd0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606f7ca065fdb1db2be7a02692acec4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedae59b8d477d9f0b5c6697ca7e7d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728df8a222d0145550ff19b8fd3a6e29933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bb488591f3521413321b72926007b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f5fc9ca8be33abca81a56c1009d8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95eac876dfd8cb10a7b8aa70cfbe92936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb8d1a0efaabb7256cb5f683cfc8d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf9dd25af1e803a5cf8432ba5f15b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d752a25c499606716b537890235c9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d8be8388bc70d702c4957e22f8ba940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409ce729c88161e3ff75aa4765bae2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe8a9cb3019f222fc865c440ed85f5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047f3e136acb7f10d94dd531788736943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9cc28ab3755efea57e30737dec5e1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c470d6b1bd8a0907d939d21b57e0b46945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b8e80912015c2dbb498f5bc26995f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa973f3ace75a958449f05ee7172fd4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf0c4b398a140d912c74ffd1ac0e7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8da815f4bff65b9224cfe578e70e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be71672a2ce6ad3e37596ef9cd6e48950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13136ba97d72a7a461d64cd3c4db089951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e1a1fe6a5895976b783f3e9e9f41952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f6958402e0a11cfec111b8481d05953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202f99c5098401608dbb24378527fdf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cadb5e64090483af53dc1f7b5ecccf955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b34097f30deb31d0769784f1314e7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dfc2c693e583036bc9fc5ac36abe2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81be391aaac524a26f1c3e97c444e0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9bae21cd1a52fa721ee4f86c19109959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a8696e889b804204c7cd3bf338d49960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701f6ee70e6cb980ed251a613714a8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388e068b097136132d22c6127c9273962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973347d0cf23940d1b238773a9926fb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4dfb86d11dab6c5f48240740bbf08964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ea7e8227f7877554fbfe72fef04c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086711c6328b7de45d25aacfb8e6c4d9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12be2e74e93e942b9c7291e14c7d7e4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305e6c0261416467a2bfea9ed02929f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8124638bf71beba128b9c6878f1b9d5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b9900e019605b9805b24aa25fd91970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749bf134ce716517572af0b53a0989b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca7ed199d8ae85b5a29d658ee46ae1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8acf80ba634b8b2779cbb19e30f9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a00a50a4437eb0bcafe4c30a11cce974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d352edbcefdb81549e2a2753e05becd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c4a1aac45e4faf8abc4b8099ab3d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09be501af6c5e036d9a0e5f43e747d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6fe1ac35f39a10e10dc63cc416138978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a1ea3d127d74a293c5f249ef12745979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcc4e060f40a12571ed508267edf45980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef179bf275ec354f14bf0ce623120d6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839c07421107795b62138268f31bd75982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d63aea4bb88cf2e65789d0a82d70983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d473ea9bb5b95493f84463ce85de984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb410cc11a167695f206350dbd3c9d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca24b1d0e158a56fb7b627ec4268af2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886909434d274da68b520718cc5f4190987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5bdd4261d0783972be95fff37a64988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a14c506d91c51f0138531a3960d7b9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01bca82c008c7419f037a0fc02bda4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c515863c30eed5ed7b9bc227d5b6f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03d0ba81ae9ffa9cc837092e3610d0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff9ee7c812a85d83b27c26c0ef7e3993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324a78d16815b14e1c7ca3abc3b4a3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94276e2685bcc21c78ba575d365a16995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e731d4b0d1d5af7be59e27cc04fc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3764d77ad199a5deef3ef411d42087997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>