--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547f857627ca4c0949a8250192a139d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d15a7a6d3f4ace68a6b9bb4ad2a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f040e422390764a5acf216af44133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef1e4bb1aa38926da74a55d64f8f4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fd92ee87ed8bcf8c5a147ea3233415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4140f2fb36d1e3419e48267ed3df2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f21b01ca91f54645545cc3b62f2757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc351f3b4587c24dd0eda4a2a69aad58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7b1c55520dda6e1e3bb9329fb49c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e90665a3358bbdce431bb5a8f3822610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b3a90f19653f63a99e61692a09f7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f9e8168f54e9ad57edd2edbe69e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c335e9332456e5fdc84a70f9c254b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41966b12e1cd01a25f4b33d7e52d78c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2574e0f5b304a9dd331c7487f0fb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d40231dda68df5a51839882c67a51f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643b5fc6324445c5e6120aed6ee0b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc0f84c192a13eea19d75dad3df1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ffda20a624d99d818b0e7619b47e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874005f488642ccb42ceab37782260520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbaf4e7482762a2391bcdfbd05981c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c01d917a4896b88f09f4e56f4a81822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209885f45a69fd3a880b356c5c22a30123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1fe3b645576835cd69676c54358ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea89ddb88dcaf756c4a31cd09e4757b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4970c81a2749aad0d1c4f2583dce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04cee2904d557a804769c6bbc3991d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0899a0484b6ae9d6bf0e78c29cf7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c77f05ce84b7ee18d79ea886ff29a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb33d59132fce9671288440d42303a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeecbe7ee660b1378cd3d2ecc888dbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484430979f2888167444ff82f5f46c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfc3875dabba8af5126e09d69744cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54b73c4999ace6ab3b718cd03193f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2754630661cba82991f1bb12ef5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538df32eca91b1dc576f2dc00bdd60e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ae20f3e4d40b77ce6155c97fe628537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ca0be17c24ffd67b6d74153c753438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de737227c03895a837d542706baaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31cd60d36fc695b8ee7e6ebc58ac440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d287491600b31e9c552dc55195a9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed9bd5494e02b8e10ff83704a105a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f9e91ca1f48bdc99ab6d79408d3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624cf824dc3137d0b5db9575b805d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7f471ce8cfc409a4e6c3750b5e7c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554067b87daa197c1db1710dd20f1a5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e21aa7b870e7a88ad2fa64d957f6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4940d9a85a15bd76d8b3d1d82e00648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df2d7f30069bb396ba38e5c0c254e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc627c5395a3db725f596290cbf2866e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1db1e49ce864f9835c139d6d96bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f245c7ae54bfe4883c6e3018c2d93d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2db37c1725a1f48707986188d919353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78b6e9ccfa844bc5ae2c2a99e0aca654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29433acfaefb374a3e5449fa00890a1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f86e3474484240d11ea9381804c9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b2d0a741fbae20616dc6e66b87d2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e91213d5d2e64dc72d51187fdbfe0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbdec59451f17df4c9760a42feaf0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d86466265b64baa494ffd8af39ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625cacedc9bb6863d83b2a845ae931e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d65569c2e4bdf2190f743b66d5a8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2f8afa2ef236386048ccc2d9ddb7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819886ae1bb8a890285c123174698b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac09e8884ceee3a8c5ba1a2e52bcd7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f4956f626be51c542383dafd9ad266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4cb107ce818d9f890244b98d8205767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8c9830abf63399603a82b2710ee8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b233362bbecb6d2b43f6ad78ab67f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d8f97db9fa287965e98a5d72119370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d8183451d3aa0b131ac0d2e7e990671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b71826f212bd9a010c19dd6c3e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f650b4125226e04abc2cfbcd5e83b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19324285e6a885fcd1c4ee9ed4d9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa9b07b96fe448726612bd8ef474b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7f11f9e7417925fe44e7dfae9b3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100cee7072a17e95cbe5d4f01d586d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394852bec712bf21a30baf993895ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e582d8435f3c22c860ae899976864b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0916dff18cd3b959800872586f9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fb2a14265378776be24649315c79281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c10eca94ef5ebc70ed526a4d01ff082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbcde7555391812c18751595fb5da883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ac253f089d4f52710190d8f16a04284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff3944ff5722f4adda565157afeb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bfbdb5b169430a377b53962c5760a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e03c502bb3c30b56bfb2964a1bae287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec62cc89367454af4858732ba1726ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664988593cc1ccc8483d2b3bfc6d3ab889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3961b20bf92e2ab747ea3cbc7e0de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a9bd71fc9f908147dd8e73620c5ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e34fa004a3139eae60c856a75f3b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2175ef51c7d7e3fd2131332f6d65693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a002d5ec1fca325a384df9dba7c333b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14406210af98b5da422a20c8a50c8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715d8298da8a2a6bf29eaf2eb24a1cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023483e42ce994130640fcbb6610c70897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731326640defd06bf3571e702015c0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ca03f63a04a7a0b68c70952c6ab199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cdd8b8805c10f811088c3970f3747100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6234a5e0892f1cf4e61b3c5b0d9e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae016044b59b93c7616a848af5aeb47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1949df630f105e93d92b04d2532990103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d83c389216636897fa66168cb6658104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef41626e0f8a476693998259ee7f0c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7c300184d14d43e4bbf09af0d7bfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439195b6e0280a1a54be5b8aaa73d9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf7aa39668c09001b4ca59ab8906fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486912b04ccdf750f0e6ab828a76b999109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d75ae15cbbd2e81354eed735fbc42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d37ab4b23c69bd7c7e4d02bf75c765111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdb0d8750262e8ccbb4b08ff4253d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ff76155fd2365983cfefb99b2b0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6ffde2ed2182785ccb4e2f4df311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d635d2740ae3cedbdd9794e732203115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584213580ddf76fa2c2a41e851f5828116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae24ed8c6f43426ae3594d4c368139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311fc224e29c420ffc50eb7526851fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623506e8ac1e36fd007442fbd2b5b30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73413458debfb3cf53181cb90799ab2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd206f7c17fa6aecb49bd657f8a772c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d2472da754e8763cb7d0158f10e72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c396107c80288a9d8a80f25e93c8ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d815fc4b44a57dfc502542d0b7ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580a191e4d67a87d8059526680255d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33974ea00d6648f20f1e096acd5f7bd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e706005d99142c38a4d3441ca7cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57a43bdc0c1dc924a1c078fbd65edc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340f7d0131f07250e1e3a25a1b365b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d0a7c1f14117a982c57eafc2b22d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140446ee5e40103a36bbebf2443028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a9efe9148adf97c9d2dd2d6375479132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2212588228c66e15abfe8be9c9a0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b1a30fbc4783f4a50aa6c2084125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb523a6c22c9384c8f1d0681e59e61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca76c1bd5676e80079a4572eb64dac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd616c4c47db78c8acb0e3f7cae8419137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf288d9aad319949ed6d87a8f7c143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e148c83bcc5d34e8ed52489c650de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8edc2c0be0e582af812c37a37b9b04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7cf0fbc80e644702f758cea4b939141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef14cc4799e28c03af7c6eb01a46e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3b2343475f0166abb921a341b7d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c20c05d4c49fed954814ae110616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f009a0f9b818e5cc1e7a1da29018bbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ae8b322e340a313dce875282936c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c849bdab0a930d621c92fb06a19af54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f62d06191f7e87b98531cca488baf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6e04400e8dae357097f7aeff3a01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf388829b0f8ab018116e844536d95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a28f424dd5e76ba4b95c2b28f11dd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7542d42c8fefc0c8dfdfe9744ad364d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75727e017636046589c13b228bba502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18588f4f4d09bf5b2d44bf036a17c16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a1e3a0ecc4a9c0a1df3944d2542e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495373987041664f4d5caf15d7835e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d51ffd3ad5c5c1335bcb0df948005157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d63df7b6592c905c8beb0db5daffbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d81980b64f2bbd4e5c29a17738c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb24a30346562d812a43d637410c2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a269f5121bedb4f97b1c939a32cb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a16feeafad02dc875117afa9095940162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbd7848a2015572872eee518e93be9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86593bfee5f76eb76d949ff6a921d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7235c404945a7d369934373893d6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff24e39a348fd74a2d53d9f5128a33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c5099e8bd3832a11ae40f1e8f1d38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957055288acbcc5defb68685ee2c8804168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842872779c29a3baa6d687e03b764360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490720c727ae6aab7fef94ae46d08d23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc52aea0134be8cd2d5195044629e3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ee3072b27b1edd77632b9850e1bd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185c6e6832b6c3b91b70f92baf1498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16900c4fb90087cfd0043715acda1156174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb479019b0a356375240822848cbaff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61644f3d211f6aa058b9f3ef68d47a7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1be0dc3f45373f7f6c8e4268639cb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5a6fc77709f6e32a83172254c997e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8b49a66c8c066686301e4335e5c69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7a87fc0687fb015825c9c59750e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26af7c01d327532161bece6d7781e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d98d860f5a96c4ac36d4e3379506d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227af23cb8192c678ed0eea9fd667c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767932de5f6be004ca5cd9c6ffb7bd96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5380e9320e5ae71c5d1506c25ea8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722c5e7c787bfc046c4d770b0ba4e53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb57f20b1b6840e0eb89acdca20679187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4248c35ab8058e5e4da8a5be9ff354188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b58dd52e23f7d7af4ddb1b2c78e58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f85ae20738bf2f79bcc247c6d228190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff483940b070da4cc7671c64f4652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451903b0c2af27514fef751fafa7e3ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924dfed966d7c9ca4fd67b3851f059193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8b57a7584c2e7e43f96f3729cc9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914251112bd173addbf7728f437767195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f829d5c4f00b2132e707d36a5b550c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef180384b3bda3e8b9a3993e51c639197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddfb5ba7e3985dacc6030aa781d66c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df52807f9c7d5970e7ad362823164c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb3004e659e6f0ee3529a9502c4ef1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f044586137335ff11c0df9522120201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846741637426867f3f29f959ef678ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d81e25f5391f971139197d12ef401203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0efd5381ca0349b89f88cc69052f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ec25242cfc48dbe34ed977e78575205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f664f224c50890e560a996d9d0f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c2f895c12055db7644111752e0f6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6eb5051145d96546fc9a8dd755448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a5dabbd06f551272006c7a81ba2b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635851a62c7aa7e178cd579dc18c4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f7b7dba98ebdd1fef8772c4b2340211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab4a7609fb37a13d3e6e46184c703212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf26cec71e8461a2343b081f4b9b2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf92f405d44e1c9135113ab3c4fa6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a601f9479f0494c983f8d7f1eedd13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb094910fc8c27c062615abb2c98f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea61e8e95d3f4248323870884e18f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c5ac210a33eb63ceb7abeddabfc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b86aab813765fadedd51b2071b1d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6a4161dfc39f0295ba66dd8db8cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ecd193d97db84b6362146e7f83bee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5595a4add4fa913b86946059001e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0907a510ed4f2e68607a6e07ad7ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aaf2f6355371ae2559478fdad38fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c6c1095bcdb019a85069ec93b024225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691bcfac855cfc30ae278a1da42528d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac6527e569ceb27713a08afbf5484f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53238dff09368ff781aee2fc6f8253228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee07a9a6b3ac58103cad7c70f56d3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744094517dc2f7ded8fe5f86fbf6272d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9dc5a0e6de74a9f1111fe7e5867c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fa570a92a38499288ed911e52363232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3942f7c496f770324e6c1bc3a88698233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078461b40dd905d4aac3d54e3970b60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c712822b9ada76be8afac695381de8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8ebeb83055be37d51f2fadbc4546f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43065178c58fe52a466c2255846f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05287f4bf6d0abc54da52b76333d2335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af9d8564515515935c88c7e9b3df3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f340b15159a4c970a5ccbc62022116240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132948df02b1c3949ea37bacb0035df7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778158ac6d5b11239af76997d554b682242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c352c54827c03998c9a3a1104de7cfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e4b594e5f917c35e66d472057ffb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a4d7424caf1fb31964e20a8a209e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824cea97a28fe2da10c37235d4ff5b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f09cdfccc56fd417d6184a18e0339247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6751c810ead09252e23fe51d6061e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d609365275be907cebc513bdacc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0037261d511466b0092032b8743921250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586f718d0cbd612d731089d448724d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335742988f273309fde98350dac92a11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b953a7f6f7cb654bef40c3676aa39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6bbaa4a91366a2c1c8c01cd7471ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b0d302d116bdb11fc0dfa9408328255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da2fa4f84b3090c7361cdad40cff6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de091736cb888b31b18229771c5b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afac6ade3415d1c45f71fadffd7e4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acabaa95726d8194dd8e63c970b6eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20694be2a8cdff0793e2638e2765998260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2725bec89f9a659102da0dc853cfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d8d3de7d7382300bf1c0c5d9e2d1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6db7aa0d7a62e3e265220797514a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b19354b83dc0eb01c8f113a5654b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ba0630b149699a84e6f4585d6233c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2dcfabd51fb5097deeada38a6d2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821da21270be14ab3abd9695a58444267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d4c7d6cd20a434e9585b8040fd75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc8ac26230603f15d0e4d5a7fe53e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1e8e0bb7085546268e27be5de695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d394efe808eb2157d1ba561a7adf39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809d038ca2772987611d98647b71497272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c47737135988fcac2d1727a79b041273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2c8568d06b5f7f2b5897308532b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c438c5f1bf9c9ff046aad352b759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f6aa4c07ac6d9d9aaf174b753f99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61132bd786f2462492747524dcfb1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1183cebe64034cce602d3586b35ab10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe62e48dfc3920fa8dbe42172edb7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9c7d78bc5ad048a8ce01812fcbcee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad56baf6884abd927d7a637b95f95e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965347209202336878bb7aacc33c9850282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd60cf350279e58e5d45beb683c63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22472cae86d21385dd4aede381e47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256d9873bc7bbba096f0f2e5a578bae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbedc293b3394e305d66d544166d1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2cf45dd47a1f992c84cd3b96a39de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a4f9c05055e72d0fafc9a8b03a9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8f187acadca4f965c9ba377297e62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084408f68367becda9153a76b2d053290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabaa30c1fbdafc5ac09a49966e67d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a536bf183333c6614b1e24deea50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad66f49e468cf0102c102a1e76536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fcdf07fd9dbea7dc6e72b68654218294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d43f483ce9f732638c9bff32c3ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dacea39ca27edb8e77be66b39535e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc684bd6adb278b12e2deb8a9d21e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb563789c014ffcc8627ddc2fb0cf18e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3d68425833d8b72a1f4475cdd66e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d1f2400944cf9d195cf4e9d13ff95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814dc179fa8080de3f7700e3cd438f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22571e2d5e92451a62e43a860c3b9dc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e37662b3e503fc9df8c36523a5e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f185f9c66a0e982855f72cf34501304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb270321f3fecdb6ae4912d6b03d6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b16639f8ba23c570c52c902654d74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27d56090861ed8be37655d9fe94a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d67c5288053502eca3be3ca15be28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d25a6b5c572efc5d5f24886855d726309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb34b6e47b37bb477d890c89f716d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ac4dbfc3a45a452ab8c624566a460311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f192b1d73a0ce868df4d97c9f6cc5e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c8ea5499c967847d346e49fc7b27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c2e45818ec74194c9af34e277935314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef338fe0e6d86a71efd9cb312bd6b40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16a515e84e8d259a31c87ebb9e6a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd168b9f4b81f7b2514ba6a5f4b236d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2883c8fd939f91a435cdfedfb29a31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1971abe26e67cade8f29c751dae7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c5f8db12b4a8a58b3b03794c37b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2620d7f6ae1eab1be12bd8fd38eac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a0c21a52c59371192033ef372a8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1cc5c6d82037dae81f257d02162c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0aeb9b86655981f474474bcadef8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee52a27b53e3a3111101013a0172dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c14afd7c4eb958ddde89af2980039326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33cc44fe6628ec7d0c3640c5ee438327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd0f02b3206d3d18ad6a0e00f0e5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510974efbe955e93ba9a77d0ac31ba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d47d993073c8693e097f6a4173eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca96bb9d50395ff70b983932e3a8c4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e0b34799f8985eb28448d5cf3182e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de88fb76ae48d894a8b5bb50b5ce19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090025851de981382e936e5a8d6c92e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bc016a34ab2af05bd388ccf7f67ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a8e9a109018e891f4e952b4b3afe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2269bf1e8090956706e505d9e0a87a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f491725b323c3ede040bb5fcd528338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5043b7d130630b5ffda43f91c09559339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e739cf1e1f8f0561ab516149c0594340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1abedee4d1c89989beadb60133dca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc29522041cc25f6cec69e5b04605d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c8d141c4ea048d0ec5d4f1d473b9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440a8030349eb0d21aea26f24b706d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737fba27fa9a60132107aa24e240c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead6df3508613abf724f79423036d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5ed589ca4dd9065bcaeee4302d5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01842afd45de153a99663468dcafc1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9f68f340bc2874527ca482d2be83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485cec09392158d6e70d7ba9e2880cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5451c0c1c2fa0995147cec074d7e29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf799c7127efbd042103a6a7d524c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee1f961b0402ad781ecdae3b71c896353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd936f24bae483573a0b0557d967f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652276e17166041e43c657376efbc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971ee752b27ca44c2ae05b8cd48ac8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36d0bb83a47f184b666f59dc51337357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a90ddbb8f91bd7a28541b4e3cbbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7f19083ee3e3801982ae71f819b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ec17181f8fb3b344ef57fede1021a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f93f0be7a29f8897188615fbf47560361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b862c92190d10395ef46bc1c008c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c88b0352111ffb148730f10f84c32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fade6763179558b182e2e07838f0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d905caa43a94430a86a4b490d3a4f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376027ab36830dc79ac85d15381fff1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49525efc4e51bf35b546aa74da6f1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37783ada622a150dd7f57c28e17788368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ac1115c88e9cba9e5f4643449f07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28af60a632a1448c0c6a999ff7b1acc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521fb0779558f2dc412c949b68d49d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef61223bcc75874484a88c7e498474372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa1cf314cba3a6a771f2473392dfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9b25c87de99d1aa98c26b97b5cdc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502b4eff8ece93b45df7371d9faf58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd8040ba691e7f265a9d904c2fa97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eb81cc5ee13c1f508ba8f7c388b38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff085574605afe354f389feac9d7470378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba7cf35a137515b180c7a27f08f95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c37ab78333280be674779e549130a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577db8540e928ed92c4ec002e9acdff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658abb7ddc58dfd44704feaa1efbea6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cdae4aabcea7e31b0dc67d82963ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29bd5d3c44957f18f7752633ac6f9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703e4ca01c28ec9c525ef13c8b05399385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d2b8e254def61530d397b46e804e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a4ec77aa06817de17272a3d08a0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c97a665af5367b4762b370ad9b3c7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5c66c55cf16baba215c6d005e423389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fb60832e70f718015153f6d1c9153390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51485141e45695cd14feaa1cbf820ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c612b1991d76ca312b9aee75f772392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cce1b2a095468cdb346a8634ed122393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41916b6330505757430a0d1c31e78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234553f1975c4908cbe6b6c4fc940a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad13e1c76fe131206e30a5fb56c61c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa5a2846df00db9a17ac0e89e8ff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540e55181071e5b897897c5558b39a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ce909b6564649dd15833b2370b9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec46b6e57110176130c1765e0de3704400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0f3e7b48130cab4d2b22b80bae3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9e865f833c2ae17905259c50b4b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9e183fe9dcb592f7156c364446999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db6a3846f3aa1b07c83a3aab5fe60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1afd1dd19edd18116bf4459af96116405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0093786f7e438211f79f06220cfb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8d4961fbbff64e2fdb73c0e894d3c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27d80447c6f4350f44c1071284807e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0949eded34a17d1b4f8f3ea0f3aa74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82414ecbd7bea1d545af2140af79063410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2a12a372ad0590ed90e82053eb5a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290271988012c0f1832273a76007ee8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713a97a40ea25fdce7cfc2ded4087c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e51cd9f98596310b5f3d070423d1a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2981535d9ebede05e66ecd8c00ff1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d287e4830198ae0f3c5d6d6f79340416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b68eba048bd4886cf2a930f97333d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25a0f92b2d2d2eec5997d80fa07285418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcce2808d12d12da1bfe9031d3e50b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20787fdb779f9e8a9722768e8b3c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5aa67683486c0171b387c070caf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc8e02f1ba417caeca2b75a57889a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23c98e4257d1fe3295419a06741fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0044d5c9c3bd83a8cc639cbb3dd06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c248e69cbdab8ab68741ee0d627a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c51e7bb61aaceea49a6f7f90351776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a541fcc63415b499f959d8fb10df01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddd8a0ffb0a9b45a32312f94ce1389428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a15eae20e2e15e303e06e1a081306429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba310cb4be8b8298ffda26de679eaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0c1a3999d48269de8c377b555be1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db29d457f1247839d7895f63b30999432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b29a533ee4c2034ade9d54d26ed56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a316bdf985ad2cbefd58bc38f762aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab1630c338e69926051e3a0ad1bbb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b819e48cd1e7f71390c851914a2bce4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107815cdcb7f42b678559243d545a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1262f36a0a7a15fdf7f9c4d4329383f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45eab928de4320a5d9dc8e518baedc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf020a49f7345fb620957001dc3c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118806db720a0f4b3952e9944e51d41c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b0082f6c9be1c80b2cca0b4e1e58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489a4fb590a9565632c8a92c5598c73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c28c7760423792a241aabb42708d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304eb04325d57dac84bc7656279f4bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8322ae8f52c076794705b8fb283880446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340188f2386a0a3b2883f8a514117d38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49ecf618e7188b8428a59cbeeaf2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b928124147254f51306a80acae8881449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09366ad7ac25257906b368daecbfb90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f46b4d577dca791f8b258ffcb136451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b756b5bf2eb4053f16013696afe1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858c8bdb782586dad13879e98061053453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5378179565af98c8e0da7ed8f88835454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500365a7035fea134af94caf6e1ddd45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30c592ca7a2ae76c46aa4e60627b58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417750d32c8f846f601ed7b360155ecd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18ed3725313a0682d40ab1583f7ab3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad741dde9fb19a586383fce440159a59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ebd392d6c0244745a8baeb01d9876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690c0280aeb7347fa4c87a198c9f165461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d4466ef488230e1ab70ab84c6dc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f064a9b403ffe2725a2427ccd9b2db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa7ded6e7c9ea961fbe6c46d46e154464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce914e517b3118e0131997a248873f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9d015b43368c6faeb0a8505760a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bd7f1867920df5fd11c9081baf26c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0631c00ee2b128d4ff8a9571a25fac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8282abc0d09a29f86101ba0d2c199b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f44662ff49a30cb409f751906aa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb563f9eb1aee56f3b925b1a0ccf3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552bb2780d7d398535cbe648be9b4c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d945a8494832894784d25003a60e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde9088ab361ce0158ec73d73c791d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162427ef2531919424babf345d9341d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a741e626f9bce8e8119e495f02c26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49173db32cd08b2ee131125373b387cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09736271b5e586501efcb4e7f1263d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dea6692d029057ca59a626870afa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4605a08336b4eb0e7182b6ab9864ffe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50cd51842e545758466265c640132d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157040b732802a42e01c41181450ff63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417953ff6d04cd2c93ab3a764150e0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d7dc006403f5009ab2c2e0f4e2f53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e7de6de51f1196a044cbf0d4f2215485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41784b2f80d794adeefcd64c9daf4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d076deb9fbee5ebfa9899d579a67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51403994fe377ae7bd52362adb46ac4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b5187f1bfc6c923dc465d49f5465e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2329e758227cf9e3898d6a9a35910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe89d436370ebb907ec28089f24e13d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e50955056e6e42a7b96fe79d40aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacfb4c18cbfbaa0208b1eed12ae15a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b2bde434ea03679faa3e085fd0e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f038a75ef9678de001c7fadd8c661495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100399435ececebb7e4f62cafe8ee5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c00b902a5ac7585d649b3b08e8fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b703c3d2af20da6b6294103ede762498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044339d3c387d7bc712780e4f1e61186499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d026917334fb2799e2613ea4b8fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c73c00016844830428a231c26621f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094c559d82ffd40de017361f4032f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f0a6d5a050c4e76ef9e49d6dc7460503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c64387822eccd1abb8a62fd7718c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca20cf33f3e6207dbd267aeed6842505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baf28551590fc47bc0ffdd9c7c0edb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa7348c090977950458d6535604f96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02680402727be4dcf40875be1a4ef198508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75ab8207faad2e525f847ae22998b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a7a3ce238de12317bc0dcc1669465510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37abd209d88541ee10700ad628f7f72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2f35c1f3fb92aed36d492844b682c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68260241b18b29333d539a82611121b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f6511d70ef469ccaac5e9659aa80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1315fe3674f961d61273f94a46b87c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ed8f1de7b021c918c9c273f426549516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4127de782857543ee29f3fb05c3306517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06d70a3e99bba11d09d9efcd5305a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b75df6ec964580bbb219bfee73a4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08082717c2a7a1ab733647026fecc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e1556eae88a6db879da0d9af63ccb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59158cb65748e5217a43f37cf5ae14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bfa53bb20a6b77bd42e452e8745d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5d7a3b28fa7f57e8a147e2f3ea816524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c99b4046ea7118d8204ba9c6dd4a2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bf6c4efe255ea5423384875764419526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960a18e22795f75978beb4eca9e57b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1419a79dd5cc788e1f3a85b9a4464528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977089f3bbb8105e1e5ccec6b1a52f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4050aa611182398873643e2d03d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fd6ebceb5fcee4b4f836a50bdb06b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3031cf669b3836495e916f7dfef3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5051f3586601887cec7f2f992872533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537e876e785ed67cad94a748e7395b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd407ac696e8ec204e064f442deccc3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb3d94c0d809c03cc908da762a76eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e45a8a154ca7338a9b83d99c0249537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e35af4383fe66b09a104e12f3fb991538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be73de19f14918546914e7c8459a67f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212862d8b009956b5136f88394ab5fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a105931cde3f43898b546fb26478e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7764c118bb5fcfe2019d4084bdf51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb822eca06417db105f488738e443f63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0820aeb0755c8dfe71782599988ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea2160ba872dfa58a773c5c36fcff6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ead0799f53fe8b315d06642a0384546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0eaac318bf3cb10839133d44f7f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d318ac3acb6153565f22510054c3ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba054d677d6850d59e3347bdb4285856549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e233d23a3434863d298d8323ceb5851550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce728edeb1cfbbb7b6e0112ab20f710551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede3d3dd74962592b2e65e41902473552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b46cc4500b41d3562bc6e910033bc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b9d95b693c1b502907a59bfbc3e3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a57ea8a277200b737fa04865c2421555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee67514afe59d8e2d9229169f15969556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201049554c0bdcfc158e193da54c351e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f46d103ef8af22fb906d8b49126a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d6d027fbc61465cb22281eec3d4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d27df6fcebac0190a6e4e9beac31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15e6568803ee5d9b89e1bd7e1447e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0dc39f04777ff87d6ab9ea00f47e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8578ec4ab603e6c3baeff9931595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc72f4de7369e280ae6901a378732564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef55c3fb601bf9b38d5dcdd06135108565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072fa37af8e4f0c50967d65668d5e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869e527a1d1c586cd103fae81d846d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0a6fd1fc234a9bc8d48de14aef075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168705d51a1fc5f7ef342483d6f7aad1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875dea596eaccd48f6a36044ec94f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bae8813964b580daa3dd7a2c3e37fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc70c162cf98cff4124af2c77b7f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed5171baeb7dfc629b9ca4616c4b19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc7650889b0906e9cc04639e113e51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fa711389b0c88090433a3c95bb98a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0dd75432c9a06040ede8b90b9f5d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35758e1911ce629e7fd1fc13d52252c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5429e6008644cb14a26962c0caf7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ba7983c3315fe48557fb806b6ed3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69ffc710c905c4400b02f87b52ef0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4265f4d0b7000e9e02e0cdab5e37bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be664e0409e93db0db3cf6243bd0cacb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635d1421dac9c84ef8b05d7111b999583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aa4674499caeefacd97412f0c175b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb74a122bd7bc2ef5fbc4752508ba11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eefa5ff784c1fc0c18f1d646b04216586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18324d399200de407bec7085d9b78b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444fda288bc30f974488430ef66c213588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b247003bf14ce79c3990b3605f6b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adff7d84dda2d9e558fb2305b46569590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6193a9d59e0f2580ae9c35b99764f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953133c83f36840afeeacdd75a6f71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a044c698a278d9f90939cc257a2d02f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd96746516db2b52d57662404bd5f24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc4d2f9105d9cbf025ce7c4f24b932595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ccffdafa8e1733539471c947382a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2e459e4097f986c290f13eba9a5a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b55ab8f258ab17b607012778235ddd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4b6ec9ad24ce1b8ff3a0c76f5bd14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818c6950ea01a878e9a3b4c03fc7cc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62688a92aafe5a21b7a9695fb417f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcd2e627a82efa4f801aea63c84d0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8c5b349e583e71fad92e471a76b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52722aef4ae2fe9e6dd5931f63658d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995acfa74febe989d025b109e6cc9078605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ee13ec29ce416d656eb5182abc08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d9dacadc1ef78ee705cb2f2a11cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ebc81b2d3e93603c6cc70057fa44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60302b71b86cf3999fe209f9a7d7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14027d24209d5beff5b1e664160555610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a58c94e716ef25d11bd618e6f7e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5b6acf2177a1af41816f2e0bc8ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0212110a72e56246a84103f78d3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c038b324fc7e283c31aa00a57d7a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443cfb583d4f93e47cc99ad2a7fcba0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57678d0638fdd92226808df9034c99b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637a6b5f1f00d0d6e692c6310ca2db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36033777f06fed3c462f5e6093cda7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb6634f2543466fc63edccdf71a79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b40e8c8a2363b09218e32880c8255620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf7aa9c7a0812df7bbe5002d621c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa315f86686cf76d6efee2655f834622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30370c92ecb0f40bb19aea35660aa59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e5c290da0caf3716620978bc072ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfe00b4842011eeb5b53e1e9c039d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718916fc43d08a25d778ae7386be4b87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b906def81066de43b64ffc9796475b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd48b9b0334bf3286a6b3819f0056628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d91a5407d36c96916f921adc88bcb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18fcb8b3f7b2fcdd6c15b836baa84a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ba095fbd4ec8c22593a416760512631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5edfcf477db2013aaaf69f79280bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244169b910bd83d228d513212723d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f0b61fad60ba2a21aac98204ed5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21813932205a462abc3f178987a44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68f7b45bf2ccecd8288305b5a23c0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d42941e2dc24a3ee67bcc250a14e11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0f9cb952c476cb4ce4192abf95f51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a06d4e7aa64fe47126599d27d6ff1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab90257f522610cd3016508ad6a9c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354f570cb9bcac01abca0675483877641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77f885f3a91a3dfbc3973b4c7858d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb50f448d707c4647cd082fe16f54f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d79ccc013b38fcbdffa236a8d17c5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb128cd357206e3523a48b43a131bfd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8300edddec32a5bb842a9df0c8d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9117246ce3113a224ca11056308b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbec55558909fb9d7b0f4e9810266ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b881dc7bc068493b9072a1b8630234649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a658ddf7d5d22df716a3c3ebf3cf6de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac59d27e211df4592816480473ba84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4e67ac261c17650ad321329254e98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7b68e58769e8caab713d75123412653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86581dfd3c0e6403c609c0a8664268654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3bfdeb0d28fef32850b9ef636cd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600d1ecfb486185efb692aee1492efd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b8ff7cc5f4c9711c41ae22a6f9b46657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713b8254d2b3e56f1961fdaa3d9690e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea615399918ff6ccbb8fa2ec94f507659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c01dff230395ce1edacc3f9ab7108660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f399be2527756873a1af6d067992661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc950d68ff0113ff740e5b099a66ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e823de187167f86609c6b97edaf9f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939b098dfd7ac8f0330f7ff522c53e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d1e2388846f6bd7ccfd097f594ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70da71d28e9745216c9eec70bc8e29c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f99465672a42bc317ffd8c96c9a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603b983f2e27dd0171fe6baacd0ca5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548a90b6dac536fa36aae9d624feee4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460c66a74f3a22b5affbf1826c442b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684840ab054432dda4e8ef452bdaa0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ab101f7a234253a5ed8469d19e06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ecc72317389c2fbd33a02cb4d87e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae26def0cfa33e1671395ca98b920674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd20801515e8e3c4e5cd15e74e96c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70faa0695ee658336582076297006ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba626a45690cc22a028ebfeabc9afb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42106b394c5064d1dbed7ac07c89921678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b96a92a6fa43f2759350546660fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e04b4a63b21d10b02f211ff41dea1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d590c7c31dd34740463351d2c3de46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd87da340c0cc7dfd9ab0592722bcaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd86ca283c95df4406b72bcb59bedf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab394e4a67aa9a4ee1c9b86e14fbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867004289904d207dd4414dbdc0f5227685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67365db77a47b3c88e4c3138259eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c732b125d0b90c91af4af63ad0ceb4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8f0680e1c545b074db9b3a52a911688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748650ca6e6f6c32110210012ea40f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566edc1276f4fc4eb881013e8362ac3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a18254f623aa1e41fc590b69ea15a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea881e0eaa9d1be4a01d6a566b151c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bf613c73a0fd36b5f6d38bf3db84a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b6be3ce2503a4334aaefa4bc76a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b48a3963f15180c2e8c0adce3b32a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10beb64d0b188c4711e6ebe9bcf1ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a756ef62a84f4844984bde21da8b7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4c18e2a264a308be0a8ad347a4ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663785d9c3aad4338ae3ef0f1908e74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8946aaac5ead8f1fda45974b01eade9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d67cb4bcb82b05b0ca0270b7be69a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57504798d5d193d2f365398bd47e0c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499f0b2e0abdb0ed57d471d00ebf2b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517d9be476718656799a6c8a10a9149704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee614545df4b18469ca53d940fa3729705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683df330504aeeaffd5b835f51ee752706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621bc085f7c39ca68efa06c9cd39873707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd40fe4e7f733dba9772586e4fa28c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe541db2a1f4f8045cd23cca4d4261709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad386845202c9d2ca35e583ec6392710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f189c08b8839a60f6dd7de17f5f584711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1433a39909e4c1c4716b17cd26509e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a1c0a07dbc632fbf166de9a084ca5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a667d7f67bb5f11738538896f33af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c10c6689125a41e577ab1cb2b99fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ec22b5c2c3a2e623ffa38cd8a06a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567d78bfaa2ade83e94e2fec206962d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca035c5b8e3f42d553a94b5cd1672bb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a44a113f73e0c57ad0f1528b4498719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e061337c0db7fd214b517af434835720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf8b8dafa5c1176a7d5b1d385e061721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de9e863124cd4a166c970d5041653722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d371f3d8e121c7303d0bbfdce3b5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327c2148f6940e15d8d3357d39cf246724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3fc6fbdd76b2582ea229c3e6fa712725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef329ff2fffa58cd05448c88271081726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4783a854b2993da8e1d83aa745d2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc3580ad4053f894ee62312c8e1efe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a6d92009d87963df9a98148978984729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac689193c775475f8ab26f6ecbe684c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439974b3e92af9f3b3b2b03c0de2587b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abacf27c742877a51e436b16ab0203d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10149cf72ac2753ba54f31a15995edc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c459557bf85803bc4f4533e3e0694b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc5fe3a59a5d48844fe4521df176bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cacc752d3885422fcfda400b5580b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e07527ae2b70439d43b67405ff81ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e298762ad299f50b4fc235bcc28fe17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296331f486b7113dbc70e126a26e415739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8511174ba34cb6efb5a310c6121f119740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9100ba8e42de36a33fbddc54cda0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712bbdf85262bcfda6360045b0b18d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610efbf96007a95bd34896587c8a0a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dba5c8068ec0e12bd423164e2957b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7639c5db7f24dc8d8fca54df06ed8cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abaa287a7c9c0eddb430330764afbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4cc8ed2cc88c176667b3ee9c171c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6adb2dfa40a09533825dfcdb1456b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92776ed2cc3d70079aa432ca9a515d73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c4fa7cc4ef972700216fe44c48923750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9c39b311e7ded351db59e28974258751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f27defd3d76afb951e9a48e6914621752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686523f08d98c2cfa47c69cfeafb95e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45511563bf060b1bbe407a74fe2c3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed294de9152e543a468f19a61e7a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233791a2bd62ff8652e855172dee95ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bc4ab0eda25da240fb1e190203f06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b6c9b347b9e51927c2a8604f47bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ef524af68fb749352287f47cb4a08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442983e0aa1f9d96b28eb6593ed80849760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8602b64af93582c0fa8454ad400d38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240625c392066521af1929f5c2ba7e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82fd5a69029aac388487ee2c5a526763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854d5f1056e04969bb4779bb12265d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c84d162fb53c82c07f8a9acfec755b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecac92c7b35a55978b9f3031a95f581766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731e92cdeaa0dfb0dbbee0707add523767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed9d19bc54dde753f95540be7c234a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324afbe8080d9f8887491b216c8d0051769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481eb247054d5316330e6339b4541b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f1f75d620d7c7729445963d0183b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540d7b81bb6b4811812cd8184967eb9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de8916d7ea4388aac9c458dea0b06773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aafa7c307a233ccdc01a6513247fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a4785bc83d58879315f6d63ff073775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88aa476fed9ab0329002a6c8b9c72776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852d7b1c5d9ecf89aa98b920072007b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe304d018bb7d04e4381a8b091b5b024778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b2ba8544b0dae031cba3e16b56889779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd26bebcc83f5fc3225e522e1b83b9f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1318932fc889d17fd80c5d937d761ee781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc4a972d5d1a0008be3f76f5fc335782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527869aafc78cef5d0805f9e88699cb7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b587c6fc0a46a6a24bc0f5f0575ccf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60770027b13ec8f357ce397faeb1b749785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882991c438946b5e4d2fb0155de24d2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4a13d9167e033772a3085d855196787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0957dae0b6408599acce134ee6becd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f7a5629889e0cf8aaee3f5c7c6d0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ccd9be92cfacdb11c3879bc64e02790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f798e55908377d0f1115cb4362e1a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b118ff97b87fc33b000195ee3b4c05792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b55b6f0955aeb6b94d96f1686cdaa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91de785676fde0a7d85f3f9936468794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b38269a89a86458d1ad21d8c169da5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce237b33e2456e01bbb7ae7d2875a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c206a5dd484e430ddede8f5926c36797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca0bde80732f6310d0cf8c1360dec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430f15200c5cdab898e25dad429db23799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f554397722a45337736d21f6c1555ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac6a1f35b3f44e0d94aa7ae3efc86801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b30170f75c8a0cc9ea559bc81a8bd1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22291e1c3dee8904081ec19a60df8c19803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56497a07d60e287246dd9eeff53c58f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81670da468bf8b19cb005e06c49abc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd51e5ff148c332c47f17268e335e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8648fff364791b60e7eb2624f384d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354746d2a43e44fc45f3520ee6ed195808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a8041d5f65871de3f07534249ac2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19c4e6559997fb705bb3b6c60a30d8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e181773960c26b4bdbfe280d9deed811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0333bec348a53632141eda055c69812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe93427bc0b4ec08b6ace8602ed74813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62745c8b1aa1f63a225905a337d60fb0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a325cd2bec0aae0aa44de01fe283e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7557848c528f6fd477880baac0287e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d4a114769bc8b7e5f0a7dccdbd45817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130d25cac84bdff58409ecbdc8c709818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f778d6e2a9f4efc688bdd48503003819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbc3dcc4dcde3a39004952d3732b6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163390a5db802b0f52596d127727bd62821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66c0f745b20e60b73b4bfb6de4a745822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f578762421bc91d01fd2a3746f1636823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039b1b25c2b873591f06e25f681ffd1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b211ac59ec1afa7f5fe0bead1954825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934c426918a4402c28a52eecdf90b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd29a99760cb93439623bd9397e9e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca26ccd662ff20373425f42e22b9ec3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f050c71223792be2139a8241a3a16829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c91092e2d3b6317ecc98f06addb6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e546c2dd905d81809e16f45a5f0a0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dc4533bfe8be945a5a2bded14f26d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e028407f50a3074d52e48862b9b6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29fe9571596e3ef7f2288638a693b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545375f92f5e4f4bf423d3411f391fd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114182aa905a66a23b8999f1e720462836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56876f239ae6bc6ca6941612921fe0d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d491dc70c3bb986e6d3d9ff480d84838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1dd787c804574926cee1b48ddd27d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f991bb7171e63d595ccf9527da91f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991988e4e94460205208fe3bf851be7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da0722791764031acbec27ffb775a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e54234929daa8d58495adbe25125843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120513eb52abb271a98dde96854a616844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a478a8353f39a752ab228b7af6366845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81bf25fb1acfe4e8cb3bc7d452cd6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175bdf629b9b608f8e0b139dac40e0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b778d66b2ea90b261bb7a0e4a75c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dd3bdc3ff6ee29165b60c11494674849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f72fca707f5b59adefb80350fd7eff850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a70b06e47b4763aeb6a2d6e3f213851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2817464fc7ef83664f0fd07953ca852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed207bc72c81706fc98ea6a951a951e7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6725a9c4c99ee7c189b8ad74d0618854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1519bf5030a3d253f6eb53bc917ff65855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed48f4be9c2a5f01cdbe6508453dec856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde5702b5255a3d1dec4e15ddeef96857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106c109ba2d69595ab9665eec17e22858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fafcd6123fe589fefd191b1f8a8c8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee841bfc7b0fb72b313b35114ef37952860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08105ff5244c8e25736859f7dc33729e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e88168d36beed0e943726c5cdf83f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1392834715064b52de97d4c5f58e507863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea46d9e3934123258935ccb81d50ec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018efecd7283bb5c7e8a8819983774865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ce3a9e7dcdc6a710e524a53e04d9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed95437d03d5354a5c4560b15e4e4b5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c13a7dfa7fc735da55408b789bec868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b9584773f1ef3d12c7a6e3f90978869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282f7a29f8f9ee679eace021ed088e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599da994f58ce0ee0614705ad018a7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4bb5cdbe00575002e9272de4b7c02872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e870aec462c307d1c55ae10d5ed2ca3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855f5e890459d015299dbfd476b532d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9bebfbe4661c3a723e4088495fc8f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007eaa1d21b922ab65472ac7d88cf12876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f241ce3ce0a9938c668a8f5b549d6b5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf5dc86e82d18756edc286a98e5b7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0a53c241c3c2174462ba88b3a3aef879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f0745c0ce66bce803fc3ec7561850880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071606af6b8730a7078911ab2f30173881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4109076f04dd4e34894244404290b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb90227a9d49a25bcc773b1451ffe9e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29305708f22792a4c2ab714eb649f6fa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888502ee5f785e38fa794842805ffd8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef728ecde6e03fb0ccf658af070d023886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d709436882fc40b5e29e5807e05d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a0505d616ad7d31341e0012ab31a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d15d9265d8f9ae2f0ef6a3b830a3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb1a3cce13b8d44887d547dd8c17d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fbf7e9e94bacd30ab98ae14c4656891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664f0516b023736f7788adb3fb0966892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642421909a938ffd03aba5a89b8ae131893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca07707f96621b67ed0b5629669509894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731d1ddabd7f7b13e800bfbef8cd7f3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f93d9ad3d12f904b5b479110ef72896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82663aef5021ee767a683aa07231802897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c1dc2cd6de4e9cb6d399bc1dd123c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e515bdfb723e4386707189bc7d5b9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d5bae23e773db10391726766ad348900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b510b96514fadcdc819791a19398585901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce54c68f3a325adce45df2acc2b38902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2591f3607ffc718d72fa3d0042bff3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed77fef1d5d1384e4def1d59b745ac904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6265ed91600e16f0f945a28ee127c94905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67520ccc6ba7142cca13c543696eef2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cbbdc30f8cb89775622b2aa602996907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6580a2a204e4faebb184f81056a1c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934006a5c3690118075b020e95e5f26909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e5e637d8359a630ff0b08e235426910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff3ed4effa3587a85188ea70d58826911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b946ac1c18ca1ec919c35147aeb5349912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7aedb69b9d62d98e75d80a8885368913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c745ef41bbb9fdc103e1718680946914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3b7318e13bdb5e32971c68ef5676915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c440bacc9cbe4dfe6f1d05c1ef7bf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc33a241c1b41d4d98345be92e758917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7e294476bd60b9f739454262b16b6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac187d73f8f2efadf2be6e6e22b43062919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4a99435f99409039487fc490ea98920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12236f8d6aed0fe6678bbf2d3c0f11c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c347d4188268b611162a173f0866596922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479075f73bbbf70a4827be2a90471ceb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933052eff58ec5176d45ffe5a1eec82d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3689d338448ecfcb031fbf49251095925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624c6a67e38e56db7ffde85f0c74a5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5810f736995efe921b7f17723be2914927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622213e5a8c4e5e71d50bae6e934f18e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd40c08ccd6d81d20b345d2156ea6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3bd194233cb0acf92effdb2fc045b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf0193f7e78eec6311ca201496756931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ac6eca6f4c56c41c53b66c50357b4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee5f1c8bab7fc9191b3f7846a2832e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f90b06610768a7feb0ff2c4bf99f5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311b5ba50ebcd620e53dc6d007d3e9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6d76ab1bae228de858acfb04b5d57936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e702b22d18af0f6d18fcd903d1af26937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c5b42ea7e94f67fb28b9e8e900c9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90950b3265e18e123dd49361201629939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484734618de11afba11c6d5c08e38416940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656750dd4a1715be6fb3b67bef9594941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd6dd8c153fc926a41969473869d6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36341a8613f76b0fba0eb66f51d53dde943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c91fcd1029a1f73fc3f6db961595944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf588f3867585163c0d71c32b27cb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ad8928219612808299f6da607e874946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fe4de275eb5847300b08b8c427ac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df15e700d4abf9c684dda5b7e71db948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e21a5e2e1a1da55c8a49f4b50ea7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea963423e9f28a6e6c4f1905d69a7bf2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590517e07fae49849520d7352c47249a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ee9c29abc9837d82c94f882a86bea952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ef48a422a039f5e98298cc89ff12953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8c353fa05237fca0846924de26924954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c7c64c859e82c78f2172ab47d6af955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56b16c459d79fe4feeffaeda6a712956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8fb2d37673663f3c561e1aebcbe4c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a42a7a68af5e7de1472e1adbba4d30958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e1233afd6f125456ccb624a1f257959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdf8c7f55a81a6fbfa7a60b35d6bfc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beea75f0ee7cabe2cd3374676254a7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d1b7c3313a76b961f4a504b605af962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3394fefad4c0c2de2bfe576f6b275963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad7abe313e2ac0769048bf75b048af964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c717f11bcc64a442125ac0566f511965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6137d3a32bdbaa9205abcb25726d4ee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce01d23724a6a17c1c556406253165967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05435e8846f217c0ddd7df59604de014968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9c9dadec1e77cd215ec46f6be3e3b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf4094342cf8d28c13c96723adc413970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e3e0e361ac6955dd77ddb1b9448a3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593852ba92ce378b8e5dbec6e28f9752972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c803a589d1af562debf60456f4d3e2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a3fd642ee8b8d543b0730f309df9a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b7dd711821d38883a458384a430a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5533ed02f9128957151954ba4a2fb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509b1364164eb3c54f2d596a6d91d6f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2c6559b9cf3afccc21a65d40c513a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a483342068eede63ec6794f579676979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5294a81fdd96325fdb77b088cd827e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4890b7c25553c437a717b1c60f84981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976df709e0d7025a265e511eed98d80982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841f40888d21c0388e3d62df1e3ea96983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a820f9fecab48babfadced62f61976984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e7ec1b816f0f2a8f531b6517335d7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255486a343895204ea72cad3ad84ce6a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f961bad47a180e0f02a2a8932f62d0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae134d9c9a14342dbcd88e1eabe059f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98d5eec0998d96edfa74dbf62c3b1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad002370178ed1a8b019b1af15ce4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b37b94916fca7411799c31fbcb7faf991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69884f0b032851b1b352f598ff0b694f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f90cab3b6d658ce44ba83defb7aa4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf28ec772cce14b28228f4854127b5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63bf4607ec40e268ddb7a2c651811995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc9af43405f9bf8d9803866218692996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e186b919a4b21a76b63d83d95d67858997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc222e1c9c5d1bc4b9d791644d20281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dbb5a06efa0dce4730b6356675fa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab0a04c04d3bc9c0f7d5439746ea593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6776e0c20acf5b57a079b99074a7eb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154dc2c1e4741fb0f4b96299603fc285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405939edb898366a0a5bd15dd84111b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef787e5b5b466ee1d437b182ec6d7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfba5f7fd86f55568de5db26dea3d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb93a5df5f445dcabcae1a252bc6289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d558ff82c3cf63d76b8800841c5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c143463ff0ba6918045d1800466911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee53faafebd5d9808b245fbcb578412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c62dc2c0418abfaf5e1084c3c8e52313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b450b255cbbd07137dc639ac90d83ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743532eee41c66bfb778e22411f1c58715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af4df3474fb831437e7730412a28416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645245d21f7c1b8d375e09b326f7a24117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1593ead79880a35122ab05be257418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d087bf8a2b592fe48897a1e85cfd3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69313594c288c843a5c101bab2b567120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3bd1fb5a0f23079b185f6abbc18a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3aafdde3f9b6a07b56ba929301a2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e35f399c778ca63250553c756b8fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133f3d3ff3035e11e59c8d75e2b32b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ad757d551bb404359b6c109da6fe225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd369ff56c57df46f0845e420006226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f481ac35ea82e93fe339d63a914127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edba5e9d12c0ff810d20f38a1fb9b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400e7d9eddc918c4e5da1c55bd67fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ca0b3a2db0194cb86934215d6501430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4510836e3e0ef2f55e8baa665f0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47065593bbde3f0cefd41d977fe36f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2cd3292e546eb4523b20ecc8ee6b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a30e0bfd5ff5e42eb9416e77f543834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daa9e3dd7876facfe9056a122ec48235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962333144045d455a84083c218179fc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a77af12fd0376800266ae2e398706837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2be9d3028564f97f9f461017cfef038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731dc5c30b605160350c99194d89dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6566eeb5ce8722b60d03050d77c90340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a8f77a5c8bdf3aaa35f8341d299641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a2437808406d4863caffe0c710bb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb99f70c2cf9a09539cfec011866af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea784e61c171dec3db6b523199f528444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073047dead4478c0c49f1a296ef15ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1374fbbcb5b771bc52b83960850ea546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b572e51faa40737d226bd3383f94fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f006e1dac1cb0d968956c1c3cbcc43f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf9a6a09cc5cd68ef17215f852f8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c6de87548a135abe0f9430fe3cf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1d7e24963c6004e9451962fc587ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e8e1a3beb8ead766c7694703b5c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3135c599487a5e836ceb379e0b40853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88573d2b382e4f0d7900a5f7fb55b9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046504ba14ea28c7c1eca8d0f04a2c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67103073c5cbe39f4bd2d14e98591156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e2a5a4d025b1908fec066ae1f06557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691844d990f31a01371d03e65a68c0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f30f6050d57d820849bb014b68de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b867455191e87700e3209376c90fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1034ab65d363442a2d502c725dc7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046449958d7f0a939a885f1b88893e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b89ab03e3ca0a139f973d22deea963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7729b54658e83cbc0d17a189fca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c29c0931b1fa7f1bdbf3e2d8412d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc138ed92676215c42f4f189fbcfd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed76be172a76eb4c00b59728573e9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ef17a82c8cfaefab623dd42c5ffc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3bf4b0e6713a1030c50ff6a4916a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466752a06acf176660d83868b0c3e0cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f540312c9b1485dab91f5eb9d7033f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce659168a37fd1e238736fef68f6f0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5793f0676466eef37e4eded01646c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c472e285a97aa48a86c53486241226f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6e15d7586da8c238ff52ed8a2d7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec557c3c235e897131fae1c18f09d4ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da112ff8f11d77231e3cf02cfcd98cf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b14bff422c98a4b07ab8e4c29c5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60bba57e969242c21f61ce5510037079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf7f2eef3fdf2090d72ecbe63c15e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f17629689586c80ad722c30473b7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a773cab786440bcf13264d7b3576e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a96b3decc15da44a6d5d78872315583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326ed87b26df2a31f84be78127c07384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a477c6247f107d26a79f0e9192c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d027fb5664c279d71c8292a742310a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ca9021a80fdb3159330bea847aea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b64a0a8fa39a381401a638c8b759c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439dab563f37fb650b76b56e4b5ab7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfe6515ef09ab6e8b87d76d62a11eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87c3338318bcd895cb2de3b114f54191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703f85bd2215083a210f02136197a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456348e3bbc20bc2c8811a3208780bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a9c247cd74f9b4702b008fac34a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda94e6894180611b5a66c0cb809c9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab708195c61d316984ae9a475bfea0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca48430a2f7ad6d0d7a5b3427c06c7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c279c46e42b84a8af74d21cc6abe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb533814afe000c40116a364dbcbe33099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062f25f415d78a6266828f133c6f725100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09b677333db5361560c09752786a5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cada56779912093cf51a3ff4be4417102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611854b8364091b2b33452301a7a0f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3ced0552f83ab4674fd27020b753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf305fc99ccfdde18d2c6dcd9c0e46e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4fcb8ea05144bc1ceed46b1e52ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d967235509508ecd80af2b5c9f3cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c2123e4c3da6a7b71cfced2c991b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3804e18283a222204d2f5cc1b59604109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c60c5682d97057101f8b0b246668f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e58562b4e6cb4c5c3283fc121860111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2f4b6e63c9eb29e51c50cad141e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f253211d21f1456a6f75d09615838d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae723f3efe30ddabf3e4103891551114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbd22507518b32c306a1ec8ac3fe1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9729c012d0c970a25650a245d02cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9ba7a150036dd71f35499ef5aadc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384a66139047c04ddff930ff068302118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0a31b6caa332c19531df69ad3500119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a12157b06e96da2e302e2429439d87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b92b77a7bb257e1f15ac70afb3461121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3b47a0996983185e153a5ded6fc32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1582fc90536f9cd652e5f755e1ac21a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70656810fc7b49296bab36971476ab8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfb765fe1ea2ff0c45a88d02c296d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612a08a3c9c02db0dbdce7963be75df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1259ddbf1e25982a942937de6f0d96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ed40f84baadceba0e0e34cd1529f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475b66acf6bd02c9f4f56faa0885f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f419a5b423c8cc68613976ab5445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac5479588ef896b2907757874e09a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f39b6ec1decbc0c028e0688f0fe6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e43fb00ae67fc487cba50cce74d5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3935d4edf33e6c5b9d0c974c0fbc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f32cbecfd17559e246a344d7a56d9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca5d793e117b75bc375fd472eb5e6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b1fa0fa452fd4896b9732b0777f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed748926a4166e48fc9645adc3a4d8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d39e387beaab9f90f7a01a4d9278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5fa7eac3686e2aa01ef3363ddc427140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc3829bb08155105d42f1ef2084fdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2485b4b1040169b0acd32a08853791142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd001742f4f1fe83876be3454c860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554b1ea88ec5a14ce77df3d1a339813144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc913a35729801756521054438601145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59d2f80fb6eb30966922240431968146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc349d5d84a6a073a48f2ba0c04bf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7c6f15c96f4da0640f6f52c5e0a7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d9afb18f0e3a1862da957c4635fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b221d1ea9b5a2a944b95f914fda55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f217b5fc3737412779107f24d1bc61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a082af82224d3f83e2b3f31721fd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6aca682843f8d57ccde38646b3f64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be75d5e54d0e520e1f7f7ff302afbae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09802f8968f644bb0d05ce0cd0ac5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc671aa855ff4ee947eee253b474ffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6cd2fd536ee76c6440dc91891d991157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1f830236d527082c07d2c791bd5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e50198ad59c19723f2febb00959d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc73f271ed0fc227bb80c0e53adb75b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05210bbb06adad29f76506aff7e75975161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa71518aec98f8a441cbb4d682a75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a21a8114082e9ebfb55f48965962163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044fecc4ef2e3a674919782e37919ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7803e406de8cfd4642c163f6d5475ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdf5b250c60444fa7067e527bf2043166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b965737e803f4a9b6656211ad7d4e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631843b99750be8df6b67219bb54dc63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd4929a215b561dc3e7793503d6d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc0abd0ffc1433709dd80382784f29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed51b845efd3b4634c8f7675a4f1a17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e9c0369d8118b3d13316e6ef39d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc043164c573b0559c0a3c9d7ed18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c6dd399d64517c193df96fac68be0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b61495fc47b4bc4031cac2442cbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56916d1b4058e7a6fc2e3ceb58b1af75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c1d2fed2adb4b4a978f6481565f8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9becfb2fe278682853e4b49a6c254a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8847a71f410cda9c5d2bbe683187d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a6aa981ee4cda8a2034f270158d2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512f6295b5e14448be78cd1e256e6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaead671e8f76c81670602c14b44533182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf5062f006a4d4763a0f2b6ee2a22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e8a6f0478dd42c0cf47efd8715aaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef30fefede8cc20332896f9473eba94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfd82207258fbf7cb893aab2431bd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b601b17c4e39c85f9dfe868b715c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f519dd038b12bc12947e6e68c5e3d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73c488df50ba3f24b685ea7da579e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d32698119db525005ed6fdf6080e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786066d9e58fb1c76722acb7abf89847191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6600214115c85f09094f9cea8a085e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f126efcd44fb3af1e79f561ecdaec12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd42644d27a5824acf7ac527a6b03e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d3e09728f1fcf736a6aa724820aa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47c5af51e841c469e67df490abe1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2ebeff8a4d640f5f474401ded86f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b58843ecfc4582adfe86e63c63a9a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a471dcc7a7ae1dd81fd023c0f284d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef330c542a8cea781fcaa26fce54d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa490ef9c15313ecbf9ec47051f9937d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2064480809de6f9854e906a29b825e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a00cc0c1701e8e01816362485027203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d3ead0a82957d08543b43190cf34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef0d74e05ef8ed4cdfb3919bf4704205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38fc81790456d153c5444956f0562a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80563409aedf1e004c51f0973a325ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11decf017312bd788e5877483529e8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154fd54b4db2b5fbadee4c5b176b92a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075666391fdd72732f6859a9f103abd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f88cd687b3bec56910c9253a9b718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59428ff054dfa7e0084059754d01fb91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf1f21a7b6f1fd285664ef7ae1e02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398395d984d0c9eac2551f1d33bb58eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ce2a9bacae36c72e6a6cc06f261e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c019745f4bd8317106577e8387e8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e1faa8e4748987e6e8510f1af20c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6536b306128795aabd3074233cf0f91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88a0632dd53c7e1ac54cf357ada1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d9bedfd5e5d3ea82cf4b6a41104b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2cf0f22f26cba412cb5cb66ba303221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f5182075d36a0ad2c7c52fdd23f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429c71652a35a829cbf8bea5e62cc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c1d51832548e61622597b2ae44a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9e44813f9aab5ef4e7eaa8d162612225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264535a6499b5ca2583286c21014a63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27424e8d3018b2c0dc7cdc12120981c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77e9ae70761657bf86475abfc29db2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c351a36def9b173810ec390cc13db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002fd065b203888a085653e384c48f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c43ba2b79772d2fc126b574eb7b16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f44cfdf26515315cb0269cca8c2be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed924c2452c75aa3d0d09705ba85bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c74c18112e13abde086cab0378c03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e985006d945927966d53f9ccb2922235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae16a33b9bc1298cba181c1f2ce3d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b1bcb1a0af8fe84d026d9fab19ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060885ddb0d6a7b3cfc6049af4cf1416238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a920de5761a88fb7bcc868435cd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfbd09ff397738ae578c617c318e72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df11fb4c96b907a6cd9d3c5e1d18fe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b8ba7747e8c7f79542750ba0853c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24638ce854a30ab7c33f36010626bf17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18625e55c244b6f09510bb2066b47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b3c62b8cdeecb71ea1e642ba5856245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a601f8cb66c070bf2e1cfe270fba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3481ecfe35b50ba8f11623c4dc4a37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086d7954c37845b8f38ee68dff31e3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af3a8fed4dcbeae612aae28188a7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902b4b965e07ac78d8592a1563ff767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cbb89934959465e25f830b725832e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415935bb19167087beeebfdaef76d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c16645844eee03ffeea79427382f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a89b3efc1921719a395a4f9504d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b29e0fffb5680fb3a3f57fef1ec03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315d1cb2dc8357cebccc60d2ee78cb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126c170ac2859bee13ccf2137ab480257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2e7bcb9bfb22deb7c33bca0e7e29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4695b44e0d626ee1955d90352923ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984a3a1d6dd62cf4e67bcc6a086c43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49bff7f735e59add4582b9be008bf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de3c89ef379cdf0f7e6237f6321ebb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4bdcf55f9ea5b974dcac01ab3f43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2448e0021e4d52e15ba0ed250e5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173e5972edfcf88dd283a90bf09a53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31d61e4347e3dee7c0a6084492ae9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152037306332fac281e9eea6177f83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5a7b0372ed51c3d1e0898a67e419268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f16678b5a54e258aa4c43408765c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7b255fb6b314ed25256a4ce758086270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5767c1b2b4bd1a188570ad2cc7ee87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa99c455c204eaac617510b08142258272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f714de931c88ff480872d3c588b3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ef04bae6ac6ebe8b7d0c8d4f08602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1788ffe18334fa2758992cfd20fee3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d99af3f7e76f7872f12af885638a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309396c79b4bc08ade9baf0b9e64607277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0a34635f3cf5f82bfb56414d06f60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553edaee2504146150a5cb12b300e002279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675ca614c166a068fa1d9530503baf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5eaa845dac948613dfebba3e3d863281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d6d7f1c50f2d4aa439affb9f3fb25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb8f0dd630ca52008aed196ba1113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dddf44e0d0dc927c7af1bbb2a92a58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba14d46ef40402f208e97eba166dcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70b0a69179e5db0b34eb37f52aef69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdf0e9235a6ee643afaf11785d2708287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2c958fd47475cb8f944329640b72e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cfe42c07a145a855afe0b12475b18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c418458b62f2a1b023e21b4d8a6be2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22433804c7b35c19d79487314e336e45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba85e15e29cc8aaa861312cee4337292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380cc8dae4c0917998cb85a01222666293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd3cc87fb516c5f3abb41081af49b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397711ac750b0a1e3145200e8ab1dc2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3590db5c581d4971623f5e4ab60130d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6cb8ddd0f9d6fb1600aa297521ca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384dd0f8440b7c230984137fdf09aa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54728a8ff8679d665c3395919fb48b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a389ab81183c904bc7095d4b86cab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7807856db0ed659ce5946becead34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30704dec5a9e176f96f4e6df355f35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd740995aa710f2c223b9502bca3ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc87b372b4e0210825a035e0917f44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8c547ee1ffa914b7903bf41009e33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f60cffe5db6075c4df9b9af37e75c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e12a83bb6b0dd09ab8ed2f66c309e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d8181f69ddb3c4e8cdd33282207d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bededb55e9dda0ed44a489e8b3e90897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123bfa2bc989378024a6914d73ca743310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b6813ac1087b380ac49ec41b55058311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02160bdb85f30f020b482afeb392c5a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61649db606e431f5648a00780147382a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def146ed4d15b91cf59fc0a0ca432d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfcee0d89c9b790fb82e6fd2df3a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf94135ef9d25239803dfc763a25b34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3d52c586c80a54dbf548f97e0681b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912992dfd5291d9249d046bad792ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a180a11d52cc111a20d1a099fa66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2628a223f916270ffbf1034afc7145320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff00b42f9812352d463653f45d0932321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a96f5bc49392013a4516bd31ad23e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3bd613a28dfaee681a88e1a56958323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8ee7b7d75a5f0da8ae61dfe6fb73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31dac7999f3693a0c53467ed1e9b7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fa9147c550d61da7515fd34188f35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56b0f541213a7553229a43752b0dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef298f3a8623735a64d37f24f9b79cad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708319376765946bd4d258b1387814d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912c4283f13842c47e751e408970dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa69d6e05edd561f2405f9a9925fc51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0615f5b35471d7a95e974b8cd4793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e26a24688a2f237e8015f87e8e6a93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778876ee5e32e6ab4cad6bed0e91574334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515354343c25db038a52082d40c2e9a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95dc3bafeed841249e5b1a06feb6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300986f10d2ade89d15bd88ae38bdfa2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a51ff6e41ad8c7309a25d7c1a2dd48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257619b01a0a38fdbc1f4c427ba4c294339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4871aa0dc662a7b96f1d6dd7020c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790cee8dd495fe175077a0b20c38ec0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46643260d54f349c6fda971f73b1a1c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e546376ba8b24897af39d916302f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3215f5215c813bafa8205725f6fe64d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb75e0455c3ef818b6473c5d6ad20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076cef12754d2b57ba00a43cb9a0365346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab450b22f941f217b52c1df14d633a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54790b47a9eeb3994db6017d810c50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76833877a2ba91c27dbaf79bc76acde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e96e4f07c1333d241d1409e61514350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4664669fc69c446dd3f641080b5ab2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b40d5f5ccf5bcfd4ab7ee81b1c87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ba36e499521397a4fe84f631a837b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f719f40792956f38a8424604a23a91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f728689fcec6fef9600bb6422883355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8d588708f038c0a3b8f4019459a14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293411dfdec9a777ba52f3347151433a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23366dbe35ab0255dd5f10091d18e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9806cee8986c13bdbc3e9b7a0e647359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41973461916cab48a253b10c464dd79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7431cbe900bf62a0d5475405703f119361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e455e82a20436a026fa35ac50f46f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc7f9fb6e84a69a7e6e4028332d561363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfd383fbcb39f7afc064cdb279666f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb96bee2f3adaaee1d0e27f6a23d6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c002efabd0d21a1f57add288ea83a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a9b8541ab0a38bff198b30045126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94488b897d8a61af711bf91a4ee914cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8c15971334c9124467bbc1b70e16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb04ae7278db454f130bb3ec9552a5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f982eb4453a7965b7b068e40f560f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff4c407fb448502fc9b6860a710a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e26b8fa3a0d00ee4b1b9215d7714b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00b69b21a7b6a4cccd2187ecc6a148374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2422fb4e774d80b8be359b22ef4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a793b3dfe61386e675fccf97519450376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2b698fab33e8df9da8b8cc96faed2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12e3605b25723ef2fc0a20e365c6bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82625be5b7aefed12528167874a335e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327906d5395a3bc27984d303b0b0e3f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b74d1399788d78d485be53b3c444f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177ad0685b413647769cd2afa68bdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb0c9b4478a626c141b28138bd866383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51ece8066b034155871c6c0268456c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a543d8d51d4f808fb091c77bc159f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48437032535fb00d1c8d977f8d34919a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16229c047435c1459c362281f40e631387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839364ee3c4317819337888ad25c88b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46787ff82c410153df33e4fc8f04c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c40e09c6e39b9dcd5275db5da884390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be317b72289ec32ebc20097ce6e93e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c4b89f62869f7a62b2b47de37b694392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a7a47498b976a5f6b44a363b4e8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944cd5ece14e45347197c6009b2c10a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d840103d3a82e194e550a89bd4f12d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7dd171c6d3b3e274d6712335869e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e932c83cb634661ffb78f404acced397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90fee5f386b629515db860bd3eba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66921602751c502a4025409ade9e754399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ec127710b8004249a8fa56122059d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5a809cd4d494fc0fe2d28e3735821401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfd39778e78b8d2f29967e13f05625402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34971432e3633cef013dff4068222e78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b196bc7d51bc2fb919282587685aee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33583597bc3bf7bab3a227ae3f3e550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7600c24fe1ce32f14d034819d3a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ce7e83bb524c9940aa104e6747df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8b5fb031c40a121403072c438ccb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce017b15edd2c00503b1287520f413409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266957f2f6dfe8b6c2dc9b9d96a83b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9659f8f99e40962dbb5d80c4648da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10873350d35bd9d59bd1332c604e6c6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41f79ec5fc3c4501dd9a0c9839a3d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbd4b662683a15dcb7c89140a50dac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90958b2e660ecbb3f9e127c8e593a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6fb07138b55e224828fc201ae93d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6250103a1ea7bbf0e0a977eca46cebc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fde3b24b3fe57ce486e6fe2604803a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2291a1325dd126ae07344a41c0a655419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84fd4dda9bdeaebcfa51e17ecc18f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a30565fa5c27c75ed2134c0f471f82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a404ff7137bd244418b566b8ca6e64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542306983d1b1b219d702dab8282782423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9f6e39586e756a63aa6ee6c6f0378424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c85012761cecdc7088f4b77179cc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d38e3c3cad4cbec7002a2149dc005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fae5d1f8ff929c7bb6a9f76ab51fea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240600de27ab6dbd31fce53c8844d966428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f491d311e45e5d6826d70b270b7aa9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319625cbe15837c2f65a518c8184c64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c791e6046a7f00b6974c5c06bd1e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c63a72334eaaa010612fc6e4d2afac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f629f56bd887e971f1bfaca0c74ef29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3fc146f4cef414a96733f38e1124b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982ba067adf01eaaf338038d316f166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe780050c21f75c589ac492ec5fd8a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35541a291748d10eb35dea6436136437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f4b269395496e5400ad40ed4a5e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21069e936c508558106385783fbb199439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001488d2afac76c4e989deddcc50cbb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032910f2032987661dd4963271f89e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d37afa605527ee1342d33eb9b1d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca509672c1713d46861d11a96bfbd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b496a089b426fdaa72c4c4ac110d4a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b8ca9c3415a8985a8fe9d2e30c279445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488b2ed3a588edd80c40876283c8d5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f206926a0fae180d321e218e9276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81760d0d6463b01db66f581597277bd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619e40efbb69b6093faef0742d488fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d0a152dac2f72f7c1a4e401882f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be022b69084f77b010d529b3cf1897d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca2b563135e31eaeb19d71446a31f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6dda17d05657583508a68c013b0e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266529395e2ee7f42d014b1a3678ce59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbcf4a8a4e8ede7e707ad3a0dfb586455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703d77810b84102df38bbf7c4778937456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452df94e989a8751dd5afa8ef68da1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf132a47d41260ac5330d2189f7f4ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25324d068204a2073e35b18ba259ff6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320defa9f6bd82027db8606e2400071460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b84d14f1a9bc58b74031019a0ccb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb79d39b5d856f43c6950d1f76d7bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19028e0dba03b95a15844565196ca7b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060dcfc0c63fca03a7b3c4ce37e525464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc345f3e5201507fe4956892d17b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a5ecffa73cdcf4896a4db0e5c6bf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03917e5a20b0b8c80b77bcff5d949c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25705d132222825b2921747426c393468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c9b7637faf277256307dcf2270e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2122b2afc54e8b314cd9193f8be4e74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845fce31cb41bb0199bc6572801ad7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399cc2b0d1b834332ec45fa8abd7887472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b984936f4cdb675eb4c9aab827b62f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393338a4c2a90678083ac6ebdcb9ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58d77936dacb60f48c6cec35e72749475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932817d500cf2e3fedd4e36aeba95cec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d20a50e69b6b6af68bb27b8ce3567477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8a5fa226fe46cf98927618540c1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21446e4358a691aa7d9011ea45b42c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd1757e0dbf3267e1d0d310383920b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f786771d7b89c536c95bd8c99a8065a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d876df131b8eb421c0006d779d4ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb1609ee138cd854f24105a75579a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16d500817af683bc80339ed2b40536484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a511ca75dae3aa046da6fb96521cf9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7dd2fd47ff2e5c90ec629bd24d88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32bf16adc860174b2d3044c5164627487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c94e8169946f52ef24d61f8e1a8a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083fba87924c58fc83a59205dc6791489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52d8d9af63e09edfaf3454beb0346490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77005aba854a1420f19df3911d4caf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f1030c7acb48a29a4eb4131ebe855492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20638e23460d8dbeeec6b47dac58f3e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967edaec65ef7ccaf38809fe0513a86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88185920fcc8c41f1358ab6a2399b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcca90a38bc914395b7ffe8e786e07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b506f6f916f9e266eb690d186f532b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a5bd7905339f66e03e29d89663d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324a19fab4a20ea547c5a2cfe432a4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13163be29400492ce168611ebc295108500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f592b5f00c8c1338ef91b22d66c7c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384249df90a401610e4461530fa5db5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adc4b48f5e515460cd35a945412641503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307a5b6fdcc056c01c62f912f1347d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438cbecaa1c5b4b28d3da6222ee7386505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b459caa9881ee8727a80cd6960b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713460f4fdcd7b1503823da569887a38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb79abdaa7af7279844c51c208b4d18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba52e4d6f272385292589fb56fc9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470d917e0c5a88404bccd38144a6277510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f16643516916101a6727197e1b98d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00232db384d0f4ea9cf67a73b18cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae32ff2c08b44bac3f76a9b724d1a84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601afd57d2fad95e3533a08c2474e32e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122a470204a1b147c5dcac43615817515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530d7bee41e477dfe36184e75cb1031516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe48edd2b8e769b8040ca2116c38566517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d0c2bcee4898a2c72ea5a8c7425b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f431937b9d650e455980fefe995e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f84483ec8d4cce5318a26d870ed6b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed046531481a1ace1daada14bedd3679521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bccd7d1512edc00ee1611a4e9c41b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e296f73858dae6bf9c300b601b499523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd67123835bbc4865ab3b1bdffcc9b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a09395e2877946e1ee1303ee23ab65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd2f0346a919ff18bd9c185a0c548526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50288c50035a222d88a192d76a95e4bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7cae5fc2e6ade3b411a1dee06be60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c6206ea79213dd8deb3c56fa43907529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af00e15b6da4323c25d1474ed4042a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd5623a2af072b56ea5557f9874c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843cd52909b1c0535a186f70ee9819532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e1efa4df9ca6de7b4c1974b660bfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f19962694c909450bc01c5fe05790534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13afd2286491f0bfae17022dedad94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcea7fd30acc7840159aef03a045ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a415d18348ed721af1e3cdcb262bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181483678a0bf6851ed24dda6a14695538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844e541bd915636dcd9f4555ef68d90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c789d98d667e4fda27b953f36e92d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d4e3dfaff836f8f43e89c1cb32909541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667917e6287b940900d3a34e509f625542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c07879479eb7e8496dfb1afa471fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aaef77f0f244f417d2e0dda95bfaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49b8604790679ce2342f651e308c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334328c32fd795714ce5cd17b42f54c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f4d1ff317e437992227eadb8c5dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae5d05bb1495bc15379b77eec1b27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3730882b5af117d030feaf40af21e38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9849d145d16293738e032d8a453f208550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea046129154e569546700144999a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b607002476abc10ecc7187e6ce9e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd19bfb25635cbf938c822ce2caa2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b77d2d8a1078230e8daea01d33c93e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6fd074296a3b8647cc5c19dd28476555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece17bef2a49c617cb31f52b44f8ecf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521c984dd0c0b2a702e8183c5065dd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a619d1ec174f356368f8fed46f0b0c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac50da31b4bc9c34f718e168de86e12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4d544a7c24a14e0fcc7e8861512a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195c6d79834ac317bb023de2a561e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d2bfcace4787bb55478fb4e262ce5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d083af0fa11d14b866924dcfd328f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241badb26fc326e11625e389a86fe5c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26279da7214e1a8b9c5731fee0160628565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4bab21b5d0d94d0eb41c1506217b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1fb006e88628755f0750a46c2d150567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305fe9c13ab6729fa92ac9950c8d820568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92a3f667fb52fea88f0e119bd2b34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b3c13a344aefe32000259de34643570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0382abb8e0b012a7b2feb48898534ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabfabe9e5267861932ac6508bd567e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e72ec4f117ed488e5038b4f3a213573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c11742a9f2c67d62dc9d177e2c3a80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dba5fb711b1b836957ec569d9de03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e27bc7e27f9e79d8af2c8369658f5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b2ff07441b267262ad47c71fa44d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2410db8bb3389652d3a03ac9660d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e17d8101c3981d125e0721ca3270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d23859cd94085c1843d7855f461a80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b444da30ea982e37ee611c8d96ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b691bbaea09f8371512507b4b6e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba912ca2d139ece7b6af38b5ba11c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084adbccba6e22f92471e451bef5caa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5d192912a048d717d07ce10b83f77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb881e06fb1096db110f39f3736f35e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454a6a7d6676600b88e4f7a7d0d797587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a57a4e0c9276df8ed2055146a2a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ff223c6312a033aefdb9a9455469589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596be74a6f1ce7e13d864e5bd782486590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76124614c0d2c6e2e5325a635c40a9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca9befbc6b2313c0c412c2db58da43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a12ebd6ca5f0287135605ab67507593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb43878ed6d52612ebb01e0444303594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e741f4279eec1949b3fdc5a17f986595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541a1ae7cb02130fa54a31744337fe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2324a5d275333c3c32e8b901b22ef4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859062c280d52e9317fe5d7a5c311a54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61b920ce5820ba531c4dc7bd69cc08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1cd68b53287a4ed2bcb78cd322c89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9eaf43f624a713957a6288c6f40f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb03e093c0cde224d825d3620e05d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5b1e30e7d352051c8239a64c8b732603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec65ddf4a9267aaaee9d7b7d30718604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d13c9b9a2be3cc68d828ecefbd3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51cfc1d12be7a31ff5133dff4dfa1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526495a8548b57174dedfb3839ed2f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca65480f28336696f2fdfc6dc7cd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d36ab06332cafa09c3d2f55588d5f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325a45fc65af97ec75e88c980b05c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d750c82078f1a1d456ede8c42830a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e94a17bf606131d04f9e914dcce6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386237867d7ea657ec50bc33747158613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d3eb84a2950383b86cf6cc6239ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd1436b27e3386090d52c7af6d7074615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef65c0ed2fb0c84883d254449fd4596616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82130c3a390ac28f2896055a9b5ade1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12129992568380735232ef478f2765b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e149823f36b4deb2083d018bd603c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9b1e85bff9b0f6b7dae9ad7cd591620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f45ed2c8301a5478fa23a0206a025621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4fd4d682079b41617dc3a4da2c11a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2150c2e6d39530a149185e68c413f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e7092ca35924875b9ca01ed34a65f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d2ea2199009be79faa7e2d321fa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d0f38a503726027b9ec83694f0c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e68236a251742d9f6899b8a49f840627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9243d19b7430d98de15dc193561d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0453c17a3bb9f143ebacdcb4c326ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac33eeb76a029bd3f57647dfd7a064630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cdfbf608202d940494adde2ebe33e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470167530afe01afb80d99743486c201632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285156847e454657f0599b90483b09d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f9859839ca5c7e2c7f39a521fb31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b932f9445fbc9a8e5d2a907fde1eb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc31a528b90ce196e77a54d5c87766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da798a96f722be30e8c021857d9ea8ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa249d1ef475c66aaaa6e9ebacf78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01720d722539ee4794db22a702b246e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bbfb4430b7e3dcc3735c4e2e8cfa2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ad0fbcd242df9dc7212cf7d40a76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70696d42acb13b72b731201d30a23674642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b058102ceb614bb8deab9d5500a228643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e474b26bd8c0d4a694d65e585d196644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763c01d5768d6aebb81743ae0b4949645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096ad721c1f0858b8dc1007ac0c570646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87250898508b89f45e06b8919c52f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2894bb518d1fbdbfb6a5712f707d736648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea703181f2ea512c633b15305b856a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296471a1262feec2e934d92f4059d68d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437ce2ae788ed35438d0bd7354deb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349968d4b0f62095a34fe19319eaf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101c3c4c9891b71d16504ca45acd5f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3eaa502179d1a60bc313463d5493654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c638122e60748fdcb08749e5eae5a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62dbc6e1741ed30764d060885e24f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ad6988be4d05ae32f9275c2f74ec7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90e4685b1525977d4d52c92d4c3750658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad35aee7845f8582364ef0052bbb92a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea700f0ef299bd7dfda800d3947b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5e78d2a29d5a3184904328139a264661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e3a58d364ec7620b948b5141cc19d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b559db960a301682d4d0c4b414197c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228341d8f82e342d851da879d02bbe7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2744e1dd506b5779162d1d5d2b09665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706267de16e1828946b4ecf28afd1885666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77c2f97191ab33f582ad68952be9d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82411dec75f429c6368c4d7bb9ae457668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa324a99fa92e3d6a835989715e782d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3c62ad2bd53f21101e56cd259504670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660591aacb95d883269e83fea0977e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccee5b6616836b72e8522a8f1877e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1faf82759ec4705930a416dd02716673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731b20d785b06d940835cd5aec5982e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a630b17b1c4bbee8b5e5ee4572a344d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294f1a8456779ac6efa7b37346534d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c55f3dcce3b2f5712ba0f469b072677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570647f7e3f4b78a6579a5b98b2b138678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72d3ff87f30045c8f5640103a0bb5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c24c67a51687260e436b2c7dbda3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b27ae06b53396cd914e0a42484dfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894a13df0d4c5c3994c4d8be459e3d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda8cc70c74aaa309b57a47bc95eb30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d06d09b0aafff95a09f011c895055684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2136a6f71fb14b8e3f234e46aef6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d30e24782b40c115c0c8b00831df82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7510dee3c6013dcb85a0cf841a289c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c67579b044979c115cde2414552eb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af52031accb4318273357952a06070689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e4775bf6bb8e073ef0542b37cd0a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d356a4fe85103b61c07c38df56f0f60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e51bc22773f8eb13a66f8b5e1d0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b985b74ce3d7aab8b288480696949693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06b938c973187dceead978c324f35a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9106d33639b5305eccd5aa2e228a80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c494c0e3dbe121ade35f708463c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc975879f0e3e35db2c30705e4c3b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57372ec6621bb598f2fa927d71003532698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db92d0e04a12e4dae2271d295df4e4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9e52f5e54fe27636dab8aa784a56a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b8f9d76512618dae7c7cfb9fe4b9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63533c1476e23c46602734811b8f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920769425aa0bf9ea3f70f12eeb75f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1623179a65c96b1a9a9ea65272e35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fafc60aacce1b6b46800f5d6f3cbe5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ecd0b8d3e4e36d4419fa1b1e482e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9f6e7494701cbcc9df2d82594245707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326f6297e97c6af2cca06cfbdbcb08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ee77260e60202307672908ac2b32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef597307e16e3bf343ea1e6672219abd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3400c07ac65f0e835f8b8418df83c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146367666d3bfc82c197819a9983d251712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f895b2be3292351823eb3f12f1b40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737115ef80470a9f1231b05823fc8c4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4447d29bcdadeae85cc7f7ec3f0cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e66c117092ad94dc0d3d5706a83d28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee4b7facbe392df0feed063b90139717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba273af57a76daf30c1e6b371a3e91bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee3d631547d954606422c485d79fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df5402c751a5563803b2b21f6b2370720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a60e1246e4ac5ccb2c4048799d0bb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f26e16bd5048b7cadbb9969d5441722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b46ab2fcd349d6e20a2c3c9f10c23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af04ceb836173cde355678b7105e39724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c20cab3b183c6c3df648cd4bd7f228725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5bdeaca6597b43766e28501def32d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a14baae04a571167340578737f758e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a747b44f09d86b492c5e45d408158728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686de0f258adbe5e9a86f504d80e2af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7826e130290164796b7bc68a2208f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d433b203992497fecd26aa51ed86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aaa2bcfdb6db71739459cbc8c66ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28477dd8ed62618bcab8e4d1f9f8fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67266f34a0955f617de8b9335dc3ab6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d295530598acc3cda79e0c099ee6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3e13e6dba2e5a8b9aa24a0ff09c81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1071f49e218887552c369b75df9056737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cb83363180c144155f568132464b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d9b68d49e77113bfd51741695157739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed3f46cefc9bf0bfd4893ca66d266740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cdbf74ad0e1657c1030046e50694f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba015f7cb43c515fb340b9487ae0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3593067e7cff3159a49a70595acd9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a5be817bef57ad6d414fe4f6cda2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a759c2cf3db1ec33c64e3594b4e07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008726a06fcdd681f7017370e2fae27746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef409dc29bdf058e5d50e0d55ca191747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea162410b8f6675109a5fd55ac32a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ae51bafef92f9238d977110b1bfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee4735b9eae736236cbf5aecab02a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ab50c67ea79b7db644dd1cd8aceb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c6484860ffa1a3bc43197e1332fca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e11db580a181313a272b01bbc2d63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfb3120316c1b24530e60df6afb9e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddca8e5351828dc50a20cd6a78b22a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055330227932c743d4403dad0d580f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbca92737fb736684fa58aeeab512c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda84e954c26356f8154cc9968f9053758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e6fac5a4be5b6a53ec698487895d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dbf3c90dd7babdf07ec030c5aa0a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f63d1141ec93ff0b3012564aa3fa79761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c082fd8aa555a4abff28b283a2ae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028b859df8f1f6783c6647cc2c1d3b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eadf821ddd1bd3450a6919de70dce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e133593b61c728b67b8ce59dbb65f2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecaf503db9a5d49ecfc6e51da5d44a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fec4b341829e59307888935d0e402767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e9e949975e06937b01664302fb388768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28e0c73421294e44f0b1abc8fbb13769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936cf4f97061731eb8d99aac7ee0bf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed7f9613a9ffb6e9c8075d949ceca2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f3ac89228e9163d2e1795c405f52772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11adf135ad810530e970c835ed1669773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a28a9643eb277db5f777a1e09217b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58529e6e99d2295a9be91163deee59775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700200f164fbc9b56a5b8029a3cbebd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b6009a3bb79d6f79ceeb0bceaf445777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdb315b0d1e7d17bfa971859be5058778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d31399eac9babc675b63836441a35779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5413a2c7a8f02516cf052523e4de13780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec0f5a77ff5c183ee4b1c0bce24bcc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e04c5d1f218e236c10a1746a0242cf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b337894d0966b81f11edef12b99285d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a72a7bbb1b54e90c37dd68517b4e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925372d27464f148aafedc6015d49068785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9a08d7ea0643b4ca12d88379736d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce87429663b3661169f60de86a43c8c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173708d5044e1fe074f92170391ce258788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3786c61bf7e565efcd30d47f0c042789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d5528bf8c336815364e9d6e0c4596790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18053e10c72dea9a932b4dc0f4f719bb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a894654c20e078a595744ee3b94fe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685380a2dec9666d207191bd85d3e46d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27abc58ab725d262d92f32ddf756a0f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbc991a149787cd2fd2503b1fa9b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2037d48f5dd6bd2abaacee77068fb26796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e10e5e3cd6e2d92509452c5de15f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492b4600d0551805e2ad38730007921798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdbccb151d0d25c0eccb2f9b5a3d0b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8279a8eb16701f0f214a06030a1406800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a3466e6069122ff87e4df6b43efe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb429c2e74e1ad58abd7f19c9e2e3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71757f8a8d7cddbe0e701dbabc1719803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e42231e63e9fab906f9241c77987ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a20bb51faafc0dc4df74d482d7ee1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3e6f54e7075b8ad1b698d68babff0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da248c5870cf495dadd19a28271ac7a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cad5e4b04461e4839f69dc09a39f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958f29613fdad3228fabdef7bcb218809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26427525385bc551ce08b59311ef12810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6a2191d9565a318e3ff3439f6a44e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632170f29ae4ef53a3be90e7eff44627812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd4e4c1786a7486a158e4ada790c52813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb1648447d3260243ff1d69627dad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e9e97eb4a46cdd8987b77268f804815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127a881ca6794932fc206fd79722985816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351a8b5fe2878bc711ca495d7bd21ac817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c00b1f66e408a2e1c652423959290818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbea1c2fd5e0160bc1753300a91bf41819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a84dea8b85c0f1b5a64f48049f0fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b15592fd4324056535a48e534808821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cc7a28a7f75b06454041411fc4087822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b08ca94b9b6c73bb95d9da016d33823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737029c4603b8f785d0513d723e96f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe571d7f0b54dc5fa5cb5aee6879a0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e8d743b19fe4cf7ab8fe5cc1b69b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c7cfc14d425fe13b68f5bf047e34827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0eebc56600066f9024414fe5a6f02828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76aa08d34d4ef1036ed9f1662298ef829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78c8008a89b1277ac7be0f6b9df67830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeccda7f73bf6bc030728d06a14a18b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8574ddfd136717234bedaa769ba6b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d738e65a75b5e55dc6781a0c3b6f9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a760863f5e8bfd16c00ac3a92fe65c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab604e67257dda03adbf052b82315e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8cf2ad9c3237478c398f96dc380c1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9d46f800dff8862f20feec63c83b1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ea0305b0bacd6224734240b148f5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316574b2219355fbca4afa35a18d1772839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bed62613828313b8205abd524fc3a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab753d1b0e54848fe1b3a795f5d74f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4ab0661e7fde1881a80e04db4c7f7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e746959ca4afb33be26ad27761037843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb84f660b331d83b91f0596c0db67b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a40375764700a0101530b9f472e35845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6bd4b7365ee4c6b2d948ac4c0f2d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b73593de265d7ce3de61c621cb5fd8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a829c3d9e63cc3c634558e01152998848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859889187460cb0841b369a02a523fa9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b8b2168d64c6b171182224120de4a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f384cf68ed00d98968dd31ea8cc85851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb8b13a11789d0168e6b9856455334852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73638b39a7490aa295875c27d77f22853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5419a8bafb1552320dcac2728ef8d8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d53513734a294791231b581c4ea37855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7e79926d143cd71963860cc843af856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c538e9f81c484fb54bd8d332efd18f1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943ff3266c8e962dd2c6ad365e184af858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0bed4c24791acd3044be732c48d5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ffd2937af123db3f5d06a26cceca5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89ff7a77364e2bef5ce59acd8dac87861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb94a982a297d8e0ac2a253e57a815862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6214d1e902961199c86321f383e871863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa8a5637e7d9bf068a4a781e3c37b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb23c92dc0882dcf0a9c91c71f08ca865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9632cb489e7cdfa3e3949b8a5654a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb478d910786393ac0b0070fbd37994e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8c3aeb6e68f7241c16d09b4fa29d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c410b49889bc6594d717b4c64e8159869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822b34af8c0b65286d7be68c2fb215870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8260803044ce6d6d1904223f3a3df871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008e3e2dc83950487944e965e0acca4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d561028248908695cf79cdbb670fa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f8d6156e70e9db894bc3be85e9304874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f12263ef591f33f4629ab6b32f424875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e2d810b24935e6505b14ad9272148876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ba7e3f69a288adbc9e526e3b7c45877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568fa3abd15e73a1d76d7ddc9a94cd8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf70915b38ffc04a04aed774f6603879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125919104c300ea91a7f23f204f8b2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49853091e76c3a182a2c9441a5c320f4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18e18c8958e056ad940ffde0c8f7a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d28b07bc5685f1fe7ff0b2a663cda883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb457c29c4dc70d5707f8368131c0c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e66ce26e14a5b1304f7a1da23964885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cea08416352e17ae94f4841ab1cbbb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5701660dab3ddc4b745bd1d9ef2423887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621e71e05abd70f7140a23c5430e8e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5959687fd39b11d1641af125c37de7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61668b1a245f75daaf4d970f9ea3bbb5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e689545a7e0b295eac2c72d4c5f74ff891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1a8e83d9233ee6101891afade8ad2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1263858b795b0be87571ad57730e6d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629de87aff5acdb3195e9d77afb8b4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b7d3ffdf6503857caf19087fa00cb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6401d722fd75fab5eff31b5fa9f625896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c29d12d01e7502d67540defb9c3f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d12dbcf4205cfbcc0ec49ed79bf68898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2e7c68f7757462ba91494c7b444d8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec8b7facb24142244370985d56c4b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082441976b3718646514d32c0e2d8776901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367f72684805f03e2762db11271a6b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904faacd4e7e9389f3656da21bd5ead903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700c4b1535440ebe7a03a14e48fd4d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798694201e01fb97ac1029c063d7119905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258ec1aaeb11bfa47fc9c57c87e849906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c01819b31a38b9056aaaedfd52970b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b79fafb3f624c0936a34192679c20908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139ceefb4220e476bfccd19f595e67d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23150b739cfc9c573e55cec18c5b90ad910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acecd48cdfc28b0603b108b03f428911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbd17c6a3c372fc90c251839ded73912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae021170c5dffe7d120bb6fe8a36f3d5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de36f2e483f8d669955a730f407eb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ba77c6fad3bfa07ecc006c708de6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3000c46ec96f5876de3922d97037a9a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d292a31ba4fd11e069754b73721dbf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb093dd5648eb71078df913837c915bb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fd9094487dbb0bcb769c92a49fe23919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5099610b08b7db246582aa0a10c104920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe356a153848e63bbcdbd065a2286921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b40086ff6ed84d35a30287ee04a927922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260bb2ffdbb49d3faa5b13e44e94182923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406fe4b29a494543df5a2d88dd3f16f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f9fd2bd5920d5d15f8ff1ca567916925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e9708c52165e9420d30408e0cdc1d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad855c8e1d456c2fb4beabd08316beb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806409ab7087da234cc25c62b4fb826928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cb2405629fb438828be7275b606b0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c99d50e91e5869adf50dd2ce71882930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cd0de2bcfa461ce84ffbb60037538931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc06b5a6337f319e5aa46c121893dd0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb85e6d4993a15bcd3bc81af92dc9b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc77064e0bbe3e622d113d18f5c33934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b7429dce84c114593f3b245d39790935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba916a45d86359f0bff224d3e0d31ab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5a24b2eb448d6bc78785558b259a4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fcf3641672bf7273575c1f53c36df938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082899bd1ca1ae9f6cb3031b8d5be39939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c74754cae1e9734815478f7031df59940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61f096dbe6e909355c3aae76281741941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641466407b5e0937dbbb795e08116c1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb1bec9e8376f1cb488e68c3e035a3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4fd96c19ee823d8d2f44c2d026ca944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c1e8c7a95df94b0880054800177f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50283952e0c881c3c2953cbc0aebd5a0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a932ccddd9bc87f3cb39a5dde8d68947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec705bdd5afce3e0d7c3c8c43f45303948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb00bcd23988702d925ede65e6fede949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce9702316a62389bb1223c5b27795950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a292779bb5cff261b3d06d247dfd3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9240f474724757a2b2b73f1e2ee4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cffcb819f6ed7e97ee888407b3c72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baee813db7f374f18ff250cf8e64b3e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68891982fe2febc74348475b9f06b17955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526098d9fb2a2dc307697cc2e34aa457956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720cb780b89a46f74a8b453dcaf6fa2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ba677f5e902dc35651c7ff6f374a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd70e0bc2479c6997cc1405d59bb082959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6081939b1c4eb00b3fa273a001b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c60eda846504f578cbe5ef659079bf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc0ded1bb8b03f1aa10647eb6178e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a1dca1526e02c9d8db57e9d45b4b5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9341fd2361453ccb79d1f2687152d9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e890c678f76b087286d2610feaba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a53c616fc5db4d9dfb3e3c139b8cf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8c16f28e84f120efd6650b469bad5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1dc00386ffd11c5aaba5015af297968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c14aba9da2fb62bfbda0a8ea7d516969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df23330ff2092dcc519b029a0f631b1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4f4a7edde1a893184a457227cb92c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8bae083a132aefbf0c7c3b4aef722972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01542f5e270a913d3d3047aa53202e4e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad79f4b7b0342e459cd9530d2f6db974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd5df936d2eb71a5569440e7c1be8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96d69c12c33bc07473da2de3b298c6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70bed194d5e0a7c902737df70c2a98977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517879186b1595db86f8508216dbceb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187cfa97ddbfe426918bd665104d22979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc04254c0f6cd8371bbf4377fa3008980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6c40757e542a3425fd37edceaede7981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aae2d9319f5c0ca85ed3d2ce8394a0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c26b82d501928ecc5605fc9c2e8871983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f0b72a22dde663a3355a9db5e9b61984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a29f3f833b7d1b736d7d99fe4a5f5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e200fec2be5ff63c1751397abfe27b4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee80973f0099eb0bd4138ebcf22c0987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06099f2e4f93f58e148378e839a4e2bc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dc5e1ba2c42e5b2d13c38277af6d7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ae15f3fa4c468a3c401ad52a2ea49990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae5a0ad3dd67d86f6173a2595de80e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd9e3de59fa5568526c83ae427e533992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b511f14a3f23c9807cca308b835468b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea573a62d597dab1c228f26f848d877994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379705b444627f42c7bae8b4450045995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9721bef5b9bb302008483efb9d3bf7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0a1c57fb0220bddcf88861bc8435e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>