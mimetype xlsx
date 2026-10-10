--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8238a176925a12757a401575871a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba14eaa2da2155cd1179781ea843e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9fe05dfa925b425b22bde8f76d7723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57056514f9673b40467d979affa53d354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b7123b445e623b58e995743e3e985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ccf2ad38a915f73a7bd60d8fbdec36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ea091694900ffed03a317c1b90537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83725e2a64847742969c6afe30b4498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f04b6541fa82b33ccac5de28dcd67a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500ca741bc2df752e1fcf4a992378e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d971792357b0422d7bfc25a42bf953311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559391c04c1926be129fdee0fdf42fe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d30d93d1c1be5def4ae82180c6e54113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ef7f624862aea01c4646ebb8919f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710061938028d5c50b6958ed6d0f36df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688eb31fc206c2b0fa55219ceadd7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46571ae1cd9d25561633a924cd85b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf1e6a1049923c018ed7c0df8a27d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20f4229265f86b4529da279dc5aed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e556eb689d2acc640d55b3986baa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13398d45cda7bc02ce37cd3537106c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce5548606a53f487c2c16152087a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ecacfd64e1cbe2dd5d4833fde2c8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf0313b4a0c24a7ef31356b57e35d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283abc5e7bb812794230dae81795c5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233000f40e2877d149ec59bfab90ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e000e1965ec73fbb3669f3a18c24a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f22b54290e92aaf90ba77f2c7abab128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c685d6d5af179bafb4d953f256cc17f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba03160dfe0fef8954e1ec9037dece30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c985dcd09ec337a302bed89e83c2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd0176eb1065633f909d4948b7723932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3f5a0ea8383a33e38ee49318f02b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b1060050c683f4696b38aab0964e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072020bdb6d906302920f3a003c97b1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90174a56604f6d122a3364c0a9829b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b616571653e7ed8f81b9e79bd268ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592fe1d98fed3d7da8ed208d57df29438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03c8d567cc0b5fb3a83c9ba9b50ae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f8ce68d2fef651c5a6858fa2d671340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8168da3cfab2b5f4a14f80131991de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f343e6d773cc4e02bb83ea3a0ec18942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423f524f3cd6cb54af33470588595343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba262f819df367ca5ef32d0c929e3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9fe7255675fcede220ee7321b0d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027eee001223a6e67af400e230f9cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3b17167db9418c47b84675334399147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f41ea557158fc4aaf8cc7dc8dee17248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866bc9771a118f06bc6a6ea523f756749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efbad497d414765302f21ac5a4171450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7816fe2b9c56aa682aff4d9144f92551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f27234d5939107cd5c2bed64a18752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9250f5517a22f9d24f87a9184bbd2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b44d67bd91b8056d4574ac2045e6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b2ac6af8f2acc5c29e0153e42fa9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec3aff10e5eb5b3ba7399f0d404d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5c9a790b801fc2d804f98ba1ca2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a661b206c78c28807c4fd3ca57853558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e93a65fcb41e3e35c1d15dbe45ce6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2de0d8b01e88211cd297dc52fc06a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e88a9bf9cd17a35de4f8c0fb3f7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde70dfc5f85149a27868caa31260862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4647f066ff366727ad9eebe5970463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dfdbd0de994607b2ee0cac007d72d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffe12a2fac310878cac0855d9b2b2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea55f11760d9c11830d4d1fceecd3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3c76f3fb63f138bb63e3a5d2cc7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99b66637884c4ffcd71cbae68dd8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d38f2535a642c026f1d84e43808c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22c8dbb43bb82eb6cb0eba297c2d3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d631e03fd2d716de634f5d22fb4f1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a332469069391c5770dee2663d16072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b200930912d0ea8bb1695f4f70c2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01be9fd40f473342f0040a8de5da9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a4912151aab85d6aff38e6bfb9ba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35259b9a9c98b521da3959c51deac66676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791323f57e8d090ddeb7829f5f8487277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6db80e81a0acd52291f67a6befe9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a860ef4de4e4835cca57bd008653579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19424025895309f3341c8212a3399b9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7f55afe122749da3fd5eb1f2780a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b685382542fe451528644f00568a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39101adfc5a40c78a0b35eebc2d9fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645396f1300031cb34078ea6c70fc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877bb0a90c813f7ebfcc61487bb8a4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dc1266a74a37bbe2219475a9590d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4a7c44e49e81a07cee9e315890c9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61d71c728da82d969531d760252d2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0719400733c79f8802c8c70273ef2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9498c7cc183da06dcbc6c98f6daf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bdf7f6106667054ab8d617420b58591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e0b8e76b0c63795712dcce21af9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af7f8c8c6d9d324e0866a20bace85193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acaeea44737fc6dfb56dec1f18404694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e7f804fb1796d601ef3ebe9a965c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853917c3444846641bd8f92b43cca2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae1cba7c7ca43b33cb9d33a052440a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad2398038e7b9d3bde51b50c7cef2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6df5fc148a993da82e5e7cd2b44ef799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bec8e2c24c29329c9dd124d88227c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72365dd39320b83f7740515e135012101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1502e2dd2532b2c36e79327ade1a6b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a97eac8f6665f1fa3546f3f144e4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4de2f248174e26f7730a5286078c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9390ef098cf945186143ff63f51048105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977bb6a989bbe4f004bf62edc2ba57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0a0c59ab94e522449f6019a115ab8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e36c3ec5f15cfe502b837c9b9d0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367242b8eb6298e8e98a01e658307c79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6de64b527b026d6798bdb9a7fe4e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d470fcee10610baa5bb4fd89474863111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3354768410c97280782d357f1aac7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f1e0ce8904528c44de95bac3693f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82bee2d449c7bb72f7f440eabba260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06905ae3df4eafaf4dc3e3bfdca95085115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3f23b49093c1e5de1b16c5502795d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d067eb85013443471cbaab9474ea49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72b898c9267c7909beb8e5967396f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df75b15a4765d18fe5ecf778b1c4b6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e492be39acf496b78dbb06b58620120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8dad414d52a7c5edf110ff2e6bb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110ad39a25a4ba4fed01c025df4f141122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f8dd1f362d765796b6022271a43da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b243aafa3340520425e5bc1dad836124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baddded892e7f626bcdf68ce7d2576125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eafe01be048dcaccf6b57529d0102126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925cb4a56fc4e9e0d6b4f191229a901127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3d7057589831794141fa1bb4ef60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4e3199cd922fb435351feb7432c03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecee9f56b64b4a6c7f61d2f9103dae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504f00b55bfa60362a2983dae21c24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ce2b1f342c9a8ad4b277851eafb48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223f794d24ebdcd006854e2037c328133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db76beb1a8af864ff99f9f5f89ef2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e3f4ebc00f53cc5a4b7db713ba44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b06c5e22f5c97bf0fe1d8f36ec662136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08807f0e8f3e06c876d99464800d746c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea35d046c7c5a6967a037f87d020ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25412d4c92aa0d84b765641a74d83e5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b294ef261fa0e74479053468002f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020938df56a31a98d9752f0e1a52bf62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a1c719a0c4f60444225384f3ccd47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d931806643e34a9d161ee42a2dee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a4340cc031ed261c737de45d80c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaaf53d01a0c2a499f6b0fd27557c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7321059c4afcfd9823d5d8dde5a373146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149513e0fd59416c7b090dac4cea76f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3156f0d28864403ce4cb199e9059f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64fd27b58cb54e4eda9f2760e6016149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0a34e26e3317ff3de1592a7d6f7e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad214f653c8b52b3b5aa6885d968b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1cfcffc3859c434edfbe3e74bc03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f769319e780116a8b9841535b4e7e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65bed47a62defa5d69f6cb2132f8a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79329cae02356a9d15922a06d2ee6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c07e1c3b6fce2016e6dc8d7828c60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5880d141077697f8f8ec78c635f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14347b7f35441e5e57cafa9fff86c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98c60c8ddabb1c1bd07cc2f92c886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e961d18b18e799133f47627139f0a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6561175ad0004e2b861ad04a9d5dc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb9404a4cd1ff9213d2ce39780ad8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605a9b237a12774c85f22ee7fbe6ffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584b38dbe4a90ad1c5651708431365a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1579844409dbe756e64e00b6b6547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51859cf4fcf5805d357416cdc951868f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b93689c89a201452166bd839ee450167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd972cef0fb474d2aa8dff28503fef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c3c2e832ae3e01857e51142941c6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4e39c34840cad60bf686847341ae4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c5b90c807451e5897ca498a14a9eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be31a0c77f064bf29744e8597db1079172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9034ed7ea0cca5c2eb312e72da9a8db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18454a3a5f092512dd3eed53577e038e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941ae3180758b25325469f6cca2a01e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6fef3b0f5a7b2c11b0447e7325261176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2afa5bca8288051e59f45c97bbacf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2128b8ebdc46348d1a106023b436c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39b6fdb8f6dfe1ef19ec9c9d7cf32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b245038c71222f61010ae5d6461e743180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a2e63a2ea10aa8f4ef32ad8ead32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2bc15008eabc7cb1258c9dfbb28b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eebef6eb79f82608d618f1cf883ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941cdc2f495ddb882aa28a68ccf59a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba67f8bfb58a662d30a2248f500d194185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb8c01365f498d82d54136d6e0bdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985a00151818072fc59e52d587d210187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ebd192ad34e39ada4d0eec7e7263188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cfce56792a6c30211a76b8ed2bc4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae30fec1b1dd7327d35f0bf1322e43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7359f37ccc7ab31ccf065dba911ec4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc785206045a98a516dc19e65a9e188192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e4108e680fd0937b10c950f14f9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37674eeca874b2c69728bebe9a3705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3b226ce30c04b923e0b59b01c475195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90516eb3cf5765c5eee3d4b0cf8a28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f428ee94549bd0ad0996b87870f61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2176c4fa15b02299c8d017849484198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa6be072f2777a660f8a4de9028c0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce203c32e9913febd864a208c2bbfd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d580893a12ddc4cb5d27a24eda98f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a51bdbdbd44de4a5843ca0cdb9d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57503b6d209b6e6b0a344392adab12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e5950375926be3e9bd3d81ce4aeee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b05991d4559731ed830bd8c0259b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c258753ece275441fb1daec7fff0ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a4b108ec6ba31e2c8cf38199d3fa0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be846b4ea8202cbf8608ca6526acaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389168e7ecdede064adbd6a2b60221b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56fdbaeb52c0d88bb6eb887a399e2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb4202344920d1fb12dcc1830013c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64cb989a246960b2c014161949cd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8883adbde1af9e3315b524662e3cc06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd53182d004f6b496eef8c68168929214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f0dc11a313baa1ab046339d77aac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671e2bb557ab93db2b2ee0af3e54961216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c94752986fdd96768f4df3078c85f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba078fea87a97802038b62d2816006218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261bcaefe3903ab85f3089f54e86a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feaab3c26fd3ede89c56637eb776c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6376f4b3416d2271e9ba419cfbbe8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77341a89e30164ce76a0f4cfc8364222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d20c4206169e31e417911f0548db8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac205283097a7e22f41441ce82643dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab920b6261f33dd011eb340fe58af6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e47489908518c5ed54b84dc2160e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb698a43a83b339594728d2bd7b018227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548af3019d188812a4d4d5ef946cd42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c9d42af24e310edd7a894ddbda39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5345687d7b67d8c2527759d6c038f14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f2212d3175f6d9043fe594703462e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df71be94aa0d87f9d3f526c9b88728232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5042bd07a1b67f4a29a215a5154f1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7296a3a201dda1d572cc9da485e4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32881b46b5e62079cef2e00c04c53d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fbf92898de49b10eb3e2c8294d24c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d369f3b2d9a049d50d94ad7d0693efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1d2a26477ed7759bf5cba25585187238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522179460e2d47bad86c0d4b8f756fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42edf2e705c8fa168958e86bc31939240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dafcada9389ee1276a998f77bbd8db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dc778a418301f5d5942cbc089afb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a949cb03cc3d33ecfd46c5bfe4b33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dd1aa2d5c10b45635760470e3e244244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231d1cf3272d13c5d9ccf726336c820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fbb7385ecccf7e6443f459f49a416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bc854993776136c3cfcce4f8a9e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b38fd7f311e42c3acf0cd9823f51d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8df6f870b299430554549ad4c1c6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef061988b23a32f879d88f1eb3b8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a390ca2097af4a1c571e8985be1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69baf332bdd6450cbd57f09ed829e03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a99b52660c91dc17cd9bcb4a9ddc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf910bb92923b0ac8f9902659d913d53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aede05663d6dc3b50ae1a856b8e53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662683a9d3d8652f27e428733074481256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c1d0b2a47b453ba9417725769bea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9459923e0ceb7f97a337fca1ebeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a330d2c89b392d3d3b4f570e56285d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f33e7c98474a2c8812c3a7dae9c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a35fe1c93b15402898bdd646fdc665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a44ca6ac16ecf646294ac91dd7622262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3b9635ffbc9da1283187de6450e4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef13add4fd47c3f67c505c6cbf33cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a5bac2f2b286bc3c9a2f8b0458f45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30d616e12b7ea8518de3cc39c24748266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6dd01185a55b2cfc079ae9577ed2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45454fbc58ad4337b62991baf8c94db4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8a6853902bcca8839ce0480b5ae4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1746cf76ef15267fb7f2be18e368270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d54766678e1347ef9d026623d05bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc91e38c9ac426106fd56f7fc1dbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437a13e59d8cb1e2afde1c071b85901273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b02684472ae3abde16fa9d7a6093274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c4720e3b50b3f9db1c8496d8f63d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df0b632ff9258ad53d152a831d19d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec045b128188e079bbdf035403846277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125c6a2cbca288cd06edf347c5584f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a1879c80a29eefa4fa9ef0435baf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404d1a7c1959e6c38763fcc21cf9f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f97dda68f08b1f700c491f371e45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75347e9bd3adc650876ec5a915144d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58f8b65268ee6e578d598b993c4d0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6dbd6ba6e0a68254e2cbde05bcd81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bcd0f91a36c7e524c9895594a72dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f99a42206719b2d34f13c76f4107d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983c1afc96161215df99ef7d569bb7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dca0169d8a6d33ddfd32da67b2b78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6014bbf271145d22b5e740895c98809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67866d0b5c90406f6b8c16399e798bc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f14f1f2f935528d3e084ed4ffa0f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3540dc463c3e1315a821e58144f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe08239fd00d2e0860836cdeca73ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3353fb8b90a584998f6edaacd6d86f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eed1644a2f2581e657ceba5c061701295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f3b2284d8fef85cae27aaf6048578296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4efa48793bfe1db519723bdd7cb0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d66e1bb8b2beb46f7aa122c62010298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708d0807054093ee8be3acb178a7155299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25173f9a26d0a2b71f26bf35993a43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cfe92eff9498974d1e4db52219438301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e35c1a1ef22910402a0ecde60f09a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a201d742e4f4049703622ccce9c0cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043a16c2f1d5fbd1f1f557d4b25a27d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870ad1c50f28f6d66c4dcc5953f550c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942f7158fb46d1ea514bda89d916b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835741f2ca0d3d352cf7b56c8c97fd4c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b36af65efadb83ff6a97f9a1ee56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e79e45132f3c11fe8e9c1034323db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156a629f78af4b137cd702cf2fb61e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0b6c11018e0d42ffd9c37fc36dd80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e5f3beb6a873c95a5452cb1308311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db90e01d6584dfc346ebdbb261a84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9787af49e54d6f50109eb9a30f92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deae648a64e08d2aa5d87d0c9fea29c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420016564e22fcf98e853b16c9741464316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec98a78c2bb55af47ffae6bf9a6fc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35ff50f4c226f75d56c8363b3b9ad1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b7dbeb76ab3cf8164a0ef3dcc79a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f88dd2fd047f62accbcf4762aa6bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d9d976b3fe42ed9e0539cde9e8cce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe5cd7fb22d45797753be0c949a6b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d153b9c0e07d8df4920fde626ee498323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bee392d571983a0ca991ba67d90fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12c071db9fb84766d16cf22252d7cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049e3bc66fb724384a386ebfd2b393326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb3db41b6b66cdf81adc60c1e64e1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef0eb012d13f55a77b743e3e10fced328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578c8bdb40deffafd47a16c5fd71c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b47b0f37edc212a6ef6eae760922330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34edd1ec639ddf75aa4ced879fd0c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9cfc034b1193511a238242157a745332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf2532a75eaf8abf0ef3dcf90c83b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dbbe2124c5d19506ebcb06c1146c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0530d0e6014fd33be7c8b1557c7108335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057211d192253038b55e6d1b86f15efb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b065cc5d82727da413cfd33fb9fa867337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e16a1f94e8d87d7c85833cc8d7830338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd720c474809635374ba22fbf736ff8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba17c37a8961c6a5d03edd543ef982340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045ef6116d46da338b81ee6ccc46343341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143bc0a9ba297d12967a16dc51d53c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2ac57e944398138cd0417bef0a66a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d676216b4a192eb1cb20dd099ad3d0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a305cf77c21190faa8a9e17f1735e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c9721045ccd66eda32bac9b94ff1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2889be6051d55908be3614338ca173347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e14a5407d9469e52f699db1d9c56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50eeaa4e283f391aa0e28fd0f2d4c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ebcaabcfe6426e3b401dcce1124ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da5ba2f19c729d0384ab7efc89910351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a936c14ff40bee2d86b4eba211e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d4d529b5c4be2bb94301587420cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa624eb6084a191ffc6a8f20131b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa04a7fd631c08a96ec21f67b85c1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a0b688535681f20e39f6ce751030f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb149b4cf58ece94a1ee575c1c363c36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09c4fb4efbed7ae61c63287a4c37a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8cfb4f575ae442e579e5125cd7b6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcdda3005a2b03f9aa961e0e075153360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305d102d7cc889367721842c1ed41e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e148f783632e88a828540140fb46b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15c4915afb3d70a833e55bf409cdb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8f5ae9c8363f7a284e1d58259465364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb207da844e05ffd5e422befd71c43c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd17ed90d279ef4af050ba2e535010366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9a5605a5367d59a7a65187150a1ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd318303659aad51dcd3921346011d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4d8e5cefdcffca7368d26a6ae782d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a49bcf7cebdf45f66b9a6e140af2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f0e8b91bb95b10460d7d712ad3066371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344706a2c4fbe8cdc8270a16b1da45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa816d36a6d897b55bacc8fac953482373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e30fb5178a555a6990747d86be96cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26359030e498a477baefa3da1f352306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e704cd9bd8e515d58f2046d618915376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631ad7735e84a17ae62550691ae85b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf13040fe822ac107929356330d52d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819c9422130abc188c7e0e25f6b8620379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45adbe93617eec5519347a1e75341db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e5b97ff00fedc74d82bd5acd4cdfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4080fe532a80ca673213adf3dab497382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf016300a60ada167c11bdaea4b27c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0dfc1e395ef7a51a7c11cf2198afa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62cad9d89d5ca1abf260fc7cfdf61c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e92c6649c4f3882416d92eb43be0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e9b451f5cd42abc3be2b35fe17dbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737eaddcfcf4d8534ebfee5b61dca0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd699849ba206b4b14bf36c9f9dd61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604942e711c8e226c42626502954cc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f00198536b9a8993f78da885bde01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc33a28619f7402f2a24a18e642ecc9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df6345995055e50894f48f02d01040393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c7c36158d0f73ac19d3aab11bbdf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed643262cac7ae379afd61d9f9c13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2584d06c4da0a43f3b78e0f93c165396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50efc29bc8f9daf7dd8194f9f7c5a30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4f09907b198e4908c5ae1db1ae3a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a233724f19db0a3747691c8198845399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fba097a0923f2bfac89eefabe13d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c8d4d6444fa6d798b73c949b77042401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0694fc448de8fdd7425626ede8f196c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9f42f453be4667aff146e40fa617e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940974676723a9e4bb1a7a4f1a2aefa5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b21d8b84831a3dad54744b1fc38f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f850f1247527ef0c4f33fcc3966d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ec9bf965243deb8f5b89f46a9272407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c09041cad2bf2d6664825728ac36f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519558a646cae0f53f70b3e9052e32b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9176d02aa0db6a6b7a8b68f86d2e10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020c071dc46c4cbdd05398770584fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b142093b532a6ddc6b18b40cea9941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6e6ad008230b0166e8caf5240dbb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144816c8af392378594831a9940300c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934735f3cad79fc7dc1f7f266f311485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbed5b4b76e87649e57cd84930abbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868ed963c38c142920907844cce3703417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987f4637ff1c9c9e054a260448981e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14980635657b180088b63e92687ac94419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23227968ce17971de102c47dd33eb47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2e43b12e20543d9e3bb5321a3c655421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8191bd256805bc7f639b900626556c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022984e398080853cbf84045ea3dd1a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0a00d8af03073c246f9b68bc592fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666ef1c2fb52f6392f2f5183216831425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea77b9241a494c84bd274c63ff0c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d7c5740aa4c4503f43011ebf21ef2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80f1d05cf372e1fda0c8f0bbe5d005428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58f1db121638d27e9c4e0a9fd9c80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65257b79a12a2a3046462092d6cf51c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddfe2e53cd9e81994e2524ea0b241e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8379a9197090e00749409415e8341c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393b70836524a937a704897ad1b284b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae34edc74f14b08e28a778bdd2c24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a54f9443a264e1af93bfedfa53a2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa7b9631042f1974379bafd51b936436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab2d43ebc5755e651815ff9d0e39b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0f337a06cb52210a94e66e8fef1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5812401a1b6e7eeb3764066a896dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d3dccdbb98f1212c91cd77e18e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c8d9135e10ed7b7e4dc0a4c2024cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19cd81d3f8b11f2ed2e67362e497b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab116a496dc5cab894e6bf8f97bd1c28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa37e5a34f0cb1473be7da74723494444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929812a9ee787db058a16779abed4e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cb508d8718d1da0ef9e11114b2c95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829261685145db9b7798cab7e9e58305447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57905925ad298f8376a0d99c3df7c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b896f3be07beac1b1101f0697468cdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6accd9783291300fb16ef2fc85cca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75cd1aad6959d7ef388328e4e7f07e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b76ff7f3bdaaa4c59d73cfd8af917452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f66bfe0b1f9b7867d8c4426fd72fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d9aece6c9c496ec62ca495192fea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43bcdab137d746022c8391ad4dc6da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e458aa42faa47c82e0ea3a3067291456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cfb18b93d2abed795a2a1c2af10ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432ebe1c4a7e7a497669c8f8f51240f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977d4fb247a9b69729ec54ae5563d85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8578196e025990404588e1ce56d87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ccae985cd62d0a8e848a65a8e6615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876c0a31665878be0468e99c09a797f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86769858b1473ed304088afc99658f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e9a202c064a6c57b23b97bb27428464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ecf9ad12fc622e33b9345670260d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de69a0f3a18a487d7e141ad2f3b147a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80109fb589f07b824f53208cb0189467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f51e4db298cbf995b7848e0e39d56d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc30b9fe610aeb7333f4006d55e80a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479c90218eccf2d709f5102d4d80b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e8581d189053cf57de7f9f4ef8e7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f500cef57a61bae4f399f655569d9f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21cc9e2f47c2022ab96cc2f94cd57f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5d086b013df6fce99776b98866c1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017aa94f5ac556ba83396bfe8b919f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff468884c6275ad71ec0561b93b2505476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363a850c2bb60dc3c536e4e42e96d1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd6f126657c5fb7a17386947a14c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151486ac88a52eb62113199032185cae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a0c545a48458d2eb907d95413ee5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84b8d66d948afd75ca5379e0b1aa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692f4e352554e51c1da24a16ecf851c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2753e1dcf62670ff944a2fc47af6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a6c5245e91449c30cd34a65cca2c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8d70fe95211fd1e7146041c0d457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd5e9f081221fa8cc5cb9743c45cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d2fb1d6d65e15be11251a4a2ffed4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d69f8bbc1742ba7dc0ea1548c6bb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7536b3148a82d615bcbb88af581c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fdec3293fa5b057a137b240d37e94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1447f5efc5305bcd3cd7e2101fca0e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861448244461e4785cc0be0d0d62789492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4df72b750e09fc1e5f5e2c11566f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b121704eeac5cd88a148de0c6fa55e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec47825c9e03fd4a4b9da4529f7022495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f76389fcb8268827d39cc5ac0968496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7629179c0d1131f9ef7fa08a22d31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482fb88da080fe7c2b6313e765e390e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05a73dec84942604be62dc268fd62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e194b3e8307a211126f33b53921beb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eabc1d64ce13b48620c84411ae773501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862b2824a6c90b4704665811ba200a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabf74cba9e807298fcc01e35dc553f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa055e7b6b28e9959ae784a346c6377504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab83b9468a19ba5edf02ca82b35238505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde55831c48b1522faf437573ccfa4d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edf35971a783877498f53f003f11c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb64474dd76a93662b96b0b5f1590e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd348e6af14dc33f57e421df94552fc9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0422a8f70aec65dad16d48973d4e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8d5bac6b8ff45c62d5df16fe7c3d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fa9a07bb69e8861db90cdaf4c437a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886dbc811aaeba2973d652505ce2516513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4eca671d93032fd5e5b8d347bbcfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8815e5b02a62a0c9e3be058285b64515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c2057d88f75eb4fbcd07aeb5bc756516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893737f62d255d0c2f927ca50489f18b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c403c8256de3f475b258e8a4794f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89ff7a42996418000660d770dc674519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee711be3b812296e9d43339612507d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e146d649113745776ad55e0b955717521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7811b1194fa352bc6e4c1a4e5feaa67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eded62ac70e10091d44e16ee3d9daca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8202b722bd7403842dfc7263411c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7beeaef7d4466d87a9a8752355b95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427e8955117db975c102a6885d9c7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf13cb61e314fbcde477e3c39f662e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964af516a5727859716fa61a797df68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23bb09902f2922363bff726a392d98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad66208b9fbab886d0aa6dfce3dbbab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f580d22b8406bd2ee3cb5ba58e09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3a066f00f2acc400b1440825e80f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0537fc1993fcf414c68387845de412533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e9bd85be6bf3176a7b4b80bcf1993534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384136b67e65fce7ced5c1749c9aed29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b98badac93d919c2a8f7d50614e4f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3906a2a71266a7e8fe207ccbdf2cb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb77c5c7312b0f44b0c2e14df31454538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51d81353f5690291d8687a12af9b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15c681cdd4fd679708692f53d4fee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407860f69ea090f5c5311e8d366c73aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cfe1fb1d6171a3c351ea61f40042f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa694e6a6294964e873505e180762b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75e440b19afa29411338854304b42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a9e36a9c12baa662c86456568e526545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823f449191388a01f447752d603387c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a729eb3eea27b8ecb29c352e0bd0474547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d8ae7b4871c1016fadb1cf927c37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa99d9b6560f5a3b100155752ab812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31f2521755dfb4386e8ac775d01f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c221619db1c5b0cdfbaa854b23476551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b78cb537cabaf6de5e2b8b355f054552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26fb7fa975dc5cfc624a89f27f784553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a230788401661a29aa767be45b9747554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b8c7d9653d01df2d461d31f03f3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958e78dbf7ff3be7bc8b4908332c56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856616e38d4b64f1ff6c06dd56b496ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c8bd4a6b71c9708409b174f06142558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a54a09f698884819dfce52a3c4a78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade674bad51b011e7b056b926e9a56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6f8f867a1d9840484cfd04feea566561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541621a86bcb8d5a3238543013a367562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ea85d24297e4510bae8621f13df58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9081ccfdc3ddf59a9ea2c048c1f04c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d51f30dd190015015a41dc566673e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28bd59b36d1ac700a8206abe4975d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7187d4e02177afc89cc6f3fff14a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea98751a3f94c152baecf02773d41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5969e20b96b1aec1a1b4c3f160ce43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130288b9060dbaa47b65f73aeae920f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35458923ccaf7547c7e9e75fa56df715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef776f76e1a541fa5700e09b58697572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94722dd29a106569fcd58954a4f22253573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac2e208252336d99d4a27988a0eea4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62853722df55086a0f4b54a7b2e34b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cc95b2189b158c4e552192620da87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d503a5c74e0fcc8c3afebfa57d1e7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0ab7796e78ccfb32d1ca9096eaee9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef39e19fe8e4c2b20226fb614cf0a49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c743facf0977ca69a521113d13d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0835d973b2ceb3824f3fffadd9f214581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a4677303159fb2bb1a117f90434a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7965f94cf279260ad4606cb07810c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f681988c6866a91e568960c3b3ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab49f2861ef1c171ad1f5e27c504791585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c33d6eb7a4ce5671faa5dba0a5875586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e101b2ddfe6cdac89b2b783ec8c66587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506ec81b02158241a5419e7fe4b6439588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4d7c3565c6c7ee4a5827e86770ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780ee8521356b5f92e79f6de0097544590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c371bee35e369438df1f6f6ee1d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a831f86f9a628b2820a5d9f02be1c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac341cf4c2ca54bcb113d99a8bc4fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c1a877f587f3854a5e9537ebbb8b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359911e75df824a1b313a55ff3485bcd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9817d3641e3b7284c9724a51f1c5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42c18254ca9caa688276203482dba6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c9a0fd02644b70c00aca5aa71eddc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397a652d939dee4b0b958bcd4a8c3ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157b44d5c8091b01f4e81dfd5d38318600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0130629ad6ec8e68a832ad1aee961601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423941ab5ba5d9b60a448bce2afc659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd6ebeb76cada4a81341f6a261f531603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f93fe8328f3ff9d895fa500b3d8276604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097589535668f740f370587fc56c8765605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adeab261b4e2ad2d5ab12a92506a76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054a689aac381ad2fe8fcbba85e77a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99ff1c05b211f2d58fa3d09c99e93608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7d80cfa73b42265eb63f0aed4d5f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137cb32bf97e6e157a4dff93c6dee89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a6b088a626b40ab31ada1f9b5af27611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e7d36765b00c74357bafe357a745c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae0a9f089ff338a1ef438f01910868613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e2842684a8403d66919522813b2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d531c68d9cf3e3bd58bc9b43a509c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc9b34a7d3386eab7782594c1256cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc1ac3f592adbfc0e933e4822daa9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f6e32656f338b1a849f77913e683618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcfd9b8b9e2320e935e2a31e65da78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cacd2b134bebf4693c212ade32893620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49b807f4d36602babb4cd7a5fe79a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b192933662f4350661b05aeb55442622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57abfd615b1f1afb4299ab6446bba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d10360242456d5efb3016bf33add624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad2933ef99e19b830b96133a302f4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5bd532ea06e731453423410b9e4c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f79114e82cc7a76d95d7587e4a1c41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2204cf90264d40f4e8ab235c9f78f4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d0bc807821321236c376f0658c7b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ee75cd8c4697cd86e27c26aa176cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4551a3f4a9545adbb22a7c9098f3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc571e21c4ea68f68d95525545220ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45630d353a9fb238fa6d3081029335633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee74d17d9fa2c627e28c4b9d7f0cd83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2325fe8adf4645923b115e3944b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7bb11bce7f94218a3ad17a9e17335636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cf238e0b702d075c0b1eccac9c34d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010d6b1d58ab9980cf7c3495a808b1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fadf0086291ac18ed07f4c26379499639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad6c262b0556e821e459749b187172640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97520db86527360fa2bcebdb487a914b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44127bcd96a88e06130d0c21b10922b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555ae6d504c0d7f1f51ceb8e103c679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da107c4833d7d97c2fb895433c339e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f65a73645b4265b88f909347392f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707f73f76f8b699d116339fc742497c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5545a2819d26a13d5b17e4ca66e5535647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3a78595448f905b6488b92d1bca26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc58d665677192bcdc13f4a8906ea1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bf928e701a4cb4d7d2fb11de0c141650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f81508cbddb2b5e959ba094c63800651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70c005f5ff9b86338cf9414fb731b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053327192fcf34e77ef00ccd5bd6d0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a6b5e4412fee836166dcc1f8be3d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134f1bc5c148b6d58c638e3fd8c7977655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e53f73b5aa70e7e4cddf19621af86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b115880f41b4560e0bedda7f68c07657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9eed4c1192783e65a8a3792b6b9d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b0dc5b417302a26852bddc63c065659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eca3dc40f41207d66cef104fd6ca9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c13e57303c95fe473b09c9a90eafd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e28f31e26aca841a3fd25f572f43ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5003424bc7d3b7cfa146414d7a02e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adffe3ed53ce84ecc6df1128842e4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242df99c5ca2808c554cffe8c156853665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c66e63e9de15c6aef7472e0767660666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47901bec57f54638049f0725f68f8f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b0d2f754a9a6b55568aa660027769668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a721bd0ed2e6cf1577c0c44dd1241f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a18a0f697a47294beb7491cd5a704670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a5cc12600482a7e15f7540443a4c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd26944ac3f2d23bf0ef7131d6cb65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d013ec8528915315c377a24dc1ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deb9c5fd21992012f9b5b3e601c750674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e4cecc9fb83ef1309f845af06bf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042ad81d9d72c8ce13ea7b72cc39710676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a00269ae962132e2f60c1cb6f92d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d689cdb9150ab6ee25ec056b78a8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cb1beab7310be06fc5837375d4954679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cda3270be12818b67fa1e5af27ef2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470c3ff8c3c83c472858e5dfcc66c16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ce4710628cfe9dd0beabdea283d24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78ece1641c8f8673ab6f2ca222e684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f94ee9595458b746e629b4373e244684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2528c8133f8ebc97d8d4d6d65eca06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0dc165145c1046dcf005840a3dc31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e146a5729eb103e4b7b8030e09e92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22890f023bf34d1aa1110583cd27e53c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363552d6fa5663a890b9848173be859b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a88a8163d73782fbf228fea78349a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ef11b3f6a1a3b7a8c5a3cc43870a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490befb63d23b635aa4179e7c3034c6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff482629e634efaf465f75642d6249693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358edf42b7a1b05cea191dab3a97a66b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a15aa646d4bc200cbde3875d4c3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97b138ab01ba623c4a6eb64ddc2587696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df7ec5dcaae5db87e8eb229b43724697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e73cebc51a557e4d2ff8150aff43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d2a7219fb076ec828b83a86fa3d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a277822661b0daadfcadc7b4c72954700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33436dac6bb1b25f711686fd5c8f2c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9fe99050ef88833a223d889c35904702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b5dafa58a0ec6891f087e7eedec8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de555a4e0481865441950936072482c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1535f8fafa4735ff9a3cf46b663b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf2badf457ec914920f9157671493706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a787d06fb4311f5fde410b193b92af4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa314b98608f62a43b96ef24ba6eba26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2194f9618da3b2998831e9c398a4903709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56874ce30cffef288e179bb0c6995c3e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b5bc8e209893750a9e1f684c4745711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696192b3e081c8bf853738ff342fcf29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf67451c9b658b4ab876e36fa0a8b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acffa0b01e53a1e341b1202b08c4d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a683e1a73381acc9d22b707462381be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9c2bee9e398b9544f43cc87091b03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710c5da860b4d2e62ce03fec136773717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ff155b660145a25945217a1a7a2f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deaa1b71513defcf30dbf7952e6155719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b918b0d2c3a6a678957a74e33ae4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b94264f1086bcad4315d7ab94c7e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9495a38fdfe82eeb51f7529f8438e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa398391bbb3f55e752cc752d3656723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7434347e03dd8a416446b07b8f01a91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a920822c2623970936c0d65b74b043b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56111ea838dc48f4d1f85740628cb800726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5a08b817a9530814912f5035a709727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cc3c312ade5a4bd6bc4353abf9dbe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e809bde57c04e0a5c40ac630b06215729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751488fe7877c176b12ff5179803ca6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089e371dbf3905a17733f70a5a51ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5efc6d03b487ac82396169245756c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9d953f2924d25212ae7f5916f9863733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364a192601d74a5f72bd7ceeb6ccd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3b140bcd3f2de40da8e568c7c408735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd82627a532d92a939db9f2b842d55a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875355f8583a4466b8d406df52115ef0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe07e70a74e9885fa435419326f9cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c1b92999403e9b99ffa2faa9b70f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e095a85aeb244f797a2ece672fb3cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83747f12fe2c0eeb165e1955fd7b6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc98802ef17e15549ac58e8acedf127742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e6239d2f694fb121ff7c0ef03c73f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b8c531e9ab5488d2479b6ef23ae06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5604fb1d25fb35fedff446cc97c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd1c5ba5bce1595d9bdc78e780c499746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211aed35c3bc1909c8c79d05139543747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b269abbd9cc3643a27b9713bc24c03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19becf75c9a757576f9c83af910e0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f77126e3a5b1cf0cc4cf754b6aa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5002e0c8e97aa83f44be3bf9ac85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f34e27891fbed9b8c84ccbbee382be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39f8d0572d2d936ca93b51105c3e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57595107cd49118fcc55a1789ba79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e2f6b23068deba58c77927e6c862d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3a300dc50fb143062160d5921a230756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8a7deee4b560b664ac2b744ea5fbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d75cb5dbc2bc2bb5991a71403782758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1c24557ed02bf17c73e6b44c99e43759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4b94f3684cf07fa6287e1c22e7f0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c99b12a578f66da0364d4c4dd1cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0950b48ea948fde8c0b7841b9f17bad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c16891c1091e6bab1570fac06291763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba243888f4896cf69351fe49c00361764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79990f7033910ccc3e344a38a2cbd108765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71627f0510acf4948ca06b4db9a7433766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529dfb6b7499326990dfefd3a5fc787767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2310f4597bc59750fcf39270497b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750414c7ebebedc7b6ff73a3d2fa517769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271606c53092daa67bd19e14b412c06770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c966b215c79c094cf765ffdadb6a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cba6e169219834a5e12201417bbc2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c818d12474fb95adb1c9e9462c341d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e142ae7cd2c9db13a06b7fc9c9dc9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb9bf9592ddd38c23bbe3b71344d5e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a2864c22c9e0d468d2b57e7f88a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6cffb07433f0c33ba990d0919f7a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b13cbd4395f5c75ac5ab8e4ff2f625778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae664f6620d5b2dab8a0539e898e976779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324353331ac77b775815d11b96edf0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71336e5089bcd91187f4ab13a2263ce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931357696e03f28a05578bceafa09cce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbacc8431b3ae02afb8003b8203258a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c0017f8b44d662a73cae0a9c45c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6bea7ea72231ec286af4490ecd1e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf970b80f61632c5be750ae4e1d8ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94aa8aa5c0020e3701518731085ac9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192542243f81311dd207b6b91ea26264788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ccfadfca183fd6412f923264455d1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3476290236e6b8fd5b76ed20ccbabc1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8a0a9e4c123e2e2503322c4b4df4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf28c394143463792c0e0339acb59792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deca9fb54f526c922779ce9c410fd2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37ec17ccffc3d147e91a3c73a60059794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d6432ed3348634fe5a7dd9ae44605795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11b1ec8cbc17b02220caf7a3a4a1e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444fe77baec25b56dc2baf5ab60250797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc213f6333d854e8e913b8891754fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ccfc2b366609b4f49ad87943e5373799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e9ed0ff4e932143af881567cbff9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26052ccef3c50aef164b51e267baa0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f517b0fe938fedb2429561ec1f005802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5268c7efc0571f3c505098da7e8ee803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45873bf89196e7dea66b8ffd43417e8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c214638808473530248b302e638fc4a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62c6c5d59e5141d0b1abbfc505f14d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4967861b5dba401e5537356c915cf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0bba0c87ca70514b749044d31b338808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b8b64fbdbbb029ddbbd81aa41527809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbf00963763b71ad2a29fbbb3de88a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eac93902136b36a3245d5ce384969811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac061806f94eeaea3d33236854265812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd6622d017ac077e5b7f6d664fd24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d3dc65a37e89ec75f153a6e249abb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21ca36e0fcafab8d3ece840141909815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e704049c42af846700fef4282e533816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187b928ccfbc441a951a3d6ec0ad68817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3fd92c22a29128dcb11ffb44b792e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf612602ace8b73dbd9e9305b41ad08819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509788052c500036168cc275d9bf74820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4348e47011d3d58d8070eb7306e0d2b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bfb0c46928e55f988d1b32bca1f4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23584c3b41e5f86a4ed232331684d5de823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b667f90e979faf8749efe4ab3611824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389735be85ed43dbf1e0108acf7327825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c16436b90e23d1df9bb8cfcff03d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5aa60ea785c18712f31f5957f46c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ee91271fb02507849096f1a1657ca828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfffc4c7a7793328a5dab45d01a9884829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e59030d57930c25d2be9e241e1d0c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d2de28dd1d9fb283613a71f5378c2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e6f75de6833143afd2ffb8a990db1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69d1e0ff60fadce62430e43e014d9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30c0915fa178b552f0e957cecbecd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4adf536341c2c0e958a09cdbef719835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ce5ab0298cc3010f986d499fb49e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733299bee55118f600a0c1bc7db66d0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce1b378fb443d40eed886387d486c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161ca62871d088411aaccc5821f3e90839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c3d3a7a2108fa74aed5efbc4238a0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd0b777a92baf4c62032a80f5f777c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a4c3be4667e4995af1a7a48f1a9f6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f715b2d1b68602d1c5a114cf53e7bcb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0ed2af7028d255311e0b7b04dad0c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d71412d5c01b14b510cac29f1765c2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e84a6e1836e6bcf9f1b0575c4ffc90846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9507a02786edc0f49f9f6d48136c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2a1b7dca14cb1bdd67f12f8b8c088848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e4c3f1ef9fe05b2ba31978bc6c58b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e3e1f4d53f24441de5d711e5ab207850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045e0aeba1af45522bfe66c172dc151851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de61eb8cdf434be341c478d9e93a95852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3c86adaad0489e96f1ae06b9cef5e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebda216659c61746054871d83875779854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ac458c205edc60910034159b1be9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0bc3c033053844b167fdbdd2b0e55856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c7dea89e26e4edf046e85874fd07857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52624a9da7f6057f46bdff40d255c45858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8353579894fb0ec38646e3029f1ff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f1bd662c42a46c2c3249895ddfd3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafcd6d8697f810d0b2030c6a7d6a13861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa2f148bd7b82cf67086a2664dd0d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dd89e0dd2e765bd28153f4765f977863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206c86e6957ec8ba6784359865be15b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d0a479477ff0ed7234e8ec2be059865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd0398ccff6daffc188b8276ebbd60866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9912e308271f5c5da5d88d12a05b57867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346fc60fe84e034ba32168723988754868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed7997d531c214409152785447fcb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21eed887a908aa00b3b8704a821e70870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb6b9ade91da62bac691a9ead3dc5c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fca54379146e7a227a91605b3074f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1004e4ad47f849740a5f3f2f2c5ee0e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b7d7ead2ea4bafed29290ed5782a5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c1a1b889d034a59712d134edb01e7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453f2b98b89f10ce6809e8a0f02ee06876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c01ed7e5e0edf4d7284802d1d0a8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1998127e4a85ee1563fe4f6cb30bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3123b79efbbfa45d98b9c734c8cbd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943ea85c593737010297d609d29942b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80734b388a93749c8d9e1422b1601daf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5857f8c728a3d5720c09677decfca9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e0df22dc09e226b8bf1be06463fca883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36bb5c09528a33be2b464ffe13b0d3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44e23287d3d395bd07535cb0b0e436885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9023f05197d841ebbb7bc5216aa61a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3197a9b29f2ea60a26fa6a4fdeae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a59ab6c8310f893d2865034fa92eb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae7cb6a42839396230e884fc7e6e8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30319c8ca391036534d2b434a9ee6e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1094f9f093a557dbf602e4edc3ec3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05b756afd2f5df3e0a77fda3fe080892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3965af0280c7cbac98f5731c01622893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c65dfb007f35f7d92bb70f4ac059894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eda854330589e4e467cab9abff82b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fbd4c7aaf6f53c07cd69f70ce422a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c333b96a0d5b553fe3bdaab120ec78897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c6d08a204a8f15dcb93b433ca0c5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec18dedbe0b7519c6011ff3e70c499899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cca6f2893701b6dda4e105c3b83bf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097232cbdb6e4f009edc3229e2798b0a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496127a31e4bdb43df93d80e7bb5133902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b35a9fe8264ea15f4b1da1fe338cfb903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95353bfbad90b3a305daab4200ac4e67904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413aee20e04df2aea3cfde7af22fc5a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891260ff3783427d111177c6ba225062906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940edcc6abcfd125f608ebace41719907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e770bee52ec07b4133ba00556dc8b61908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7b3041fde83c0280ec5afc55be057909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc257d152cd2c2b5e9f212d4acde8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865c16ba54f0108416976cc079aa87911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82db6eb118143a8cd0d1051ce6ec8ca912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa731c1dbc2429df9ed9e0f9875c9a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823c1e6957786a7c84e97f6622f788d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31412ab6f9958b49fd9077a5b45c786915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b6bb95f8431c9c83e7b2cd7d1a07c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f8f775c221fa217b655b8ffde725917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0def6caedd7132a6b7cca7332e90b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b01c0a0f1eea8f0649e0336c4b7a8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea778405ef237734c6c187a2962de6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a93af76e871e095aaa0f097697b7c5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf6f6d7dd64ce9a02716e24486034c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519fd2fbd7de0a447c57bffa997c4e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c2a5299933eba9b09ee868b6e1bc1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809dc1ce2120c61400c158ca2493cfc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77f084ee5160974883dd60a8fd23af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d1ed1adb43a242cd08c9a7615f86927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc661dd4e2e4c30bb8bca1c9548350928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e75a7010532ba29ab40de72d90952929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313b04494f8e1f3cc3f08e4530c258930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995bd07aabb5e311fea6f3eb01ebac6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd03b14df217d4cf89522494512a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6e20d8d1dc983bc829ebc169fc39933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d7c445bf1ce453c8020a1b21e760934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a3099a826b179a377379796234a84935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cbf1ffa96d3d8934fa143c18ca7ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb8eb17d972fdaec9cc8d647aaf6b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06a4c795d7481814d446d281a06d3d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c00a65b5e41d8b69c75376ce51e181939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4b8bab1739e6483b417fcb41c8c4e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ddd2e8f292366e38a52c90e28ce3e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d21e1e1f4f5cd809335ff2250a51df942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07555c027dc17e1836f52da43ebd7d6e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3767444d55bd2196aa6111c097d390944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de2b39cdcc886a819c5b4db7cc8f1e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a860ca785f6790fdc51e9b1102570e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9d241ceab45186791da7e94a525bc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e43f0c6862ed9952e6f5a878cf182a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff50deede537a5945cf7c749a8c4c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3e38b49b2f86eb8eddf5dea1ed89950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3541d15cd48718ead7faafcbce80a4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91619882698b7f100d710bcdea60525d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfc1fcc5765d9a9d9c504ac7edab34953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a696ac2453724920f51878ac7589e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d72b916cb726ae3db4b7a09cb32a3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f239d4a55edfb643d4995a6615d3f51956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f542849fe7f2b3cd6affc2febd659957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1813c90566dbf283a60f44645f59730958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a96d62732631ab30c205ffc33c34c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ec7b70b3bdf1025eade11dba0230960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6709bd2a7478a1609b6db0586cc45b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6943e7fc45a1f5c403501867b33a4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b81e95ec75897b4305061f7030fe4c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a38c8fdc2083faa2cbc5ac8d31fbba964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b2ba674af9e258ef2883cc09e01d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6de38ffa223703953ded09231cf123966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077648c4fc0af3be5e92952ae1889234967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a22b6766fd47cd09f646e12669e67968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e33dd89e7c070da589a5c08d8f4cc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db44dc16bff8836c6736ca670e79174970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a99852b7b1b839c3575f461e55a53971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681cc282dab587d1fe1327e045098e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b954acd31039a8e8f25dbebbf1b91e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4990f53d1d322364203b3d4893baa7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a759227cbfb9ecbcbad74003e3ba5d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308f0a43dd5ed2ebec849c94b9cdec976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6502ec608c5faf6028b02c9f92a3b9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4f0510a63eb7618f21795713f2f95978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e8b3741c18f210f6ed35ce8b52a0a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b8a04dd246d6997897d8fa0ac6cd9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294c25999699b12318b56a8e1b23c1d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024941f64ac8b7682456bda069d2a20e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91d1a2fbf222d5429246007d23ff2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ca24445eea016302731c0c25036c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122065e6b83e589c03c697206be2e530985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede2dd8694c299590d8789e8a5989b2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a7e1177ff4bd064cd44017cb3da6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eaee39590e2f9b34312bbe8d3acc4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a0c68bc1a63d11b9520acabf1d1b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6914ed6d33334f7c6939815d6ffbe990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13503343df92352d2deb20c4fbba56991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b235652680dffc71d585df952364d0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c09390eb4fc40e7c70e05be00e5ca6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b43f6cae0ee505c1ec89c4f36633994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9595c5d59d0f132cd70ac1509860b4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc8e21485434737b7ec380624f391996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d276c01dae525f619c1c2ab6502ec997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d26f7df1e3f8c58982ff15b8f57246998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65cd909233d6e8a26853cef00b386e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea890fdb0bf9471482d01c0a0aef662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72db8b66575f0db558810d0c9bc8d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc73bd266c03435bcc4f774fcf7bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e74259cdb2d4681dcb56d7a096d3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87e8aad8a608a84e70b61307704f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9f7c447c6bfcc3f8c08ceabe862237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad245957a7ca9eb4ebecb049cc63d6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f227c21fae7a556c3a5da1b59d2e8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e68995e14098545b4850b0e9d126a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460f3da50c3320ed669da9d1e5648611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498168d3a084833509416edd836843e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc81687c96da456086a4a61663b15313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e58a33935eb6b77e8eeab8f037f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf041aaa15d242205163100666445a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1da5f7a24241b7e6b8bad34f7587a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9c012b7646df4b14653d545275ade17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b314abd6693782cc346b23cd4bee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c565852db676acf2f6824d626a65219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b9bd438de7fcb45902c5e6f988fa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf9f0c2611ca755302f73c12313a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873abb0bf8d438a1f9bc5939f9bdd06122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff691bb327167c06d62cfd76f9f36c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc600226295ef5a122e60657a47e8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7936353757f364c33f16e18e0a9f86425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf040e84b60c664c919011677d9fe7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c2f08fbdfe2bf9a762700c99ee5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025f711759443ed117ae0cfedd0d3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79bb1dfaa28325fee5707440506bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e118b24bce37b081128367cc7529c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0855c6b71edb395cee00cff0571d16b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9b08c60e124a2c41bfc416ae1cd2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6770cdcf34e45b6f8dd9b444a0e80a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f26ee3cfbfccdd51f0782ca4b426af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7343e7ff46fb853b91b819900adc75d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72491a38861bde3e44e25af753faa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f1e4a7a57cedf08aac90720898f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045782f39c4ca5d87d3c2d53ba0d0dce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1209a6a13d8097391ed4cb9333996339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ffd911fdd087e7808fcfcc2687a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b0cd8c9cc68fcbdbb01e5fe6acfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61a11b1c86b1eff10715e5bfffec7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0f22f97da8f6a6018c5d3cb361af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704001463f5888f18893fec0af960b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d491b8d9c6dca8ba00b54e16958445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a50d0ced501b5a7a6ed948450f504946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6243b469bc8df5474aacf62743be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16899963cf21e5d8ce76ebfaf0db99c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a00fade8a26b33949c2a54f7f3198249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f97cacfc0d74105f707835d42e2b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cffd4f894cae0c4c210f0c176f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431244176c85d2fc8394148f1a7d1ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde693f0fc385a68a1a3394298f996f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebde8839cc1c099206a657ff651cf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b058e74a2a2e101b571087f906d8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611cf77df5f33fb8e62cdde7325284e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee3bcce03552aa06f3ee1cbc22574557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc961e10e7dd43fa3e04f1871711de358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290e494d9e24b745332973145f219b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e4018226f05728629948fbd6c4e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bf0880fab8938a0286693efe9cae861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eda6e7f20c9b678c1fa9e5a5d23b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf7af5d49c9e522c67caa0ba34f7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602afaf0689a14af7cba9eff866e52264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6158493f8ca1ff7a566e3f1f55df2f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709751df6e7119697ba9cb59ea6a8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf4a00ead850d982d2d6243fdc5a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ffb96200c4dc3ca1f1502753bf5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b64c899cae5e9ffed9e0a7604f368c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706a5d9f455f781cad6873ae48b50470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c471d23226516c07c94496116ed4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43b0ec7209bc5350a666ee5f66ed472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb25917c53db6517cdc562a094827573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f40e265e997bd4a42b2781bf0e0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893771aa23edab77a4f342d1b972eff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526e5540e7ea735bc5f10b5677b88c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f7ea8cfbd1fad93f3a71fbcd8b99c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f8d52f85a2c161a3969d2285621b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75841ce6254e671097e042d57115a7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbf8714625f62e733784361492b8b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b5c0277dfccacbd3e5e525180b5bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadf23f86e17685f523d9b6d980ddd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79232c54daefc833f51b52ef59acd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc9cae045113674cd098e7d499baa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62615f64a1e99114e08769a803315ef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f08ecc35453f6492dd13dcc876bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5d33af890212deea64b29f7a46e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8cd8165657cca20d0e84cab9414f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483d9468740f02ac0580fe258256c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c70b45d3ab0c6d6f5ef52725edb1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10d35a7917b843251fd877570d70791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6f9aa2329bb44d8ffe4a2c1aba47592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52a91b695b81cd93e4bab1fe2c3a2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382af61d97c6f32b3a9a56109dac1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c3407ab8ff4d52227c2b4fd15ece795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0a746693b0ef5835bbeeabf8725c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54125d60143e3eaa608b3a80cff1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed27fcba32160811b8abd0785ba14998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3761d4a8c3de32564fb0409c3288999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8ddb3ba9bb2c973d2837a5097499100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047c6eb492b05aac581a246373851c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae18b21ef8464f7e8b3fadb6ea65723102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62297129495ee12851b725c2940d8c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fb0e1b974166e0504d5fb3d59e9c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e12f17f3325dd3b6fa154bdca0745105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad295c5ed05a873de815a46c2ec95b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06109bd68ce3d87b78700d14a6dfc32a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185115524001dbd4832fac99473d370a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c96f2dde2991ef1c0056a1ea75470c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f7405ac6e06587deeeccc95b1c76a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2de9e768d0e0cff41bc66424cd37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959c555399589ddc445fc1e7db187f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b57a66c0d4fb62533952240a24cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f3d325feb2ce1dafc7e3e15ce33e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895bc04dc460311aba0917b6e847ff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f07965d332e87e0ed413ae9551b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0fb916c3718b2a08949e66e568612117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc86fbcd5c5c173f6f18ee9d090c63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd265ebf7cb29abce0ce5ff1f25a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177040d878cf0a706de7672f1856b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080f296910c5c21db8abbaca0f70776121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582825911e61d3341db4356e112b5293122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a414955dacc83bfca58dc3a68b33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf90b9af41da23478d17500d47135124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace72675c2735a3984cc069b69814d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1823cde99df29482fc7fa0c9298577126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2bee14e5bc0c763672520d87b7805127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fd0b2e4c7100dc03968cdd6f946bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544aec2723b3935f84ec3c66518217b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486a5a761b9105a283a94047b40d8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c55b8d5b400721327f0d15a73bc16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46972c629f23424c761ff2321087c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aec2b2602008ace00ea42fad3577a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b294af9d8ac1927ed0f589b31eb144134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd1ea7f2b49407f069a9a1b0a1648135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a295aa1b3209649fdbc9f1c4bf6b57b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e58094b318ace02b573e669344cd5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1a7ab4ca687aec0da836ca1a244b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eca6630b60f7aa0bfd7a7f2c70652139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229bf2f1e3a6a1a26faa3809aa9b2f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e405b7faa8babaa1f0d15aa6bf04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b34c733a1695f2bc39866ebcb5def142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656c7b6307b46331b0e638365976a25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ddb7672d97358a93188d7f88b3829144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad247ad891f33689053dcbb4ea8feaff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480669a733381608614a42f47e3c33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd5ab1011395abad5a99109ed0c93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f17bc3975ee8d92727883cb57536b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28154348f702c805c88f7467148360149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08801fc7eaf64c45398ec9d274957042150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4dc98a0be529a6dbfea916337518a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfb6b71252ed55ade432699b76ac16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1f4af7274ff6747ffcdab61adfe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b8c6b5a2b5a2b32a727c5c154a08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b3eef7ee1e70efb752f72913430be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3f2c392f3cc4410a1b58569e1d06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32548d0332418e9e5f344ee000f42c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd073577fe69f7b680a8aca6e59c806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a91a640ac7ddaa7b66fea4a28697159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d424c2cdf5a3b24dc70f7c0ad5f3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f4a309e79141a9c53d10ba7bd889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84cedab82ac21128d316e3b69c577d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a2fbe1616ad80d352fed80201217c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ac33bd186ba28508e8d1f16b3c1e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadaf339557d11b7dc96f32497e9b6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01a718074e8a4eca160a962f6c18bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fc74336b3e5c0bbcc286ab470af52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc5a04d54a9ea5ae92f698122e6ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848123b5fcea4d78ad8d67ed2198857169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa87ae459ec2ffd855aa3f8cc9393c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ecf59d3ea47bb5458bcedf693d900171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb2ad911f162f48287e41e31eff66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb7308512377f09da399876041a68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb318c6c38858107c50e66edaf4fcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccadbad76b092c82a8e3d7110701b16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c3cddc32c450de3d78f7895e40b84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1663a8cf50d11b4f1e49231bbb2e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686b4570860f9e80b79115087baab8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146caf75ee62d3f1e10d1ea3c9b916ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e4bbfa81f147945782c8f9350e06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f098a4fabd11b821c0e82a6da63a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684a23596f9850110e70f5ae81c0b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ab51eebe924f87af68394081711fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8436507433d854198d99fe938205c79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fef7e8c9d61919689ad77203d854185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501de583757252285abce3a0387423c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63753c4e441ef4c19fe03e00be808122187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99f66d34785b0a443f391354f052b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30bce46160653377162eeae1149778189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eec840ad74b0ab0fe55db563de118c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c152235a2232b624f6d2a8ffddf9aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeac653cca68afdefe56d5847d08ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fb66bd9f58149c35404100f624d3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0fa3bb3fb1d2553a80e23c99921c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf37ecf36d381cfc7b30c53d24e408b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26505c55f3ce608a3df0684b5aa88f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea6bb8cf1a0697fccdac8dfa55eec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ffb19b472aee63cba0777cb9b142198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae24c11b58d2d303830ff199af381b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19e7a161012dc9b5bf3f153c749f44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dd8a72584c690a53faa47d0327078201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a4c7f28044066d3aa60028d7df561202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d919977046cf07b9001a24bc9ff72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceea7ca3bfb0080e4b779b11eb37d00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b35c4af1edd25a95b1d09d1aa172205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78acd622be3130a9216b86574bf2847206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bc874a908ee7b7eac231239fe90d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b413ad7cd27abba9c85a09d1a14b75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86fe68458158fab6aa02029cf0172209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98775544e41682f081ef42c6c12c96f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce43acc2127167ac0ef6b8bb92eb89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae667fad1679572b58fb37c5017fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba5a7524c12ec340ed18f34347589213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebb891973f3231854679caaf46c93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb64902284b1913583f8a65f95f5cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b1530df359c1823c79481d7a29e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5835f4f65c406f1cb9af4bd8ce693a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeda8889f3ccbc4f2a9b7621da3d9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d2e6d078d6b4aa05d682ca0521626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be19b41bada9a5373ef0b7cde3dec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f909d920c95eff0c88e580669694df4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9bc71ee4bfddeeaa7b553c2c0269222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50951cbb1c7f65d77623a472807563b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ca0335d2dca621ace0704bb7b742c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb497b1ff998ef414436a0d4b59449b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a266488de0b4d32f8b550f6fd8c990226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bcecf6a68ad7e99b9d1c2a84670da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b437b9fc2e6e97fc6ed619c3bdb50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd550ee917b36ed73ba79136358acbf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb31fcbba5640b36310d8eba3c5358230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f098d10fb2fd394f8e4387796b5d40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31294d35bdf7f550ecf32819fbe2ca33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf89183f1824dac789c9c29de879d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec2076dcb06055ae12546efa1629bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda5bd641b9866231e5ae4ffc8a311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e09f6e18237946ed637a9522e1ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9342b1f9692f5b4dcbe4c3acec9bdb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87005d67b55494cdec177df7c6e6b29f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243c0ca4d3d74003440251bf1f48b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec0419ee2a6baf2e202e2e7b98c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578bba995b86ac8304c0181f74f6b86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb3e9767a491e22ca4a10f980bd834242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca87e10b943e66499eb7334fe1d53d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f76b703d4bf2aeb1f4eacdf0b22f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2469c9e9eb29b4a4f8e2f992bb2f0bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3aeefd71d8769039eedaecde15618246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30226c081f6da7c4919cec4defcdf106247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d8a27dfed17c4ed337513ced7fcf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56036282c9c23692581f34566d20bc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d23142aacafb6e743f59902cf680c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33d2f46a75fe791a28f2adf13d786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be583992843d9d62cc5f7a8de8238ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6fc7be242cdd6e588d724f1c84910253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83286ffa5773c11dde167c8651aa0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea487ce2633cb64dbe1c2c921ca33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e01a892df5e1430646ec138b1ab4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d9c4f47a7083ec302ec5498382ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09011adc8d8baed162f89764f896ad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5edefbb67fda8b73154d4e6dc44a4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d1e5750a47eac6d3881a6fb8b1300260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5688aa4b6a597ac5c171c7365688500261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9252a243e67ef0e96b3f1308775db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab277c1438d1e0110d30bde5d484e68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ba7d1343b62e72c07beabea32243264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1c78f2d84daa6b14196c4390dabb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961dcbad46bf385296e4420e9be5b047266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467994c52855e1d6711580588a79e24e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef01522f414cb86543e38ae830d5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c82ec1b12eaa6f5ca88672939227a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74a5d56629be22cac436954b56063270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbc5d2744435ae206cee69b6e5425b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a96a594b66a018a5fdfffb3686d9ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d40257a64320e7169f7feda2d72a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f64e5dd146b369eb604877bcc9785274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b83cbcf701e3d307d86a53c0215fa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf321305e9191f62327d7b5ec6badc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9afa57db282a76608116af6d80546277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e54ee8b67e52f1d2f2ccdd192d01b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf46f87ecda51acb5f15eb22ac3dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed40730c6fc705d87ef52ad774a3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1b941d8c09e83867263d939e395da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855be42531ab1f8a5fd31682b951c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa18f8db48359b218c90150577a39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7df6ae51a606e6e9a85a04dfae90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f3fec88ce5c1489ebfafa9c9bff4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6fdd0ee9de25b9a46fb37f1e20f0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375719067fbd8264db6f2435c59fc04c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb6b0f64da130a5409ca09b87d10b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d2221aa0923c4301f140c5cc2ddc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868caf06727e0a8f137dea3b7d0752290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d15c207447ad2ec7fbfa4ba236a11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c5da0e1a51dcd458b2d78cb9d438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea417adc51f483a63de31f039caf80e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d1afb19e3ce97216eca992e32cbae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d93097891b24463fd474859ee937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39061ca49e1503f68564410b74f9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15dc9348cf02b3e91f9fe97eb174f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ccf3f3176bcab4eb755df7a18965298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e619429e058078f0df6258e6f0399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d2fc655d4a6ef444ac4c1124de1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698767c1f6e82e8a47c38f33575452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93a89d22d9ee4e69a1ef1ffbf6b01e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4640b7e7237214f4948413bbd04ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76625bd94e16c840b1f41fcbd504888d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac6b3166b3175875bfa3bf9a68ec0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e470a46460ae88050a4337b02b7f97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67383371ed142ecf82a92f80109672d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc8a2de8aa6a566ce981843486d08c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6af8fc2bae6f87a8a2dbe704453cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124ce763c4095a0627cd505b8274da6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4671cbe6259597a66270f8cd5db4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea05e43c4938733233a4b52cdf0635312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc2f4b0e982ac3235752f85ca36a8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cffbc8a2d5ee4b3771ec07d11a10f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904d9a1da11ee11be2840adc88774e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95e13a6f58c257bed23fce778ab9bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc659f5567ca15968b6179722923f7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa852449c842933eaf6681ba70d71f8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a96deba4968422473a35aef4ce3b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208772a94d2210e1563aba64d6a19649320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249ef1c899f900dcab40ab97a3fb29d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473adc848d7f5db7df6dd9dd13b608d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08b7f0d28d619aacd8208ed104840b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfbdc0ee2de44e28de7b6ef42c709324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a79f558e4fa1ca6338fb4f48eb816d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6821479d72029eca07f57a81abc99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c96f15699d1927e8bb68d7738254c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d368b7ef341b02829e25bdba4969ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf0c55974bbdd5408c9673cf11a872329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb223b64135b57f7103a4c90c331c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5199fa34d109f37d45b502bbfd24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383940d1da3d11a326520b720e6f2fd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838068b8d3a2398fe93e6ffa9eaf2c01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292c52ed5e6f33a063d74fcc657d81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481450b3132d70daad99449534295db4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6514aec5eea4bd7a784f9f1d2eed4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38110ca0faccb2e1ade5758834488c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00ddbc7b4163bf658f064874bceab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f29694ed028d10f0f39049576fd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bf120340fdbe919a90662d7268764340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8df1f94df5f46d43c1276784280c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d7dbc4cec3aff30a0ca81fe2f508342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbecf5ef237ec2d5a73fe2f57ec548343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863116f1bb314bf822b1d898ba6e14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78590241c905b54cc493d1f343ccf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8352ace9e80b935d0145823b0d2cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895e8c775f0cb4892a3b198a03b465e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5f4e52f6e87771a923792e7efd0a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855b87534dbc15fc2a7d95b5fb3e1d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1abe78c7fef81953904989a8c4986350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a66201acc065278a8fbdb6c6c30f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3aa849c80ab6e7d80184545fc95d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e470ccd32410ccebeebab4d939971353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b446ea7709d5bd1e51c90b68c4371354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97442dbc61edac49ef37671b4e1c058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362922a06df17773b9f5bf89414e7e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6ba74e29013564214db129553b8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426bd5fc9cab4eaa43405d5e556de96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4665cb4d41bb321191de1983b773e89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b913a84c7c17ec47abf3a931b0aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882682d97f873111a88657ec0c301a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d636cc26f2cb58b111edbb783cf7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99beb21817775b2d54058b68a68f789363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bacbf729a6ce6c487bc01e163d300364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d261a07df0c62d6af685798412bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098f0f6d62da6b70eb7f27e6311da2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eeadf46e94285f7a72a748c8b1db0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30992218d9f2dc9ac0b1f16910d158368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7c90e03278bfc3e35306d6453ae32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c803f6712fbb3cc6c8be619461beed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bed0badfa54fef4d3a84c220450c75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdd45ce8798fb3a24b41af2bb71923372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea45369c62e13b7313cebf0b49101d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ec459304b76e987a1f4adfc071446374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ae8cb8151eb1c87665229341a5121375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd949fed66b882525b56f2d55fdca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd13fa762e617f87e5d39fd47ba17f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f8a792d19e4be5d23ab7fb47fe33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2484b85d6b31ce6a25ca8f63a5c320a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ced97aec7be2526a7ccd847d18d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb19f36cc3bf5e1eeda8e4eb649cab7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e80d01f068c3fec0b4f0bc078ddc74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c144818c6212087fe67df13ac402383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588781c3147bbc7a6e410e25c2a31e8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045572f61ca60e1c88fa4df06a37681f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2b9637fda062c98c8facd65997771386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b59dd5097077d79abd7f9dd7fbe55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3c063f33e708b0cadaf9a8780cc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeef290d6bceb0b634a3d54c7914f8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0aefee78c23df81b40e4db3242d81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44daad187b82bb532e787b52f3e2ab0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b600af1db7a281662be5b3d722ac29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f953e4f7a6f671a67db13c9b4ff5cb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07c6880a5f87843b9ac2c70587e12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff6d14662065afc78184c071e2347395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a995ca1dba2b5ae27253c2ce78324396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707f1c0b528f315633215e37de31bec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17cc07eec9779ac80ab30340db076398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af069a9c2351e108eed6d196c37e12ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191f01faf61e1260cb5ed0b4eed269a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd9530db8eaaf60b0f4e82ff19037401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8919d893b18134a11cfdfae39ec71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461c7a2b6cd6220e713baf21f8aa60e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3368b63c4b289187533a0bd925396404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f0900683ffc22c5b8a7605ec9e0de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba068841cd8322306be0448c0a6c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a36aeba7168e9e67e96666a246187b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e459b580d9fdefa2897b105e5dab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b078e1412020d4dcea5881da560e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffdbe6d5095e3cf5195fa38a5da1cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e57924d353a93259a352a4efd1498411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1cf6d763159533b12f406c2d97de7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9cb1b2c40083405ddd86ab585303413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd3990728f8489c133db5015e3d464414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff94caab43539de6939f66f86a603415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f51c277f8a5fec363032d1374223416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a464cc45840c27505fad47dfa766417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80a0d7a4313bcc61009ad11a31e585418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfdead24cd566bcb29f4a6a28b694419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265284785ae763ba0aabc2d47fc8c05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e33ac13f97af893d2a56cf0c9459f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1f79d0ebc69d4baa7a924a9bf5a6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a695a1e45d2ac79114334da100a2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ad55b49787640ffac700fb1cdc00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48a16b03c58e016a65123ec0560c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acb830cbc90aa33fcf2318a2723fdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7491d7edbbe5db8e5758aaf080761427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b1fb2cb35af1364071b7bdbc735f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc5e194c0513bcfe04659aa676e06f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29992f034d1cc48bd1e064d25d064511430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189d0112729e3f26375a93edb4f850431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1707e8f40ef4a086f82a0e6216e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877c495899dd49ddb55d0240934e15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4a242afb7648859040f39decb62be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ebe2f177ca4028df70cc57a05274435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e01a184e2d21cb6af564089fd72e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6b282a8f3d381b56a16f82263c2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb5bb00ea0f5a35f952ea4186ab659438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4268186961f02fe9a58b4a999874653439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0b690b18dc61eadedd5570b06ac22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b86599a5940d144831ad9d5ca2744441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ae49395a8ca35df12613faaff854442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce7894221f13836e44e56a12406108443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1944426ef4c121307024a0d88e06d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb6fa4c48518b58e1942c293060be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9e80b85ac022c422f14ddbaa6f96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03cacf5a2183a5ea2e54ec66ace54f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0a468ffd4bdc1e80f21d73ca0d8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374fed270ddfa96a0a05ddc8727b663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0838a009e0e624d6ebf7e7bbf730b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb190ec167f04cb8758eabc4821498451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e4e7b931fb692160e380677c5c05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4c6aed9e956808aac1497137f6a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253de67c0b31079d2585e56663ef8e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e68a63b322d4bcd2752ceb840dd0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8305b13555da5f4675af8bd4c88ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b688aac1c2a9f83cbb6787b38e74b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf9f7d2159f081fec0e3bfb5f25b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90c74eff760e75a11f77b8121f69e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35076c487e29bb2e1b2545707b4b91ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f59f95400684cd439844250c0c960b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081989654d1cb92a8324f3330253697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b965bc2261b031f0708ce866d2ba2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f8c4a6fdea41f5b254960f0628848464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82017beda95dc8a213a19802ff84a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a68dd65d2aad8252f15aaf82db8e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c002e75a7ff0867bc439ded413a05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888996ea657ca78e51c16c55c57bfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f89cfd1add94d7533b6b1d5e83ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea9637c63d2c580ee5af811306c17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99568cf218454b393b9e8330dc32d3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ce6f40c3282c10361f510d9e414a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab0fccad2d4c2a2ac9be7bc856306a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3aa10c6e19fd168941cdcb6798782474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e77e9a9ac2d92db62f036faee859475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b2f40a3ddf94316ab0a0b1abdfba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e53c875f27dc22d58c61b18bce47c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5c1cbe817e65da7857a728c0868bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd0bf5df153e828dde2ebf091c096479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f349862208f9cafd2c1dda22c6b55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870cb8b850f9c5053b3c89824d576ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a3af8310162cfdeeae2c64c36a9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a10f603e71a3ab8e2c53017b7339b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c228e188a1e045fa3bb9dfebb539f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e452a391a65028756b33a37a5797038485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e508dcd8722ad030aa3fd2b31712fa8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ca91d05e801f20c854b9b2721cde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9638922db8dbfed0c127f8cb18cd46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08874caf8a8b464fe9215d026e1a0be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf979ba7e5e4e941cca5072b3fa64bab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605437ea7479ac3c3dae832b62ccb414491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf87be7476ecfdbed8abdfddedbe9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd3b8e0e5e0b620a7389b591b0a1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5a212c24e676c76cf08e536e08f5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d44c2cd39e950f6f71a5352e9e704495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12df8a4ec71c7c6fd104abfcca59e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83088c1acd4024bf860d56b574ebb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6690e990400d0fbede04ef8c48c8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5e7bcd003a9fd8ac7d2e5ba8335d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cf6c41707b832db8a01ffea02efef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc113a09f77ce043ca571bebe91d2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac02fc10d012e577bbbc1c1aefdc66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f05e3717cf78297c9be6fd680ee87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944a91c732e5deb42d8ec2287d64e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3bef8336def94378a4d8d284df356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbec75790e20e6895470ec11bee35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf7b628bbeaa90aa3c21747e19d853507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd2514d0e4361dc298549432b59e66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f794d2dc193c053f7bd6d8053b622509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9092af56b9726052a7b82f83cae24f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ffb18a7ca87167b44b9f618ce668a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd4fe6217acfaa84c7b3d6befed5da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1adf6b6270c05d8a8ae887f3e230cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d93745a3ca00607f3b5f8023876d82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df8179ebb628d6ddc44e7516858a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454894669bb005489b75c26d34e7291516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f698aaca3d5dc9f31a8c0740db01e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e6232e6d31505d0f7c265a4f5a94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dccf9f3f9d4ad9ade1cf13b22dc1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741cab8d865ddf706d20fdfec058d3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa086e5486ce0142dba555588fa2bf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8458d7665457f3597762b4ffe14d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190e749782fb9783cbe036b1bd35e18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc239135b04a0350825e2b5607641d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c169705594187694795e4f0293e9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146973dc7a291c4f4788fddbd57898f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd04c2bef47d8eeaba539bd582dbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bba06232cb4b3b2d06bc540fd7006528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537efe505b58544bcb0378da6d46dc7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986222a2761dd8e3030b7b1d88109993530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776662a14e8bd95c68f3b29fae17fa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c546677bd4d6c4f817ef4846f9a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba4eb43354394fc0d973ab4ea72ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdedf7ca6a187db3407d1da09cfbd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1881929a3eae7e1e7b405fe3f053535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f41e689762877caa4ba98d8b45045536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf61982ea5f12b5fa2c6412f98da43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb1748eb10ece8f2d072c7e116612e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d93ca10bcd9460de262c44b401284539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e23be377578c90edb020c5fe277ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85296b3f705708ad095c28eeb92d9a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d844171d1684c2ef65e7af7f69274542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb8808de28ff24dbfa22727bde50b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b376f475b2351c7fc882db3c6b550544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2ecf6202e8c370f874fe4eb5d094545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeabf57f78b311c303cfd528d7b20e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7ce523949299392204e511d819da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9901ee4d2cd3112be670881ffe124548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514014bf954eb71b10a1d9a4284a92a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939696fc71fc01a0dfcc8a0fdab7eb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01593ed78b1458bcc09df1ad95a939f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc9a4ec07c3b87a9e865573bf0c230552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657850397f78fff9e838c94c66e0f91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205acfcff9def0b80b09e701e5d170ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d716d529d3def99d48eb1cdb20544c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d93c98ab136d49c0a849bb74e5f0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56a014b541c909fe08e4899552eec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd603ff78811c2e42a9c01899354dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2dbe60328be2817d14e32e64a6fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b28d78f44efeecae858caf7a78531560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d1c2b489166d9748f95f960b6c1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef6d4db8ce0c4ca116494860a341f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706deebba3cd14f76e9440b8f5245d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbd0ab064a61d68a55ac1ea29dd9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d2388b6e2a861e1a994312b522431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f0f91224c3a341a70389236caaecf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c831cc113f650d18d0fe8f78b0b90f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29469d300e9bb5a844d0b583a7dfd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f442d788f856e1ab44cd2f963630582569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a318c4298a3a1fef197d7de8fb09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec5e62e2372113fea9905b8ae9acc8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c221b3a067cb9edf6571b0651ae545572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f28661d01a3dbc6e60e85b37ddab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f05d873463a1718c3d9dde562623d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d72346dca22867348f26d63ae5f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e354f335affa987a6d036b98befefe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d838c597da7b12935909459d000967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca8d18321c03ab78d71e5ac459d5ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a43f1885ab4311b913908080e8a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0998740120093d5f309733e205355580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfded81807d92ea84651496b4c872bc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e201a83e83cfd52675108df2b40a17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71542d6001bf6400e6527f192781d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a7fd6dc7fb4a96082ce3e977d4a3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace68a9a3b976274b42d490463542aa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2115b575f98bfdf50ac79b8da1376586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187fe01371a359018cb9fcfb0e3ac1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cdc612591dc924d968bd58bd32f8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf14a36b1918ac6ddc81a799a2d96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ec300168de3d8558d8705bd445909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49684dce03456cae217963b629b5348f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a95b93c2c3591e0e677539003490d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53450f84f831ac4826e7b39568859a84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5bff554bd404d36ef195bcef0e994594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c265c36d413f68dcd50d88b47e63a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060dc9265688312959486663cbcf3b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b85e870ece32db1da17e231f9d0dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc33f9e28c4a61488f8fea3b6310c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34752b20270388ef244d05ad73c46238599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d7079415588f5f7af25549e55a57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f66dd39d88acdf034b4fcce30be15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5ca0f38daaa389a07c2add11a744602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3b645be7fbfed864e6e78d6707444603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be02dfd97d0696267f86cc671e74d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd570acf61f678fbf7bd3c70087816e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ca16669286fd31baa8f329a8ba01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0a5c2a78c72a07eca858c528994c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa412eb7c354a4612f5080bd6b91a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48606d09fd96881bf97d3b897a32fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b50a3516f43e7070af5d484f30770610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0e1a6794b1e96e25eb090e921737611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123289787b0d1fd98286967e655b9a9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c9fb2bce19f4c966966f4395fe136613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40152f8140c941009010512b8c809614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1aab143fa72e06cfea4d1bbc26b88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c36cd61805349a71c53e4915a6c40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992f3cf685184a1d6c734033cb03c71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3362f2437efeefb7f61b691baba5ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7363c78694cac26edec50acc10268619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede92563364574c346c92440e90fdef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b8565231f40c04cfe0811e951512e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66424eccf6fd0e96c3944f5fbfe39607622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fea968dc9b8499925b1c6ab72c4a7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be4f6213dc19cebd70bfcce70297a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec277562ad14d82996c421a440d10fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4fd8b46c2f5ac3661ccd69a747dd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac061e53a3059c8e95ea9d9ff3eab77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050c7d5adabd1b8bc75930432d5236f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e5230e2b17cf8791cf0175bbbe22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a259d8e20f101fb03430ea3689f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fca2b3140a7fb96abd16bb72d9d35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a01d0817f39d92c253b83f972a2ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27cdf2835414388373ca891e134adf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52164e6b41af6e1b522ba07158ed8eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17845fa5d3dcf35964646d3b1ca42e10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b3ccfb049deed5c836fa657faeb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621056a62b003587ff6e03d649b4cdf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b9adb56e9b367eeb5bc5b195c4004638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea975878f2623b94d45d9a4ae3ee439a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897ba12cc7c8fb29616dbe71314410640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a121ac7179515f15fb4426db284072f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e924ef7ea8bb35b68b70782984cba9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336da0cfe02af44d432fca75d6031e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a076ef50a9ebba9d75f08562b1243f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f343a2c2b8ac861db9259d12a7f476645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799663186d04f5df00391158d4fc0b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec4d1645ac6ea7550e085c1bc58a20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f1806091778ab9ba90424978ff556648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7469431d5376620106a2902c385cb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243719d69b18aab216629a288b1cb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b88925ece634c39004feb7fbb9947651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fdf9d8b19f66b876cd0f569d83e66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf0dc111edfbf4019e7e2276eebc5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4663c087bf4ab1a618cd1e9180812654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b393542115eb344bffb038c27fb7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0723e821405a741e7e2ee22e3f77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365559d4a51ccda9af7de584972bda8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30941bf5e908e7cb94270605026657d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3632c4656b2b72eb1e49cac1a73d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4959c05829e061c019149cd9d790c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f320252ca24bc7d29276eb6d9badea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412b2798d3617abbd56b1f5c5099007662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b391ecfddf04bfae438f60eeef68d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6a3540e359185ce4ed2a9b0d9303664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66755cfb0fe1d1f6b7b18b6f00d48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c82026d24449fb30f41873648390666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e245f2de524c56dc6c451875c075667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb677511187824d399b81e17a8757289668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4bd654663f77d24f0bda0a708e78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d7e327ea993d23be79e64faaada3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00332147d37ede3d9cd27eb8df90019671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd14d9778942b21c96c5fc5ba1276dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81615e2e5a2e5cd424261da4fb03b2d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80ade97be342943979d87dbce93da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043b219e5232a7aef57d2a3c4fd62eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288f19c40e9ea5018d6647e48e1b44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a6101d7da87e05f28f34b2e6fd3de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af431cb136862867d421b1501bbda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff720de31f5e676aa04a8bb5ffd6cd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb912bca412b552864e1cd421a152a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f9d48607f81b5a79e4f3c6c6fcbd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362ad5cf64db4b69fb36e4a68dc9fe7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82019f8b46f86c46e0b823936551793683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5387cb156bf84e72f04d6757b893b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f181259cc3a17cd28e26cdc51646d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b88accfafe7d9aea7cd007007796686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babd8004040412245bbbe53e53aaa79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a861985c317f032bdd72f718a87a86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736c1d96aa64d56614f5a65921892e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d36daff2aa48b3a12c0cca8894d0a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811044278ed4a83462e3b8667e5787f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec48dd3a01f97b6260f8f591680a07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939e3dc3a6455f53a7d33063e6497f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e6115c1c8657e0b0fec5c812a853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcd43dec37c062b081a51c79849dfc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbce6b768671272bddf3ab89116d32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e670632929e6b58e5c2fb6a4dd8ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd45c5c49907733030d3b0f727498698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc3cde935226b96c3193401d7bdea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c8e5abc6bb2185193b684e436b11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64759aa3c0ec6434a89783226e4f496d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855ce336112a0bd3ec597a5191ea4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4aff5a67e02587886445d1713534f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06c7e1512733935b6acf4ae6caffe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477346f3314dc204c6d9f7617b44d36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3cfabbd1b5dce749d4be7da13abf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6187ffea5d2880210b0514ee80a388707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2962be0f6a56abfc5bef339bfa69319708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a10873f407397a4ac2a2a43f3725709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e385fc4202b31fc7fe8182b525856710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47cb96238e917363ac168b660161e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f191f3e9cdbd2a7b2efc4d2cc554dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d85050fa3518a3724130c000c4e682713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2d02d36ce62dca72cb8b54d126cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc06075c8561c7b937866b914307c65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e391762124d6f69198923bc24d9f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec078e227c11c41bb985f9f07900b73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180eded6051b487a2fa346bb015ee29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceda284405bf98e0388b4c737f16daf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8601524b2344946b0ecb2108b97fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33649067c7534628d1dbc320e6a1947a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105eb193bec74daec1a38e1286a49fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770292bd43f9217f4e77ed46c3108f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2557fd84d6c4f5dd46dde74656cc1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389efd60c1260e04b51fe5825e6bc12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54ddc3fdc2c8edca4fa7ff207d9336726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf457137c7166acf0f6bfa67b6a89f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1d6f13003d83a63d5a4c8a2ef9574728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d58567718fe6b03909d9b45ab41b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1a0afaecad0390413b61940645736730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba18c05368d71a3f9c7409733a6ed5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10c27ed1c37d6b071c74add003c49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4a3074f12008b5bfcff80ccb2c094733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca482788b4b5063363a63e13edd030734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fcc826aa9403d8d8dbea77a44c692735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241ec13f186acaa203e65cb08b82aa6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cbd8999dd4bfffd7ab5d2b6181c10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2079828628b7be236a91e630d18d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a66933439fa5f1c3e43ebdec1033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f20fce4cf1727f662817818f77033a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bde50592ca57969c97b5a233ee555741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b695f93697d19b6959bebab5d05aff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be30dfc5b27c377d2aba81c95298af3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade640a974cdb1c7341fbae2912a732d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae22c0e9f78c2f1e2d3dd77bfd106745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992530c2afa3e339505866fa80ea3267746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e98b8d6fec913777c94f1b7f47da7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f79b07dda5a277736756f5f0249f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b33af344edaefe62df8e7df2476f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d0bafb535bba43f6933491338632750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617f173796fa85736e6cad32ee3866751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa40ed55c549fb98cfa635802153ce6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01fbcf1c1d596ca770cbb52dc4b2c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d13682fe13c61f0c996920420543c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afbbffbc2f954e4dd2c38e99f243ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa4c4819817e5fb5ffd36fab2a7c1b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879113d6e68aa46415898c14ae090b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe055eca29f9d11b96fdeae5e16cc70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174253f9c88e664467a936f292e9394759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602848bfe2322689a0e307c6d454b59c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f916912a2f6133eaf96e50497dca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00e45ed0339994aa5ec0954f056bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94035755a0bb6ed904df3e05da6d5c52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ee7a704dafafc94880d4abe50dece764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c697fe3f5d7f019d7113ee2ec240a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5efb1be65f506e08e5138b4fb90211766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19ff812c00b700330eafba41890c8a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f98f1050985d5072a7d26ab36bd4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaaabc81b2960b049819c18bbebbce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd688c5ff77d5ec8e37f394975c46e8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52cd1eaffe108d7c845a03b812c67771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7707e088d114e3a89953699f306e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6833529f2badb874dcdd38a1846ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb7c08bfeba89e324673aab243fee1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539ddb56e7588ecdcb1a7fad895488e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9db532e649cb44849fb49241031b1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68155dcfc27cbc806bfcdda5a75dbe7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81924bb33fca8d63046ff5cd865e77778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94129239c79cf51937131ef91c965f0b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9ac73e00128ae46cb99103599ae7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc2cd2fd6c2ea0a0fa3573b42a013b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15ef3e67811f2aec77df6353193032782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe1bfc647d11f7781568d4ed17ae41783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792a80d1e23ec27c80b3799a1c490c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9feaa8a5d568a36f3c848b350a060785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad42a7b122b287f8287d8aed94d90786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dafb07e6623e8a78f6fdc93c488564787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b128a842a5a36fc769ef6b87dfbf11a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019efcbfb75de0a3cf9991ffa822e7b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca267f57dc179ae0f9cfb3b6e95964790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead46212564b70118b1e03be73ce14e1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9cfe30a0734704b383e89eae1a29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5167d297a66156ed42d547dd3a35ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f080fba4ee27864b1ea2962a66f687794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de60b1f171b77fc9b49cbe65e2f1fe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa22b61cab452d87a460e031d5bae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8408ea9326468d875eff22c0d61ec8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feac3813d9b29715e0f5615f8e257c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e57517ec0f366ff5253d6317e4231799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db8d18f9dfc6812fa4740be4e439d9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278978ced21e7bce6cf1ef39ba83a287801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a74937501a8f623097b17b4f7fc5f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193f7c17cb74b8da3225cd2724effa1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d150811502ce775a6aa0674ddf6b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd8f2af0c9d2c042e858ecf314f0b1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e28209cda94021042c997f5a6e195806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab436ee8b330b73dd6ec629b898c8b80807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f3ec08f600ee93c1aed6092a816e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ab36fd774cdcbbed84c8e2bfe17a6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aec6caae5a3415ee9769f195ce316810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b8332c2d71462790be152bd647259811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f1f3bebae714b35c306f3db619ef9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3ebce659da56359dac85aece44829813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558a6d40c9f578a5aed1a0d57cdc2d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1697afae2dd17df92cf1a58d34fe2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ea386b25e614113ddfcb6fba5fc7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653166b3c1cb9ef3bd4f6ac63a3fa6d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31b8970b99a73b48a6cf6127f866e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a904f5553b0c59e2760dc5c36e57a9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d5be1afccc5243e42b8607fb05814820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e97f4439509cbde48e8aa7a62b7c18821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71222d8dfdf1a5d23d971b2d95fdcafb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e281c751d824252b355391c9ad7f8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b344968e15f89efd44b192ded15f0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25990ddceb19195789ebd1e11369978d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8943295e1d6d2e7a6eac75640b9843a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33bef3b1ae0203a43ae7cc7bcb531827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c0327810ec67150cd842917585e29828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8950f6d54a1173277b27dd902c4a9d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8dc857d28a72468b30bf826305c88830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790a6ddd2093d1d4314edeae35b585831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22e0b3d913d5c2131b113f5a09247b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cafa02b43b4711dac8a3fd7629ba4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28776da7cdd6fb1403f2b1948ae00834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7692bae49a995aa6f54156aff9e2fcc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564111e2de446e9588ddd20f709fc693836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66423a687388a8d8927199787e05dc3f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9517ae592c7a79754dfd87570e5d62838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d35168e58c4a2260ba57fe649c11cf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe8ddd6cc15724e16fe8ee0d64b0c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bceb51fdfaff7f3657ce46f3c7a91a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f94950e272b1506cea90d9b8f4d48842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90007ac7dcf55250f89c6c2d8cf9d07843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093036df2fb057c43317ed45e62fce844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b3aeaeea54e675491f1be439ca9b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab7977db6eac4fa59ae9df2221bec846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322d03da8e5b53db2b539a0dd3a3ce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf531758e686828b25af23cca93c3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8aa056c7ba8bd0900bf1d0df73444849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14970fb550c3019192d2845fe63a6511850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184c5533c79ca1b94fd9eb371b422a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda7dff2921174a8d102b21c6e51e0c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf601c74371e5e3a84311da56632ff853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c6a4431c8a5ec98437c9a958eadc7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850ae427e86518d4ee2c3ee0b2bc86855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486191c55e0e3840741feb81b8cec697856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71f2545943865e60afe310cd80061857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895bbea2e1de5535ba7de6a90468ca858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3c80114bd72e04a2f2b17749e969a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9e390d12223429634c27912c09878860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302242a3df35f94b74b78bc77921466861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb792583c2da982fe27946b418a6219862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a51673743ae629941f913a21c1293863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c213decfbb26e19d5d31688ffbcfdb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fc340ea929802b089a1a0fd328348865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99051eba6a484028b6d8d2c037feacfa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73b604b9e9b232e93e1e44fdbe6253867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d0f13eac73c3f1c775e0ca6bcbd34868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75075922ca5c0100beebb413adaf75f5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d82d24d1a81fd36e5a7da8dbc706870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb2ee5ac54f3108586b50f834da6e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04533bd024a68cce54d5db95f2fd17872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f8c7b5facb86026d94a0821a07541873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a8b3ebea436bbe788d56f83d75c69874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c553f62733306f99a769598b09a77ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79bd606edc0006f7994e62a2b5807876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c365ca079cc8d6a0d09f5b5eddbafd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a257a116df87c8cfb0421a49c28da878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ba8984aeb6638bf5db09180943165879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103e075493163e97f1895c0541e768880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068530e220adc94b1ba27e15b20534a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e18e7616822b0eeb529c5a7333ba882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea4f916ae3444a64d7a4088aaaa6c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a012b0a3875b09adffa89e7fbd6bd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53f63027907f95293fc4e854f696d1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfeb7ed656e7e71c570e4456112c97886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d78de31f24114ac2a8c57589347db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa87e5032a554e78affdfd79c8397d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc2492f790ada725dcb76096cc1dd8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902ed1b03304005365c233fe7c0e4d5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf6787faf1b2abf67391a72d6b675891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db10f3325afc1d08899c44a706c02892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ed67f650fb2e61b587d58c7fbabc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd48aecf9dde2360c805934c265ab5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818f555a19547e237006b5559569dd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368683d0896fafa1dc162269a837cb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829fa135e549be0e3ba7a786ba8ef44897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f9595b924187989474dcbab48da10898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d6ebe51ff3ffeba592ff26211ccf5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881636d5c6e1eaeb25a39d9e3d292d7b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e603523d0245394594d772bd20d713901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd95e97331ff862c2e53b7e953e7a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836bd90625331f6ac02fb6aea27f806903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522c791f4d8dfbd446d5f0daf45fa5a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a57fa2c92979ef66f7f580f3dc636905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f44abcc9348727947a30fd91870d9f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f69144e5d6c5951b27a41b4d34fa1a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fade0d2c8f83b6cbf75ce91b4ad4bf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2950534c61089475ea7de83e99cf8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7cb117f0eabb7c6b2e7ba8b526e4a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594c8abdcfeafa3c7b38697d082f06911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f3b82ed1c1f247ac66b4762e8a10e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf9a303997eb4e7610d6c815192db913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc2c52e9a91532b844eaae47c5a67914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bf2e5264868f0beafd8869589220a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b0bd53f6dd2702d7e4189eac2c7ca916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff771189dc2c3c2204bfba27c2bc9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855867c7704457183ea758ae90dd9ee0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f263602e069551d7281e1a79e137f83919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67555df62ab3671ba0bfaa030b6ab80920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f454f881179042542a10e4c0aa3f697921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a96d824c64d39c29d6833b797cc6ac922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278add9e22106221d347ff0f47937bda923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68d66015371bb69075ba64fa392298924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeece5c57116fc76e4d1d2ff46217ec925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c3103b80a68da87b74646be53aa7d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24cf63286a33986e410353ac1ebc7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf54cce2e18853a7d73db64350d155928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a98733922529c3c7ba294002b7d4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25772d254b664d1280378705e3af1342930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883915eb94ece591d77431954b110d6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d0684d32eae330107a153e251b2e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047312b9dc27b51c3795523ef84020a2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79872f6245c5e3451f6daed52612310934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610a1b4871ac788c3837ca16a3594d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba1b066bfb5aa13d809b7cb93ab6b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a3c21f2b43332d130d1a3e8a487b6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13db86e303d04a0773f000a4c37e42938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d72a54dab823a0dd9e2e0f098449939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05987c8925c152d8e7f8ac342beea1ce940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e1a0ba1591d2eef96e437d5a35a13941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31dad37c16d21c13ee9ab54d222fbc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464e1839a68dd668386fb002c334493943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575edceacd914d44b4e0db78997e11944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5023029c787fc020bb6d4ad051036945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e45bba9f3ba29640a43f6f24ca6228946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155099f4813bd6b88d08405d6fd17720947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9cd6389fbf410734ad3f1fa86ee6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a3c1f73fc41f69486523d13b7b632949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432a39840b3c2b5c7bbe89d28b14d5b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e3775941cdc2ddac638adb1a90412951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331db3cca6b026919746406ff3ddb08952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658579338899785a4715a52e81fe96953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28e5d7005b39f42f7ab4a4c6b0d39a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c810f9ab166dde16a7ada53f754f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b3a5cda447efe19e42bea64ea8ca956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84b77e14cf92d3de19f142393e235957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d827083962e51f236c32fa2d51d6d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b405bee8d54ff96d2a1cdcac27303a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba903c71f26cc1c52ad8e95168ac7054960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabbae8e17f2428c7c3fb93e43c5f56961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877022595ad1fda1ee2dee643591e5d3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcfee01534d32240ceb70cf7a36707963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37d794272d3ac9b8b7d7c45493c99964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaefa693889769c97c9122bab3b009965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f05c249c0e9ff8e1d12224dbe2807966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1934d597fd953116d7974484bef639967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1632716f9930cde0c43f0d097e26d2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f24c649f3c833260899ca2dcc78579969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4bf8150cf7516a5150fc2d642341e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f40ac4024df3b8127c4c7e5e5365971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df7b4eec0d680a27d9b5e965223759972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47b52b4708a85ae0cf9efe104f2b0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640cd1eeb68a42d288cf0b28ab636c6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745026aa166a654aa3e8d8fe1a3c0be7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9037c810fe4aa781039f18c2cb54ab976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703f1b67b00f1c054807e052a8b0c11977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc64cd7573ccc8dedd48c24d6b06b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579ae885d2d595f2c07fdd6b3a1f62e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6ef2621af57e3ad4d962e44fc2b7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfb148739d32c13195b10096cc11dc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734e361198e3ad9a7d8202357dff36982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2c2029bc30a56ecf68bb65f3207d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dfd086c4e32f5aa7b59ff0db6f270984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d8b12528c770a01e17af85d1b03b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3bc05669055626c0a4e7048982302986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515bcf8f7e32f4cdb590231ec048d6f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379eb199e377ddb7d7979ea84a31333988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483249751bcb9180a9e138dcd51ac2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a8f19efcd68dc222aa2a02510b4bc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c491e89e5577307663f4fbda8fd52d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d975a326bd7d577f702e83e1ba1f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f4b504a3a1188953a967999f58e6f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6204b93bda0d287b55e668de8a247d3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aed41d6c1b4980888e0894b3fea3c9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd584f953f53293fb69ea98f320ae996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cd0393b519f976429d3350b747ce997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>