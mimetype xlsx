--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34172fdea2eddddaecbf6f3a40f7a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c0d355e14c81a1b1ccf6b930840c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82f110517fd3ef93e252b69f571133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c6c43c520384cfed849147cfba1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59bc158ac1e05d64dad6de4d8d4fa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6780eddd3cac67f4aa4c6c64297a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125071a31d92a93eede3756f57d44d4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdc6d0fba91d3e872ff12d25a9d78c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a030401a3f4419bc843c09c75999b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0667b9d9a563c8921aa306750b3cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9fb61137108e42513e653be024e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654accef93457a59e9c5e747403e64c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b849ea7a1800380fc2794dc1ba59913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604603d737c57e9e01cf34f4f7f14aae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307fd4c4e8d66b4bd3a7acd184a2a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43bb28fe70ca9791d2afa5afbacd5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbed08e77a81d22e9383215967ed0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf08c2e04dfed36f86378a4c49a89918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eac94fa586d084b495ed33ae101c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea0b39e970676f822052987b4f9c7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555819433f65b707124861662fa98da621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e20ff213febf3ba3c19b603f0ba97522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1abe74aafa0752f64ae8adec73910e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399eb7561adbf232ffb86c536cf32de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789bfeb359ed0e48bf971795c3ad2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae8c8c604c7d15a670b608a8fb61e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5b8fb6ee00c773d40aea964f2edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95967ff8b29d41816c79e20761491ff628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c82a23fe069e2b31483f4c413b1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95427de4a03957170548a42a32a3ee330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b6d9eceac4a696c19d7d6b53334e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e1822ebe7ba4e40cbf623ad1179c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c15a02742d993d7f6cc71e51a04ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7231c1e610f7c1738bcf1c206a30c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32dcd5188c65fc58f1d95741e2a1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a2602996ad74ad40636904670d65e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00b9f9e66506afce47f05cdc56ea4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233b1fe6cf5848b9294fc25247f29f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7ba50eb0dc54e5a43326821b445c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18d365e65086f72fb7b1d717b987b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b89f3b304ea873c8ae8cc51b8860c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a7e662050e22bba06567cc441d9eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0088a280d22b84f1f19b000a73f5ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376473df3128573edbc14f0e2c5b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1834ef0e9adc88955e672927412d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753f205079d0d82c3757df1f1d0034346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489866b9b9501e5d25b29915685a22147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc02bb75f8914da2ee039222c70bb1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215dc5673322f040e6455f80551f7fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629a8ace729e59aecd44e846c3192af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7552946047b611c3e4d73a55d5e462151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d35fd221574bacae107304eddf8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf2c983e684b959fe6e1ef9714add153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe1a088ec4959bac4b8af5fe60fde654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141b78ff63b0c8e488a34ad356ed2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72da82bb001ac5f9058277984f9ed356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bacf45e79004218e9da12a28803e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdecc1959fc5d76b738f5f9c2f895d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf82d5a2fa5edcdbfe97b2b1e9880359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f185b902ba2ede276ae84e178d23af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572367f945dd05fb187d5359755770f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ba17c822f495c6a03d85a3b50f8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092e4387d705ae87432dca2e14811963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bbb1435e18be09451d6b2bc7f1f9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33b7911132ffa69e2b040fc323932765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1784b8a26056e242bf6f45c62add9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d714271953fc7b5477331ea697a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977b1f7c032d09b74b134361988de068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8b11cf16e62a5a3b8fb142d509dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa736f1e790cdec962d644ef7e79d1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca99ea7b6c62aefca1729281d92057c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de2b81cb0f5bf2d090e54320ea4b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4731ee52f79bfe4ad0ae7bec57c0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9e4df62e9a5e944cc643a4433a30974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800138be09125e123a07b399ed39174d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88995bc91b5884823217c536e9820e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a375e0d816fb9d759e9ffc0b2d4d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b40a2dd1b7d3316ed29a12c644c5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e98eaa82217ff8cb4131ed5ff59fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e0429fcd580778c7d841f854ecb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dacdb26018f2490c5b9de9f7d2a8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d12cc1ba7f9d17a9dd2460b0f084982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5ea1fe36359972ae1331c0920a65683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69b5775c78646157a3ce24c259d2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a6164f5f3193e736446b640ebe6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc83502fbdd61a6dbbbb52ae2e82d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd08c5004a76e22ad9f74ed2cc639a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47124b294a7d8681a91f66eebec7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c761cd0e8941b462b9c65aa975e37489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd9c475578310438fdafc78e9683f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c0ac63721c7526f0387fc9c088a5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9df8866d8dae77917b1b8741554f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82df90584346c9d7d2f6f3fe062edc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aabfbcf03993a1cc775e4c928f09b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678e200917dfa2bb2344a14ce417c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c41991038f804f6e71423f4c856b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952cf0c669ba4936b4e8ae2880811797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533bc46ac7925b67cabbe9ec03c03a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8633014eca7633ec4de7a5eaffc2ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712cac591cdb8e245495ee31d48775f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2031021f5b7f794e2fa6a67366f376101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17216e2dd5346b5211b5460315142102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53632eba41c86e57721a73055673ba63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3395d8e4ff95c8939431abecd06d55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322103f4d06af6463a53306e733c196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ac6eea0d3974896ce7eccbf8621c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3657287a0862bbf5f05a71fd6ff2b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b79bb336c15df487965994d587821c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7754a6f95b919cde7da049edd9666f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc1b9945d54345d51d0c4007194406110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e8e0e539e40be8f0ac4be6e9a56d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4fecf8756a72c20bbf2fe2c5fb3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f6b5a6dda93f01bc165c577a3f975113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad09bfc38a244b6e45380d08c6dc56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5658b621c30952c5ff354fb5c693e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e21957a9fb1d7c1dc92371161369b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119baebfc9bdef924da42161c037c69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5151c4960a7ad00bd1d95ed0eba2e95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac38fb85c99ce3b2c27c797cf12133e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871eb0d0b25b31650d9b29e8328392d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f94f123dd77eba8812b751b73a0b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad12b3eac3e2f40228e66f48af26a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834968921109f1e11da059dd3f71211b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aab4dd6127614151b15973681ac49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de2b6f68e5946101e433af55d60a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22448ef96a10ef97f4e00654211095c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae9e0a4849bc82c8978853ef3649d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1eda1f4137a117290a9116a61944128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134764de3c153f3823bc9dc121a8ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8985a72e7641ae193cf61bfd5f43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc346b5f9f731618b9c2892b190e68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6053588fa3f07bcce4f8bdc4ffa43fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d329c87a15bb478ef537c842329f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2099342e94374207b51d54f56ebd67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f36138f023e07bf36fdebe1b323f0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53240a350c3606a634791b74c320077136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dc3e899564141dbe5cd8efcdad19e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22cd634608b0b0456d86db680af9ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46898de9d29b8a5502b1a2957a5592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1990a60159a3740dee41b1e4eb00e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ca6ce16ea56e5039adfb6c7d5950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918baebbd9dfa60c618cb10bdffa500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351c88698b29dacac080aadeb6c7532143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6dfaaa6f9a3dd6f122f4be5206d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47300728ffd188a2c01525ca142b47e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3dae2c3e625124cb0dc84cfb7611146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3ef8723e8ac96acb808f206cd1fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e74736e63e76b7b94c67ead79584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c76c522601eb92d06f4ac1975b8c94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100bbc754f54a2eae9ffec6df404162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3193781269172eeab0214b5f9e54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425fe5fb81e95498786a696fe4269ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795caca17b983e493881d10633156e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aad7485724758e3ab51ed3bf67e8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9ac0520b9d20a9d42b555a574171155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfdeaf5238b0e9fc37fa354f6e8c8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a589e8c8d09f0482b62b9635914d04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43273ef3301f712bb5b36e0023b858c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c57dcf0aa586099f7a58de2385a28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824429180c025e09e643356ce43525c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a663d3ac760369e2b029972b1511a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04facecc227296939dbb8ebe9ca9f62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b00d33a9ad9c313487e536317267f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fd54707a8830d74355220372f115c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9145b74b0d787eb4872a875475fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060af2fed99c9fb0bccd1aaadbf71c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea53ad76c107d77856b279d7b053b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc94d66a1effecc7d262d877d576c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc17069101404339383b1e87b538f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf3b76b6d812c85f35755d01b774f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3101b5e5064c219200559bdb1c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70742310e774e7f7792fc13d3b99d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab34df526f2315526c3a42685c48c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf3ee897a9e938e4912e85ba2b4038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850eaa48485efb2483cab45f1244f28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee50b8661424e75bf2957dff10d9fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052695231ef9d5914c89e6e3a11d432c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8069c04b8b5bf570e8d1fc311754e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c059631e04689479b24f7ba652822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da6d8ddc8069cbfa2b4b7679cafe95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f46d9fd0fe34620323a8da8e03e17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4aa7560e06acea3a67f0ca0b98df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded227aff4f91c55a35bde1261979e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564e534e5840c8225f55a5f2ae5ba5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f4aba89ecc940c439ebe7bd66c405185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc660f3f3bdbcb4b57df881dc49a053186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd645cf2355c23deba613172e0d2ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83730b161e9981e733c2a7f6a80790d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156ceb6ca22ad2e5cc5444e0a293d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad935404458c1c3c9b074eba0eb36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cdc508bea31dc2c6cd6dcf432fb68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd255af380750a0cca827c7ad3355d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5b703b7dce8be10145d9a255e6a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77edeada83529822e64722d6d014444194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84271d756815969319adc9880d5595f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a66008df6bd78421fa2c2c0dbedbc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df8211a829211653afa8358c9d2fc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f9d93df00b2ea636b0f2dcc5850c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18200dd0876f6e5864e84c8d46f5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494715bb9a878d2493320f54df55433200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30000e12a356c8eff52b692fb29de17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb9f6ffbf2b37b2bb6ff8953125c9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7240b63fb1f095176b259b51fde3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0dbca8151e9a424185532cf2f96a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bc96975262660cac1ed3fae782b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d13c76dd64047f6b5c8db5a76eb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed10947c4614efbc85b541323ef660c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448630847ec670478801ddd251ca08bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe6a6a67894ec1870304916422a0ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820be6ad4f36ed72bde71bbb87a9ba9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b5320e910ee00ef5b83d73e868be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c25a14b1820a0a5bf6bbffceb629b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8576f2647cfa95edf33b8e67293a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de45dc6203e9f3faa0bad1f10117b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ebf86c08d318eda8b7361afc7430215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5b77343799bc3d1390311254298f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5adc4d86861533a952f08eefef926f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35f98f3ada93405713f8e3a41bf43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d62e53052b4ad94716662fa6d0e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc82714633543f904a1bc555c1ca3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d67e3b013e711ec61948fd17a6a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8e12b03ee89511656f2ddd971ac94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec89bf9d7b6e7ce5b4b940bbb3c01f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32718daa27b1c60f235a9dd6f3f606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be65cda12451e3bbc21b3391edab3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210cb50fd1c3455f01c1ee10f93f5f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd587514f743147fd5ddb5f396d360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e94aaa7f718967b0c573d4910bf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676949b2c6e1d985cd0f69f456368cd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c182eeee48878e648a96796c4562d59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e1672e9a9c0c8cde3d8161f9812d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726467b43e1d35103681677754dfd4c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51592b4a09f237f321ba80c9bc2737d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4217f68e2a61de6d3a802c9337c43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c956686f986d482ab9e66aae5eb0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7fd0d8cb7b06ad34c5b9a1d8caf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ecad0c307553a29d31731f4382d4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e361667635de87438c4301d64dacc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaaf193fcc188b13d6c4a531c606c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee986c36a55f263403742c238a3cbdba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9cc24768e55c9aec92e3c0db690d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6759e410e7221c42770c0ac2845898242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c28ad3dde2402050859d0999ea43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aeefffb7a95bccde059c8080c9224244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24002b289ac65d77546f6388fb29302245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1173fb3699bd99e119d8c16acddd4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3768d6484cb978402dcb2db2b7b721247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea09031db042231c27f4b75cf6700248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dea27ce8669a1b183ccd351d25968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3effe828aece40eb9d29f92f79f7ac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3ae5abfe21ef50363d42bdc53b4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783e25e961cda8b69b1229bb02f2c47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0600e5efbd9877a9428fcd9011dd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8a7e2bda6720bae1cd56f446e96a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbcb3feb878872640435ff8bc47a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8b85dbf096bcfe27b4a8771ac7a5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11580092bdc45a600f75c7076579e7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055241f24ccaa287ed3871e4b33da7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47684767bd67e502692b9d29cf59abb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590ed04ea25c20fc35c6f0f9786f9d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6468573dee40045c54a696ea6dcb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52aa8724c51df64356a1a66e4601f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c2195e6ac0d6b5a11ec4558d8ab25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5242f2970351b920effdefa53b3feb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70d45d9a22c1235418ab550e43870265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943363b1d0537524a5f98d93b4515b57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575dea93577ea8a21965b88b2ae4f1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc501d1fe1066ad8eb9df109ced098c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35aa216c2bbfe458b3dc2991f10819269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea49a4d4bdaa40827da0cc8467c14e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c303c372e1eb82e6a5034cfccd68e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25833d48bc74bb82f07ffd1af820e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec0923b417728d37ef71b177c1d12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c99b8548bedfcebd9beb26ee8c7fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78060d4bfa8345100efb5638455a932a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a9ce2b9aa0a057d076c35b0e8c10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f408205d46c7f760024a15d10cf56d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6355b22e6d7f620c275f183703022278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47246babc61eca04237118e0ff2d60e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d69dabc381664dac76dec731a5e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0543f352d738d2374a7886b401a69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fbed106270cf29ede2d6127d3c249282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206479f578fe4ce49064b1ef339b64c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57399867f7ffda217578cf50d78515284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d46266eb89dc598290ea3f2f4b2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e01b0676480ef57babba3e7e8cc7e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20d5e7d1a35dc2f2c3b4135ebd7269287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e890276c92098ca23c3f0d7eb96ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52078f1956d022c21c3da36f2d0db0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b9c346e3e9c343639f4243a710ee7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f27f2a5ac6f6a4f81200e646f071291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6ab7eeeb0ba44b9544ce000046ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2a0d50c456bd8055dfada0149ca86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd52c3ec632a2ae55fb7e60df1dd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70d5451ceaa0bb4edc610641ef8bf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d135989d34208782e1cbf0a37213a26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469feed0378ce96209a09bf538876e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81150cc563c0fbd24d98358d5bf2b086298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0b02731375352afddd88151d5f45f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141780927888a14233f691d71da1f297300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d37605b0c3b3741674b6742f0796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a803c69eecbc259335967f099831302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e44414a8251098edad89dbd71d444303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2c2ae8ab03f549c29a7e591d69ddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c8057e5fce1996a96b56522c605ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a505264c2206fc7c56c376f8385da5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73f85e34abb192e8f04327183cfbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68f865449dccfe713015221ab2795308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab662c9edadc1b1262301670a7d60f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b2b56bb1862e5f3b363c4e29fa12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b43fcb6de80b8ee75c04b24fe51d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253355bb1cfc8809bf54a9ae5d08f70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5f67161b510c1716ac9c34a4a7c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a211a2ea03428a0234ef6a4fcf587314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c69da4c89b4f66eca7326ad6a9a23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35968153f64c175dedeea6f0954b2c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3446ec62856e93f5022f22cbb424317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b5b0f99feefa377aaeb9f2ba4f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9d56562af14d252a951fc3be8e8a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d3f54b574b97fc0dc9ca814c85ba6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dc93f09d82f718e24b27b762a94a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0f7664fa38da1c850111df0d03b3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ff5b2734ff1ad36ee3611bfadff0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4567a8cf4c51830975b54047ac0b8b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226d50ba34a0174cfb6b692ea6b1f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57dec3560155ffc202fd6061b386f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584801537a2ccb6a9b2219c89c2f1b11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106c480472da00b6d5c9a80e9af5847328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e570d2c19cbb366629532ecb76a57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6bda42bd53cff730911a64ed66fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8efe16bd7fc08b263f2c565ec72ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012506c34cc8e0cf9e29cea14d4e5b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f87f27f89f3319f336f7d022951b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd209c52a6ea901d3a9fbfa7a666d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abb5e52c7143cc14933ef2d3fe5ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b1017ef83d45f13f9a1533c60084b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8f950109645fcf53ca0789bea3e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c05076624a393d7de2ae7de6a21ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124c7c06bf93ca58f2e02ed5726d34a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf582e0b6bba60d66a927f85de1d06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb72f88b371b509a1225f09d146a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce7d0dd4e74bd63214e88e1b6aa45c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735a44e3902ba641bd0a841a5243d62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13d7f90d31197be7ddcbb6a233881344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fc47fb8e71cbf2a8bca58803e3583345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd0346eb558c8921043c1ed58f8ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fbc7b3ecaf3215fa9d35a82a4ceb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58cc96478ac5558a5c1664ed3902c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a91724bb66ae8c67bd042c23a50a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade3c3f6b5fc0f138ea57437a651fd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5921433379634e2e8f6425c566873f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6910a4f270c3896d2d1038e45e0054c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b53b0a1b629d7ee0f58ee12d1d1fa2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b4e16d50a81ebda306a91a3e4ba5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee3a2b932e3910a3f429c3ce4d611b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a2da4e5df55a20bec062162acaefa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaef672e314f04c38b4e2978a00a98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034cd78cab1689dbd95794ab4eef9f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38cfb2d655a5a37b0043cb35c63795359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fd11fc0b205b7b984c0238d0c4618360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc459802ab676ca975e9498e9ceafb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d3bc303d15cc8c180af9cfee841c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb8601b40eabf0e88ad5d10d06d47b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04073e389103aab1f1110c4d3afee3ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec92e45af0d042a58c14e84d0d1ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a981110087583f6d1f3ff88bd9514c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4691a69630063f29be569df0790ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387b7e8ea600f33b1ca22dd1c6e1f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00cb31e6579d7fab7256646f831ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9f65e1a3fb83bca580f11bbe9b67f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824560f335811cee98037ad04dc0ae1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6997e04a95b54c842dd4d667df52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddf17a920df21c1f0f98383d70acc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1e8c9e16eb5ae12098c5d42e025b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5875f42bffb646578b9a33816bb072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f273bb3d8100b949b62439e40bd12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d4b2d3f0e5e0de7eda3364256f334377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1c2bff00c8be789e860547644322c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953e77b4a7fd56ec2fab1d108f84e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e26e605a972dc603a420526a973cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6be1473c4f6d118e9e3d7cb1b1b80e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51118ea60bb1b804c96ef6ea72f9104382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390e79b20f042f352cbfdfad36cdcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b821fa160eb6418523ebd6c07d46e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10bfdd7291d677128097be0d7f532c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacc7b8ed0613b36a741e68000e8af6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942635e453f350ca057599511e1c4625387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e4c11a6f29bd39de4e6d564866734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a73409c0888b0cd6ab244bdb049afb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca46b80686b7b096f3f3245ec1b78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b7bd69335bbbee9db25f50ea58c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08904abdb0268f1ef674b950a67361392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093103b3aaaa45f645ccfb3603602ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162dcf5eb2b4bb02fd695dceb72a5c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b13c50b7b5cdca905cb71abadda02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ff94377cd29e6c26dd59312c43c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8749b228f62bb8110d069a551ec1d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9e521f804a3f9965146680ae4680e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea6caf5fee8d4c62e1b79da80f34d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbc36e565543076488cd85cc90303b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f90b451d162d422dd6ded5a3e9b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77b8fb47b42075287f4210fbf4b21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf92fef86b168c6bd25e36ed352b95e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070bdab9c4eb6c8998dd20fae1eb5de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ff65b993c3d001aca0c00ef732ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7149586455b8823c17d020535355f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c447008b2cdb527fd4d5cf0a2d9bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf71e1a48736049c2aa099bb52258408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482e8aecb42d0c7cffc2b1846dd6f92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf8588d2deeb2ed67f73b53392766f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48441c83ca50c6dd2088937fa313740411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5a6221f36c4302f7f63e4843c8ef4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d749f271abe13dc0044d0549255976413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a560994c6f6725c739c584205a34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2496a7a399ad670f607867459057d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2695f393dd2a9d0abc2beb160eb11ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a5656e9153a7ba23799996542fea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae528e4ce97353a9db02b642011775418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0cb34e88580ebfa82fad98a15cb7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5bdca6191d4748fb3ebb82c53fc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebe684cfac5535b5ccb014a7d995e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc99101c3b6cfe87476decdc12dad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e737fdca458130fa3c2732067d06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377187f8d0c7e46ccbd1151f4037f046424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612966d8bcb48acf9fe1fb56de069487425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5e9900755d7d46c3d98ddb0a191b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9f0c52da529910104687f4e07b99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300342738da4bb26e6c918f3ab5cbc02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d7bc1477df6b551f61f1ff6437b26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418adaa85994cd9c7573c0fd4a50598430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54c83544b1b8a3d58ffc27caa22dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d1c26cabb96cbacc3c2c54e3bf39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f1987dfce6e40b79ddca47887956433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f28ac3a50244c5581e1747593608434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e781468290384f5da1355e356ab168435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ab070e48919cd7919547c6ba15fa3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087189accca80386dd36f223ef249a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b1e892af641d31ebfe7de2072beb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebfd44ef1fd5778bfbf46962c28053439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1401d93c341cfcb40e89a5c1bb3fe84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8b65e8c6cadcc691b3714c85c114a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8861913d0fea76cf5253afa424e36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4eaa43df2b5563827ff77e4af4a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c52800fd16ff4072b2a341cad418e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9f1df0ea3f317a13e946574cb964445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc787bb1f9b912cbd570a7f83c54df2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafe99e242e7182fb8f33a182717df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010ffa8615d257710ec9b8d593ffb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee6355c09033e7462ed5cc22733790449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf1199172f99e9776145e5606e64b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b220357bde40e7dba4aa3404f1f36f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08659fc273d0b27d420763ddbfbf0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d106ca92c11e5ffcdf9503bd28f36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42dc7a1be948416aa56907f3f7c6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c2a09aee5126440200ee985339dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202298a43482f19b8e0caf64778f1bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f55f8be74e9966f63bc6615a9db9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a2cc2756e6e574db9db69c9796927458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a521b6752b319865180f535f7e284459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd918ebf7f7b8e892d348f8f94221c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c40b1ae4a334bd19d115fc0edc3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcba1b7bdb9e6d815cd2be12b95971462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a7c44fe41f9ba0f85faa5b2bb24d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745812c1580bd03901d5b064e16e77a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a41bf0d982d43394532d865b3f9d49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401ec3ea7705f9c088b02dba556a4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e49cf2c18c606ee2eca4765ea4f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4467cedf2c8630b23457a09f208b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64383b220042b164fe36c935d5c43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffac2f24632091bb72747bb01102db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbcd695e0b52fea0c8776a6367a02b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d015c022391b5c96074aa4ec1399472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28b06a5024c646b49ff7303627e699473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd227af8c40841e70cd645de764ba3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8e4a1c31d91d72395fb8eee5844f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ba229c743551b1bead0e0e22f00a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db516e1b35f695d296adf02d0996be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7ace2f947ac5b51ac04e93d31d653478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7519876f8e825bcf14921995a7751479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5763f8a50e5877fea0ae4ebed9723480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb21a81e2005990c630b223d0e2c88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314dc742f6045e99b4d09e098c2957482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303e6f638d4557981e6ba67d37de19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4465b6c2ef6bdfeefa84f65b1f5cb6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a231297ff463fe90fb97384294de6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c557acd0c376b7329146124b4a6c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b10f37ad9cdaf3c905b465e2a22b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f4fadc9c02333b01d0434a596ea6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61b4d66885acbdbf5d0956aa921472489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0020aefa1d02217fa06d7b9ae9ba84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83271ff4358a142653422084aa6cfab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013620aa13733035e2e218c33aab2dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fb2d6072ff86e392774fc86693e4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef32ca0c14bab5d36cda138e3dcf5f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc48078015a68f9ed147658f1ab0f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356302cc55a321b48c1f2c99c98b1666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815d43a15885b03b96390c53f1cb36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b0722f8ee58a61d598d5b5447a53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac13c42c7811c9549df1a6927c66e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efac2caa06ad4f94abe64484c8a025500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ab2b9487192da8c7179de74761b47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91139a4b6402c03b75393d28b3d3b79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c759a7ef399f2d9a0ad9d4a526a6b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2caee9c036334a6e9c2c730654a7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638e2130cc2964a32b2559a5744694505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f09400b4ef9b85359860a58fb63de9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2e294f81fa6715ec51bd83f81819507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d908adf9fce17baac54f20afcee90e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600a7649e1edaae4aefbd07877975f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164fee6bf51d5a74a61bbf1950dc635510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae854374a62fcfe3c34d8379973e4f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b6030c563d23f74632800964bdc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf6de9dcaa4e77da3cadd6bf08ff8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa7b61c078f161260af3bc9eb2a4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8571073592e604b53ab233643b16c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ba51e0e15bed20c6f57229be5ccb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960e64a85e4aa37e381006a12fd61d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8764c04c6d4b97d0faac892d6af71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4c879b5a1382c0510fa6b4d697450519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be148758dd2b5ff362476b766c65475d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ed0d5e160a482277546f27d9b601521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360bf5c508bbfcf362a4ff81e7019da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d1c898535dc62663f17281c880de6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b2067aec5f441de58f495d5ff444f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29734ab81ddd4d020085e42024ab10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be264cf589687929aa62926f39c176526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc51b8aef73dbcbbde299448b60675527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faa12f50c338a6a4da52d41dbdb1b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94815315476d34422187b81fbb49e92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e4f76634f94ca6ddafbed73910b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51443cc60d396fa545ca1b3a6e5bfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f58aaa5b4834de180fd5da64ac7b41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6899cda7c6f490e1639b3a6ff09d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d22a54eca91c58ed3928c3025a88c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e0a7a434b92b281ddc2e762c59803535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc416ea98cf9af7862d402753269d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0e6b2b186f13f28b52dcc3ad9c5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6722216cf0e920944af0589c2475538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c0823a614863763f1d18aa6affbdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6a919084b8445b25af00bec14d151540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a839fc6a6146df72c457ade95596ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1b5adb98adcc57fa7190706005240542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165030f92f6c09f926594905673cbba6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192bff99b757456e63508f93caa5462544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32788b933b2428f5647ff358eb96091c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940588f3fbc7ce92133afed918041e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda9e3543e5a30da93c580f9ba36c7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f692dfbb8f2bd05590ffa522ac69c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c0fde88cb69ddd1f56e55a5db0d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77a3bc53cc86af5634f0e14187a04e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0b28e37d4db406e0f4835148af4a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef417203fe61df27257357f9b8d79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0a7156e5289ca507d02560d51f135553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cda15b236b2bf3778b66a1849ddf2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f49dba2d837537b0ae6cbd356133e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3df8d794934254609a56e221cb326556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2675d9aab1abb6b643a0bc236b1c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de696e7d622ac01ed974ff0dcb465f05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abf972b08ac5c1b08ff0c88cd7e148559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7b729e0ce32f13283e84fede74f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a127534d4d9e8d2a823ab3954e70104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d955d3055f5a97016c57031824d5e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab5c975f18de4d3f112c026eacd73e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f884f0cc696091a862b21695420e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690b36711a5d40afdd10e3c72f7189565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f6e4ff9e66f8f210d2ec8ca1145bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28aca0de189ee946c705d3b321943567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99e4855514105293ed6c1870d025fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830c034c55ccafffbbc150d244924c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e2174034a25792c55161cfb8ac239570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407b363a8dc45b8eca9052b46921b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd53e25d7eef0d7aeab1ec57969329572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958ed4b0b0e6fd341b7ac4c3127b430573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960dcfce98bce52ffb2bb6510d4c0a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59099b348ddd3ed828abef3c5f8d075575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b4d7dc3e4ba1f89381d46817ca62a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d9e0646eb71284a1828948907878577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0e1bbbd9650ae3608d2dfca2e9c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e7eeee356f2d187f00d2332f0be9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740670f76a6568c770fd940f7ece0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddae4ae77d4b2e55d0c01c5369fee18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd803a3305add85a5150206cbaa3db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8675d006b711b6dcc3fd463f74660583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a386dd054a4ab63fecfccdf92cbfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48680f1828f5606723e60b08b72eea75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa482917d758acc7664e832c3cd7d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a591c5e26e9d4b5f2905cf4ff2f056587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795aae76370f213bc5b0ca56a837b58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e225e1aee33db884f0b6021a96a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f18373a58ee232d445cdc9fa8f22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545d001bfb466c6a78df52dc9cd23c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee10f762bc12bce49edfe5ebc4fa27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef0975b04f179cf5defd91d652179a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655c683a1b6f6ebab966a9a0f5f3b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249091428589684427d52b603c699af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1028dea01a23007a1268a9ce49f777c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f793a6c80e6bfe062524c11a1af9fab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ed3ecec36c5183c8b002044ff476d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d600e0e5839fcb4f1aff126c665395599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a04296209d2a3b5799cd8872f0698600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d06b8d57ed14a23cfaab7bf649ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043e6a4b6b1fd29fcc0e01c25bf4d89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde39d8f227f45f37e6b2b8bc6f05de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ed1818af08ee1df4a2ed0707f5de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2824663c180cb33b14341b4e44faf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140039b6118a5ce7002107d02bbeff7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1f78bb7c9048b7306e76a61fc94c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710923f2c9d6c451b290856f38abb23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f1ee8b207dff280e2c14344f0834609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edcadb4d029071677f89ba27f77de3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab206a83172a7743d3c0e687de1990611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a003ec4f6392050249a2b8ed5a51c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63577392bf74a5166766c14fabe1e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f342fd4b7a969579c250f4aa9a4e38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7395065f9a6f46e7c2efb65a927c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905747756a697d14f1e4c2ea39f86a5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1188061bcecab1705b1ad72b0d014617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106672a709b96c5a9247dc02d4f8d50d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eba76e6567081f77a2703f806ee1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f5260cfe1b482d0cd12932170f669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade31de76b083007ba048c5d784b6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19624d7fcd027f2f4ec6ed4c8bd38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2116d7e6a2e3eb36fb1a583287a560623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6879b8f6f11fdaff412ad50146115624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8a12e1dcc1d1d588c35cff03e5011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a17ee3854057294e6fd28d6ad5a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6c664e9dc5b01b1580663577cb92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac8232810834f324cbd88349cd9ec2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71f9ba79e1c72d782e0bda1112831b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2d2d85ff191b53190a12ac9ed273630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b225cede9bc434e7d51ba20ae9adb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f713b6027023ff3e66164c10fae03a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5989f3e74151520ff7fd1f20a450f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d06ffc688508d3d24d215eaf243d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab29dd168397013871c2e633b9d8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e01f363f1df7d10128398b02748c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafeb71301071bae400b736065f8812637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4c1764bc892900f453b92d058771638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2339b5ba96d8ebfd12f668db29a3d12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27adb6e2214c402a4f88c2d08df7c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31826f1a7ac80fcedfab6ba5fbdcb7a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adffd5e16da5311f02c526917d0197642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a5f342270702d6d3b346fd76a22c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7bc33bd988ffbf9d234d890fb7b00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71675ebf4f9e3264d7a9b8874383fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68d7a44369d0fb2080ab4e56d3e446646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe301c0ab84d42965ec5e33e1307e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a43c3c021f89a0207f751bc1602120648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c954c4f6a3ae1c1a89641affbd5493649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e171ad8bbc4947164724ea14d5b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448840967e51c880d5ad20109113123651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1152b3be621840555310d988fb5fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b483dbd3517a8f2fe3fbfa743686935653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946956a06862f5a42cc577fc9e82b11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3619a3145bf7869666020ad226af4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d586aedfabedd27de1cbdd19e4ff5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f4fa9f49830c67245b22e5556cc7f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a172577709ede22a56c1c991583d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e0621cc8541a12eb64a54a6e0a16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de132fe6d8a1de3303ff17d31514c8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd539a0aad318ed2cfb38eab8e55e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c4011384ff3661ff4c9bddb88bba4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ba6e60499b41946b3b2f256507ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcb7f25ee78ebc3e2e7a9c72ce021e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac995d2b2fca16abcf061f53feb0095665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b34f78b9e9f2154e329a1b6d87d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30371c37d026fd325dfb0440327be9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785993ac24079d83a01ce4eedc1c069b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f62118f5fb838591ed369ffb59eb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3695934654845d0a4de0ea182c5a89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602327bd77389395a43d3b61b2987f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccca045e5369f2171128892ac671e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dfaf15578adc8fef9d2bb6d19223b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0356658aaf84366e4cfb8da8d9f5b1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95606304ee3286c708909e2c3e2463675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0627d37cbd123915de8cfabc6f4938f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0693e131bb739684cb3a9e4b015aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7286dc8dc37ea136905ebbc25c32e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba9187b8502b64e1f6b8e6edbc390c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf5c5ff79c4cbec6fc41e99d7a03c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290696b4e0c9c65697164c02c3ca7f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876f02cd3401477179c1edead9aabb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4dee2c10f8a2434dd5925af45610c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0688badd5165f6bba65861bb154e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ced1702ed4c21390a16585d21a9ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64bada9c6795fbd0764f9c7ae75a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271337e3cd94eebab1892abc5d27c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c167a823421582573e6381d65708688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e28d602e229ad767c6baa5b0026a68689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100179b1518b73e4e183ee4ac7ddd43b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94547363d42e31dd7f39d295cef3b352691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0299f2799f63b9eb43f7b4c6fc3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050dcaecabbcbf68c22d5d9ed9026f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9227d7fc92c572fadffe268a8fce6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d62cccd187f83ab0f0f87939f9c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdd37a9dc0ad623ed996120cedf754696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355707fa23c781de51378a7cd081306697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef875e1de0a3470ad901b55468192698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0955234cdfb90ea881593911ab9c743699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568d7a1df3d30a46285e1f102092b8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5689a00335dd4a40302ced50339c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb1185e088dff83ee86270da1c519702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1604a3c41d276e3ea2a3f8f825410f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ec55ba7df360e4fdb8faaa1b5cfd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82272487ff2e1c9782d84b629bfa345705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d57ed84240eb65ffce0191b6b154706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ff775cc702913baf8dd354dd2c775707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c923bb28239c5f3d3287ab0c841ceb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed7f66d2c1c42da1c864ba8454052709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbddc14d0a30a5b05d193ee085e4224710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d072cac26fecd5bd2c421f6aadb86711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634ce62d3d34d474c6e8f9739ff9c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da2e58e5bf18a42f08d022a9b8d158713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa23421d8772a9d513c598a6d3d67f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4c55f8efa1f8df364619f430387f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39814d4b720c4260cfff3999ffccd038716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb93471ef432cfbbac64e9aa71ea1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f06b3b8806e745dfcd01e4c7ebd19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eef2bddd6d7340c6a2338714f83895719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9333638e02fea642ea08805c1f9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea76094392330fdbfeef5fac73fea8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57532f21761246d336a9588bfcbb39f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a435109c1d3ac737b22a02d06c3b60f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ee43bb65d0031f8ad26962fe0b233724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103556916352793e6e901d64284c7f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7595d7e54baa19c240d5f16f09497c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa75b5b8b5574238123f7ebebb1066727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aaa4749134c8070884efe9eb39de7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c4cbe648aa93a02971829ef4abe21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db2069e15620cad4eaea8a76d9d960730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215eeaab2956a8f7eb2773c6f185c29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6461661f022b56cdc40397c3e3d59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46bd3056081dab1321569622dbe979733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0dedb1688712606adbcb6d1ab7065734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4372db243132c5501f34ed7727fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dbfa3343ed3ac388941ad18965607736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9d4988d274e1593271c72d62df0dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41057c45314b5bd093cd1820c320b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f647dcad888ebd9a025e9cc0d5534739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130564f49cc7f60f5d73b2227cd2db4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a11e659b1dcad48b922c034b87699741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95510b4badf66b2b739cb7398232c0ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3a6d9f9eac33bd908420f91e871e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b00ea7c2c96927042bcec24f836e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167243865f6b64f675afc91b0c5b5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ada49680d427b1196bbc4bd84b4d4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e334a42d55d8b0adbc4482e81c948b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376bbbfc22351d164d282156a83bdd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d23da7067f495b01f0b2eeb78369a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cce5398a4338d56e8dd6e7e7e11a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54d7d7486ad4b19e2f0f81a622e2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9af93e20294beca8077e96e9fda35752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2b20e7ff400fd41967f9e1b9e1a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ea2318cc136aed9b02d199c7c85d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6cbe6f6bdb6634bac857df875e89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5c575067a1f5083f7311349d303d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777584e5747b6867f08638243a14f39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b762e7614b88aed063bc5ba735d354758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd60a4c89f9c61c873f1cce990e93b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbf0fe3cb1c948e145035f1839cb3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c8f06ab4035901f3b13591c9abb7c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32fd005c452c9706867f0f623ead32762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c68bf2eec1ebb47cff384ba39a8f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4645623a57b7e0b1f28a09edff2beb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f026d1c95cc627e215b50f470ae3534765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6cc85098f9a4d2b9e0a568ca49b71766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648563a712a6ce8236404e2d84165d3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65cd5cee3c283a037301cd4d95fa01768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b09bf66038e9d72894eab7f480ab7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa1677c3ce58f42cef3c8492f47f02770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e335c1d454eda7e76ec12b0990f87771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d368534bb88d4b728ee250f905bab27772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e4dc0e72f8709daf2a809a839d8d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5d6c49b0269975d6fd0ba0dbe491774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79398349f5229d2436dbbb55006053c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6de379074511a29554f1603fd31c8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9c7526ab913a99f4fe5da1c8f4518777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e15ae1224eb091067e4c14edfe2564778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c8c9111a5214a7d119d19e3430fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d48dfe5748b8c28493960eb30b98780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd84f174b3bbbf8f3d26f097365c4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8920c389801216b62d183d1ab9e9f9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a51e8dbd763bf26671dae1bdcc71d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af82e83f5bf56525060e4283d81cb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b77c2d57c162f8415c5ccfb06f7f0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c13a9b1467c216bd9d4ac9872c00f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8411701d8548500dacfe9dfc0e80046787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172dfcd6d5f34b11751be4fc02cacd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5dc44892589f2dbe9172b9079f592789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffef87d527d52ad460f3d69f6c6ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff616e4ac74df936d5a3d998d4060d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f9607a21d0ad330b35dbedea4027f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941d1c249cea9da049cd204df17a253793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c9191830d5b74751b29cc3420cca794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a007133c5b77b4c3cd774258be321d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375d3feb9dc1bd43360205fa56c2957796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442eb9199fa28b7e786854d14cdf15797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d621e3467f08c3d72739bb6506222a9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b4b5dd0d7a7bfbe6be2b0e92c4bae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407b20584ea0ed744c02ef6c874ba5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b2b2903ecc7251a192d3f699eb27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c283049e43b552160c7d1669733b7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd15b5178e98cafc79ff3047570329c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1573498fc01d8ba87f41f9b697113804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab677a0c790977330ad1ae43ef7aff6c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae78115092f70801d3a17bdd5357a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459fb7ecb05c76e1dd589dde1cd24e9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15341f917f95dc9681d8815233ee802808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5adaeb445f38a448d4c53b4257032809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af422223ab22353c78dad1043c88c7a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9223c9b2c5e6b111b75bb31b685c1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86775f38f877af2fffaa50ae5a237ae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9936bd3ccde3585abce05febfab128813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2cf85eab61dca6f91408445d8365814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505b8f57bc627898be21b6e0b2e851e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e988b6a16ca1e465514419bec7884816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40b04c69e818db0df2db78a2b973e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc9ff06572ecc641a26dbf8e89dda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dd0cb07ee22b9d7e158a72ba69a82819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e518ad8244226183984f22ead6ab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8066f93e99e0c63150d9279197eaa6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab155ddbc7d75393ed3ad325e5d2dd3f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c26e8e0e47c2b69e081b53934785823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e7d81072e0f83972c31913c8339c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b23c07454002792a7ce30474dbfca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e7cc287908c10d49a886ab1e158b8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d7160b4e2be0329da7ab05443a5cc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c590ce7c23d9862b90be51795e511828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db46c8c548613338cd7dcd29b29103829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad995dcb698cffc5d53cd2fafdd9f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec5b38e0095fad03058c2336af01a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a0fc7b29fabe80ee886ec73a4ad7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9a87af02f9b6b8ee284f6c35fb04833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3130ad561b44fb1ff1fccc8d0926b7a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb6261c46444708b20f8909c79a4f4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a056a5c14b677c9d48a5d26975bad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf6f59d9decc5d9c96d7b93a34b9a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735e8592d0642777b29678bce37d919838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73782808e094038cccfe2245f697a35f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89f9a962bd9d54d77650bff0e1f126840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4471b22d1f5c8e1267dcb867b27d2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f33a6ee26544ea3397c640ad40a9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fe40ddb4f33d336ad8fe4bb8729cd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d758885b2565b61193bb61b2adb77fa844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48095d5d65b7dac5dd782bec367d98845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150a2361fa4c30045a1406ea65cc368846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197439c8c0f335220167b3fe0b48e226847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9deb6d39cebab65fcbd98966ca297848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6508b8d1edb08cd03a07ecae460357849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5348a75f4fc6ae858c7e021c9d40214850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981572e9d3ff42762d54c1ff7314c1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88c2979a20599ce00720324cc6bcf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f14755e245a23f0dbf3890626ca9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce973476e978625e2f268240e1094f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed77a12289baf4e843de08b4a16b444855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b88eda0a930ac124dfad9c16b9d3c9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca755d8bbe664807ccd41e5ba5fb20b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee599cbd0265b6dc60d86496338c9c9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32c0ad462ccaf015e74cd71321430a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a31fc6fe6af86e7f5f023e1ce6380860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee2e98c30b6a888c49cda0f32e0c6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53a127621374aaa7778b7d8d4b634862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c0f08d51f5ca7989d162fa322cd8c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41ef55be57146ed20a2ee7c3f20faf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b65c787d2caa97ddc9ecc3d5402a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030c4b0a2570683d0453ac09cd510a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f6635f8c540e54a947b7d96066ac867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c9920cf8d09dd90ce582cee0b95dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8cde045976b831aa3e4678e50afdf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b990cb13a6a9db26854d4b1c2937b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884755bd1e7bfdc7322d2208b4026248871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5813f7d7db4020e7b38e6b353fcdd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736cd9ab4102f96d15ad42995259a6b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4955ded760974acd01d13db0b4ed8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9326c9f6e48deff77da1c2ee3d5eb4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ed744f15ffe98f180d617c063bafb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1db458971bd65277fe791f89faecd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87e5d6b4c807b68f4d2dc6748fde82878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a8e1be4353d30c066398f7a56f65879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb11df48187eef4ff01a40034bf493f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59bc14787b03e62ad53a17e0070f0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b72be8320b9798e7c7e1e57dd3c1f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad2f42591a908942502a0dee5ec77883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603160c9ea08b9cce774c82de9a5acd6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fcdf92723dae2a6768f4b2884404d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72137c1e84b4a614814ca1afd5647ff1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2056dcde718b6ed9a89a593b94de43b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c6891dba76513aa5210bccd8285f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b8fb6325f0fa68ac0a8145f0e03b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb995fc4a4a912cedc4e97c909dcc36890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f788aa2f15add930a10f6514f63312891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad955eea516effa97fba907396a27a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310aa41fac7c17b978707fae5dd3032893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022e566d0c7eb8732695d7db6ff17a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3b9dca22bd8c91ac0951454e7872895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d899fc738ea9f2ec419e1ceb0463589896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859772ec5d71acae5810142936f83a1f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db63e10cca923830475e70924d6866e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a728734a68046b2bc053085280be99899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d84cfc258b93da9d6cb3a0686f7a0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb7aa3817060101d7940df1a7721d9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294967ad7233376313031ac96c53700902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb3a8dbc850e833d04f2afc80c27a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af21e66236a0b4821cba05524ab66904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef95adddc572954115d38197d1686905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6147840c997c43079d4000fe157af906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9d5f67ab0d024452ca14bd5b966c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf0599544982d2794e5207eaeb46c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4df7824973cafd79af22998c196d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df83e59361c60a4c73ec33b873094b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef42b429a8161163eb6b6e63e35ce911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c540ba6abd2df64fc8c71ea7e51f8e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb2ff97f5cc6c73e6abb08bc679d3e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4de6120be7a5e933391d8aa95b67c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b77c2afd3e9a157c240865586d3c8e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22328533dacab0a6a3ea24c319b8fc35916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e242feba9d64f80db5bc2653f6345917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd328db49ddac35a21ead80d947791918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99218d1e5e9f46c4aa31845a4dd62919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a713cf0ef2910dd998a11b3031be0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de40e4010de37908a22b7a4e6be315921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed78a262e441e2fba3e0b9907135a94922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb90ea935e0c65dceb36a97ea0be9c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27406ac4b1c79c0602be9a3ef67162924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f62e39692b7b67e77b65fc30b25ed925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cef0ec36cc610448a765b2bd03f04e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05501bc762a4f38e099ba2f2e3f67927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8504829626789f7e77caed87df6b566928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab007e456faf7d1783937c11f5a382a0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064413ada0363e2476030c5103de163e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7c0e0be8c19201ad51d21ef5b613931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1230f59379a6e5f35fbdbb76d06c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bbc42924a5e06ef0a2954e565c687933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ee962c82676bdda4f6eecd8404f4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb2bbecca41a7e57e5bc2d6dcb6c2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f4d3d2d58933c2e05ce6a3f14def4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910396f399b1b9b21db8b297fe0b71937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b6f3d64203b31ca820ddad7f039d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508fe06ab445226546874bbbcf37d4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b08ad9b3f0369b771aae4c8d74cabf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb1c2ad0c7942092c7affc43d4705941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219acee0c778dea5821d7f4f86bcf10b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f21d3d6bf382cb5beae46f140602ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247154b12865c31abade7634a8399458944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750463179a8e531cedf5f8012edab67945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d6fd0e3d714d5b1e01a8bfe41e51e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94e13e97fa7a0af4c2f079b449cf72947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922953e6d5f5e02be8d6f861d381105d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a31561eaf6f0e5da3bc80692dd907f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fad6a7bee3d9845bfc4551199d401950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8efe126909b500cac6ee0e65e6ccde951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cef258acd285c352d0710b840c8ca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ce88a81d982e2aafabfb8a13554b8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836ed2e3f4c4283f302e817b85383b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0ceed52fdc0cb5e85be113a3def8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c9034d8624c7d75ff352624261a2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb254f105f99bc9985b659f0a1c46a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02eca07ebf7b89838ced9bd16682fc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251007425795ac4f8a47d77e06b9f0c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be6600760c06379e0464c57469e7d2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9522cd3253e3ebd57db627af792a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f169fd05afe7e0ab478334edabdef7d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb19fa988f9bcabc366b19e4fee04da963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021858ff0d7208ebaab1d66b829b764964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8eda7de6042fe4e6c4910cb6a6194965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ddf8fdbaf0c6fe074148aabccd5cd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e323ff1592ab31f205bc4980672e3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a71a49657115175727b96586dbd5f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82831142be7a04fd27734f0ade15c4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ae1287ea8f8ca44b3433b3885854970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b046d2c93d7d2e636d98de41fda1dd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5342f0bdf613bfb939d147962bdbdd7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc313f134dcbf319bbee27f892bb4b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd292c2e346586e6d388932eeb744974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc231ebaae4e382bb6674ac26c20b7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370375feb00d1bf7425d99cad22e20976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa4c12a381d61ed77b391b801d7b93977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bc3543b6f6415986c81428d0a9dcf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385fcf28c654531c904394c679b57ac979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2675ef966e70ea109cd38404eeac7e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9d42911bfb788d439015998718c54981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47815954cba55f6e5ffff8a3f7d34ba3982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72253e85f791b6c1ba4ec26e7c40c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c80055d4833ffd3539813c4d9c86e7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb612a3cbffc82e6c977da860fbaa2e2985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ac47d1e1fddf0a3c71ff484b25e9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68130af60d285d89a7693a6b1f21ba5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ce1e9defbee53ceb80d4d27be95b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4c5f628b78c0b444d1b91b4f24e02989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb73dadd68a83da92b6682ca7625ebf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042454446f71e7bc5545ad19c3991313991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087205a87021841f08c757ef0a951d3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ce08b5ea821c3d1f426dd09a4fb7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abde58e962d36af2a4a5119c1e643994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8759abb952c3a569aa80b442665da995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98be7ca5c4621cbc37eef3010f988b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd328d5783e383201a17f73205377b6d997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd35372f4976025d16bbd6b27ff01b1998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4e2280347d8d5c74b1ba47ac9bac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3eb79f7367f141203d055297c60132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc7dce0bdbb75db4cb1d287bfccd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5bd42ec200d78449e5f51cb179b084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b79fb4af85e89a444edacddc99ac85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b03fbb6189a109148025fd86c13d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde9ba8f585b98c90e757bf2832db767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44706ced0a9dc3b1db4c68d699f077c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69be445748780e7e3b8e60e2058d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708750ac31b75659c60a475d20c8665d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2730f6af141774a60b0bb75d6cbc5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c05d00cbd8260fc994685dc3c825112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec740c29652c2b8ad227db11b80b2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4e0bd5eb2c07fdd7a76410013ec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3a291a2e3ebb18b1d27fa47b90a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7533a124cf2d1c8429dd5c81ed0ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672798d9316e1e7bd6e060894d81e1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f7582c4f36c730cc69126269b33c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1c04cfc41b6ebc6bcb2cae0e662f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5f9d439684e408dc2bb98ba47436220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3a87bddcfa380e6c520228a81f0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c895b7b899ac3dc82f25b8e7f53fd9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82c7bcc89e749702d43b6d567541cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6a69a64549664daaa56784ca164e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120e5846781c283fecb9d78b8653ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ef58e3e82512e1b042da93c3ac69526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7ace399a6281af8750e78d9d4206827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709bf4ca43fdce546c826cdadccd52628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d379c0d2a09e011cc5bb7a38b4222ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e310461459809a496ba03f1c4f1b2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2ecdcc59817901c11e1018cdc1f5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41862a57b3e7403e5ef795c9cf22a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53006e6bd8407a80cae01c4576115c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f599f3ffcab425968496fd8fd70f8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c17edbbb915195700f3cc22e2d2a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75455489aaa66965d3e6e2de9c6212136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4bf17ed8c45492d780d4d340e4f3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc814c81bf36248659a5e95eb353f92d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f33cd17ab4f901205b65abfea47f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf254140d37c8a41af91c72b415ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29cc3b3600af8e831fda4396c815bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96ecc93f06831c3e8a88a4f192c8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de0c53b7749e2ccc4648de865c754d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130feca56163f6735f14c067b127de1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062bf648a3a30f89928db6d5d1438bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15cc8c0eb6c6dcc110d871aaeaf0e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486fb7e1e1dd4417a0cea83323044ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9112928a0f841267f7e00dfea18a9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf39cd0cb5dad030f38dd2ac33902e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e17e7fa43194a0cd71d87c429e1d5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094a25cc7133e884ddd0d9b5bfcf50951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c2b5bb370a6e74c6091d070dc664152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceca978cce9d89d96a58562affb5dce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c441d13cb706dbecff4459d85ea37b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db620cb25eb4ab8ff76e8806e4376bf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec96ee4cf33671ce62e62779b6b82d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b37e86451f217d59157f3ca25f0e3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50956468e07fe1f382ece49c5692f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004424472b26b1f0829db111fe81087e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a88d270e93ba75347f0e5331e3d45260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97b7593be82d57bb2ea97527a172fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3132e3f90823f8d7bc87174a2746e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222a30a678b4e6dca15fc6ce7fc0ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e0e85fa806e4e3793aae422c7384564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03de93b6f833d011b224f62f06045365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba16a448692c9497991af44e3e251766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb6985f808deb76b4506766579cda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c2c0174be97390229f4d573cc01e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb00bc3dfcd8b6a290c625a934f97c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba947f7d6d7194affed0897940d448e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ee6c3894561327b49c3d90fed35af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a77b80083864cd63b7966cde6ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c36d0cc6391a0ae6d5be98b97549873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430fc69c0229fe3f174ebed141366574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c073c8010bddd3c51cc2d81898bea975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf64db40c84f81463d143254ee80a8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf978db1348fd675b3a543c675be0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c93058dd090e2179269773748f2dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11415a6abe3f49da893dfcbcb052779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91602ad184d7861cab1c96de18ffe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31720a943f53bcf8b98a2e15b4437281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f12b79e00b2d6816b70f7fdccad9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e1d104862d21037d270255915fc2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00d7a82d4a129353933d98e33573da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77bdf27381df2f4dd0db6cf5a6f3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f83a58eddd08ce6b9e4917abbfaba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaedc449907d5b4a1b0817bc81ce2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e6d3d710f7c00a4250cece866385788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95e7a8d00cd73479a72b42e7478f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146ed5669740de0ebe818a71f9127790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6583708a78b42aef39179b9e2c8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f5910f438a7c10110092dca22cf3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919073b4e298647d74e6accb9edc1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c15d2cd7055dc4e4550829f4f76be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8181cc408a480145725cf2dc057715795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe507aac7a4fb8151e3f85d51a3d8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c2c68f6e00084e939e1943985c69c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687a71642491b04d99d2c8aa81468898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346f4d8b27fed30fafc3deab9fe63999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea57edb6ae10da029ccca30160036100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641491d964972f61093112b776ea9da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318cd7271e8a0b39b95ad830918ae71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77178377588d0e68d1052cd4181eeed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaba6f987eb8f6f0929cc4a94593b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd4199d8240567554ce3081d87898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd89928e930f13e17f5b61d06c0def7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc275d4de196763d59a500f820859d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c11ee65fe0b564ff40798965b45217108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3248104face4f369dd1e6caf151d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7c6c095c40c5412261497baed39a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a780ec26a1cb754168c4c50755e21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0a5e828b88492fcc6cd47d2115c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b449cf1825c2c49a314c2d999dc3965113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd0960690f81da4e34ffe331d35e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916a20243291a279db30caf49ae0558115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcfd8dc64f43d6a10c4bdcbca3cd93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b8347c5be6ede8228893c9e76a0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf880bedb46f86c60b3bbb607301b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a3af72266d9ff55f6e8e5a67b2f57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea9a1533d469ff05b5f2aa5b51c1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714ffae0ed92427ba1e219c2150f55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0fb34c55bc9d60331d751e2f327e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5077e8ad3a86ed742b7bc8602636123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e52ff40daa4a855665ff5993f8dfdf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0570c114f10c4e1b1fb467f6aa641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381824ebdc7eff974cba07d32df6b55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2ffdd8b9775efa07b56510f99f49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa72771dccf67949c72bb20f05a83a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58570a190bb18b5072cd5d8a3a9c7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ce50170324b42207bf39e23849c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf240b9966dc6cd0264706ff8422be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de2b41fd72a3112dd8b71cfa18c463132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2dfb7e06a1beba2a5f138816541c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3361b07ee0a76230e96bc428ecfbad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab03f53ef0360a8de9ce6eb8730f6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d924d9e1eb1281bee5297e574a2021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aa4b73a018fc10cc6442ca135ad3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec93f5c57e4f2efc31368167ca838a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dbdcb76b046532179c89444456304139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca8e39026f889ce3e316af83c2b814140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dc09a14b6e7309865b8fa9fa60c52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040569ad69e7541e0a19b9d6f77d3413142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f0c0cb723092b8fb2c1d9da046368143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb58822e98a473ee2ced56cd631ba3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447e3d6e166757faab98b98890619e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8bd6afd241d2b091b99b01bdcb2c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26fef543b555c6f662156f3cce9789147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2376ca69fcee50fa959f1e55ab05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c68780b688d3583912cf814cdee3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869e6524e57133135fb62ed9a441157150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b32204faa3f44476a3515e2a4d769151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5b9ac42c6f64b68ef1552174f2b66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5017c8d476ad70273ec7f1f65fc1bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14737bd267226ae8ec1f6147a03b75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea2476d2c6a6e63aef2c282f6044b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ae2d05a705091a3758e3d39b2bcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8375f0b0885bf78cf10b34033e5dc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2a2a4896f747ee8a3dfa696a4fde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876acf1f63f461e0818bb580a24e5d73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d520ea0099cd62a292f4a47e4eb20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c086d9bbde1ec94f124415f4d9058161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d1b9a1201baca498efb62a09ee836162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a20fd0126f81cab6f180cfab2c991163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255449b0ebc350488816614d3d559a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea6cba50c320eafb4cb3f5fd52f3c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32509fcceba617f6ea22a259b00d1a99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce1ebdf94b1157eb338f1dd5c10a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21c6ba7c145e3da8b505f2736b0da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf650a25a4328ab795dee353fdad76e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a83349bd8d161d50938d104cfe4cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da37fb25838cc4f31f57b50dc76e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c8a37d345bdcd7172d8e630a9daa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8298b125d22254d8dd0fcc553d8912a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5bad7ebcb9289d7760530006b31e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cdedb12ded208c511417e95433ce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a7e04af66b1956879cb432c1e0a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6a87f9c285fe81abc633a01114f58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3961479c09aa50d8a5ac07271250178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ed6d51f424bb223be14b60818c133179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7d6d2b1721f40caeafc796df75ea5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309034ca80f0b9972c8727984b00d40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d836c4a7fc8cc15f33605515dbe09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0dede7f3d139b4d288e0380bd720d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37122dac6bb01c07c2ef969146235184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc80e0f46a6775381f6bbf503fd40a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b832e336409eeb73790e9e0d60723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f551c7844da2038ed5d86bddf885d70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd69da3247c6f4e1fee69c808c85e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc50d182682912c12adae09f70d2b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672fa72ce2489ae5326b99b08ef65c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e638cd38832ced72970b9ef995aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cc37fcf9a7c19d6f645e00b29bdf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df4aeddd809fee2b49169a6b0f304193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b77a2212e047d07e5cb861c4adbbeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dbca7d8c7ddb05e1a7929e4131980195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db0a9a1c2ede70043ea28fea6551b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2019c9a985291c5b631e0b156478e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b120a4df1d244e39d71842837874f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5bc1a31bd40e1913c66c3925e543c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa8fd46724f3c1481859f50b39223200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04f20c3d96e465f9d7dfd584faeef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ede81bcbcee8a801e5600fba9f81202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9855d5e3766bb5408fca852acb8006b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b3ef71370bf2f3d789de4f173f8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac90c7b14ad1b2ad00acdc06d8e50c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c91c8d98b9623bf78a7d9322b2e724206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752b2c9eb66dcd2eda19a796c307df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02060ade58b93e4413e774b6a9099771208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d427ac3256793956e5119c4af0ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baebffec67c68ea4b6417f7fe78372f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae105916824e8071b1407eb10e2ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31205d3255b172b531475e68b2cb69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683abdd808ff2e1d6599adc497f998213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc3873e1412c0ad9796c021c72f3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e5d10a6021b96b94bcd367a07a95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816f2c44a7b9cbf99bbedcf0abffc31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49dfb2cb02bca59695686a5f082bff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce9e27fbefe89f1f0b0f7edda6835d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec73bb8d58451fa38bb79cd780d8334219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2777bc8ba20e0864540de11b0827e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457f13f38bcebad6e64e3cd23ebdb96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8de8ce03227e27d87f59877c40491222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b2dd630abe7d3182b238e80dce31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa5ba6645e7ebc19397a4ef719aac3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c2bc7b5c5f27337b1e6498e959a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68799ef5ca6739e7e5d510f59566756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8441994fe7d800a3728948ccd6faa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264a2cfa2fb5920c50d2bd21a767f20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389806e9ff041bc573397e2524021bce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce05ea5f1ef411a999e56b98ae581eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f26df78d377ea0dcb7b2d9131da4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebeef329e525ca634a15930b2492b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5be88eaba3eb724906b21504c1a22e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989dbd991698dc52b1182d5a025a59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a35f6779545c49919b9e70947d44d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5798e6ac6351c1b2b9ddd4f9dec3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d534aaed39c41129cc763c69e7d2e49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b57ab371f7ec52f44080d0580f27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382bf89d239f90563328e35f6cf86e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45666d47ffe6eac1b41560f984b411d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0c79368991ba526a5dd6e28443499241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70b0b4e74c9dc6b839daa3b48c197c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfbfd0c373a0c49fd75501522a22d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1fc088e74e850819a8e498804cd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc713c3f5c02851ea29869ab6d4f032245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc211e5e2774058bd9b09d607e52a51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcaa4b1d795e402cdf9d07a39a2cc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e4f919bdc0ac51c48f2fbd811ab0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06db0e3f2b5adb66ae5b8da52ac96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd375819d39cc0d50e57f9c847c7767250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfbdebe9b205f16b9fc7978aef7be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b6bb3937be893c5913b40733eba22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966387ce48f32f0b5136e8f29cf39b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6a592aeaf4afe50ca4c125915f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3efebb7fd5b2635cd064ee5a7ece255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c711c511802cc29f7bcb568952d72e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff15113587f040548eb39ef8a8d5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b305b2e54cc887ced49a9b804fa799258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0e52d911bcbf17f85cd4d2d892fd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b179c8e70d3bbbb84377e9b1d1bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78f6427ec04326705283d09aad70cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2471b5003db071be8e473ff1ffb281a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30416d1a98b787d0e4f4fe34deb7e8f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2be101332822e58adefa64d0645f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc2101d4d1b4adc5839f7e61f8d5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7605bb000c81b2dd5b2d3f702a242c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819d2a4a58398f106a7cc9a567f3301267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29afee86b12ab5a93bb6fabb3a76d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b88a17a0337fe0a1ae9abd0b11b4a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf14cee11714ec0de83159b36cd545a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d7c7c70c613cac5cc4cbae4aa415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc405275172c48bb58f4dfc3c1f6173272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c6377fd7335d3aab37d71e8121a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583a247fd38092524e91f0369d0bbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368561336e084f4ca7215e972530bd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91544b769049585d4a706468473efd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826cf9f3c3595aa05f25de5ac3c90f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867043dbb98a29f453be064f27d0045278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4376d23914150e6e0445e73a39ef10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844043b5e0c9f51470e3d273b879d23d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4a1d70b9acfed9dceb22115838e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398fd3519eb78c01938fa1530aa216c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce48c06b975a70894701a97b18d5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b26d6a23009a2836d6a339999c6d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee3e517d4106334cf9a8cef6d4b0f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8436260739c09b6025490d1fcd34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6b1c3d319d2c31fb518d29e07186287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f42605994707cbd40907132c94d667288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beef88b3d0529757c8fb676b4810c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dbd2d85136b341265ead2e803ccc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697519d7dc4c307d6bcc495355a2585c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed281447f6c0fc930140c11d054dda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c2aedb156ffae8e28532848cb8a22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd33155a8a0b008f6d6d75e2ae16bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dca9abfd6e91bc913d16bc04e6f57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dae2436ffaabe3ddb2a2ce14662f31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a65676e261e27f66d5c840242bc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eea8fc0ece47a896c1c3c43dccd56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a45e196f3c0ff972014012ec6fde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34610a124e84abd61f5980306dec61a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239573ac7ed6d2aebb9522d12e7178c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dae3755b674599f134d9b2eb47b70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23636546aeec96e0a2e21a3dfe42733303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedfa53415d241f1b2798f187e44c9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b54410792aa0f7ebab01106724577305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca379c166d2e42f6952e2c6c21b8dab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed227805366eabb4882ee15c989864d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a273d566a702ac2be4f2c99561b59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f866fe04065189ffa4cf992d5d11c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788daa7833155f770fc86f054c42581c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baee3d2e3b4ae421203b09e33f01564311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d9433471ddf4391023df550731754312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330e891fbf990069db1420327087a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce7c2fe7254576e1fe7b4efcd3898314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340448983de35a9c0738c1fbbfc60a98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce0fedbec3c99077d5734421e12ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a0a4540ab4f3d64a519ca980d3e03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527d6f79d136dc259676a537d16fbe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751259f3295f0ef51e3bbf862dba0c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc229da875faad93d8e54d218d5bd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9766ab33ad6b9375e86ea14210d35e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81f13efe1b31a4f89b2f9f8375a0b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa33d45b69856082f9a5f69f53fcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa2780d4d98cf158ff6ab99336b77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797acf6788fd7b699cdfb3ec5ba30cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4f1c2df35efd111b89eb0af464d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b72c4d148535bd593f5ee93a2266a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b2cf79a7c726709e41eba3756a7c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdb1cab4acccf7fb6cee78364615f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5e2440d873f43b1cd5a485260abd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d34dd213c03a32b8e7dc67748aac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd89f6812a1d67b5cd36f51fb0562e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e06bf06cecd3b9c4c805f342f7825333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf20b988cf32002937ea3128e902d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5734b6a9577015923b87f7965e80b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf4894ac2f264bbadd8b524a8af152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516783430cf7005d55588105e448fc77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052533fc12582f6bedeaa452e972d34e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b01661adc0803bbc4c6705953f50b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178968032c152f6455b9063341aee4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f1bc9fd1c7ac77cafcf47c99a761341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e3cd6cb40bf5777f5be70cd401fa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2964fb16b038c3243e11c9bce0c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888dfa9320c100f6997107eef7e62d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c640831697c4d6e11f464d8606397b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6119208988d1a92f96e55d0df1c31d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ba7d1f36277101841e3398be7401347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318b88557d779c158acbb6d3e586e53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b67543958f51b59e81e9cc683ed4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9649002df8a76234c4915dfd51b1cac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe979cd50e94e5f4cd30e9ad621e2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ebbbd79c704c081028d9a12f71ccb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f32a57f8c99b420705d5b5f4c6ca9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a42cfe1cd0d278990045f9554333354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d302bff95ed14ee93b80aeca5c2aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f8693843c5dbfaf019ff6aade855356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcc94e76f010448ad39a3c0a1274b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993488b970c54c4256eed67faeff62f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f50508c470fddc0a6b6a98934bf9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ec9e45f771c50fb8ba78db7fec5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1168190d7cd9bb70bcc03b6f1cb0a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7112ee31eef78b1ec57693caa34ed3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b8e4d42c61d47b57afa1b53931c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e0d89fd963a6a6fa16f9a2c9d75f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2fbb77f6abe7a2560e15d3960cc3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c7c548303f9b248a7fc8321aaa93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa413055a39c0963328f8a3f34a12bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2bcfb96a9694323ea378c67653b3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c17eda1521419726811137adcf4af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65efa83273475030f8faf9f7c1c2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94306103ccff9df0a2360ade916c496f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b080cf7ebb49ae80dfce2840f4702372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c3c72ad0fea147c6cf4ee79c86323373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7c40b45819935d585a906aee68011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19b6492ef3881ac744a2249ed162c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba0f363a24d335d525c9841a46f12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312626fec1e78d6d9f69ca517e435a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5223d865000d849c91a0bf7f347283378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dbd980923b952a4d5fc64652322b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5afdf152fcf5ad3a098b3ff781623380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497becdb63b29db98626b459ceebb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e851c715b58a07d04a714a52b30368382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51ef20557522b1187d4a266c64dce2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58373b4c2938598c553604941bd21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe954394207b2c287af832b7269135385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307075d4523c7cc88d909b6d585297fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187352752ceddcd3236f32264398324387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9342cb5eb15ecd96cad64125c2cb019388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54ec77eadb36c3af3c1d9e8036d6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd22240373b690d57e99dc75e8cd41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c03a90dfaf16fb45bdcf33a4f14865391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a6ac8cdd1302398a206ff83d42ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9585f8d6e525f071ad29778583106b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e2f5e9de1c9fc3236ee4a15c90c15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c123b441e44db9afac4290c8c805ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ca55e1a1f573578fbfb68cc1294d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9482ce9e9a29644483321e4991362397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf56743827d2db9e185db3fca2b9c67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daee9baace8acab43d05f4056621b68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8520a4fc40aad6598f296311f96ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3cf3f05d612c0c8dc9a8a7642e61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee9735cfad2dfd9143737645c5ebd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d94a08a150d231a2a5799284e2c9ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747701d224f548eeb37bcfc286850ee2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3733c6f1dc51aac6bf1475db60872f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbd227a646ba5fd4eab01c99b11b96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65009cacb327e00774ac8bebcff51c4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187adfd380c466880536e837024eb041408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e45e9908662354dada4b110c4dea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228758765800eab8e2bbacd52c8fc1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2673e085674b5722b6baee4ffcc086411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b5cd59c0aa1bd3fb2d51164d080b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793b3e0faa52739df49b541a7a2c43e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095401fa2cf408d131302e7bff5628b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eec46758d58bf23fe4e3d84613411415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd0ce2446ca15b64f0bbcc0dedeb65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f92f61653d65197d3633eb3502c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f798b19d48a877d78313a5a35e98cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f35675dd4cdb067d8c6d8895f737419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada362a29811ce9e6fb7c78eae0ea8c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e396aa6f5c0ca8cadba7fdbb86322421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459566bc9976d3d4a1d2383312c35d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eda9423352de00c8b1f3d87ee6eb3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d9f48984e0ad1a5f096ea9a0fd53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a04fcac22f894ca7a7e48739dff2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1142a5752642b530e3c2781d60db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae88681de8803b8e684cbb3888527427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252a29bed567e126beb0aab5b939977428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061300aec38be12030527225aab64c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f36b0b07996c2393789702a9f97cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e22cd425f23bf4a3410eb9642d2f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8691d6033e290f907e54897f7d92687432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd336227d2a4e63b2fc837dbc333af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97492d43a0c68289f506f35136e98d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb7bf1154f0e8b127a1e45bb819d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c61addab9c50f57b77a688e8f3d41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acfa28cf9d350182c6b7734adf565e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545493bf62aafb1a435c9a9c35517ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4f6f440a0bc21e28d95dd1ea37013439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed482c58d9d93f5a34457757ca38d1a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22eec413a9da2c1f46c383c6e46e1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84055aed73846cfb8de37a2517a19202442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c9f989b19b7c64f086ac9c016163443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca49a558bfe2d6455bec3df08be52f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf34eceefb81705b3eaf27a47089b41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0bdbfed3c0ae1e8508bf496f4238446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03705ee73f97deb656c81e2611fb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd86844f19a326b90b13de294e19dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27abeed640a177c1efb5162038b642449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae92ac48d3305c317324007c76c069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4d80afa7936d94db80a1e8803c8bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061df1d9feca91461939a9d09454ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039322610982a63d5c1c5c97d66428453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b15f469c178705a5a0e75fdc30e08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942d1166fb58b31acb367d1af286b43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b534e6d22729867d2892cbfcb1bd52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639b3aafdf0b9890814f71fc035ee53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b42b410c685fadca8e196b95896198458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da438e5f458b7938ad9abee9e6174459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6128e42db5748ed12c023087ff298e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58f6ebb8bd4ff841d6241febd8a3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11a65f2b59dea09f02f2061304344462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8c291a0aad3cdbe0b9e86f6f80a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d726331a0152f305d1045dfcb9cf25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e53effd8d2887a5a9329e5f729d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a879d1dd9bf352a9cad5f42f69d0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbf4c2b4313fac4ea735e0c322bcf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca399e4eccd7de9bacde59abbc530b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a3e0efd0ae14bb026d07b23620fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec880578c0db5de341791fe2871ee53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef40afac0d9455cdd2dd41b2c045354471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881237f5562431a5a345c683ce3db2cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4434ddf4b63a87304cdbdc9733a4b67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47a4df6fd9d2428e72889df10c05f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129299c812f6aec7913a3d353d4cc49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf529dc9859fb368e57250344fc0ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301418f901c05dcf17b5a62f7ed2833477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84044a1e9cf5c3d674adf78830ee412478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff09ede17f14f8f2f60ccfd440539f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8123c9a46fc0a321cbc1bdd9fd063480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4c52d256a7866556f46195b273805481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a287ecf7387ade71f05f36c072f02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45441aed17cc3d48e95256c14ebb21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206027b01245b44407b49c5c7c207e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee12c810921ab91a0e3e0096da4da2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c6581ee352661a4e8659eda219cf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b158cb03ff77ceab8c88f508e0ce0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91fb9b22ddd4e59de70243aa6a19c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741118032d1aa6eaa487cd78a3f1510b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489acddb3432bd510d74b307a5d1ac1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff114ed9fcf0da074cf235e9ca7a1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0256a1d3a285d24084a5f8f96386492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4581e8fc0f5f4491a41437b9bc4c09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c8e47c9ff98e809974a7e9eb4bc08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074d02d29661b45d4dfb0a38b7b817495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fde7781b44804dc28a0132d75c2d4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b6ff26c666e4259cdf05ebc36d012497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab4d47ceeca33b4b6008f79a8a9eca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e92b3c676c9b79b5e812f6ab851de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f14319620cbfef58ff488dd3401d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed87f9251a0c9c52b2ef5b4aeb119ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159846ca2d348fb948ddebb049fae06f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9068c7141d3142d118e12cf82f14dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e318b8f8a4295cee1bf5d8e0733d81d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f41c86e91dfc085f0ebbd0c560cd01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13c5942abba9bc85107a8381a9f710506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68e88cd32f232487fff867ee41e9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee739f801db57f91283a62e2f337a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50dadd1e5ab2869047f0ed91663db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41d9755e44e32f65904f78c620f73f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773799570dcbd0c5a786900cf3b21d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2a08bb5df6d6603ae74b6ae85719c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01b5c8e76ff1f45a84b4cdea2d8e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acbffe3bb6b427f95203fbe644ca95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb51c790b56843f82d54a7cea805d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5343e0b6bfbce5ec4200a224e057a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e108215a55aeb31bc92b33cf32e09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635685621fd7badba429d7cd7a5d91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7abec71566496b1d97a60bc364a94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35a393434642cf8344ecc54d4ed456520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521060e2ebc1aacecf7bcf468f877b44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5304094ac3dd7075cf3e701efa5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318647d1792dc5ed3590388668cfce24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7df35a419c6b8e25133fac0d294f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe3ad674db93c6f51607240a42374e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3600c1b9adc4a0d651babc8d1ad6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174c5e290e063552aab00ef690a416527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481106727f91983aaf4ccda7487565528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bafe12fd4a8c6d8127d99e4aabb614529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd859c06e400359f23ae11fad25be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557892eb302d7a4da429339d26c383c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855acec44a3a03c6de5a25d2a6248bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353fbf887ff82e551cf323396465f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11fe9ef9635cdf0bcab59a7e630719534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a166af887e4d54ba1ec0c8ec201cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017cfedaef34e612f14eea12d5221ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524285ab020517b01c60d9afbe28dac1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604601478522023651ce86746db0c27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca8766ccc9ccfac34a36869158eb15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac1ea7aa9ff8cc415470b1f0c826d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ca795fdf680c939e6e86eff90170541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f43a532940411f5c09b018bc2675a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd9c9f74e1e4550b946c5cd2d24a6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b6ba129a6d20239e2aac8488d126544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dcc66c241d40a2d082e0dcace345d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830be685912658ce104344bb1336bde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d6f88e8434a6883c423c5fa4b4de5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ca4a8793954c70ab982aaedc01e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de689e6f72e81e7222c98c0928d11551549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded615f36d8c94c894dc32dbf52a78c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e4338d70e928f80a327a90136b71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4581c068b877694403870537326d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d9f4d90de4384739bebdaf19b2cdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847664b9ed454be8a90fe6fb0e776dc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede4d601e44069e9b697d9fa77b132e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f64f8b1dfbf0bc99a6363bea6bc80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b2948cd502245b7e31a3f56e00385557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce14c81e5b245cd85c8a1f00f118c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab626cbec39e882fb99fd0396a30888559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2e3c0f972e8b58f57fc723863e54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5152de2659da5a29bd9c49d197d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe14ed42e43fa742a9ae1bd232ddbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07283e24bee298a836c7f85d43e8de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a2f83c81584a8f685fce961cebe2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c962a3a2b23c56d565a56b3fdcdfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d0ebdfe4dc63e49a6f6817e42251e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d32b49c5b93bdf692a746696c815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52c51e34985ac5a0f9603899b6a5dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e171094e245717f7af5bd75ee53dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85aae5443286788a112d0ae44a285570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b382acea89f8a1ed0ce519ad1cc1fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10320a1527d482a908103f117ea19e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08cc84cb3fc6882b61dd43708475ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6841197b76c4860529e10fad42def574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d07c4d513640ff055dc4944b190784575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc05ebe9b206cc8770597e00ab88df9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c038abe1d40d04d29f999548b0cfafa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010993e4ac3bc09a1a62ebf9f0330584578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25178811d862b9bfaa95d51008b05215579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46ae708e0b8a0454a3aed7f861d53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda90a6785fe70e49e6c2e432e76fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc0ac533d769176cf0187f18eab89d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4eaf62880bfe8b5abc158db297791583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a597233f2403675a628cad24c4e0990584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3460406fa16efb9fc6e5d6bd243def585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33576d2c11b8dad3bff0ad97480c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467393a9e3faec2a3ae2c816efddf58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff3c80d38aa8daea211983d715851588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f65876f078fcafe00f4845002d73c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb1b93abcd4faa66fdec40abdb1f0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e23a4de5f5ee12fc8a2abe471a3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f4eb1226ac3f1f93f64eb58536dd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc26ef471ada790c16ff5fd17e8622593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8800df8488086fcc861a8310ae559594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec55f77e23357073b44f6b9c3c47e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a787726bf28eb14728429f2fde2d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397791ea1cde9b8d29d9c358df8f2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ec7a69e8d13e5caefbe3fb54bc7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfd302915237f2ecf8b86af2537b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244e0c34c92d7236b7764d74c08d95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b528ba8f361d164c30948c2d52ba19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83e1bf267e48d47ddcd448ee976e50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76be8b6bb8f9d32c4b13680bccd0a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60052db6da334a26f587eb060239ec1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f135c168f8baab339231b5b5f8d4bd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f1bba07af26b052d49a1e97bbb50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c19498fe3e63c8222a68ced36c6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816c93571053325282122f3dda20a91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347a88373079c25cd1d5c3bd248e2b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a25b79001d29a3ca230a538c1da29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4b3ab355bad02b8650595b16f67d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fef6f7060436d305399a4a318ebd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6106aead798186c4f70800306973a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45eed773eaab94042ad5a114ce52c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931e3e20cd3250e35711e8342b7e10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea4b0dc418ecc94f96052e90a58789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8051077ab13c3e9866792e2210609bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b64633333910b1c1096be0312580618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258518b6e647e6c4f8dea8f4fc9575619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05fb3ae1c616cfc133e5c8f677646e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cededa302cc16b8aa12a472cfcefa5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0a05cc0ecfaf2868ef4937af90f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa585506d5d146e323d31e29d19427623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a50a306bcd07034bc2923a61dbc0ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a990330b5457d7642aa268a3e4ef0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee83146761f8c65c997dcc3c6f27ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea3aa13f972e6a49d53c75f8094471627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d8fa8083a9f61e10b0ad59e5762b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfadbb873ad8e8984d8bdb3bddd6828629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e97b147ab026f78ccf2642120a03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19d41fb5b651e55d0fa2238b0d12cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f553ff00cb491de476d271f7f2e270632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84c93ca6d98a77d48aadd96a4a6a3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f3ef4d3be739d26f2fe4ce9eb7ea4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b515d901e4e1edcc76ed7edd0e2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487ccc6eb31064de852cf3a1def50d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89c98c8dbc27a5f5f2632cc174258637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a67778928685be1b78145cec4eddb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569383f011444c19b70b449d9272817639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc35e7298ed8ebe85df78e66e246cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba55baddb9ad23bac5115f49cd9963641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e959b991d823d8343a97e8b21e602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86f7a9a748fa895c60c402419526d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08baae84bddee65bdc6b1a406ee7ddc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c26e1434b70e39900ad6335cbb8f3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824da5c8672d5e1927295e859e5e218646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d8c0f115f47c3116bd651ad2a8678647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0850d88a95ca4905d718c66e3485de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a655d8b5c2e5ca94e67b7575abf65ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13555715fefd57ff344e85dc7dd3938650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ba7ccc34bbb1fc3868c711ed9dd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda106cb7cf4ced721be4083925989652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657db35e386ab05f00538d31564d50f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca00231c8d5dfe7d9ef293b46d17c64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f522c9cfb9988e58ad21be6569809655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249be0f9e8733f8bb0e556b8126b469656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97075b6374ecc2fa1258f3a3337171657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62602a9b1f7ed5875d001fc6ed1e98b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3728c67b6bc5d2ac875c3a9d37750659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd70b753bf326a578263625ed1286f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710be20e3cbd0bc76647e5b2beb255661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdf23dc948810d66f74c3bd7580aa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba085785875dde17d48d60568639c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cec946cd85ecc95f42df9e43e1b07e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23324221200d611999531716d764ab7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbac098b9100dd0c2e9352a6bafedb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad0a6b5558d6142374219302b998a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102628de3103cb8f4bbae9c79461203668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133629b516e31026cd05c4cdce4de01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78c925325a02192c95433171e5f15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda99f8ebbdca7c44f8196fd36b33a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8ae0a1f7974f1132ddd99a7f12439672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0b7d81150dee292dd5442ea5c618c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c3767f6b66961fa519b9628fe098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180796a643bd84193cb4f4625495a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bb51856054b5c44978604dea5d69e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a5d52ada09ad52fe65c48c2054601677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e23c062ec7ca137af5dee685727952678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c9c7bf21bce689e8c2b593cf8c899679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff58cf66d973aeb02feccf0a70e793680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717023b4d30e7251e91e454cb38c3d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f58fb5b4d0c0b49d5c6a4bda27eca4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acdb854188478908c432ebfd137e4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73ed4b2e43c52e3976957483526a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953702e0f42781be559e53d90115e6d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56de55cce8bf186ecb21653a0f2230686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644a8ec3b60a93f0a4b99bf351753f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87034e16988becad0861ca2065e7a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0053b8c7bdca50fcfaf6dc1ac8929689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6edb5be4f6cad056b8fbe1ecf6bcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76115196f3f773b626211b1112e1c46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a0074283852eb331ec8f7bbd8325692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202892e16f03c551863b061df82ae03b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b93971171483b9bdd26516478986694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c323585ce01b6d745ba31248c573bb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b2ad360b5af5e9f947e2296b4725696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7b42cfc39681ab5051def10e833c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45c6517d2008890fbc87407bccc0c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6c9ad9d03e53d742e394b7b23716699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138cf7ecdcaaca7651437b96fd998e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5e521b8656818a3222761b637d62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003422a8abd778d749e715a74b9b7f05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5e45711c13b3edffefb954abddbbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dca0c5d702c8908941e1ead79c0d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c638ec68a29c280bf2ced6c09ab7fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf853f254f1c1ab0e71cc71ba72a36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937272e6eb6300c00caf5ce58a91800707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d05c4124764c88052eddedcabf8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429afc33c7003e1f43b82a6023655aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaf956da1468d92349ef65707bc9db710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f80902bbea3ac969d462b9dccf73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd239a5be634061b29254006ceb2396712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac7041ac136121e4dbc3a5cd4f436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def935b3c11278740582706ed9db16c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba320cc678a1b0d6a6e3005ee44e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c9d3ebb9229a0f5fb17a87dc1219f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2fa82d42366eaa0242dd60580248e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a24527eea459b1fb28551745b4d02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30046d7bd34461aa5a12d68d28a28d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c55a8b7378c79a33640b02097de5ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fbb45f7c027bf90343a1dc480e863721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc25985a1686a2e53d9615f9e59bdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b509dcbc2d923b441734a1a2fd2343723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b8cceea8807e2227a95ddbac478e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade72863b82dbf254f1253982eed323725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa812610981ce0e6a57d1ed9062f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313d6a3db2fdb2cd9d14f78ffc25df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543b20220a6d811dca4df926295b0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1efa40dc5aa93726cec3df20dd00a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439e1684eb95029d742b8defc3cf54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ecd5e9095de604a3d294deb5155b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1fb56b5e004b7cfa0709e2ccac20c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03e6809ec45bb9b94c566249bc0a33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58463127e3b89c4450a45490e876870d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f225a1bccb2986d3886162877e7d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb0a8dd77f2f90d6c54759216b4095736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551691c775cd26dd794b15c9091b7b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c296677b77bd96bdb4d78b29a5500c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d06626341d98e976e599be72b790739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147e805fde6eae22c7785f81fefe9d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1b2db201f569c34ae946509c77382741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2692ea0ff6330fde1f72def5dd3b511742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dc90925be4b68688cc58342d466a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798564722da04fc5487a0d8651a833c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023f80820ce1c3051464d79c6f3bf3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba209b566f580ee1db9f03de9ae1ce5a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a5a0e464f2aeb02ceba5e2420de84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41386e582db3de5b7df01ccfa1f394748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc4fbb1953e2dff138f537da8f1b39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c0680a6faf2deb5519822dd55b3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de52070fef877172a29e2dd01c469ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d9f934770ba494f0e56e026510c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517d45b221b30344955a2ade68fbcbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639dfa49a5aa4efe656537e04da14c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98c0190df168912bb5284db638fcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6f47400532ebebaea2523d405bf95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5bbeef2834897f13bc86770f9ba0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b20da9d9f49503ddcc4ce324e42b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1bc119411183c70f58a2a3109138d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb620ab19a36190aaa0cdaccab054760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ba41ae3257e2b6b0d49e8abec0b7e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce6b960a66cdb1431797a2fb751c59762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96415ea90e03df59c79d4fec6365f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad1497c8363b3dcb100c550b2e15c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3c314a169280d950d8b247c83908f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964569574c1253311b66df56a745da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe4cffc623d54a7e52c02c346f2318767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c84c3cac49c94bec30c48529108fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c32dc938a7d8e1b091cb15567a51e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6399c9151b96148f3496a65aefaa8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5023a1fa01af2a85df813bb8f1af09e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d006b799479140599649465ea8413772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71a4556ef6f7d500ff2c8012962a64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771ed01e3cfed44de901f10081ebee0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06765485112b31688943ba5ea8452a69775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd00353b1807283c29d27f9215b8a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17440dcf6a77ec1eac511baa19f861a6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71cfb291f694fcce32dd6e0edf8edd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5cee30d803921f05fe191359257ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33eeb9ebc5160a3dd38c5b631b2f1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa24a5641ab0f20957e9e3dc2887fc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa37d91feabfd93be5522985921970a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee4c68cb1cbc17641119a7204c853c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761fdf4a3fad829e7000e4b06bbc53b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ecd4f462425e54e8cb0677a80bd36785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe492b8a487a2631c2f95fd4de796cb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a410a54e5f100c90dec62cc43563a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99512fd6107978c65eba3522ab72a76788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a93068c5474631183ea2055d4e5252789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949202bef4200150c8d26ba43a4c42790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f082b216c326e3a618ca4de95dce77791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1cade35a0f981099a09a00d9476f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b4a30b0b157845d0c8e6eb1100bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486797b1b0b7330dd430815b55bac1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e866631e766d4a227b31b5440ecbc15795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b233aa89fcc3042d4938a215f4724796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f4d06c6d31a29f90e236818e6b56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb16d67f7e94b04c89b84817755ae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15b275b9a7c453c37dcd8ff075e574799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b1f8ec6fe68e44e7f07a2ab9baa9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592e00519dba8fa13177f5b68b7b78801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4df077291642d8f54f1d5397cb69e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f96d02b68fc86eba003bb6454db7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821f1334b8ee63225ffdc3fae8345da804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4c26e1dfda79aa07a09340ab5917805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af74b6f464007396e3fd0a3cdfdfcc9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18bbc920808076efca88a3d94dd19807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f557383726b1882bafcb9426bb33d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbafede48db50b01b2b5e9d775bd63809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6a20d6a18c66d76e0d546453fa50c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e21983113c895e32c586f4d62b189d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ad44b626f9631350e493c2b9f7883812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480ff94a50a49b149bfccc75d45ea3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509812a8fdf26e7293b3ada1243597aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c95bae990b0d2500773c965767547815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256eed47eb755a0b15fe11a87566d00816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be56dde17b91e472cb59dbbc78bf0f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d52430874f4eaa12ef4ac457e61c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251318c88af719af3c885ced4d5e5c3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b640a11834a10fa66ca39422e687820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7982bfa039618242c8fd9a6cca54c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27decb2c6a914867eb19eee32785fa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454c65cd562302ddbfd820f099ad59823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc24fd8c1a60b61628f1f18b9b9c23824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa0964dedafd5c44df5a21292e6090825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a914fc83ca4075de4297f6bc6ec350826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e2626735bd8042b9382faa0805781827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad594b93b1b41c19a0271e71b4ffe69828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1f6c13d6831fbe1deaeea7076ae4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca5932b8cabad4081f7745f82b38f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fa9f7e2ab8b61634b43a2182975e3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cb11c7962c8398fae180ba6905ed8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15023b0a55f2fbdbcccce088b3712ad833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff39f61fc78d376c3726e4fad6312834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46505a9d9834b155e1f7d14bd83877fc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce2fba1e034b6a929c400a520aebf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8251c4a1fc0d973059686c2e386188d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c585d2cab66f740993874bfd2c93eec838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1d1f224affffe5ced1e99284c7af839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd50b9c5f88c9f182dabd9cfa7bc12840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9279e437c52b1cd911e2e60a73f05b8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d404978fc883949a12ebc7e4fb3c2c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dc1f37a019b16d8b63a36041c262f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e1eed26795b663b89d62d93e98a7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311759db6414f24dab1369571f7593845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070c7caf4a274be29ba85d1fb3f2d5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959f214209b66e97359ff7cbaae976847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e137bb5e12204ffed5dbb24d670820c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988874d821724659729ed2538b001b87849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72729dc487dda1b8d58653ba97d361850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d914348b57974f607267bd584f20851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0834e9f1b6bc8fcfb2cffd74c61b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f938165af194b821423d42e34d0b60853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47e9d795817acde5f188ed1d6f50b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce0e1b7ee9cf628ac59ddf3f02f94855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dcf480c9b9c02f551a6c956e3c8c5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7db8ee899a6907369ec77570c5781857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c063c94f26ec7b10e96eb674b47950e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb995cdeb69d119dcb913f7209565859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67739848a7a8c83ba56045b3b25da860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c166824a772dc5bfe54a37ed41a6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632984823b126bf4adcf5a395c1a6b8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec0e095cef8ab52f73fe451f3235f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a011e9cd530d642bb3000f26bd6f19864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91f72fa28c1312d63a149c5018bfe7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1869cd5e0273e61760fa9f9885e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560c8dc3668dcddaba0001d7ca066cf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c6a7bf8f0ec0bb3f6b3f4d9f9b58d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff7d118cb9a4e9e8dedba729a9f0d3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab94456539997200d9f5d3214a590b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aac084164a279ce1a77890f23b71d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc95d8583d96da487d38b30aafca86872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa69e70be571ef2c31e0bdd9a8dc9d5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab917b55d98c7525d49aed16e190d7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90ca0b877dbfe85afc79287e87805875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed93c0f48045a7addd45f30ec644d10876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57e4d0c5deb126c06e1c992584bd51877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c22808e7700a3f69d0f20fa69c06878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a122a80f643e9744b212b1064680879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869e1b808c8c0e5b0af5c8c60dc2f43880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904e68c84660d143eab83ce3639761881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a128c6fdf85b67bdbb27f44c7faa98882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d462935e76e96a97524ff2c9f9464883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb387c107eaf2814024eb37df4c7dca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda971392b1aa530f5542f8f4c3be6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a634e4f820e90839d369734aaecc208886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220dd6dff1d760a275c8b5f24c81454887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b0453dca20b2b8a3db9f861b2f9b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dacd177a9991db71605a08995ac677889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea5761ee1109da6a59e69b42e463d3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc8ba458a7b23877e9d29be268d49c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d647481cd47870f4689da9c5c6265892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5fb673ba4f34c46e7308f9f3ddf2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58594abb66dc090e79f4c17431cbe894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ee8845603c8f8d35b25c7950acd6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad4342004dfd98f4643f78be329c46896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaff72014d989ce75989f9570358f1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d5e8035b8aac2d9941b915715ea8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3cef844dcc70f5b325b7ed453b363899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0fc7d7a574e215b3ea1909f67054a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233c2a71a03c67498e37395498e743901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe393a5418137bd21f9011a4b851d25902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c1d54d9bb7b90c8cfd8c504edcf4d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d80ef7da7b811582574fd2cfd564bb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8bb47b54cc4398146e646a5272fb2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa24ca86f8fb91f69954b39eeabd9ff906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b32e19f4388ab4443143eecfac905907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd75f8d2f9a3bc55c0be3be887881f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e341d35a4239c76bde0c5b342ec72dd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aaec2e186f5fb440486e70688af70910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1fe917d3dd1ae3023e67929341d7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec41ef3dd8a09cd0087bedb54bfea63912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccb526ddc15e157590e3a87c062c50913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b02a46d723e32c647dc7f973b6bc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8923a1c0fae8245eb2256b422c9d3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45be79ec15bd1069e48af8883f0d89916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6091ee169335edcd768808505af0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b821f1053c66a53c7a17fb5399493c3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a3a0acd09a93f5dc8197d48da8d2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faaf018b2b043c59465b18cd286088920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b6374b1327ce3c6b08f42f0bc968d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7397829b0fa0cc68e1df245fc85d20922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1749bd1d4ef59f894b71f42e111cb33923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90f2fb6326bbb6927f72377ce31a14924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e815e5b868fc2e665fc6116f898512925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94140df735bc3b36743591b6f3651b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078e45d8d77b4b764bdcc0a63b0544927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fab86a8ad49a765195b34e9c0560e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9e72ff96ee37b325c71434b3e5d9d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260b20ca6294f5f667a80fdfce1503930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba42f8bf9a86ea302321dd9cc1633931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9835eea8ecad0f37e3567f1f80335932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0318f469ff014ed09d4a52063cf353933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236ad0dc0fcfcfd69270bf76e7c9c0a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0821bc1cfb6130afdfd1d26268ec3c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6966facd20d4f5660fc2ba11f980c0a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a8973b1bff70ca66bd380c50d408937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c2a4e5a5dd9ebd339bfd0711f9d6d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5c8225770927a863a4f9a3c14830939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833265db1cedccf116893791b95362940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb7f26a8a7dbc642f9eb626d21990941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033ff08ab420345f8efe9a4622d7a14942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b4912dcef4320821ca9c62e573b0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e257013a223b5c1bc63f08b1fb2561944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560554d4b3caee628ffcdd8f28cdddfd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26a9c1068a1bd073376600625a586946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6f484ce34899586da28f9d6df5fe6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6319631173a84c73bd01d99a562c9a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ac7421472dc1ad4b1de5b2f309fa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915bb18f3b01c5d1d6645e63a1e1d40950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf392d225084f290e74f88bf4a4ad3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701c3a67a43e559c54422aa8fca649952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d192e9af913d2183f386400b4cd72953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa144f534b7416b128eb3104d17d6b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bb5da4c96cddea098d44100b55b50955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401beb4f590f4fe17abbc7355fd5951956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8bad3f9c35ee86159486e158af190957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59deab7bdc53830dd65d38923041fc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45296fd32009f6247674507ab831437959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90fd4402aeee966a13ef1149118b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a6ad68ea3c5d90ac567ff9dbeb9e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7dbf5988868730a42b2a3d93ccc6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b3c3852f85076b6dfe2ba4d6ca986963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09479773c9748b99bc971cfec590b41964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5439686c604192b3bdca070ec7d99ca965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab60e1e8c03be90bcaf4ae2523978a7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a80d35f97cf05950fc875a5ed600f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30da81ac2587d5ba0f856060cf8b73968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af44036ae70779ee5700f3f0055926969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c5ff7187ff34ddb3882d897f0b50d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d5f8ec9c38e1554c6e4c8618830cf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5675a9d93d728f5c02482360c2739972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ada35cb21f2617e0e273456050987973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d8cfa6a3c4cae1a376323a7260d4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb23e1e75b3cde49c91bba23cf342975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7451d85db77bc8510da25fcbf6128cc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c65fac53d784b07aa9ac555e3c0519977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875c639bb0246cb4156de725fc96ab8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e6cf95a7a9cbc589637805146578b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae580e1818ab0736adc35e9564c85f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d9824a28600ca72c4bbb54d8c531c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f94df69cd14377451425f2bf137c8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba179cd83437a0de82955f405e2969983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077543b72f41e790f6e98dc0ebaaf1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30497600732af39467b0456c95c45a6985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123e141689c1206f489d1fc32db322986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cd3a076b90af619db4f7eb7cede99987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a37eeca4440e1042ecc475d092a24988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00f5b3f8c373e32597f25bdef1c359989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e788d94ef5b2644f89338abe911d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df1cd23756484ba87ad782b8866213991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257df63b2856608c95fbb27e1e2235d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67a4bcb1862213d328706f9200b6ad993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec0354b1da600f54e9912aab5bd7b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69b2176d0a490825e92f9b4d46220f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d748aa05c255e61bc09fd8f0606f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3564ac316349a54eed2c071ff5de997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936c6d31c85d87e396d69a782fc316f998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>