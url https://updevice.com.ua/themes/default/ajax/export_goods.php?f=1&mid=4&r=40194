--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538d7fc1129afeb47da891a6df21fb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f9cf4eea5fbd3aa2beddff0bb46a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c46b74085500b13722dbb37f935493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b9e1968c2c709a00e6b7179a86434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84468c5aafef05dac233a583dd93645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd5857b0c4d3061e4556678c6fb696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f559dc23f992c911e7b8ebf13185f867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f2a8e8a06c7cc18faf5881f5adff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d31593c32542e48665e4558be4719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48e79785167934a67dfe109357ed910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d777c1360eb811afa8890d9de9ac411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec71baa7c1cc88aaa2955531c54eba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baa490a725ee0b1a024649b5c0bb9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3dbda0b57ce79a78c825d3acd26b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854e856876dc07d369f26e5f0c1e4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7c9ef7fdbfdf47f504893005637616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57933e22997ed6c8dbfdbfecc814e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772340f9511816b713e409256b9da018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3ca9bb309112b5193e228773fb2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cbb6319b81d409c65455badba64af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3f34bb623a25710adcb1495cd6b5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2107d7a1039e9c5667827f92fe61e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c8324788216f7d554bc013a05213223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104e7885dda020ccb7f637f267b13a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414d81cacee2378377eacc3e1cd34a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5f7588d3caa39eff225b1477ac9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ecf4d40d904a789f3ad14efe428cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589be43dd65899b1468c0e828e0176f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd14d3710868696b973e2a302b9ef5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1e8e1a9e085634096a28b8624aa2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca6cd8ef456a09b659656115f507331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa9d33af286a05e2e2bb4012cd31432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf9bd7236501ade5034baf9e10972033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df5686ab28f55eee1b0f335a5d755734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39bbcfa76fecd98d4b5e8c65349fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a1f23e078ee9d548b655205925a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65fcbcb0be07678359ec404e1c2a4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad17730419231b324e56a2d72f6f1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ccaee4d867ad5eefefd58bca328a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1dfa5f8d74152476a55efbf8d26b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48bad2a807aa57d417b42dc3f54a8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986590cbfda712df0ebfd5716bb9390042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd6320d1f87ccdf03b2d77757e87743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392603e3d07f1830fbfe7d4e02ce6f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18570fa4b583f4d2d2d28cb421bfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d1d3a4bcd6da515faf259da7141a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c43b9781d5379230eda7ab506248647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03668cbf82e0955b8e9e885743bcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04893e8cce6220b6fb3b72401753fe0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea7d5cd69cc7e746fc6ee9a051d9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792fbb11dfad0f4d77a6b59e2b9020c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441211af54042cab32a85093c370d7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b97ef0f6fa719a875aec8ff4ca0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd32004744d0ecb18e3d5c8137f14454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17493a3d85761068341a9d39a9620855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61329b2186efb889157981e23b1848e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e347aa63e13682e03ef2a3cdc268957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903638988248219f3b830c29ea29de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b7f5dfc3deeacd0e269b912701a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6644ef7eac0ace86048151a62e3f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a765111f176bac68bf1becaf73eff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf98ab11eb33dbb58734d0af9a596e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa50196a7e8037fc182f9144508fda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c852c5ced20f710044f8f08f7f2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a49558853b8317feb261f71c69b1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea34d6daa7075a64644c0b47a6002466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ced7f61f57903f57da4d51eade28567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321c81e5a42d0bc29e488d244082c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a9fba4bd2809f26420ded1e890e3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f690b7c186586cbcca50ef5252374c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac479d174f85a01c924af481f14625d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f862f3477978e1a56e826987b9474172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b609b3ac906a761be3125f7749849473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32705e5e90f65bab3f4ba79262d47dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c012fd617691ba36bf7c3ccd64fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c45cd88773fe89f5f0520958e90a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7179e5964e9e4bc3a5f882c478d1b8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a61fdd2d5742a275b6db4550adb5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f82e98d0cf908ee586ed6c16c40b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499779e4d30dd785c66e31ed8c4ede2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3198dc6ab52a96deb6d153ec0ebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beffe9c6b8e925ffe9b69e1d514a99382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9c1ef7944329c631d4672bb662ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e8f2269e3cd0e0fd010ddc19f91e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee84f846e5a13a1653898e42c4d9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f41ec5d04d6afa6704c2bf5a1bd6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ef05cfec17a89cb15eedff2f079c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4758928146cc8a4352d31cbad9f5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0cb1453604795affd8bd3adf9de7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ee550068ef6fbd29b37060e80907f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b195f4ae7ab33d7f53aa2bb74e968291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f65b8b36bcfbb58df91dcb53f9cd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40143651956b9e3b83091267db54f88e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813f8b08752ba95b11cd0c050b323994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed1cc70334a9a06d6f231cdec513995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435833e03c5b9266a078d4c6a8019d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe3f69ce46f5f2b9c44a60b0d2d69c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd50d1765d153bbce1cddf37d6401b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73744f7321df9f85cd13f8b12d8389ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0affbb4f810552ca580b976651480100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e25ab5ef6babb4c66d7530466273101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5842f5b058cb34c2ec17149317de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae960da4063e3d97ddac90d23e7c3f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b7984f5877005fb541793c969c26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952d5b35c662790932951582bfa7b68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ffcbb8859ef9be11ae63afc9cf3e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007601c8c64fb519eda949fd4367241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194369de2b2dd9ad34ea6b86c7741050108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f358393a5528e77e8a3d2ee6580e38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc424bba8d79a403d72447f6310876110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec74c5a3f89f2f70fb2697200e1d1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6b99ecd04e84b49070bb90365355112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc3012d859512c9e40da475cdba359113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01e968b17404d03ccaf158833750bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb0b638efe9c2a1b15b399acdbb184115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82352da6e67b5b550bba91822b1ed236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bd1051dfb126ff69420982ca8152d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e5432ff3ecb454e7a3627337f237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c89091c4777161c27e07479fdf8c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61375659e86f67eb415427f5825034120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f75e68b9d3a885be878a8c81d15bfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9043ba08742c3b8b7b48880c7330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78754c8f17aa5fc61ebe2a62b4a6be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c931df076c11ae51480245cc3e84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cce972c89eb60b918d5dbf08629bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46fea2fca2c597b82f1661eb3bc38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7666ad9046823eb1a18539009546bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085765750cd5bb01d8593f0c97569d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d733eb755c958bb4594dfdf24674129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c2f135b19a2f6e5452c5be6b9ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34842570d1447def5464225c23e36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e7dda37833197347350dc7c470aa2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e18cf5f00531dca82963a9af7763133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3925ff4c506dab0b1f9332d6374339134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9752841ea5e8ab0133641ca2bf275c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c26df6e3f400a8f761cd264248eaff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885a867c95428023c280de2b9c389a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b901f755d0976ef1a052a2d87764a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbad6232de011c715900137848cc2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72b8585fc2f2df5672cb9b5499a8f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed4f67e6f6c00a9bc119c3c669e696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec601a376995955b8b3bfed3e3ae6990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c85605023f4475be4b656f4cfe68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06515200d92d3f6007b19c425007a914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4578d1a7e81a033d5966b3bcbb9414145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c848241af47a38abaa738c1a0cf73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a41e6103faa97b09489092afd5caf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895de0dc674b0027be23034cfd37b5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadcd9eaa256bf093f06258bd6b59a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37eef4b5b6b4fd0b16ba8b90596d73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de19e464e33b5436e32a025757d0a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba99181fbf2500fba7654b88ef7c49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76820fe16687b13aa309505de7d6afb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38e28c0208cd6c09072944d9997521154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7a8952e6cfbf124e9d4933564041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f9cf6a4c0b1b32b4890090f4ba1b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e59e7c49cc33f703c2cc9dde9ff80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c1163682881e82560931286022e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ad5a0c35d4a1cd40ae10d9f86b67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83fa8ac7ede54aa74ebb5bfce2ba66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e4151f7cd22160ba8c383cf242cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2c44cc2ddf158f93329cd34b07676162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180bf4407a223aa54d9f43f63fbf3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d96ca9d9bf948f821df30c8e0adf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd15e1e53aa02e7706690b94e47c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc993967688ef80a5045ba8d92967f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86f0ab6bd7d73dda4fee38a721b81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957956df8e04ff54079fa170de72c1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2d579ee6e2132195c820e9ae164e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5974fabae67e7af0994b701ed1bb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75b60a9509b95fa2b7e398bcf4f33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d5991d5345a6611cc02996450395172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a8bc807e1513b27d040ae9877fe05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e06def735e86f8796d4b566a83277174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86f33c57e19df556ceeaef077fb6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3901620570fee63b76c921a1a3fade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aebd0e489bb969db3ca996bd30013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b0d26724a94a1b716c52ebee350e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba6819158c5d78253c52a40679e5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f135a210cf842a799e26891c127eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8a9bfdd199aa07aaafdba2df289ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc14d185986e07a31b562f9bd1198a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3a4576116b0ac0c6bcd0478f1ceeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144e0579844f5c3b2d24c936ffaa95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2342032644b9da04c8914d86a752f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd52a9785e8d0909a53e64947cd93ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e30ccf3ddb3c8dc02d5ad9a3bc39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5db8457c51549a0f950e1c37d197188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f88fbcdad6b99ed633fd08204ad82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3ca7bf784de9d47cdc4d19bad79b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa180d1db023332c012b6436cd617191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250e29add6aee0a4919f41ecc7fc96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41522353090693eb313adf088939d79a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2b69b8209a85d3056afc2386c967b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3d44c42d4532c2b1cc3311e929ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58546014ed734e9c59775edfb6c178196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9ae4e50b241f60b9f40bf8edde19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa3f228f65c546f33693127bfbc2f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64c1ea55054857d3ccaaa6a05763d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f88ef2849bd72061076df2a2b94d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f78bc4960d58817bd15ffcdf97eb2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56170337b89137d16493fe9bd175a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ece910ede91b2ddd50758dc888d78e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77b6e129b6dd635b5289ea516cd40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0245669ef2d51d678035c8b08d8c8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce137ae5bc860e1e29eb272e0ab7acb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c094ca59c582fdee95f4769a55424207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b1b861a519cbeedb039cb200da406208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db04ce3c061aa89cb60ac00c4bcf247209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dbcca4ba2a50ad66e6a4027832a25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515bd4d3884744d01baa15ab88e04f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc980f05f324280d226f84f2a558576212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284da57f7b5c266113219039f92e270213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b44ace49f417e95fe30aad4a4e276214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7fb7d15fd31ec06ffd86ee81ec4cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f941dc620c03a9c64230bea1b3f7e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9425e7e97b4343ed708e9491dbc7bda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20fa7b0a5f0f58611d2b543d839554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33e7fcfba900b3f8a0a13b1ebcb21a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3f6406608f427108dd9a761eb5cfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0eae307e520f8c60c6603c0cd703f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8218b9a63c46bc32968d305bbb6ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcbc5a95eb69d446e3b3e7dd551e85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753074766f4669c7b59f77a4d6311578224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e804eb34ea43f3c8125e1e036c851225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23d7d1eca66f00c436dc319eb9cc7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbecebedfe8b2c4931cb64386da8b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517807557b098320f999cafd692fd78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550fc54eb24fa0d47683a1fbfc4b9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8256e64e818a4e8930bec3e2bdea4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ffd646dc29a2936b39ba9c63a738231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf422172e5ce2d7210154f776f5906b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83ddd55e10b9eae78463df36ad577233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78bcf7b520c080a17ce4cc106518dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624164fed4e50c3835d53c108f9b4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaa715030e962dab14f60b47e43e77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57df5a14a7f23eede07d7a42436e90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88bbff9fd3f86609c2309b562bf7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8656c6586d14e696e36276760338d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f81e372bec217b790d868b66678db8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af768e34072b084e772248d6c101825241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3c3fa93ca3e790084969b31a0aa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd9ab6aca6131241a5026661a2f31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3139da53bc297bdb5bae93ca1358e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492d0413265cd99eaa0287233aad3cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aebb00ba7435ac7a8654d3aaefcb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cda83ac4250992bbcb8bc9ffe9c62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae313320c602014b401af8154f4ea372248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e4469a2ba87011f4735dae408017249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f50d549812d8de5aeef512a776888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848c7e07c5ca8e08edbd02a24a91fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccfd9cd170ab918701b37ff1da1317252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6cc3949bd3f99586ca0f093dd9e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e142a6de9313590ae2ffc38b8ac42b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8691ad108d2d298a6fb1e096968e76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e470bd350172d252c5bbfb1536db1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642048b35c66daf21d7e0340e416b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318691fe36fddbe3b0531616a1ddf184258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77691993b9de0feec8e75a075336f7ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c3ddbf8b1252aa74edd079d179083260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35711a4a7090e7d0beff31f0f0ac47df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c50c8fae9520ebfdb3eb3e535abfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216cc0cb11e931009f0e39becd39f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db51adc06438dc278a4ede5ca55027f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e18abf034360658065f7e0fb99fbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e9bb9349fd5d7eeb256d67843b897266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b11ddb60304206a1a1586b9723d8ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58351437195dc30978b8da6663bff9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833d2c30bdef9740b237dd6003dbb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dca457c6875aa85a351c98a12764b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544a1b39818ba7701a6bdeb30c62b08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fd2f68ac935fbf3ebe451373fc438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b562073ca62d0038388da8a87c28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0656d95d0e826c55524be0d13bb5c2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220d8d7c3b73e47473c234419c8669275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a86440093d675560c0ec2ab989bc39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f58a1339cf9add778d38805585e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbeeabd91744f3396aa5c3f928fcaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c79f6b1c822025c3714ebefc05774c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb36d5d59724fa7b1af0c98942be13e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e07fa06ef6aacaa37c368f0fa439c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67e7c6d4d65ba816b2548ebafc4705282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7411fc40ae26494843ea03141206283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169dfc75de6dd32972aab9c40230809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976681da8067cd18602a1fda11a2a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f69862bc8b20ec603fadeeb4887b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2e3da8cee170063072a19ce4a00ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f8667dac0f5f93e50e610d1c2f68e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df155aaf13d247b5699ef891c99b294289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1da127d458d85823ba2ee01b63652290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67c09d68338884c5cf11d3c4cceea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d5af1fadba8ce495853ed0980e91d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745277150aea7f431c60cb223cd3712293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903900301791e6bfa3caa43aa12e1d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc1e4152adb4bbdf82e0c6430eb01f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcac1c8c8d7a51f9b0f1318921269f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca5323bfc0d337a61964a1fcf55a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008ee0c718e984cde0988ce2b77f0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3112f20ccbab31218fffe601842eb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9621e73be5a7b8e81e994368487a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde4b0f735d376b1c4655305d448b96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75696130622b66a00efbe6c4b21aa3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a03cd5a93b7f931632bd46007f414303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7761fd146391d6223637d27969623304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dad3cb67253c13acdc677d757d8c5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f14d6a4ed03b452130feafb6ef0fb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3fd3bf1b1d8d3f848573496423be2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d40b99743bb8f6436011264d8d77b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b70550934405d59d505aa645db422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc3e56fea72e021d8baf9bd5da770a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b6b59a5e0d5590f34e1fd64ba937b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703e564a10042219a53b51d1af829e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18da6ebbbd5d683b1d81689e1f2e98a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc225cc9b03c0e0c7fbafa428aded15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396189a747af2c76e563333417b27d8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa79f8e1737f44fb6254f12f0fd1b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13157301a32543eaf6a5309bd1bf8e2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbe790f726222eaf0cb12d4b377a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc0c5d2f96376361c84649eb37ce4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbae1ac686407adaef5431e55e0d29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17004dee40bcd74a6e7151e7fd2144321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15014be69c489329adc4c7ae344eed2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3daab6feeb654f638b729952da6db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c05199c52668596823216f78f87ed5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754aa91bbbc3341af4cae5f5e1035a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9539ce94a175ddce2407b26c8ebf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed799485c0b542b628bcb2420e1db6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d257ae77b0419098e1867bca027e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33af045068adc16f892515832b024f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ed29f0331f1d9fd97c17ac7ddc83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e0517fbbfea18d83e8ff08827046331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eb00facd29ac83e1a76a2eb6b59cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4fa4a0e98d8f9ac3fea28d1d124ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdcfa2f639f9ca08e4617078e0933d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57351b5d797ae94b723b5d76e58d22bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaff593cb6487c96608f163e3391c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911aeb376e865f766858f2a7fcefa91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d9ef821d6ccd881e70c648eb4528b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae5358d251b0778b826774ea630650339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47ec9e7e94fa6cae78623140d80ec6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320a8bef49e7e2bf4e9791cdef8159341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4601da03343e9d2f23af09491087d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3df686f9367c16697d665c3f6bc04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb599b0ef4096d781c91f8978043667e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1cb4a61b34ed1510034c008aa44f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817794320ae7ec56ded0d29c4a2a1fdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cb62728525d7032e515c808cab40b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65e8e005978207a98b870dddad269348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1c6e583677873290a69b59104b28f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40738bf62a263b4b187dd7560a948e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404834b5b3461890c7c539b40fe9e0ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d65030915dfaab29b1acc79673196352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bb8cb8901c4cf99f47fffb352cbc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85f5106117516512ce04252a607f9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac5e3ca5f5b8e7bcbdf7fb1a3e84b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590a9a1fb06d0aec115ca1c708c9a27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f1f93d91c474c5b3cf7a5e5fc1537357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6264c1206d2adb76d089a6314207358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b87d57b47efaef7325ef00537d7786359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18cea6de73b697269e4dc0a528e633360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae3d1e890554182b5e7692dc32846361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f0f690ef937002b20486fbd9438b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31088fb1fa57fe09277faf6f12f54e54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed90b6f3567efad6374c6cbe5d2047364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9c35f5b78246af2af2fdc4a8310ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b1f954baf413cf5a577f701edac01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2dae1d2ac4d46eb8e511343e317cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88332bedf8ba1a760029a17513b7a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e381ac8e49da1f195bb9cec1bfe61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4d27ecbbbd5cfea31e52f4b1242dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010297caf36e8bfaef2d6a4477bdfc4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40f0e6b47b75b928d6e0aad1ac501372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315824291965c106eef540ca9ef5b222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256200a9b091c4206162a9afe21c05e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2ac4ac594ef1b760a6c7552b79ea1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7677f79f453f6e432da6320bbb05b7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedac651f90758d0c7866baf4ec763e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb66656e5925712261c6772881a84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f66b4be4370f4bf811a81be8171a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c85d6c2fd3d04c3f01dac421aa89c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcba958f556ba155283751b0b1a8ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869bc67de5cbbbcc5fdc31c3b45718d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7651c1daba2f83e5c3ccbd6d5a5ed19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e546b06d83ac25088bc17c6f6998c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087fb7ea3e96b28bd4dd3b38311243385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42283b1c08d6586d481f0ab8d7be7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf0c3aaac64982021262fd947e369387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633178ebbbe51cf0226f0b12b7ebf25c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844beea2666f0eb081785ced74429b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473453d942757e4b22f1266c64bd4c56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d152e478674b2e3b74159e4efaeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b700b17b6782fca120daf4060f2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d66a3de1512a4e515d9d1ed4931bc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815043ce5b13e90d32aba7381f67e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619bd8cfe22cd6b965356e2160dc1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fdc2b5bc05702c5aafb428c40e393396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe56d50a98793c1cfc1acd3780082397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff19dc99b0c2b1af688c6a6b5f25c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699f0a2be8f50bfaa5783cfe7555ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869f6170154fedd3dddba9b9837517400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e46d261fe9b3197ee8b3fab78cac6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed90c36f3b4d30c3c8b3cf269b260d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb018cd53b0007c047d607145aaae18c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148377415bf68f168f21d7262d5b36c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966b2da1d18238c3f62a28f1116a6f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d77247275b2f1fac213c17e7aced9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83059de51401f0c1fb4d3f923efce76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139db2e87df818a5874cb71b732e34d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640889519b6b1e297edeaad8731fc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb8b144b15c077ea31ae8614f01edb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e91977861c20bd1d2d4a097daeb4fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1f450cd8f24acc2b0e4c88e2d618412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde397a61022d4097f8909df3d41f69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05a015da2322cad3958307d4ffe57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2b09d5d630831d36c6162fc3d3c07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fc75092cdfd0f765a90e99df8aa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba97b6475552da469873e7ec23c23e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434627dba46f61444395be6a3f88b2be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d79c8468e5f8e5ad612ecee68376b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9882781dbdca7d9ed1ed06fefbae746420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c6c1f7477ea290eee1a5c9a1a8cc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbd51bf5a3e4f902cf6cd86669a55e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d3c557f86452c9fb015291b1078a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a735b4d68647cc80daa0b7876addb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d7a87e2acb06ccc898478cbb91eda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531ca6777342306ee46f110fd31e69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bf4507d41bbc81905173056ac385427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40ed08437a8e2dfcfb80c6d43a502428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a2ebc5a6c1c9150c28c5ccfad4258429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572f7e4433d8affa19608c685941dc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676b86579d700808fcb2c01ca57cc68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506277a7293a3262f2e51f6cf71064d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884884950756134d6133176e9120079433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2971c6f4b10393bbd0e9145fc55c92f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc474aa77153e5412a025d39515bb241435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2061d5e48edf9f0d05919c1abbe9a55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0891b8eda9afcc8d7ebfc5d8332fc5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae681097be498d21be4e6abd5a2f8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e3ddd77d8b722ddcf4cd85b4a8c5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b8477ca37e3aa781af047f3e3511440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51e68494b96dabe7f2930137c353db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de21d9f7be1ed400ac70b7fa22aa61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da6726876bbd0c4cfed84f78baa339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0781338671bf6d526de5315866bb5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089237e646b5507482f1d5575ce2ea8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f69110da363c882c3bf39b85c1a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d10a90f07c36ca843608343c56547447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956a849e6ad680cb63f91a03dc77179448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14f16773971fae30732d5d8cec08c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8661e236c3c16ba14d19bc905815450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34273388e7b22584753c1dc4706931be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e88c7fa316230f8a527caa6364193f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd52d856f0df3c6b620f036dc57f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d029eba43361fa9eeab2d9b47dd5b59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbedaace701994a70e90ad2c0a2e529455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d8a52c95cef2d0c33b5aee919009456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb7deb4d88ec1cd73b98e4940f27cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d141a7d1a0bbab6fce7ed41dee19a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb07d5fa914d7fd82d7e52c35448cf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e215eca816736ab242bfcd6fcbca90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f9a7fe316f89ee6757b99fa9f622461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f4d97a7845d92658508779e4e6ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b8c822a9e58523ebf320775428b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ee0ec6a5bffe69164a8315c14a71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162edd859c9412f5b52392e5c55fe1da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4e720bcb9216e29ad5259f969e7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6b34dafec540502d5f64f8e5dda47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d45e25f69fd89e5cc0145bd3be10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c094c53ade680da6f7e67a6468b64d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55e4548d7ee9f1adca5d6592ac0142470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65fe2113181a6b595fff423e294140471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee2905055561d0fee569decd8fa997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084742cc21da250c1152185c92f972de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689295196d9afa4a8c73fbd3ef600d6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5984250ed240a7b6591ad6bdcae0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28131914883dd491d61c20dd7379582476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3dad1bef51cffceda16199814f8a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7803517fb723cd59e98a7f5dc3a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc951e7a07f4fec5db1cc0db58d6b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9d2837784fc6d0e5a34b95684e27b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82932724c00896d1a4a8b36566116d42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe1f3a48c7e405f6418313ac5100be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05039580bc000b13ad13f36e150d64da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634416c8ddfabc5ab64ce253178afd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8144d5888ba1b8a7718c38be217a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa67babe2a36c9c545888f37ec1826486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed397734d7918657130094c1f605ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50ee4fbc4ec1b983eee71f9afe15a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fcc2075f5d8dce84f3fab394b29e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac293766754eada032955b4fc7d24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe0f47885dd4c942f8493296278e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e3d82d33f0f6afe1039a1951a2dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522556865e2d397163f084b2dafa5d8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bffbeb7243f0062bef1f6c82c13f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987f1990812265b87b8923bdce3b2a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400268d208fe4df6f6d760e1cf6a82be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24b0e1c9f2b3a79ecebe4d737b65f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca08e9ba2cfa1bcedbf35340d46e51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad6f87a4c0317717800ea30f6a0a35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c680aa5adb5f6d9b6efef2a60d7d15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cd92eb6f88b0635f6a2ecaa361e4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb65c01dc355aef694e67e7991e4ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a649a363c826d7a0b0572c1b5e87a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d98bb10ceee1e15ce1c832625d26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e7cfd57236381c4aff14c697612d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3313731e139a311caba3484792ceb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ad6ab0918c2e8aa5df77f70e76049507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16c970e5c7fd6adfdd4a8a7980662508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbecb8b2267516f5ace7d0cb7277ead509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a065ed6b888e85626eda318f32538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fb9ddbf3102f6ebb8d899b37c699b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e4ef4236aa633945ff6652fa0277d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861b6690e8b03cc046e1d1743a343c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446fdd39c66cebcd35721497844f71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd3ed5c6be98ff95bb054e5eb7be6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66d569892422a4e857732119ee2ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244a5ca5285bebbd82d1210b1c5300e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27286d34696756e4a4c13b3e9998aaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943d18cd0702265fac4ab0209c35cb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49cc2f79c4ae0465bae73626674dc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213ef08fb2c8d7f00a746a7cc298f7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561368c3d70c0134ab53efc5bb3263522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a83b96de35324aa85c27b096c7396523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd51cf698b73e2e15dac99ff423c6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649987d772548204344bb5d79845ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932603664c67c9c548613e09e96a897526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242de405c6245b187df29b7a1623bf88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec220b43fbeae5addcf26bc20a3571528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75693edc720e9a43d4ec4b38feb693529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf92c50d6ce3436022577a831ba9af7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a59bca4a1367d54fdbc229e2157f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce727d22600d03744d9cb43f2bcb71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8996f2abd009d4cb0cbe8fe3221da23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c09360b3db9f643ec066ba470e1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffcd57d981b31cb2e2fd1259d19d1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ba7db8af092618908e7dc1a2da448536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d7933bb5bf2bbf72a4e8aec919472537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970f3f0677a49b852b9e407663848c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a737455448407310cc5fd817807c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4149b0d676597a12c84ce56cb846d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664ee1c438a60fcd087f853e58879f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08822f2dd5dd6436b2cc71216f6d6b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9738f88cbd1bae9ecbac03b7039bd3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491099a1c6b8615ea7e3bc4ced2b1cff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a5519b0e0fe7005003e7c6d235d1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38083b5c7ec07600c61b1015591e05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af5e043c07254b018d3d4d9014b4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f93e7505faa62b9421d0bc4603d73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8366c6b3f53e86faefc37b10dc3bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6f6906b307f64572280edf2dbd4c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9306f3ac133fe5748e3c98ce8e27e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5672f9b34ff1632153cfef4f99ff56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55cb33795b2d3490c7318790198d0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70224c31f155f50b981a739e2669d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919c4b1481bef106dbc3379b391106555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3205ea7e73f1f7b998ec2757ecaf574556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b75b84ca3b54af5519b62e67f7c21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916515e01c8826205b21b69c42b248558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bf44cc47491d7b2841bbeec40a59e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13713d29b08469b8e6da57c114a20f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d179a4fd6d02e6f97d2249433ad5670561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049c4cca9370686d1fb366ef3bfd3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075b4903e9de716f86cc2cf54a2fd2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43247a46b08fe9394dd4a4a01a1ae0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52ea671bd270df68fc47282ccb3b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f54d918bf66fa71eabcedd49da712b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b584aae2e4d1ec989dbcdc0ca1e6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dede8fd5da191667583c25bb222de4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25700d27a4a508c02e5861e82cec1fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1184cadc9b10a69321985900f9a3fe5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769735c7f6109b0e528f07ab065ed8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545a242462c2c67d23ae89d8fc8bd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a2246f98e8fb749c2f5ad5d01ada3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041ff84faa604097ca8488cb9bb9e68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836357f1301c21bec09dd9124cbf20e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3568bf28a081c7b79e63826d05c2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4aa41fada77529193c8c8df8a2355577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0004abb37301481bfe89c8852514b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c6263c74d16a0ed820e3c25b51bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc4011d61deeaa9024a4ac0af10e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16f890d08e367ec78e31989655b82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43727bfefc6a0ec215b3daf8c297d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149c8ce70e3bd0ba26a20a84e19ba70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45283491a82401be20fc367a8e8c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11f388c697d9826e56f461e7821a1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e5abe9fcb782a68bfd25839a0e086586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eb7694d9174d81092f8912a74483e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e2114699c0e36435c62721437ba9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0b4a8935ea94d7b28d6bbe842291d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cbbaf9699e9d2080ddbc100d6defd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728bc4ae9676c7539a634bd11a91c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed7a72d9768fb79ad60871cb730872592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cb0a32a26432d9714c925c12275cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2547248653e5d3ef2456bf4fe78b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1456335f79c4b020c20bb863d2f23b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee1479f6aef16e68f2dc9448afdd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf4307e5f397987a8e5abfe29dc6f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7c00756e9e5fdbbf75a27e791ddbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d128169223e535fb6ea25af932c44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6777faa2845d6acfb0622c8eff027600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac29dfe2b07e364e9b113282eae1628601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aaaf251d17d690bc1e44766be97d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def47b0c7c18327363f00fff17398a22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdd27024bbd4442dc42aae763146e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d51dbd012036b01f18f92e906fac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d262cfaf2a632d9570ca1b28e824f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304839761aa118314df4454aa1467579607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94dd7720f50242326e23909daa7c10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbeafae561d3a96c6e68ded1e498a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c525652247ec673b77d84329d7ca0cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6cddd2590777082953c7096cc3b46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcd836dbb00929877b625835e70fdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1f1775c09cfd4e07577966afaed62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58cea5b18d84201f9f88404a5e9d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb1b822f75957c2aefbd2aad39b38f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ce7dcf9f4d84adefbe1210275c4db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca207eb8056db790a354b9045b30a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44262f58aaef50893ea1f218a82645d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e433e06a68e48e051137d41c48264d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483a49a74a834a148d92d81d2e0c42c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191934d0645d2de341f03932a800ef51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61398846b4b70d4a189073eceeaca9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe67920bb2c0cca37813b54de17e336623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c27286cf9803ad356ba03b87fa51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7162994ccb7e47eef6bbf32647d535625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fb2b2a881039d4af5c5af8ce302eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d581e6d0e20a02c17ec2c05401bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef29a6cf05c4219243200f3b4a34548628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c91df9cba7ce3f34cb52379b49e54c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d501e506a41439813026c85f2cabfaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb715ef4e8bfcde6c8c4014a3b982631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49970bd4281b9128d7f2df3e4e4c2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89df8d87d2b0486821a6dc015d4e2c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dcd4d8ac18b404c4192059d7e3db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcde511906bf7bb984367bbc05ab33635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f54b5db0c16a5a5ed448840dabbdd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb6c9644a1ec7b7f8585ca421bc03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650686997971b668535ef5574416021638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f370bc1f69476de2060da6485ecd248639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfcb43be61abe0649716faa668180d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5449c229ce2e66a626c6a63b38c89a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b88026ba43843f5bbd7f0bc24cce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f7fb86ac58ba77588eda69d70f45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f72588a5bd2efc6de99da91d9aa8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad6c9a708ae5745dd26dfa6a839bdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c069133bc90b7c4c382bea4020eb00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f59d2593bf0c58d4bc667ee7cea8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd01d143a8bbfbd00829723035fc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a9e2dd35977031eb4bcf5deab563a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388506276af2193d638b455b56ed5cb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e229643cc4fc197abf53be2ccbaa565651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91fc7086c01daa0493936c7d8d1545652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c5e7c7748f85fc97d234fd09a3dd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef17d48a2342751abe99f85c8dc579654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa53504edbbce2aee66ae0a6592795655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5c1a43199e6be657c121b8486cafc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d39130c838b4d00b8765748eb82d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ebbdeb24ce8673e1472b2b18881e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4587a645300ed03681dd6e8cd7e622659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c83efab9cb149481fab2e635ad32f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db2f1482e6e8addddf0f7a5d08ee96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7e09742fa5b2fe197fa09db158c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898d179890c312e8baa9178c58f329663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5440f7e3a884b370cb90948aa343111664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04d7871192f048ac54b7f7ea22689665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee515e71d13c6b421c6781815c92a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd91ddb8b1bfd4043bb619b9c4baa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8f118c479ab7d670f508dbbd9f531668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb05d5fc62203c02cc371f8d90044669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc911d7f916a937c0986c245436e9c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e41e063e670f3b75586d2671a053671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3683a7b9647fe4353aadb2fe7c65e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1bbcc94d9058736f1dae5c71e383673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15b7bfcb4425020f94ae6d87a3fdfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b77d81ba89c3e67d483f5647dfb00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601e6ff1a87198de6be73e81e0d5a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1f8bfa682c6dd2b214865b5b17a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91750f275060e46761870059609cfcd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389082b7af5bc9c04db5dd69e62cb71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63f12faf34d210e65c4117a113bc9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83485106e8cafc0d298345e661205ed0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a9264ca813998e132817bda961dd5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f327f30b8bc1adb9939106e38ed245f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3efbf898939b875a306f03fdc05143684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab894f37af448a847b2ef7b41a3ad25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f294b169ee155ebf2015db5b447965686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7a26e134399cc662ca0fcce2cd79c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e062f4a5d5326c78ed71f1699c8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8fdb491fb0271f4406bc7b9e3861e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6344cec01d24971e0df7594a9920690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a90dd3b8119ac367f4331db7a4f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe255526667cfcdba1148175b1357692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f195a48ef20486f6194fd742dceb06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6d09acb76629d2d368f98d9cb5899694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe5aa5563453b3941569be6c75abc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac259a19d069f10128182f9ab2beaca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1ea81fc2915517284231dc6284ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf017d8e0e1f392f683de10a507013a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43392f345f787963266df7ebb23bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65ea52e1a611658a9c1b45b3ba797700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9406ab789724a2e9cc9e7e6b41e5b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ddff67e0ad1fc0ce86e95fc04476702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920bea474ba7a8aa31922ff0817b65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf74a71214d5bddb446a90ca224cc8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e67829cbd5b84c14eff6bc1533a2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5da6702838085b6278e9712278c60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4013c9a558094cc1cfe6bdebc4c54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38fb27ced5c95123e59b82ed881917708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d0fb7bc26beac03345aa61531617709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664b0c143103729f95793c2b5aa034710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d49da381e11b48c646144c57f4c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad3119e3cb8099e0b0abe2a3e1c5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc901eb9843d5d530c0e81456ccf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1ade414cbe6953152c87f9b38d02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f63db9a578a2bcd09e8167bd5de9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3558a1c8fafea0deb4a444f0f0a30de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b105dfe5807d0d8b28adc6d51243717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04272085ffea98c7f4a58717246db9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd08c2115105db35e87381f7772965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68b3212bf7b45519390f426f80c0bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e9217213df2b4f6b1f7a20f3bbda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89acb97f55a6d513962d3ee0cc01e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70119639e671569c7a274ac5e109f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd25fbd6a089f2d6abb2072c1e9a5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aef6766344cabd7991e2f6fdee976725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae900ab07c84ea68954f0390400b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12100ae17d3ce930cd719ac5df4d01f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79082216fcac22b5744ff966a2e1d0be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8bbbbad1d93444c02d92f2e039121729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807d7835a6237a2b3de64fe2a83964730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79bded44665363a922973a69a5ce14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ece568a7d78846139487bc98a7d997732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02ace46f09ff41b12c6f6f2626b55b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e3f9eae8400acbf995eec27b49ea4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06cb56a585c554ea3d6082982e89a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae0dcc2e10b1b48e169d6ad0430b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b09b7edae314c52db1a1aedb3014737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef76846ba75b7f8c3ec1d37dce3614738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278764f1cb0482bdc06ffb39729d46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825aca894ac852aa429efa306b1d910740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a052e3b7a534e8c6a479067298a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c21011ad6d9a777765063e2623a8f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd4a31ad874b692f4013bb0de8519743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b40813a9bdc8416811c9da003442bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74006e0fed0a1d0f3ffde368f08d37a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef9726e5f26c7036c9843fad85a83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59017ae431c945507cb7f255160d274a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faf4f462ee9398ce5681f17dfdc01e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150f27bd2ca05577cb27cdec69f58ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a1f563151cc72cb5eb56c6c21ffd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10811cf604f270a556699c007171ff0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeec9db148e16db6a5ef3f27db7ed6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1caefa5bb1d1073f62fd29db4afb21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597180deae4a98fe89e11ccd129fcd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6778322473450c364ce4f7ce058f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6daf221524b48cbac41f817afbb80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fbcc3bb874e6f2c4dd4a4d27d1f47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed186742ce2b2fad66bf9657176668ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d0b78af544104619b6c57bd455060759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd238ba2f5a89070cb46c82b46b94760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dfd0e135c527951e4c74be56d834d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e88b0d248ed4c30bb198b9f03f9bf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8925afa4b4c88123106cd4da32383763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6af0ba34fce8da38dccefa226a0c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ddc94c98bdbfb83fd02f258c6af5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fbe00caca63de3ab146bd9d4c3965766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef308a59d148240515784939c61e0b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb21316b5266684e05cacf65f02712768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf72775b747abe6824f9c386d1e1072769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e9fee0fdd34c2887e105d48d75b2a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a3c7df3b819d1fa37a88abfb0f62771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b31b0130cf71bd3ec9f6c96e1b4e6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e2a677d2a7def7ff653b764cce79773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c1a4d835fb8ac2715eb464c616c6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe3f33b5303c80a4ea8e04fd5d2f00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b973916a87361f806aa589f9b918739776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445faf7b5b1578f89022bb3d58ba9e0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a44b7e4ce8111649ece8b70163f1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8f459571c3a44764650e66321aa1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449521f9c527d5cea71ff3a8d1fbba8e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11be75ebd8db79fd8e7215f93ed89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310717a6a1ce97d9f16e952fa8bf14782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e295062d15297b6eaa6a5eb151d4d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a237eb051bc36c17360d7f413dc4d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657f6054a6a6f9027fc0c06ba1cb35a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f43045ca580cbece1865836fbf20e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e03e502c018dc170d42abb3d09d12787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd9d3727d125d4ab8b126824c0481788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7b3cc978ffdf72416d5ca7356fcdb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a3e55f5f8e2d96476ef3a0f838d76790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723fd5d83595c5c3e08187e0f98db3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9320918fad16a2a8a2e36173ac74563792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c2b69eaca219737347cf3069cd1bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b15ad747cd071f675cc64db89cdd0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8c058f7c767a420480490706016e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e933416baea6c183c8e9d129eec9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063be9be344224327d78708ff9fff7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a81e65121740f570bf4355c180a0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f078f2415fc1828d59641713af8e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c0dbc7e7e4c3b665d52d1f0361a45800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d726312f02364f112859c9b8ca11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6398c2c4b7ca6f5939e6cad89da53802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb517c6c4d8022ad26028aed6d1bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837ae6af90b3fc66bfe5f5d483ec43804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d89e7cd6ece3a51368d9e5e2f7ffa0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c7f6e6d241449966a23a9dfc746e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcba655ce656e69b560a38d1e41ddee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d46acecd31372136eef3a6ebbe993808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763109db4c67b7b5c32b028c6fabeafb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d25a5f2c538ec0ece38de9ec91b0f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418e3a09f70a7f6345d628b558a6db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659a970652399109b44befaa6b81068812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0cdad03f3fd2eb9e47e7d901c97c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dbb33fe568a14d1d54fc69fc3c4ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f82cf14a790c49cd72de59a88d8ed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26b6d8945adfb4e8e37891c09d67c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce33c99f975c7832047e5ede76b826c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f813536df3b0d10d9042443e8a36818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5f4af960cee0b84e5484304a9ef2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8c16b243969cf43f55a8fd5670aa9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e88c50ab151a61b882fa54df28a781821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279ed921eef08854ce8ef0aa0955d38822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5abf985da315b8ebd85ca0d6ae948b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d04d184121d5d45ffd681f106d417824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c59047f7a96e6444b48346257290825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0586d1d82fdc84adf70f124e0db9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b2cf0842dca3d356daf28ac9662b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1351fee663ab04152dd106c6a0969828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6114c04f1c1736065471b3ec00f7c0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af835452f24914449c251a95b020542830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e6e006ced069f5a655f675f541773831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e635fb47e02ab720b313273f8fac3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598eb75d9740512acbb41314ea5e875833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530f0d2818e6a3eb34838693f76f9c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48b6cf8b4c6e41f12531ddb269d9c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea30bc5d4ac55525711ef3cb746bc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c19045b1f226ef48a459645c72d331837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6681ed7bf7ce9111c718aa345d2b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd6320e7425beb25b32ca25af9386839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d72bfe1221d545b6c14528ea4d05840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a9d957f1d87a03bf293cf4a593ee841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0ddd382e8bf12f42b81dac1433d32842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee137efc63bf94e664f68cc06b0277c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad523fff5d5b7c57eb4d517ca1da19844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63b8ac0c25291f1d58e965e096fb67845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81945305e65c5f1df6cb0d169cd84fcf846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb1db27abec0d1032e38d3d60a7404847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae814c59051bf00b0bd470491b871a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cf4f10187683d2161bf883f3b513e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb48a3c340a06704b4213fde2d241850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c43f6842f5f48adf65534d4df46a0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579050e8f11711d21934c04fda41de852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066dfb50e1c4b9178a7e764f1e0c56d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17a155b5c345e2a2af2b1038f1f21854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9fa95a3308da8790543fd589a1fd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d194a2940350937f20b75cb5869100c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a25835f2a9079659f405acee334e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455172135c610452aafa8c8ab479674a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc6736048efee87bde2c75c4dcc93a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76745913a0bc35613cb7eacb58d98c37860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a741538ac41993f0534b46901b394d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c161ba0c75f680542857c71e90ae0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76f72359200814d41f2fadce988117863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4681c2e6911c4293a748de37a13c7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4cb04fa9b9b6b4426ff61270e856d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eea8a5086e99731b09d815787ee57c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f1c0d9bff0a5991831380317ea1c7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a9f25fd10e39c4a1a5cc6101c993a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fde4700350b22a70ffdbe62de246a9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c950ee2258bb8bed3c5a9f12357e65a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48506d6354ed294ff78d17b1f81d0e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f62d0caa57ff70a08d349bce729f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559faf085e1b4ddb94feb817efd23d2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b72817f811b0b8925e990745cd8b54874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b3a182d941a63f13f793c9a56d50875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9720b68db3ab4ff6762b81058c7be6a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f6bf69d6e2afae853b664092106a9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ca7f726ac5f41ab7974f0f468323878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832b087b65df1a976570bb89933887879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2015eff949f552874068195e728cb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68c986678de5fb654469c8ec13845f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c5c5a930b9a1b22e1df4a7d881637882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb3aef61892341fe1ac5fd6f649e2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8cebe7bf620e9beed0e653baba481884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d9728e18822011fa0c16450da4542885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdafa27a86da35673dc8b77b879e0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43abfa13a8f7bfc46f1f5472adedd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910007f56dc12c3be73c2fce6441b4c3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3e0be5e75b273f93272397760d8d7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74f5e4abd61e8c906d59d7ff499233890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf624437de31d2492fed2a113d5675891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753304152601357c46fa1f824f2259e0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df4d310e7db7b0b0615247ce9e8ba9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bf4881d24ea0a797d13bcb2ca3bfc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472b5bdacc2396f456f656f8f844c1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71596f6ca8131dbbfaa12246f47742896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b0816db891a1ea1063469bb9f07d2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a99fa52ca7a8385ac5449a0729da0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573da6bfef41f60dfb11a3ed0bdc9ec9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b1b9b92884cba8af258f8c770603900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa4010ad3bc4296cd267bf73f5d4d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60c0be93721664da590fd20cfe8d3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f39f891bb42897c082cec49f426b8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90bbe383fb7d25d63c46444b8cfe2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a64ade6ef16a517977d336cadcea9d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c121a3cd0c3b697389e442abcce1ad906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bad491f339a0d7977372219bb6fcf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb98167de1f5be3c8a7dcbd948d84908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91bf311f674cdde588846667116a9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3822a66a4f3079fac21cbf319e31d0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7303532ba99dcae84b684d6e6894c0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2243c30df1c081ec1cae8e331c08b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fde2a03708ca2cd2333970449a1e4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd13d8dd59a28571893e40ac9df4ef914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796b0586b9183b68608273afdcb2cf915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38e076ebc4e3a5c1cf25a9740f48b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706df0f115cf9edbee6aee79f586b4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9059f05eb3a75d9460ed1a4ec340d86918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c08c07d38b8a2a83c79b0d3aacf4b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754cfdb92291fde24e00209bc33fbb3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d473c7231e5e2e1c22bafb89834e2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641946ec395bdb09082dc0bbd389d8a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeaed4eacf407a974fef7d3bd3e0d8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645116dbfd1774c1dfae542d56e4fda924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72896b60e9ae31856339f3c49ac32c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73043596cc11783323a60d70d4bc5cb3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26dbe2748153172a35b38da0c4fcc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4095ae22fb0ec97e7ee50152451a02928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7615da2ec44edbdf64e7661a6749e3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e874bef09f87b71c74fda72149dd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c46f950a457e6eb877f133649fd3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1a3a7f622d12d2e163420f66f059932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea666fba1564bc31ae8c8ee6bfbf634933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a8b20f54fe5169acd088637ec13d5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1ba9f5ca580fa2737436f24c4e8c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb307af160fa0cd4d3f475f6711ad936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d809391387eaf6ac853d56ddee5c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ec5f855ef4274e7dead483c3dc71938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c36bb8b68f0eba249d33a0de0dcf6b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986207d5ebb4c290aa02aa982069330b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddba69d8321c5712ab6a99098ce5a9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fad89960a3c355b6edd619fe220aa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47772933dac07769e863da970190ac02943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822582e0cc18f4c098adc3de8924d5d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0adb58afae5debc27c8459e18ee7a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe936926a23f921bc0847eafb1fb2f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca861e600a6ba3027c21b1087e8c2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e4f0e0046105bb99894589b6ca52948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745aa70bea4451f1a0c26f925218299949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf2df2e1e00efab73d4b5735417ce950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c5ed9ce551d137222ba7d7fa87be951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c33b93b4a73840315b0e7e9dcf27952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1192d87071abbaa11ade68025fdeff6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878040a3985066394a7243119dd0bc42954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f7c11088e04fda9fc300c653399cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03aa8c6de5ef8b167cfef3321ca655956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c57a975d465d0baed3ca1854d18a1c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcae24c9560503436f65695398f854958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83e6b3176ffb1239dab561d7ca3aa6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff704876fca50819a41675b029d18898960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d4ed5f12ff54b12e478bc87cc2699961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a87fb157f2d90b92d185f81bb5c45962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c9046fc76b8de91572d52aa88c778963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553bc846e5127b6d0dfdfbd57233bf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378aa2ab4d28a91ea3f858de9b65c8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf2875e2e758865f943086367ea1c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54096400bec644a89a18712c66cd743d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f696d50a4b76869d8102a1477f91f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875107642d0128fd5d61347294290c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f5a0d553591936cfe7bb5145a722970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ce5acb49f952f660fc392ea56fb4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6e9382695a93b7377bd170d88b35f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b75bbd96b0648c07bbd1649514562973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eccd6eee29d280222d39696d9158b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc551057b98deaae811aa106c6477c9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7232c8a5289848fde614f1eaa583c7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c70ed872ba1abcfa7ad10a5852012977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01df8e75d5c5bcda82aca466f047ea978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c2f92aa49d7b430f36f2c90c61f9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43536240067997f5671f3a8b0987a758980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4728dc327388a393dd4987050b2acc8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397375a53ebfb637a5166ee4ba336b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6269b6973a8cc686e6594848c0d08983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1d8c32722a53be2cf11d55e622bc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beaf23771002f2bc44a0dd7479e7a8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0e3427e439e0b177157c3a73ea6be986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabf786ab33f39cbba24af5f098e5ca987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04a3c7f90d305269d298f3bb278632988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005fb342aedd0f758e32a6a4eb29a0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277f519a0ae694426d8c9fb84054163990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d42d4ca7781a20a0f0c5a6f04e0a3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b720d189ec6fc987c660020fa218992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2569b9e0387d21d1dec329d377c29993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058e185e9de1f9268db8c1c647621d4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420beee9ca64c75fcd8d4493773db670995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00cc79b89eb68e3c076b37aa9a880c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ea91b59d100727aef09e57dab9f7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e205bd19abea359900c6cc380c69861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c91fd35c6b043fa3ff8899066312512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd71dd8559fb39e92baeda2d3f3d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc0e6e39e8d13e9167373635df0cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274129926cb1b03de171a3ee14f85d5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d30eb40281ddd8b504c66e2b8a586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0748292a57254e886e2ebc985b54287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d931f9d0a31a0438d2142c05551b968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c864218b6c2d1d61554d83f1e56ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a845c3b5d73f5a1498f7061fadb510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3229f95f6a92f7b5f5f43e7928ea8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6486c9aee149b97554267b27600ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6363d4f96183110ece73c98610993913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68222950af894d47db53e5b74d078714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ede2d7bac5bbd0bfbfc869c9f6ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d42a1d91cb8614ae98ad26312e8ba316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444449c42755f29e326d73f5c096de817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd498f127f87c955c40536d6cf5d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc0326ba81c7fb680e711aded4b8f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7cce8c9f23127e108cc5d9672c16c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba95c7fe5ade8b2fd575e54d4974521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a873a33ae82aac1587f0581fbf557422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9442aef1798fb478cb1808890b5b4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57298ed919e165ed2bdd60e132dce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605477af32ebbb8595e5cb77ec0b2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0a6e4ebcd900d2e3ab24b6f1d411026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706155e9b036d01a6ef5cac971fc27827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73aec3f7aaaabda20a1ea3f16feb0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4662a0e1e5096db02bbdd8886e2f7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6546ff7e58cb92ff5b214f40a6cdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4dfe3b292e637f9d343965a22156d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb74f856a1189cc8acb7abfbc541a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942770c3fcc63108d5ebec224a6615dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580146902d3eaecc8feb9209f2b28e7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ddfadbb2fb183d876c1ddb00a24435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51972930e95a057be76c5f331915536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c466229bd2ae10471bc03950e998b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1069c0ae194240b6721d44da543d3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040f4aa297fbff92f9b3653e737eac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb794a96d75030dfbf25f77e7e766140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcc967b7fdfc601145ccb059c9e2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4afaa9eef22f76f484ac06527d5d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa018a4b42b8bb69b688b0dca461e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360774a2cdb2a54ba989ce37060926244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac1c1e105d3d15da89bb849a7986645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb8904047e3b8471cf7448cadd429046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7df26247fba91be3b5079a7f3360947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cde43e5ab7dc5185ac5f47e99375948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9895fff0c5c76fb47f55f6d2d7b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30345599e2641afea6d271d8633bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0026530155258ead77ee4773a8f6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328022ffc849ef09ad679d2b851702452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de8aa9ef432a8422d36501fd517bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4242576da600591bdd4d7e563c1fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7e1ffac172bbfd487e4e3ad6df9cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d79cff6ef0ad30324c15ec977778d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9010be97a12dec87e67b37ecbd11af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a138e81a27fde6cbd9c25dd3b4726658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c74ee67bd27a5595887a594ceca2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902294923ee657b1aee2b80038cf483160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacc0f6563c36f666141660b958da7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef3047cdfcd5a83d79b9510cd187df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2e24092d52e698b7689f19b0ccd2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4e0d5870a61ed556689e0a06e8a6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61534aecd13ce9c79312067d0bc46065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992dc8a766ac3e48fdbc08e7353ca9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b23df1ade1ca281967989cf1ccede67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443523d9f31e1cdde90e7a6161d4bdbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d630a75c5c11e759b57aea678d51869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bb30ff1f1b6e7ca93239069e245fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64381b412fd3e469275a2f244a7aa58371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d29789f4127e3867648b9ab741ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63189227b55e6dd04350fc429257493073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f83ec564f98add5f4059c1685a7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93a941f4c3614983f8a5413811c40675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c34a6d6a450dcfe2ff551e22d71bdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2ae5586a60392def88728398b4f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562022de317b1ea72b2b70a00472b8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604285d344c68b10a12358e9344234a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dad4fc336cb9334e45e096c3ccacb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5084979f221f66b28e67ef96be9f8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc123407cbe8d8e8f1fbf9e55dff8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7452b6252308503bb2d116dbc7ce183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddefc882ef81125536c2437e51aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a465d02d4be4fadc94a1a60b097085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde097545a408ee8925c5d453b617186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7adce62be9d3a6e322c97d5b0174387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636cd8519b3406e5778a9acc92fae2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47145b5372a1cee2460011941008a3d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70878b42aa03827646ef28ea8bcf1df890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a323b2ea5e5791d6042b06028370d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0dad99f82b85c2494c9e6bc87ea1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142808d0c142a5725f25c1aed3724e5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef284e432b5064a639c1665b821ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f69e2463c34f5cd651cdc2dd6a512a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0babf288299f281f37510ac5931cc2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125266cf53fdade79143290a2a7db58f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634691ab3490ad500a5727440d09263698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57481cac54cf3058862fbf3cbfb8246699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f2b6c119f301b454dc6217700dfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a94667142557ed3c5d72567d44519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef1ca039836964de55099ae7956d26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b882f35d083ba51a2a2efd725e2985e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b24f65e374528d391d9112e8b1dc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359305c3b10921186289476ea450e273105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe25e22422e72d4910dfd4f1f4fa70d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e700755aaff6c4e5daf1314448541107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0fcca9b5964187e6cde6c75bbf2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12d62b67c80deb0c55dded33422bcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e65fdef72e78078d5d79145c37cc3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd2cd6230816c4b15b96cfb7272b1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c943d1f4c980d43070711c8e26c9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375dd50fc80f9ad7c3962bf8ddbeec3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5abb2d41184bbd9f864a1e4c5db598114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce4f9cd2661a14bb3e1033cc9652f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dae4585459d4c6ab877de9fac106c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3eddd6e3953e6b93b9decce4f8bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7a5bd7c8261168aa5911d0d21a6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9653c79cc789418c56848c311edaab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5272f2ca66fd0ee30db2e7b275c770120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53693b4c51735797d897b1d1c80a726121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546bed2f1cd722bc7ac381274f1096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18166ff39ea79b72fe3062e03075abc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5d698de9a67013d12bd755f020ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12f5299badff32fccd0c0e2bd307d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41067f207bba5ac59a171bf5f649d56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42d04c47ef9476cb7e7cc74519df47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9aa2b74d1d74ee927a72eb1bea8c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7247c5ea683f5637d2e9e68868120129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb35841870133dde3e7bc8134700753130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7ea95b5b9b47f2f9c163a936988f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c490c511fc52f607ecbb9282f71ec0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9591f3c81f2eccc7b9bbf8ba66d2d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe4125dc68cfd07642263e86c204c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b48105b037850f26384aec8ecf1d1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6da08787354dbc7fb1467a221d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdff07543bd651f13255b55444bc5b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b728db454d3444ca6bb06533d9c18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e04d6a28c8b08945d1394dd3ae0ba9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274ed0b3839f2abe7e6303c6e2a07f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb76a0d46f9cc6fa801e09f20c70554141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955974856a3d6d030f48ca386cde1ce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e2ce6270c83acf6971fd4c8e4c4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10d0023689c6080ec4d5e8bad3b1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93cd6a97a267999eaee356044697f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ebb3400c9881769d4c6f68b04f1a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e24f487064fa2ceca0f1c4f7b76e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa1a77044bb5c7ed4dd78b93c2fd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac0b53d976f4a496b48b8530139d22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d32d11015e6a1b9a6678c1baf779b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4e83032859b571bd24a901d54da5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375189e09cbec1f4c216d278f0fd9caa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e6386062907ec7b444e1a983d53f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107921bd6ae9f8941a4b3cf7eb6d86e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4114f91ee66e00870540cef55de5f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620d7e5bdb185f6df57eb8d65b03af7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da86186cbb9ca10cb28a118d5c923157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c29b2bd95572b45e965a509b183da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec33e5e27d13bc9a52c6e909f6c85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59b50f5eebf39cb34bceb1ce583cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477107ad6d0e11d049e63015181ef5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cc6a46206f65f05fe908b3824a90f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d7ae16c2676e421566b6e1494ba34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8d9cc1419b39f99d6f384d05a3fd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf068ae70c669022255cdc2edaabe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652d77c3e8f06e35112838ba50021a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789d0c6ce0f589b4c776369aa3f44f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe78f61e9eff12e0b318d97f2cdd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8992ba1151ee4f65ec317eccb4262e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbdf7586e517ae941a33650ab98c00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e16280c0caf8050bd2214ea31f4b8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0a6946aaeb8bb78e6327ee638b5c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8bb76cf4472b5773bef014c7cd83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b76b5cd6ccabae0fb52839f9f482f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c2ec1b558fe4cc052485138ad429175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84181fb19e158cbe318214140d3438f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b3c15c16f3e71fdfa50111c21bec5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9763c7c2b05571a06abec0083524085178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2288b7b1ee36d50c5294e31e847096179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f04c827d99a542285579c899890ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56050faec3decb4d5222815fece99971181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db668fe566679882095b730aaf435c4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6fefb72f4ebdd75319c779650545c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d14d788b45dbb35160797f393fcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c17b0ca23dfee0595793f3b2adce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d202ecb0aa974ac24600f22df74c027186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aaa524a8f8ddacf8f60aa44d7ad74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d4438f4addcc623d95befea7b1ac9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf798e0807b255d38791760744bc24c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d55161c18d1d626c84f4c31ca4489190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10bb76d7da14a71027d6b086dd823a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182841d73ed7af359dc02248ba88a008192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d725d15c7cbab3a775b972721f82b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9b7510ec76a576795a98c2dca00ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524d10422b058f69506b4b3c7bb808195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c27408e0f9d817e3566f88dc9955a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de3d273be1556e7dc4b95882316694197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78b1ce9aefc030e94a25fed0da141a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925aa56432b2ab6f88d062d1a9a6a66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2da09b2a833c22adfa0108d6bf71d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4c080ea07caf8346c0046aa8cb68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ed95be09ab2fdd7f9e8816c2e7a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608223cf89a1faba4501f432a57b6b01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509bd0a300d8a56e0209ff69612a48c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c736a103bbd69fc01a75f38c8f672205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d00ffb6be474765511a1eadf23fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824d3d09d2288a56d96f5b3ffc864f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee7f38f0e4dfdf4de8c519ad369ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbaaec2ff368d117d61b6bf188fd29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7f1ccc9d1ea6a3f8e1481b62a2ac3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42cc38c7166f545f82f66d7694e1ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b79aa83f9411e761e02a348e80dec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e21fe41b42ed59ca361bb3986c74a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5578459bf42371b62f994b73818e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b3590cc31d02a52fa4d0128976198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac612e036b0a4db398c0830732a4275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964ec7bc1db313f5e08a8f69453dbb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b2830193e0fcbca218cacb91fc070218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf763e0e328c61f490620f38bf1c3662219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977211ebb5792485d28593cf11e0a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034aa5172aa2d981b69a0b805df60f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b8f9332ba697e30385e61a1a3b514222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d48ac3c38605533ad44e08ab9fff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0021be072edaf1c63b7b80515a91025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c639758cc0a03f95792a08af73cd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ac3d660b3ed92f8823464a37d722a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a3ef93f79b09fb0fcffa2402220f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4783b6aa5903c64ed26e3c210ffe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885727e4bed45a40e82d666554bd7a2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b7994199997a52a1351cad8ca8388230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a3e284d943e2aa6dffed511eb985f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa5f928b514afcf0816c6c12b93a31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf201a626cb11bfe1519a008f509b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e1af9dc899fa4a9e7aaf4c7ed775234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3572b06fc58fcec051c69d23e46e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713e10b9808ce1fa2705a260b3c4542236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bae80c2d1635486093ef88a62a2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852566a7c17f7c1969a3c685bd829a3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec73dc66594a5f98117b785b3f648d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb9cea41dd974f8359d87380ce40b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a64c3301d244da6850841cbbb6d75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55582d2d4bbf9640aa0516c224a3d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10960fbf5fa3fa4bf0a465fd8906fbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd0d042abd4ca91da85d14af9e1b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf40690e5b71c0a498d3502275cba4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add24b80d328747017609f3fcfe1b60f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eec84b5b30fcf6510741d6267f3b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197f1e3f55bbbf4f1ffa9d6e7f1649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d5d947760f3f183ecc89c687604b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8c69039f3ac8726a9e1ca6f018ea2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aec6818c46466debcca0ba76571595251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882e38b7f9f5c9024fcec13639d5cd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21fd23212a9ea68d6240ab3b3173eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9a6dc39330a34a78c8c138dbb4b2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460cecfd80d1e2168ca54c32a59ca90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101a74865d03df26e43c171c17467de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125134f4f0cc7b09a28bee72477ce7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6e718913b15222fff82e3cb2929f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d62609c524f2fc58b0d1a45888a1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c573a461a45ea5df795ebf1ee6f25260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8152a2f23547f0ec66e8151c88aad6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d4164f2ff771a3f41cf8fd89e1634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79446cc04b6335006614014371e9e077263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff54a8fc58ef4c54f9bef62c12430264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e186ee6d2b56aaeecad71cbd53829f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5b793713d0107128876aaf03e25b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9324888e69025cfdceeb74c8af849267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d712c7f5376203ceed49ddbce0830268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a77c8cb1cd2e21c6a065c5cd7f519269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f8e904b5ea3a058fe1dd742548b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12c245ab4686b486db2259aec707f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2a8e1800e78706ef177d99bf27baf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ece372be9677d931ce64051523d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d54d3b20aead7516252d08e38a840274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c331fd35ef4140472710c5b0056b78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cd1ead8e9e6b1a6f531ad75a4bb57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0027c4aca96e46f8f80661cd4f243277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db45cc5372439921a5ed4cf5c45169278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b30d9238971f2805f72c17ae9788279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde5c6678e0aeadc3294b560f54144280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025d431d72b8ce413bd4ef4b29190e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc97f62264ceac21aa453cf4f884c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb4ce07248e113bf8e1fd0a0c861c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd45426b85f3c84eed150f88997d8d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060758644cdcb988fc37551de738f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326555219f1fcdf2e478d9c5cdc147a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbd33a33126ed4a42552a204307b40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0414345a15ed57f6ccefce5478423b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b576eca7f849814e7efe83e5f876289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53609a3a5ba9b00e55762312aff7ecb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09136f7815668968fbce5970ce2498d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bfbd8167a213f37316ce532ca0d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b62872ac14fed3638722b85f74dca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034fa3bf761387ff470178627697c60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf524fc4c55d1d9a8c0bca23694fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835f8d81d42e318012a4304af9878b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2e76ada96fb414d2c3fdc22eb771e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9502505fe96a3546754ee628e94c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7833060d800f176d05dc9926c1847299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f1a2b9ec39ee83254e82ec777bc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7c2eba48c0d6fecc22bf82bf5eb98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509199ea5af40fce7ded2be767e3073302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe6ba1f32c458a0baefc64ca7435e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6435f7f2cdcb4b9964128874962b60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bccbb36aa1fa2c7c19bb2b5eb372bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd050b871b2a42d74a1122f2610594306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c7f57aa2ac3bbcf15cb42c6d7fba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eedaff1bfec00f3a763b6df4bf40b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da27c4cf1cc8114d30d1790a5a85a29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189631cee3c0ae3ae83109164681d60c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83ee23925773064e96396b683557d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244e780a254513f3821e7bbb10e4ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212cdc5fb615b7cf210f5d5529ead7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77496818ea9022745fd57c4f8ad87321314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4826dba3b00e307c6a50a99805051e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853460a21b822dc329ad4a9d2fb286f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc14ebdc3efd1d156989c0a3549fda7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdbfb702d9161c164544d83528e845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae9b8ad0b5fed35c11ba2cfad4872319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3fedd5ce7a5f00a39db741be74d7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f0997d451bcced60603d4c477aa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d0d2340820b13371a1aab301320ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af765297d77f6599a67894d01919d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0432afdac5823ca357b0351522a984324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ffb0d3edf530a95a70fad0cac8bd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9695454a5238af88f315700b210a2e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d318301b64e7698f6de6ba96ab98343327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686491983d7f64b466361049c2ec9a21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d61801736dbb77bde8bfbd0b70345329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837fc03436143cb415e8dd2cbefdd3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0260075c66da45d23d120f3219715e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb96b244968b4b73eccf0474a15719332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e4c3ea00c61b2de547f61c1cb4688333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386bc2c743d42a727351724595175ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd6acd11c3c78768a75b026b0e5de5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a80e24ae89b6d4ece5d731153f281336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d55039df3898eb43d5259f21263b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa8b8dc945b7c5ea235e99e48f082d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4653d58a5e17565108e6315102b52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc1b34e505c5279de57279a6243a7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc09d34f1497ad702139e2bb04ca8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04aaaff27f55ce2674de3d7a0ab82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedf62684240966a37215561d249421343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd85a2c652b6bea8715d69d6cac1d57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369448500c176a1b38e2c24f0ba09337345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f11bba99c8d4e19998c540428ab65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f045955b2a05cf6114b1efe3afbb22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e4a87b5a79dbc90a56c6e3c5889db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6921c484b9347a58c6d8d3c14db9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bfb819ec9ccf1b6068016d6b8362d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ea2210b3498d2f9a4ab4e26facb3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7fb71779c484fed82efabc67781ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bab9f6453fb2fdf2eef646529b2e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028dbd7b98b46397f92b2a4cd488b00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4782b5fe4a0414e5db56298902b04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c982bc07e2a65961ab1a600ef7ac9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3ad098b0e41f53703130ea197115e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfae1686b28638c38225fbd8ba7a170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5525c94ef346b2f387ed0bea9a81a30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f69cff0ce558d93791b63c36e299360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2a2b572e5ae6c50a58fc9a28f1c90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2ff2663edb549c9b1ef9aada658fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23691b87a07bb3dd1423bc35ac34c4e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151d68e79fa5909dea353ba157c376364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671c3f0e4933c57b13a5e59d18c1dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10ffa3e68f10c7dd603b666c4fff4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc6a168f13ec748b5b4befffc182f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39c7ec91dd3298486ca34705a8e6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d5aff81971af883b17174433bfedd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1b976f337effede2bf658d687ccb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ad6a018942497ae47b57259603f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538986d918a7c057e15a01ddece230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54462f05410e3d8c2b303d1a96b7d66e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5af5f945657e2f5d0d38d91dc03352374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e260f16c12f9948a4e427d6d27bc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b039dbd456818060ff32edc00b61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57040a90b350f57d689f1586731bb35f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48bc4e76a98dfd69aff30fbc487091378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a5cabe823f8d092e23874abaad45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b4ddaaccb6a63e49e1f83c87b1f1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d9055866090fa381f1fd83d3ab4e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9701b4b9c46e38b59f8e523e28ccca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb66b3cc0cc67a97dbbe44f4b3a05b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e374bfa7dc297b5ec78c8e1d52dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92958c4c92b03f3802c70f422d95994b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a0a07f1563941be83d5f0b651511386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81942b3601d47707dbbb5605bbbdac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7bf09262957f6c61944a4d93a687f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69279be4f5feed9c15d37e85340e342a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555dce456121c80fc122fb3a5c2304390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4bcdec31c108ca3d71a000bed15fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b1180598f900d00552593793fa2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e17e2e29dc83ef4daaf95c67867358393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616483f4936b38e01547bd1541d3f2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edbe735464b932eb018900b01798ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c735eb9c646d53c3299e1b98c8f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29906c6368b31a936adb0b2167dafd7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068db2e418e55c13e577e7bb606001398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e55bd268f6a22589d27cd96f36b47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868e343a7c294ff4c6924434bac862400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa65b12b7ee12a725623b45621c4f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce192f09687dc68dee66c6c9e756a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb61336cf34c49bf3e6121e79997ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b51a19974c0816f586e42f8a294b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436e8d374fa86406cb17adf24b5daeb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bd9281c29e0dbfdb8ec1d9e4dc6c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9919f79015221d58ed5f7635be620b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca165bd6fe058ba1e87a681169894408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c0c4ca8f1d0d859425dbba913b39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca376fc6044a31ab21817568a35dccd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c40525efac6e1362db33b0e3811c74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6834700afa0baff5ec1f574701e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879835c8a9a65e4cea9dded54c47463b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b8410e0fa69205b300da865a4b2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25850d773af99da3d4f88a752d7d03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a78132100d11e96f8c9aa743a9ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3c7d0f2c3fd5740680938b36a2dc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b0fa3d712846f502e9680cbdd707418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec345b46c34154f127a78ed21cc91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f4ea4e4b8416e21dc57180090589420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb044aa45bb081b930f8f27a987fa2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1996138f73033693a62e712c93f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980ebc8dc819d4c4768608da158f57b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf0a4b93113174f51d588d895a580424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60df756f76499adf800d27d9e0a24d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec384bf0ec023f475728e7a941d4c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c02d84f216bed1f24312a7aa50d51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624250b647ebfd7191c157b00466e93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d522cbaaf240e2db160d3d132b730f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91546852c0bc216ca3ce6677f270d56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f3839a3dbba009749db3b7c0688d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04770eb5872a619281c596c2d94963b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91f3538ffa7dd4361d03671e9a3b4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b4f44669f2168f022e0f0ce6d54a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffad4f5ad834a2680cdb3525eb149c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393de0872e99c056170d375bfcd01591436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6268c8a7ade6dcfee6abcf9118af453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a6cc78595c0eee79460cc04a3014438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d7264226f2dee2a894184a7d9e7ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7802af4eed960cde841d8dddb00e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441163c57b63852c15388b5ccf3ca335441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f8f03df00c4da3ba0ac80c4963046442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7c9eb1ad975e843515cd76be0d44a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a0078a8b5cca194ec33f03b64106444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c4167e18f130d587976e0f40fe17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11d097ebdedb9286a153b22377eb0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a1ffbed70077deea81b91d7fcf602447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f759e39eb667d64855b62892cb5d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c124d3b5b87a4faf2b02bc76fd20d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c4f649dcd5bcf488fec5ed50bc74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f04e12dcb6a3d75bacd852214c49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e2198cd62f3ea7d65fe41a49096a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd1bbc60a99b24febc92da0d1366a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473063d9d6752bd5f803bded4cd199e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b4fc2b9ef5e2c014373e4f181357d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e379d537a514e90826e2a8fa7e29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343fd1fe78f2febfba756bf3f432bcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd2c4713ad5741224cdd50dee9655458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28fc41a06aefb8873d3e6311797fb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00255f48ca84a1c65d015839516f68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f7250cddf71124bef340fb3a8ed50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa53645e7c0f8e63670ee90c2867f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaf112aa0a9e34bd38f31aa39dfd2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5216c87045a8637ebbfdd1ed2097b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cca7331c58fb0d76e40137ef7f22e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cf2af033bf6a7a1b3bae1f68b737f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706893a100095c8cb7a35397318a4ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee397808058ff8a0b97217bb5f1b15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65b97b2b462293a8b6b37e774f098469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb8d9897ce4e1567ffe97a9f02a82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff05b8a94d3735bbf1059c6dd61514471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337637925177a6e463726cb72ddeb7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fbd322535cd1beddc03d989279560473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848f6406fd7164734188043055a185474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d920ba381e85047a8e1f3bd6e8f329d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed196bc885b05c67bd3cca8277b5e78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5c889f79c64f9eb9cd30e82a11f78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51b49ab828e8ff835b84c76f1f8f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da89ab7807c13239af68b11d1ab78c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661238c0001022e1ed42929c1c07b16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6ecebb5f6ebc3fb4c6057c485f98e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023dba2fe93d77710f5928ef58653eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f89d25f1b756ffadf7ff71153881ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8211c6574a137cdd57446545a5ee6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473b22582725705b66edc03049e909485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54938ef787a668ee144aee5e22085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f62f6f924ae7d36459e57515623d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5b8588ee24ec09f5a8a488f1fd1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c249424007c8d73b8f9a4fc3b82ab04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032317730367ad69d82fad508108913490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436bc7b819ca59cbfedfba67e6594c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217db40797c1bece98c56add18f2e222492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc0fcfd58a42516b1df8c716dae3f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba873c7cf9d1e37d2f23f1af197f95e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f90a677f1386f33481e90e7a2a877495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc856018eacbc7a06f2472ce97a9d352496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2d640b3d705c08392ad5e63d07f1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866ed069405a5196f287c1cba27672c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a056b39c36a0c581e829dde24849ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8f16e03b04b20360c61a5b453595d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f573501f210c79b980aa0a20aa748501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af39c19ccf275d9772fd49b1910174502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24287b26ecaa2c06ebe7d936ead8fc8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e8be3a06a22c4a9377ea5b150ebb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2410c56954fc20db9d90588d6930a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a60a78a1a3b0bae900528be852adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef881e8b7fb54de85db841b924b0e70c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5842d16b15ddbdce3af55864bec8fea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b9e582f6ba591a2b4356389c1b67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5fea0783b3644624dbe3e9088cbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc86119f14516eb2908abce0b7d42b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf5eb30d2eeebfb905e9c7927c2561512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad155dc8d9e2844d96c342011aad05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333fdcda1a9ce84ac4fdc13f1a342f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cd3af26748eec3b80f7d24177188c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ea5ff6f9d53e5f026388f23312dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90776c603b3f5d810adf8b613b9d70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312127e3b691677c744451c2cccc97e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf118f907453d79c190437e3daf75e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0ebde4dd38fa8f4720169afd32ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c11882f785d4e5f16b9b9cea1ae39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994dbe33aaa38f680f6c1a704af593e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708072d4bd3fd08bd2fc12d0f268568a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f66e258b835c8d996fecb5c2642a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf2281a462629ff00e0acc268bf62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba221abdeeb85796a8879fef08b1426526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d9e52e9872123c5b0f213aa5c0e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3731f6b73423fc3154ee37562110dbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fac9d25b4bce26e9c06f1f5e861ed4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bdf9c356bd033f006cb3025065f78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db49bfed67ad146d8ca788b7cf446531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15960c8de0f2928d7db76e43d3e95a2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ae89dca22ce9d8b67f933dc6a8f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce09ec9b9f9aa6a25a8765f4f10bb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4bd944eed32ee0a0ba2d3f6cc21ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366fe71bf8dbeda54a765b84621385c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9df747daccf9882edc628fc41712537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a11e3a426b5fa90e2a7fb510fad5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabadac330f900c051334cb73d60bb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33bb997738448119ec35aa33a4f7d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072473b089d21fee0b68e86a705280d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414632704b203ad420b65276de4197a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fcf2a109a992e0446f67e14ae7bea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4debd007f93eee83ee8fb06eb5b7ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5277bd669ad4daeaa3bb519a8a473545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5bfd288d98784329811c6ae8eb24a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e1367434e98cb608b4dcb28723c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b0877c44de2f969532565d5571c81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f80a4930635871ec3abbe8f4faadf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad3bb4f35962e772c510feca4f04e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff973fd41168bb122f572c377653b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be7a51ecf83bd12487fa7b6d1f0fe5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa53f11c155bc6b5ded18c135d1406553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a60534001f84cc3c72907c964ca0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b25880b940a28ab515e43b2a36aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093288553fc4dd278b8e1b0aba3090d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8de4bd85f6d522c83b04abedae088557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c409667f94112100e2ac3f996bc941d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915789fe7e400bd6947a2806f9eee3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8238a1a4be8eca7dbb01d686f653c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519682acf69826df72b99ba1048ac9f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c839b9efe53a32e3bfa5117f5621349562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790032b8e19928ff8be7cd11a6d4342563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140e3fea7da2b905624e8e03c32465564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c6bb02b72332d2cbf8243ce8c982565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ce5b9bd644d2e9bdf83eeeb30f64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54bf63f0ef8ca13c3a99a3298ea4ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387019e504a38bc4098d4849012fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3575488946348baf53abdb89a8af1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3e24a19f1a082b5a355bd36f4c6b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45c806957cbb68ad310291bdbf7f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ba25d6624951467efb16ffe5bf40c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7748f45880c203fa2834c7e3b5ed7a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd755935ffeb69cb557061967a938012574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5cc776bcedc5263f386157857c4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fa6c1faf5a6e187925e99df474eab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc9b85ec5f7dc1095a970329a929a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaaf6114cec4319f4e7cbf4bde6cb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986078538645ceb4db3838a5cce46f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44029c5da10d70ac3991f4feab6aeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ba2bc493f8a38e1d98ce1a3f0bc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2d6b8c673385df8e89563adfec6c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28956bef7f7813c8367e99e945bf6f11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46e136119ec423b9c9f0e17e593e3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb87ed1d2555c92bcc8d5e5966d821585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaec2db83b3f1fa95cf569b25aec6ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc392fc86ff4f91be9356072eaf272587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0844095f2b3bd918259bd646c35085588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e5959bab04852f9876ab7645b941b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d3f6dee0f75e22774af2feef3df6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900c7fa30faa95fd135510f41a0c28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd4ab488ea3d59d7f4b32863fd9e8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b4f781e48f9c30b6627a0a115b913593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78a410d8f014294f0b71431ffa4365594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079047abb5910245ee45ca2c18f09c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e588e9f53db574a56db67fd3ffe6dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e559238c07162e252af6ac21a971e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a196c08479ab562196b701ec9ca0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67e7adfe438eab305c1a3f239ef266599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae891417c145d80acc988779a3213f72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f886c0936e7951169c9546bbe868601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f27cba627eeb26fc54d1a9f2e075602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665dad13dfd510d071ba4968352ab07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679165d3efa62f0f2b497ab74d50f7cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fba70d5463d498d5f58ed3ba63a12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e770f260c7d68669da0c47457c84a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1ecaf40a5025accbe370cc1ef386a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7e94746a3b70558c40410ff51e5c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360897045a86e173af2a68c7c5589e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e61a4f2fae7b1db9d8e11ab9d20e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148dccc27fc0f0f87facae3c5e4a33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851645b4e8f71b2be98befc6b1d2317612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e3e2e6978f1ba76d49968450e6369613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ead2ccf3eafde9c6be024a49c980e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568bb0a217c2684d4242ca25d48da8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb150cc95c68b9d18cac1943852462616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de036341f9bc5885fedaecdb5a68384617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc592f2aa40bf11aba7aa91f08eca61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2fd0d710f6d560477e3408cafb005619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be19bebb29c99b97a2acb464e6d84fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd46d8244b5b1e07d33aa29139825621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524fff8a2d6e4a338c9c50428c53dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534172015aebfa478e0607c83f3093623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779118d18a52fa1d88433212be0956be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d826ed30e590eed85b332d7ca71b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53889773c6f077fdc65494a0e2bc6b79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700f856900c27d61b6a39b6fc7bff9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582813f1afd5f01de1011a6ab64fde1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5bce6932127f716ec215e12b778f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b322b410d8f627ef7946059c56897630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a566d9d7ca52b07f791b5b261ecfcc8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810b024ada2e8d4262230fac602556632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069efc2a2a17b85e996f7c4de9774fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400da3435a2581c71628258f3127d54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ca5511c6d7ae09149304cdc38a68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d759a95603989d3a8cdbc07acb6cf55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d037352acaf1cf72dcc1a23c1cfa3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2189b6e0159fcb96b066103482041638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7440d8cb2d0bf5285ca5616739000639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e8b9e0dd3a8680e736f7ad904e67c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd39522f16392f527ebb4810e15b612641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab985f84412fd448edd63714485ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949151f022e4616ca5d6408cca6ebaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6051efb7619245935ee494edbd20c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e39135b81cfcf2d4ae8ab92d7e351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d275f7e3f2f1412a0b8658ad531edc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce4ceb2e7845a21ec01f7933991454647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66058b3b7462508b9590b77f9e3909648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e442617cce5c8fba0c7c3b36d623a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f1c26cc3cbfdc9df3b5b70a94124650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28006f0b6ad5233758c788f863cfce27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922f373cf2c5d8b37f476a4d9aaf6fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37542857f7b6cac07390ba21c4b2922b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a1ba6fe7e9c6a3e219ca1d51c7556654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131d5ff72df1700b18f7fe3775364db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4bedc9faf2ad6107dc2faebd56f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e879ab6a9f9628237c832617ca861657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5296b78af4d43b9920a593f569cdd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33015e4f010a8e0120ed982e747e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7c9b2f1ace633523b99e3d04ae2c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dbeeee1fa1c56af62ed33b2a379e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d7d79526890a8ab1e394fb362d47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca7cc5f964ddd7c7bd4d8ae17a40e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa1d406da3ff07d76390292e30515b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27a60951e6eb66db17b2a42d70f180665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba3263ec37a8fb2dde2943397c532e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15386a6d8099f4834c0ad7a3085058667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de3039ad4d122f6b88c8a8cddfc59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df536b62b12120407fbd656b7b1c98d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11838fe4156eb3a52d940c752e934670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bd8749fff5fc711b06a8291410c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f066f07c1cddf034fd5ca0a14ef4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45746feed97ccf63eb5e370cce0e8327673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01ac23a54f4718c9a0835159ca04ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783579996c8542dbe63470dbbcad10c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08197251bced309dbf7888f8932a9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23962ebc76483aa89f735d582f60b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dede0bcde5cd61a43eafd645ca2cda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36463882420704fbdcc09f5c75591815679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9b94b8ef4b87c9c6d3bf1f6b1319680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3645854cde80711c384aa4cae615681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d93846bae653dd43d9edf00786a51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c6b9ac400851fdf45b6bb0945e50c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e96c3595bea5c019ac70e00410b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a871c94fff810a0139117b15fba46fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f5889812edf67013f2104354c9bfc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645f7096321aa19be1fd4b05346ebe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c47d9aec78f1d235f4368370bad3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f0b098d2db392ab20e2aa53926b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ccacac016af985a0f0f50b3bca30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ebe884ba60b306e60257a16a067e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6305b378348bf581b27caa26283446692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f5bee21704ba1fc37f2063a33f394693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae75d022efa0670edb7f9ab0ca4785694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c25b2e1078bead5baa95c816acd1e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710461987a3dcd47f8ea8a6ea7d557696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6340089f8f85070c760fd739353a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b218a26a8ee6b80a9aa0f3fad6a08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20be754eb1f17ad325dbf8d083d4e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47bf47b0e1e121fdc11fc63eeb6ae2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572266b72726435cb1dc5c94289f3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e247a1f829cf9ea81109145af0fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5fa3f2a867715aff8e6f878be43c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0cc149801c01a5dd76ca871140d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2f65e3147be82e89eec342e7256ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c5b923dc5c52e9786b7453f8d5f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8de3595088567df1dca0c0a2d5e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707147e5219a3d88c10651194425bf92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37cd0d3edcc0b513db76392bb1d4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d1caf0382e6a49d97c372d19e5fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df021ad3fffffe50b1e60fbf44fa0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014b052f6b4501807641ce6e50b17da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a9abb54ad6936de59fdc1acdf9c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5c858057a53469fb4ec5dcdf56c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e6a049d17bc96613bfb2c44b07d42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21800d6dc5d098028967443fcfc2a712716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b2c600489a4dd37937e13c6d04d6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f30607c8bc717c9a2bcb3c3e3a62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c716d6c305bb8bea971cafac8e25b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa72b062b5e8cd239414fe0a4c39dbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079c68ddf9994c44d5750e66e78ffb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054856d9d1d3277642756f07cec4f8d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e66a56cd5d9a79e6f571198bc465e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861e11e02223bd341600fbd16bdf27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f52524516b7f55529d344b9bd43564725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989174ea576c5011a430b203c286957726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573606ee6b9fb740e018e9d2a31b59a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05323e0a0fcc2b4a09e5868c5850176d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05918642313251cd0c30a10f97812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4514640f3d06d1bbaeae22ab5d0bf4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f498c9a807569a08b6cf39388202731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36316cf534a383188a9bf515b6697864732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb07214907affc11bb71d2863e28643733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc19a83cd476a2bf6afd45aa7db8b88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1f527913baacb958fac3d9cbb44a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29228b09272c6b176209b79b99db47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936a6b5cb556e08046710f105afef6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55694e13ddd5d0e2c5b80e011ac85128738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623596121d934520ad44fa03548a153739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef33c54e54c600311c44fb83566ddcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed4a313b57b7ff7ff2d057e3c6fb5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901be25cffa3121cbdfa4dc71199ac6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91123f4563c898e7fae180bd9d610743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf270c53603c415d8bd7040793c830bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc837b10ebdcc56e7da6dab280ad900745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f6a7e6e5fde1628b06a2bdfeb02a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377349984024da7c1f6419a292fee6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3d51ed5b70739207843a4a8c41a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225a53ebfb3881f8374e6db3e996e8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f13a9e1ae659587e6fb551d690d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f66964e51398038b2b188ad92068751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b484b0b74bdfa48343f6304d0018dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a71b7b123677fc043220714d42df8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dff2ae7840e6344e3f973bf95ac1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e321b3837cf63ec8fde82514394a668755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bd6290c4b0ec3e3fd9cb984513406756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf62f9b18affab079e46a12da984d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f944f4ef13d7d7d13b4c252891611dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857379ebb5c48dc56b7c2894c43545cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369a05e010360351acc7f98f5fb8811760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506beca0d911aae39d8749cd2f515a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d3f06a7a026539d2cc7d59edb54e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cda49a83b8983a5ff014f8551c4d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d685a1e7d1b990f3584198f196ea05f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5e0cc9d70af740c53d40267b180d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c7ed87a4d54d3df0be091a7608bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f91f94cfe9ae243bf262b25b1da77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc6597a3d4f013ce8ec9332c34cb2f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240e78d0f6d6f2b6f7ed60a34813ea2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f403467d6e7db60185cf9e26d3299b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb6c9a840f74e3784492d4c2cafa1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ace167f9b63c84f8a1ea37b30e2fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0aa6a7169beb2b37d7a4c381d4844773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5201e83b2137042da2dbf8a9f2d06c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6d09db806d41bcbb8e4619a439a0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560519b1a79e5940620f0ecb346513e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6df7b418a3653627f2cdb08ae3a94a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9627403c6d97e609539fb35e1390778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf3a7bb997f42ad33be3bc0051132779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c36f76f1162f1d6b6d18e6ab8c22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91326dd01bbe599e79e1149429c98d24781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d838b24d023da6e62764e681c8d406782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc688eaef5e4fe26f47fc2ad337694783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7aacfd1f271a8ea00b68bb0673c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146330ce8f6fcbc568e87a3baac0e818785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78afe6aee46006cbdf282c1123fd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c847b42640941d982cd372224e60357787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c53e806911aa6f1eff05837ce8497788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ac2009efa146a33ecd1eb7b603e2d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015ac32dbbdcdccac62a3604c603ec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c8dbb87dd49d485987dab3e2e1615791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986795026f26316824128c1b7a28abb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bf81a95728e5f230eb17674ace765793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabba7e1611fcf4783adb4a089edea1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa774384bb8dba671306f91c34c667c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba6fd5fa1c197dff53939b4337dd2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de1bcd441c8f29a5c34556ce18069b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936a76df4c999259e7e909effa1c354798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616e05c2012ce17f16e5faa342dc518799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08591367ddf1f933cf956ffc584db5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b022edf96a961c9c49f7cbeea3990f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562639dc11418ecb19c609283c8d7c9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81b6cdbfc14e1a80aee65a79b0728803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7cf259a45ee3e1be2fc80967ae1a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81fb8c9006a10e2a599e783c2e7113805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bc3eb187436a53caf947bc1073fbb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae65a90de230958309294dd70d706807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52ca61c4bf77f1ebf9bcbaae9e67ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c54f5c1c6af511ba891c49d6d1819c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bd4d0df374aeae6160003ef7e099a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bacd1b90ed5d7af2787f4c3eb8b096811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deef2bc0653596057b34082c46736f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b927dbc9dab97440c42d808e7faa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7eb99365c21e662adc3f711f64920814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f81d7677482cbc12ae8acf0de90fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7bec9ed90e01e24a28b04d34ba188816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e98ea6ce2704d858f66b525c26f967817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8273ed4d42f638baf412926a46a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a226ebebb206bae3797c958bc56bb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d58cc63d49f7e47a215a2157fe27b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c536ecd0013aeb9d01842c45b572bc1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0fee7a3a74d9814cdceb5b3d42bb0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe04f1fb445cf7252f8039dbb45b71c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520b58b0c4cc4d9e51b0e043b8e6ad9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d889b840d332af90b689d2fa8b47f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b51f76daa04c881467c0cbe647a5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc9f0e5898e9dec028af9cf6f79b5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3f52ba38f28ece25c34027f3acc5e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf62700e6a7e4508450b7bfd78ce3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af268e97b9a226668d0ccbd66a6fa54830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ca722b2103674084e781c6bf3616831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313deb5d72345e2604dea3ceab519dae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da8d2696d48248fd465192412eae1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24c9100d65acdebe2525c17929b4c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e08b5299ff6bdde71029ae766f8957835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706cf71a56e8cdb512833ed3bf153f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4e746fa8d266f23618b88a8065794837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd265c7ac7d8fdf1e5c7eefef21f894838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684b1d13952d35437a743489272dfb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31857274b40f70d6794d40013a7f4b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df229ad3fa9c52038eddfe7d3b7f268841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465bfb15cd536f6d8ad8a699ce9cbb2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f55de08c92b0f5b8d06722114715843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d10c4aa6ec47c5347715aaf384c01844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7d36bb450502f7e255c06498b240845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6b28c160bb5a5bff4a6ad0049d81f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec458c6a36375023e9f4a4833a870c78847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b84366a93ee3a8ed072af4471719e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f69aa08829639d4913b09aea0b3873849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c1796b5f77a58d86d4420d2b3229850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caf66f0b4e0980d38e020981f3c994851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f8d5faee4e13007a91411f064da6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dff01c46313683d96039416c36029853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09bee41624b0d16d2add84c27935c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e14400be824725688942bf999be8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350e44b97c78c79f96aed37c882fe22856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14328e0656ce968ec33904c23bf44f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15671c7052eb95db3b10d87b87d927c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5c1dbd51bfdf8aa101bb5e7d6f1c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58e0b6e0be01f200d11f0893e5745860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc614de58afc65fa12e3ae34d9bb04f8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327932502c9083f6edd67e47d72db0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d8d9ee00d9709313e31b7099e48e0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf4c249ef4d39cf4e61945a9116e39864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b86b34546cce06690fcff12e251ea8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9565cdbd0e9a39566911b04edad7c19866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b07340ab453587db4a34520860d4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114543f204814716127049dd30675c3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394da9f402fdd18fa8524d52e49868d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5936fe658e5a7c251d16c890d4d8e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577f9f17b0bfed7d3e91b5f3efb1c03871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846852d5442df92c61cffa9b8d85ba8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2d87d1f9e834503c60dcadd642c75873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d669eef94f2738becac4bcd5a8ae2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8f7f038ade616ee68bad4304dc33a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff18cde93e8bc7d2ff41b57ae4dcb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33d0f32be6e4a469e8d366dfe6d16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f161ed548ea5fbc65234385532ed353878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e37e340fa8377f554e4ff155899ac879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a16809d132f4583859c52d1d4d814880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7ddfc0e7f48d4d7e2acb2c3f447c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0eba3d862e50648bae8ecf87e1302882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86215d4152f064ffa28460e6000f3b4c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a701e5bccb8765379f01a029754b73884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f48e05c1cd7a2a53f8749230736bb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f5acccc22096a120d824d633c68e3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a4b5c5d88d52c1a644a0be3f16c2d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982aa6f9698e70d0022f3da979d6765888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648a37a26e2c61210e09a98cd6add7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da1f6de8c61f4205dfce75b3876c4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6483de2eb1ce518993864e1ba88e2f7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a0d9460828dd3996686d2947c03b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a50db37b28b3c0636c77ccad7d592893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678e64a81f3480b253eb2065fb029a8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa3a7b56fd98fee4f321dcca826fb1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb329a20a1e04e156e31c07c4ba208896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df0c64c6173390505349cca7d58c1c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b690e47cad913539153eea6ab5ef3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ccef1328e7d20a38e21260f872548899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b533de8e63de02b506384ae620931900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4fc8c064aad997bc2984706adcbc4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275118837c1a107e07e41f50ee4e5e6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb9f22237753d07d8fd2ccb851ef9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0f811a68a11ef1e86c69883a155e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eeb30400025ac4c371dec682e110d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933f024126c21484d03c5c170868b5a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872cb4da98faba372fec9ffbdbd2ba7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db655714202deabe6a707d26e59ef59908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590a6f27654f2184ce6e856127bc48b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cb63c38de3e5da26c0377ea602c33910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e755a5872af281f9e11f6b7f6a9a6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013284a243f0e1f26f9af06e8ffa603912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc63b36963dfcd0af394162823d74913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2b61be94422e4dc7b77319ceeb913914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3d198e2d056df85e4329f262f652f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4f842feb456efa5a7d21a4474af1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453f10bfe5ae2a23d98dbbaf29acd01917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d3aa68de112a31fa6f26877e2437918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd648f4fe1318691a392e8c7a39cd1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3a22481fb18af672309fa6fa51d8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a88ab5a64e5acf2650ca636a5896f0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405676a8507ad4cd1ada1d86686b44b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9662b8aaf4553dd7eb576220fb6cdd0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8c2f3f6f65485bc65542e09248d8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb57abf802a0e212692dd3f262466925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257ceb942635783ee9160a13f415e86926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7b681ed85e8b81096b68f792db2ce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ee57081d2170956dfe64310c27d8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd03be47768cec07c74e46f67a46b7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd4dd349de8c30761de3dabb44c1b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a04697e0a0d9de8e7ec571b223b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e56db90b667f93573b0c7e26ff94932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b5d4da6747b42ff8428070d93dfbb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c79f17920c93f2aaf8017a8d0005934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365ed78235147848f84e41bda3719b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da9e6d217db3d732bf05434c51a571936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2192bf2a7625101bfb12261abf873a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cedc74a3d86e109cd8cb6488895a55938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b57648d182e11a0bf21247479e0e4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff48dcc5adaeff60337c73212eb6a58940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf55d2644d26850dd1efc0c0319bd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cd8daf704bceb771886d55d9574a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f367f3db946be70a49a2f6a68a1bcc7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ac7163790b2dae12fb2c596748c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbdecbfd4f249660f028a97325a880945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f227db75575ee71608ce25aacce2b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca1af9a24551c18bd57a218736819947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cae2413b25f9d4cd0926c67589edb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc475e0511d0a90e70c0380583017dd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0024cc78bc6258302436f650c8bc28950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b8912da1a62bd5624365321c6595c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750acc1ac620fd3da84ab4972224bca3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066dc10b1b896224a07e20647641259953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba47600e8d1f369d7686afd7015694954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907b249b274906e9c6e2acd594c50d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0c06769b502ee370d754b8e93c0f4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063ab151616521cb1e8fe4869e78c7a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d271761faa3d166dc190b4a1b9ba9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb7c0f97c6a38bac3231956a0a7dd5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4782c21e889c46956c2316138978ff960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d91e9153771b43b8a0092a0ec2e7f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e64b4e62ef06f0dfe643bd47388fdc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57eaedd68f5ecde3747181f2102bbf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e400c55ffe8ef2d61cc4fbf2e284964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789816353864bc94886446b121d474d3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c07a341d672ea61125f5540786530a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d9e87857562b5d2a110b3b1ed57c2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872ca1d31124dc7cafc1447b3567076968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa94f9d52d5ab2ea4e7db6033a39f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f59a05122952597b048c440f02db3d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23b0bb3e708f00ab0fc6c536ee2df971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92430dd25eb5c8bdc558a8becf627ff972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d888cbb41feeafcad31c909315a8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944a9d236688463932ca36a9b71893974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203233ade18ef1258f1ff9f9422e9554975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2982041d274fae4dd659f36660828976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a5ecdf0f6c71d3bca017c48149587977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0b3cc2c106835d9badd279f8a8151978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d7836c083d588589a0288903eb40979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4023f469558da5cfa1a56133dc82c7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc875aef01b0b8296109796051acd3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b43436940738f16746ff306d935a4982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb5ad3b418d45933d2cb6a5633dac4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c523e5d9b0508877268ee0cc631010984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13352278b8f45ea2c8623ca7faad89985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89934584d6d40d7504527325439b0388986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5e0b853b24ce822ebea597389a102987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fa448a389cee62aab2e8075f21608988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d47b0953fc33b77af0781aa63c13a5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47488a1365eb55c957af01c1adba946990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57184397707adc0ed6bffbe255602795991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9ce481752d9d9a650315ea7c0929992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2566fb1ff651b35d55373cfe7ca7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce725bbda47dc3d94c587f3947ea68994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389f9ba9bf025195c3fe35f4404e59995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48738d8cf81d0c1351ad9ddb03ae44e2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5e3b2802beaed3df5a3b6ce16dd03997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>