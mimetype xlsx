--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf977a24a78cf6bd1cd3ca7912fd8bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e5124033703af9b9f1d5a95e367822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4986fcd5f63739d520be2ef60a3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbaea992cc51a513d6331c539ef2064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69440a787bd374a7e8b4858317649945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b6640c70d1965996030717d611f3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04d76955b3352974bcf8cc9b1c2977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3faf4a76d202f7eecde92e5969facd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a897f670ba0c0a608eca11f364175219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858959afca4cc608aa58bcab20e4444f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16cd783794221e00d906fe4e33853111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f16e878cea9b4f84dd401202364ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb7b47b3d1bbc8837fc3debb9fda313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057759d7360baf9765cfe9cbef584514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b5f48ad4020d8966e38119d7f034715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef64b6a027d7f1ba4e895da201804b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6732990c402f80df713dec86bb9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba95a2ec5729d3fb13c392113744418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde213c2de38179e1eb4bf3d6546396319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c20d2920c5a2540b71c670cb960b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c07a9edb1b092c673c822909c829ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb185b4bbc9bf9cff313139db872b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e940a2026a88154aa57eb8896cb49023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7738bc8790fe74e4517a6f5deb91824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e050aa8b49b8861a66f2306f84a72025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53be32562c1ed0fa42ffd08c8c3644a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0cf64a7e3a5b296e289d275b016bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725bcc639a9763580e0a87769cde4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff434fb34784f0ba914e207b8b1490b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d366878776b68ae80a912a7ec5215fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b750a09c55fec15483b9a428530831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a96a8fd358d020375970b2ae786132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d9f729f24ba3558c42b9e040946533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede6b1012ba46380463a1620cc18eb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70900149217007aa89a40c97b975c9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad82bd0c1c70c589f9875d02faa6daf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995216951d3328b694d57bb4c2674a3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043828fe59d65ff9bd1279f58250015638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022e027646c5daead5b97efd0ad0eba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba5e5615310cff2a85006742909df040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda8e44388c4700e953d8d3e162b14741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29144a51a951758cb7b6b3f6210cca6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7334eea4a2165f7d0d198fe1d18f6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880d207c2ced855b8b92b557c32fc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d52225e5cd4d27acda63e9c1f37145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106acb4cba9ca65d8592a39db5e6d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318a2d05910262ee2dc5ace875900b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa41bde774e14e401a25c86ea4fbdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c8e089e711804fd80b0f5ea6d51c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ea084ada96833a802fe549a5531b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4a6c0bbae566b827dc02294a9b34751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef466a1dd50ed8b110d4dd208e936e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c452acc6c1aa6265d82a864d35b2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8dd25640cf329dbf965b2d4165d3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909005082478a3fe92baace9bd6db2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141c7b84a4664cf9165c2729217dcca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c549eadba32b69b14e9a3e0ac55357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534a7f79699a1e06631692ac72aeda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e20a9d7a5592236777fa206be3fe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b239518b9706d058fe3da83761a78c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd358b248bcc1c44f30000e9c6a80f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af327795694edf51518beb5f4546ddcd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a6b428d36e3d1da34d06e1a73f0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bfd9cc650d53419007b602a0c303f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46957bce8de3af2a0e03afcfe36ffdc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd91fe875a1d86ea1995f4efd82a5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf40f48b4e3aeab9b64142eea6e82f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7105abe7be44fc1fc30e46ffcb44f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be530500924604b0eac5e3be8a69b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6139e382fec217e9bb9e96d3432b72770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82801848f355b73c280c16d09df8397e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2847728deec84ce41f00cb0d2a430d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2b16ec8b54a64bd4eb60f4e43421173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10756fa6f4901854b9789ab165af1abb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369efa55a81e23d29e0cbdb82fcaf5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6f81ac25064dabb642493ca3f19576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2e810e5676654a4edde82358a102f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b50ca0bffb453e8e4bb2c029d03a2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf2cff9a6cda153279bdcf8916c6ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a051944d5bb20fdd11ad81f13751a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12305bc2441836e7813ddd68783df7f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c583ff780f19e9be9d4d0543d894d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79969dc227d2d571fa4d4e5eb263783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a60eb99199e9c5c667b9ee2521c1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4dc1fc6f9d6ddc4eb03bc58a12a3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8738061fe0846067347f7e98f113a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565c1b87c690752c8fa7f97ed31f57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11111167d345a75ba60699538388a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260b439abd11bf24b8da196c1e00c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f778934b68e5fe50fa7ae8cd287b60590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18c586048bf7c789080d95d3f445d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0b2df67c9f239ed97d09cb06cf6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc384eef8887d25a8abda94d0b84c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f28f56436578532520f174875cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632c39e97b999484b0b55ef3740da3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5e29ff9549c4fb023465e4307b3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca87c6909883299ccb5953545ea09297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b025a5a4a1f15467b1e3dc7f0aad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68484f306ea5d6ebb9bee1a1f778599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5343e8c7dbdba6a3e42b045dcd05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac637c71f8b1c0fe117356f49cc8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393142b44e34bb8b32be04f0664bf7a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134380fe67aada50928071b067132f75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f40fb693139e872dada7db7875db09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35e6f7f10d366bfc9f736539ebfebf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15ea25a20165980b86e587c2c68553106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd6868582603eb2c8fd504525796c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65fc31f17e9084f45e341b47768aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc19a3a0c008260ad9d30cc58d565109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2c384dd9349b7f148c88a6a21d672110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f40bc44d00b50115c39807937486111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75edce379941082676404f74c54fc3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486281ec21b3df427077a3e1127ac0bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc3ac964444baa68b3aef9c063af1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecbf40ca6e8ba53a049fd90a7f6b04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9177d613de1a15368e6a42bd3c3ba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e098e83946620e8cd19bdbe089ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076817c5f3bc42315e27e9b57100c3c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18550daf3746f6618b262648521f865a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89f96d9c879102e73fa9ca2a2bd8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7458d8b34960616fe793ffd99b93fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8fcdb4b11da8fe182cf11ef1350ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32143fe4d08d547a625fe423342402f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e20c20174aa153f4fcb86cf1598b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4b26c0ca6c65ed3939222b63958dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673853600bb86fb2f768ca457b442e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c117ae2b299306cf5e2ef28663462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d0c6367454eadd83e0c2208f64236128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59f7a5196b63ff880ccb79eda284f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dcf8ed8f7e4d4d37c5ee1819129bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbea28a8eee54e8003fb4e8548d36a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56968144373359426352d22a46a524132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6c6d99ffa5d23dc063a8c02bde6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4884d156c07d7c72e1aee7c94798134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc56780cef523b58bb74db069285ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d2c1db0bd93371e1a8610c93fc549136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff0379c14819b9b3e3ddd34a4c95d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f5a07051f28b7b11cc8e3992cd5f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f800e673a560566c735f1ee961d2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457a0dacbf9edc5092c4475cda1901f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1bf30159ab4cac0ac97d301972b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a94d558b5c06deb78c5baae55e61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e5f0a2bf64d951b3b4a0f5d16478e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1cbdca251e0492c44244215e558cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5313d7cfd8036aa22ca26a6cf36e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c77472467485edc85c0e23d0922978146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ba356775ab9128bcbae60e8aae80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dabdcb19bdddd401c425c4219ca00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead86c235744a1fd6b5f81bb9855a56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb812f2c894732edac16de720f8877a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9dae5fd90d0ddc899a6c03b964cd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fa682d1cf85fa21918996146dc0ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4dea06c90cf854173b4f72c705619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6636b4b19e4294a75ac8377c1ad365154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008e84e0e8dd47348214375fc259658155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2224b63a754d80755e2c3598803fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53429d92836339b89cf3717f45c26e5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163c54fac6e80aac860aaa8ed924398158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37ae3e3110f96754bcb10d41f07b52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ad9eb02ff2a19f01536c173fbd8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c39a40ba6e57c724f6707fa3b7e779161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755f72fdd471cdb18e3d7e04fc8739162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec134568e99542becc377bf24ef228163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e09da6ac1c1afb4a5517c9bd3a8dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5115fd451a09381b6efac545387d5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ec28300f52dfc214b019186a36c94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86798c566e2987d35edec2ffea66b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f330fc21589fe33092d83071a2696168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28e30e51cb02eead155e77f3f21dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debee6d2a43ac66d0bbf783be01d1e0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460b9b69584ee9758a80339b9323e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7295959c7bc1a06c2b36e560c83897172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963641f7b900c865f1de4e2372df1e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c39656174e324d554bf9f620fb8bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e187d772298f85cf3af13bf59656b04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed46d72aae210a8ed0e24c5aaeca7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b773afd751ad38b4babcec5d965164177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe86cb63879fecf708e137ba17a03e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f00de96a98861c303bd98681fb3af2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7084d7c56bea68fd47072fef85cb95e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3ee05f99937aa68a1a43d2e50348181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d149a3d42363d264beb144fb03d18c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e75224170a5d0a8711ca0f9785b84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccd19ba6136e82025817ee7b2168c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1211c340e7cedc4c9d1b49443c706185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fe9739a32b00ffd26991a59ad9623186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350e3ace82e14a59c8194ae9ac35213187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5476139fecb5790207bcc6589f1e7cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435c0d3116a63255d0e33234fe4f119189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f343d292d247574bc4bffe6fab084190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4aa383727e80cd3765134dc3432de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb1961ba73a3e3552d28b129c6dbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b5237cdd24ad1a77d1a0544ebc8fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ff04d09972a69cdd3fb3aa5f1ee6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bcd10565ab437617549009ae82756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a9585cf2f8e6d3211ca7e5812ba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a8dcc122a6f61532b7369c16ff023197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42c46b368d935b9efc5532e7a0ca87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef314c45ae1bca319c21a89e978a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ad36d0b03690aae591c000af242c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda064f4740d3947a5cac3c6fb7c633f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e0d42b4bc320c7bdd44c3ccc106a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525b6765cc1280bc3d567a2d9165ad0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c8cceb65644e5995f7b7d9b5f9e1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c4d5247aa6d40444accb4f570adc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae5d69228835ed1f6da26c6ce29380206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069edc54990c74cab040c791f432ac5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469bfb300d206c3f3ce2a1b7521de5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644216cb87fb9058154698006f1753d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b94ad8887d67fcb43657a26bf3616a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4116d5d68c17d3b099ea86ad7f6c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971d3a3134b829726932703dd28a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a756288dcf333576f229798c530cd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da058d348777d75c8b473454550613214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a611feb5f6c4072e4f49b07211a00e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769dd3d245e06ab72bacfafa955a99e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fda7fff2d211924adfa618b0ce79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a174eb7a04f61badb52d03c672365218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd13fb60f19a15fd8c084aa02e0850219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d3605c9e6b95b2667f86b3eecebc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ddbf4fb97ba217f5edf31f7f16fc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c9d8910e12ceb0b021f55eb499cfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c44da8b301cba73bccef13e62a4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2788cbd236628b74f5f4346269425224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f69254c6ddc77d168ccb53776273225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991a823dd70ebe56db31db8438dcf39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73a5f2bed4176fc86be2cb3437a16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ea10eef9d9b5146c89f5300bc940228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceec6acf7051eb592c40e65127b9eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0f5f59d67084c21cf6f09ad46895230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639356daa2600ee34e283ceca08613c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb246f478a016ce83dc4ddaff0c7543f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db29a4ec237e06dfe34fe456133e60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e0322da3c3edf355bf9c7c29b562d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e1ffb1f1789ebf16140f64e0815f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bf8a577af9a1a6756b21c8427961e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff04e5f055be31dafa60daceb7c0f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17630b032cfe1e274de981b435ef01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a13b75101a88bf9e05b05b808ec82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835950be21fd7002bd2fdaa9fab19d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04070f6772700016abaffe69305c586241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7f20b5c3e2805c9c311200aab01c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86711fc5bb92e68670413e322023695243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd267c9f7164608c7a4b4fb05855d58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb0bf0587699659013f1368d0144a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf32b52286afb88a03c107ed5043c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215be3df3d8d8391256e0b50ccd82b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32ae9363c829dbf7b3c7341925d68b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff678ac2dce370d791622a22d33830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c956468225ce0287a494dfe55e376250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ef8a9b89648f50c57cdb0c3bc8167251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407121348bfa3ca76c3ed70703d35651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe8435c88501c3b9bed799d508ff7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a0f87df0300f061e977873f64f286254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0a8b16b1e4c56beb8899e5455d69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320299472fabd90030cdfbc36f725e68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc371e388a350285106027039c7c0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeeebab72cddb8eac07289420b6557258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440556b09ea0a285ef920b652a3542fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0054b357afa1fbc6cf82010b1dc8bc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e1dc1ace8027764a2392bc2c0ff0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d72a48c4f31f9528e9d3fb884a416262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8a2f42d4c6ef0c85ecabcdb5f943263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb58bb17175c5fda9dfed72e9dc06a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2839222bd51db0a2d531d8d755bb2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ede5fb7873ad2b8448a39033c282b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba52789d693f406479666579853a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f39448b32d284ffb3b29b788ba738268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89743ef6a104bb5dd0cc9c2250cfc25b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ee1925e6cc3c9cbc4f10d21f75ded270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece3ed86935b87d79df26dd92b76144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed38cdcffdd3a304f4498f91b7a053272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfc8bafbb48cf1318344a5c475e2a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8323d23a103e1c1e6e007e13e532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241b399270cb023064fa4b2ae2e7003275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e1add9a7d4f265e7ece09c0bebf39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef12bead358154c99a0c1d2754df7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72404f31329674a5666245ab58353278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648939f6e9ecd570e3ab062f19d12c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0b056468275aea0336a116544a21b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd5f3f810f635ab4993f02825dd521281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60748c05a1ef71d28fe522726f1b663282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236da316b19540e206d8fae52a74174283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9b79d58cb93b83d5b1774af332d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0712bf5e0397d422a52957a95b2ca3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f876e8dd699a4f33157179966a3d54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2bfde6b68f831f078dd6dfa062fc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706b136847ddcfc09fd1aa8676f1068288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96712992bbcdfaa133a25495f5d33f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d53f2b93ce3dc4ef08d7a55041c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bb9dd5259d7474554eea7bd54d34a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81911b91c3ea83580293247df195e140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008f735b2890d40f2f056b29deaa78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b71c7db715595597288d04d20685294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba01f77663057995808dbb17c86781295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24232aacfe6d9106cb1948155c65e9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de969a019719f84048acd01faa51790297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7327c57cf96557d912efb35b0c67f6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe45c7a7cb8e039f04a58f7e2f882299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67d6dc19bf53cc99d1e2ce57d8a2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be023efc5b557655ef5977c6ae2e24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66840813f945854a0d46436bfbea5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37274e1301312a1d2cdb7054e0b3ff5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73201ba2edcb84e1eb8a10ec527ddacd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca18016d2cfdb7cfa6866827d6e43c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0743d8aed5f969b074328f40f8c266306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5e30150e0dd47243cc296ee46665307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b163be4a749158a677aa9556c320e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098b2da27ef394285ae56681e2ec9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8ab4d569eccbce3ef71eb207338c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524d8c155d16c31d84e224a9aa1c25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc36c35e39dad54948d45b3e2c9a75d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc454f604d3c8a78297f4f0467ada6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e527c3247e56974ffcc67704773b18d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8da10843adcc2c43c5a1ae91d1551315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec3755da5d949de47d920de6eb9ef4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5efe4d7645518175b86f43d3ce2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466f7b6058140f92ae1ec86ef2798d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf3d0af075ee31758f972e45d37535319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ecad6f8b349db4b935d7cb76f4bc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b045cce8be02bc7a143d369c5ea6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b598564424cd16ceb46e71697a133f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83d17539fd529ba292d3340a4df72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c676b5696a2430583d9ed3147efd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf30e05fa86f7abe1b66f0e25ea4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0f90c9f2eeeed11a9e2993c5d3fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627fa0d300f6cafa157ad19d4c53ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5467c1ec722c7eb8068e01543a8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f780ba03d30387b6304ae999debfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a4520514f2d878f313f23e039314330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13a22e865019bc9fb21cf1271a1bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148159721af7ff1416276814465a39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ddb654b5820b592a452237f2fabe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984990f5d226da1c1bdaa58ba00667334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd4e5b212f4236ce0d653db1b35f7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8981e1524ede216e48e566a05da2a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b9452ac4ed126e068526f4d4a0ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429adf98d10db2eb70002a96fe14af3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9f9f9a205122683bbccbff5ef7f9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a289bf1deeab923e330bf2f422c74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c952f5347c95665f6164e7f0340e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b736a19f8120b423c34f935f3afcf90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46142ad873315f8108fa509ecb9e74d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a604511939aea63fb90404a853d70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa456d3db0c80e24107319b443bce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9c3414241c3f9ba7d3357348fcb08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c818967e050c4076d469890f5c1ea2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc50aa884596256b813864b6c0c71e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcbc8e98b402f3b27f8290a60efbd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5afc69e787fc6f5a889a96fedd6d3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ce1e3902502bdbd81db01b6a8c65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4cc4e2288192c887c3625e1b00366352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e58cf820ffd1cfeb6264ecd85441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1ae17eed5db0c69a24737cb50142354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a340cd5fb736cac2e27bf32e8fb5aaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acb51da4f0691c8d6c91a35800578e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6c686ff72e05bb22f59bac2390510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401fb1375663ab855d182ca36bee4cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bde0f0b408a55aeb74f24d8209d82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624156b2cd4ee10ff2010971664de75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86965f993546f492b41d29d521447361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc116d15c4aaf8ce61ce4cc07e9384362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1417e666a264e8ec3adca884b908363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5443d8a7fef00ae50f567870131775364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e66e3d1f80f860df6f2db47a90461365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c94efd699b9a89c31c11f404e27a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd99c68fca37cba992a62ee3ed1ac25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1e4cdfa894cc15e56ad083363593368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb207ffa86f4325e42df21e9c9689a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d358f1f6edb5f04bef58698d4c989370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90ee0a4f058e2739c5391675917057371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af05becb6d924799c6825ebb8bb592372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1987cb28989227c28d02b613c399a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3eef5b191838a036d4d0eca23443374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728db4462006de25edda6d2eafece01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0bece979221a8d0619035ea805844376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a6e3a5b5ce098e3c8e1f514f70144377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67adc45a97d9d73959fefee20740ac6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ebab8c0c4425afcfbcb6ce4ce78a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58301d26622abe8685e0773d7f3f8026380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec6eb978b980d9f9d0bd1591a674c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab1d56e318423f9652961b859658e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb41ac8d118a99a0e54eb6a6eb25f95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c07f795e9f8cb670645fcde30c07d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3b244eb98df826c729e038fb7f46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554c33cbb228432be8738abe4ee19fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e39e1131904de584c783219bbba52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe99fa143817149479f95ee93f438d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f22cfb8d118080d258bb5f73fd19d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf3a0fc3fcce5093bb3c99100c6c12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab17a4bb171dd5eae1738d4b8fc1644391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa5a91cef638730c2547bf89b93cee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4570664389cce58a6a6c9bd3b992393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f054aaec9a35367eb6c98bad3156f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c5bdeeda1551c51d8a04cdc6c8b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ad3296717e70f4d501c75dc94219f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06047e70696c20e278d9965d5ba6891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da19bf30f1adc154d36f03b5bd6533a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d437774a898e58b1cb0567eed653da8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2e318b92896b37fe30704e82e9b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a441aab93a98bc85852ef575ded671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21639740c209acb7ad18550cfc3606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd552acdc779b2d1e6ab6bfdcde68633403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdc1455fd37ab313fed0142ef8f580404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c642b95c7e320599502f38c0fae01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379c5a28bdcaf3e38e827862dff702406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b7baebacb3ded0d5c654e2390e9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb94e899a00b5003fd6b55fdabe192b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa0d8efcea94d5593f939d0f176cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d41ba9a5939eeb8e20735fc9e4cee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd35984e324064733eba4216083c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5951f36242d43e3a2bb6f32395eba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4281e68d1c32dff572f281dc40727e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf93089d7ade133c08e3fa00cccda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711e3bf7dfa254951245b095e46626415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dc3fa9afd4bc55db7a0231705307c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b15d335cb2971b9d5482af8eb60515417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aba8648a4e302df7e4be1f5492161418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94968d02c98764e6cbc3e0759d283058419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d379c6112c50964d7461d0db5a0a38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b38e1e68ff616e0c15271b7ba874b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52230f14eb5f81eb9538ac2d81b4e072422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0fceba781a7b49753c97065326cec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca423212865e256c3fa6bd4f7f979e21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cfb0e65b7b4afe6ef6529e56fae3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293801d6112faae03c8d19f4df1fa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243fe184026774e2db17c8dc1f83eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a9b5eb54b9b00ce6556d5b16cb96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b60f98c4f276a24f9ac2126ac9abf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7721e2dee683aa7901f73738b3c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2c8662adaa5736dcb4ba66002659431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9071db92a9a5fd8b76af8f7ec1398432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fee1c66add6e6df382c28ca0f6b8a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551b61aa455957e3827366d077c78d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae42901dd96573f801f26c32661e95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f30cedd5c28d5b3c234f119ac221e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd76d02db4a9c59220713f0568b1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ae9b5735fbe0f329d82f9f77590e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3dec8ed19599ce4393fa6694d616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9a678e9389538bc38b4386e47a92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c702f0dc7ab39bf9f4199847c593c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90807e34aa1573410fdd4922e11fd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26030fbc95fc803f738e82051425eae4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcd1a9bf272f3666d0fec772cff5b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd5af30861ba769bd855d316b5ba4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9948c5427ae52484197c765687e5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c64b6aa2e0a5c20475198ed14dfac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f999fcd18abd9033266384cd88b5fd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ee92dfe093c7718676817c886e25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d3ce2e4039eab353fc71397d6fef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db79ce1534b226d0661954076f336451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d82e4d7cc02d0891c62c103d8913c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545925a2add0dd437c0e91401a12bdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57781e2bbcf52a7cffe15d8f80aac73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76684add62a733dc6562ef5b71fa3915455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119779a5c3bddd8b0d8e7d08a5de61c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20fd6c6a2866f21b23a286317c04d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9574ddb20fd6194693577d787c963aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e75284a62f0f9862c9e3c941b7d28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e09f8a8fb278c8a04855e16d016b24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05af0ecc92afcac5aef940a0a1710461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dbd9002cdb8d9a279185685247a29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dbf12f623966c4f50a4f0a322b9fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ea6b9c01a2d396947e99eb996d53f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c20e96b3630da2eb06503a4892f9f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb68b68b87b9b7f2a61c63378878fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a88b06dcb0881fd94b69b522177559467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a42518c9d7d5af715e6b2bf44991468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32515e7213db7e71b1e39d34d2522d75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134ab1f513becd345b904739d307d1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039578ac0c10289cf0af4a34691d7e69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a6cb576898a468c299661a020de7e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091bf344c62467fc820125290237aac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e38f7631ea95d073e82b3244fdd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d474735a9466a4ddddb427dd67e9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef151027867bbcf7f0e1046ff6f400ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f860b510cbabe082ff8153188f02894477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ddfccac68dcf19903768d95b2ef7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a003f66a3e41440957a0c4c4e64b4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348dcbfedcfeec183dbc8d3c574fa34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c115beb39d6ece9c4a37778244ef63f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdc4375f5fbdd6ef2aa75e3a350fe7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a685b45552f2a35475c7b1f874eb77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f258f84268b8b30d0b28e0923d21911484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823548b28006bb2e0bff68e6c8dbea7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7885a32c55a68b0f9ed2db96755f94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94ada7d6a1b8a5db22e74ed424db91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f053317c81c21c3659981c21a92649488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e1317e8d5fcfe02a1d504ce0e6b35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ad2b77c11ce2742978dcd263f490490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a96367623cb0d2f74c56e38890527491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac59ab73fea90e35ce61c7208508632492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88c244ef5c1c07e2b0a63e3bc07720493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c4d0ea9410ffd7c3fcf0d451dcbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e50c10bb83b65a73b621574f152d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977829c67d88fc8b1b3773d9d2d1cf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb82febd648451c467441b4f0069995497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c82df00cd31b04d07e8dc7c29904d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7765bdf4a959510a9a627c0e9a2fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca63de118777d1b39e4e5092fcabda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fad4c0817b0c38f11c6e14d7a35f13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30279eca6eef0eae6dd651a31d04ffb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525e2d0c10eae0dab92bf5fd9c31fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb6ffb343d1a6deea9dd72b8dce89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b24d1b7b02dfc9f4ba683a4ce9a17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c15474cf4ba7aac63f8bd4b33a30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ccbf7b6d6564dc395714e17bef446507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f775644d44366a2a2656cf7fbb547508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376da6506c1e592a8b7a0ad2b3dc1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560e0be8445946ff11bf98107246128510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d64bdfba2a74b4e3e7ca4e64baad0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfa2c888e3f11b81e49e5077d5a2b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a1102b5dc0d4b93aaf47e8ed8436513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b8663c9ec19aaf26f14d6a6a22bf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e2eb35b05b59e9e3ffd7943a6e53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb36971f220175cdc4901b99a2dfd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576686db1318f59968419cf31122e92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c483e82af34661f4589a1b67a36223518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99ab126bc4b170212ba99057238a49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147ec73040e31f34dffb2d74814995a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276f3fabb55dc25a92744076621fea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e4544c5001ff1afcc9d19c79f13d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898506fc80322226c8ad4fda89f55d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed6e888fc7db9b0a171d7ddfe20670524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0d1ad530a1888cb231d6ea78111b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b887a6bcb8bdadfaef1b4048265e4ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf159156d983e8d82394b4c1f996d58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4bea4f00dbee6b343e9f7dfd9d01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ff06ed59ecd608bc107c38e06ee0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3068451de57f3d42680961f4ff3b6ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b03a833cee1b4fb02a66ac227c83c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb161d7ce63f54f8cd785c6ee65cb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa8581c5db1961f6e814b2e43b7c61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2296bf79c137ba2d44a93d073a895a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83673223d814f5f55fc3683738e6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31c2bc61dd2b43363f0629d74f9da5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30139d93a5ace8480ba1f35cb8c66149537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb8e2e1249eccaf1a725dde53395fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f83b9ca5c895f50a643c598c3ded6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bd886bde4482cdf8e7e6bcb6f0bf3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976195956bff0d9fa1e9f2965e99de96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82af3e56d2a8a972dddde89586f2d4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a5ead816454fc59bde0b60d1d7e18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ade408489f01bed1e6aed171586f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e944d952d2e82ccf9a219ab7fe25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803fb96f24eec5da3905237b5d7c7f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276ac89915f534c8094f704e7e8ba4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0442c68f4abf5bc55d59930ea5216548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ebe1e4183bc6c2e3838052d3f1f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c639e4a6b86312ebcacf1cf39fb90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1eaf4b7a6245937247c79171e48d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e30f39800c03f94576bb8f5ed108a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf0a2e5718f3f997c0e007004a1d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807fbc3025b7983e3c95ce2a8f88624554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171552ba5c503ea6b664574141bb9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b83a236f2ddfda2a3d8f84371cdda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c9945e23b617c764294caac6680e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c072b5b0aa6985fbc38708f5f1c71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87f02088a91acd733d215b3ee36e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063b3d8f4f57a33ccee1d134b95ac0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c3820c329521dac89158fbfcbe1d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948de2ea9667a877184304ef0d60a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b577306f78ba3514467854705662f13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d30cde45d487f9c70d3ead813f5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1da9ea560d4c53c70044490212b9fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb9e81d54318de22376ca833b11b3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed07a141bad3b1c0c54e732a373232567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e548c6205f72ad0677ae557478930a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb184190a1d360bfe6a8e0992cfce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109205f4e8f72a1be556cc9fc9409e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e34696317c8b5d60d7348e4445d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955755659a48dba2b1ca66842b375c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7e16db49e0223694d289f8737a2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abd569525668ccfb8dbc2d23a8a00e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93cce997e4d289ca887c49f275691575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353033ca4bb4e9995ec8bc11865a27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6627354a8ffb35afa2d614d9c9b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19829a6ab2e5b6d5f1267211727ca4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5cea88cdf7d92da2902d6fcae564579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d304cf57724640c5194d59a17cf05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62cc14e5a376c023e475a5c37ea6a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59d1a3a9641bb3e9318db2d90df285582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e734cf447ecf906923adfddfa7b3d11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5566581aaed7e9a393d750dda65fa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f127131635a4a5f0c5f83fdaa627db3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be763e2bd1b43dfe25d4c8585f2421c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5210c00128d62f7d55ada6a572295587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d082ec39fafdeb6e266f2a85a5583e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970630374ae5811354d0077c9f8422c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171a484eeb71e63942035805d65edc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad14ec40f5e33c24a974eff0ff9c01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877525f29b540a954651bbd292149f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79529ab12bed2d2aa06f7133d50cc0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22653d1c9ee11cb13423c474c2e553594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa443a7e0d0c24be1996afe0340006d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842dd04e934d24a7b005061f4e13e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df259b19a1a40b0cd224ff97032cea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640333309968ccd4bda61ca9899fe588598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2438a8ad5443c3b42e71346fa9c6b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9215c782ee0e4a6162a51946a1b64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b913852f75c848c300e4a5357ee7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618300d5f5e3ae0082e2c2db2d7d33a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae943b50c4a50d3d63656b74eb617f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b585477590598153580c39aa3b9b27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953517de649ee61e280a0f07f396826605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202e78b05b90160f6d743859b6b467c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa701d847cd32af7c4c2f272bbe6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d35e9fa0a989df4c6501a91d08d2c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c82b4a45ce1bc0a69faab28291cf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafbfc00872c31400c855b609e7df48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953638316fa2f194b38d779f0b143fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e559ddc2dd8239e0bcda21f523d40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bafe8aef3e236eb71f892f8fbb1a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6aae3c0ad5f432757188b1c542322614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3585972a78e10628a07ee0b93d47812615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f39cf8b04fe636de0d7c124a72a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a3d6ae02835fe887b11467aed7290617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64a4d61afb209356232229d74b305618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca0782d2d58e86aad744d03085441f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783430e10c13d75a55b922912416d96c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19577409049a3e1a089a1c7ceb50d81b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c3608694116ad99e08969a0d04b74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229b6c47238f4c53a50344852ea4fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbfab1b79408a601ad08e86eee73f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b961256bc8a05381593590df4f41864625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d6be3d39e0d3e2b6936fb2b906f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbbaec5adf94ed0886bf9e5e6eed18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fba5c8a06fa7b9026cee8d4d761159628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8b52098dfc0db09f73d1d423c72c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8231a8044e00115dd5562b8d287fdf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c3c75174c869e93013eeab0e37185631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b565060a537b8c698abf8021586cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad60477378efe00672bf4d7f9774338633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659c23775a0f0ef9b149023d9d73b1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b463305909e691987a3fab15a456ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de215a004fd066a259aee475b8636a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5e58914a9386101573b2160f3f6f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab0df543571c4f38f34a882c761ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e969c1b1734ed22ce33c78463acf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3f25a81b699e262962a1e448168b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae18f3248537abf335ebed43bd749641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f20cbd116c0fd5bcab4db7d4259f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12f68164952d3c66da768dcaa2833643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac80a903a23bde30e74948c6a4e5544644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce3dbb9484f418f5131fc4c55ce692645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd17130d3282f2187388ad440ac77f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5118c2569111f6b8ad58ef2aa531855647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0ca15c6a87439e63d255e1cb6484648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75114d1b199a721afdc398e8cd4271c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa84253fe3f2ac2b52b6270b49b71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389643e11cf5a5e3f565f74b1b1e008f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a53e6c232c5a4dbcbc6c408cb78a68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fa77086c619c2dffcdfe367f6e16e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b073f332209a515ab860e3cb9e8c3c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd735c00b3a81da7f297e48d254c9ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50382753f9f9965edcad59a14f4473a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666747929cbc027708562a18415958e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459509ef1658bcbf91bd0273b7fbc447658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748e2f07692ac1c7797cfa718f2cc74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db34828b1f0948bad12e6118ca21c73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cabbfeac093a0687fc337acb25a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c02bbf387f5d9ffc3f74ba6e0cc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aad3337b40f988f6b69a0117d03bfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7659f1bbdf01833b0b2cb9963ea1d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153533a8e3d7633fa5c05c6c79a7391665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca35c1bfebf013b747164c5da7e89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca50ddefdb18547b58ce0263f89f53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5e9c0bf610f566039dd84da50c87b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6f604d2c8a4a41c114c3b8dfa291669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1f79815d231c39646a3e4432b87d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ed80d1b9dfa2fe2b34010328900af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652678b8a9fe4e1a4584cc2027d9cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf45ad1572e118bfe188d38ca5773a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a724e1dd8a6f62c6c15262253ff0cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18676e8667a2adeff4c5bfdda3093282675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16587f271ca5ca4cc916b916dec59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f173904640d862e76bf0993c67331677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a595bb4e08f7ed542f9bf24327c5144678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7cc7290453d84ed66fdd2b57152bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88d2669e153d489d3baad8d344c69a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00640f41545020a2d6432e818467bcd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec5a272509d429df7a16d8b713aaba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba7e61b2ec6f6cc8d137c3f2c4106683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f142cea1fed454d177318437a4bd6a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a239fa44869de37db6ac5a22318d44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2731f6d657ed8055af66f11ea3bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684b5b12588774e1c0d41504be9b88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ad3a6a3d9eb6adb0827f64b159d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68f9f3d5d44028731c9978d8299d34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645ec0dfdbf0cfd66e527195c84cd9a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958bd1adb72db3d64275d6895f8e7b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa31ad9fa73ba708acc909c9018186692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2b336d9eacc2a7e6ae55efe292546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2046a7b5ed73a3cb97a7e7f75990a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d7ed966819617d06adb535e7f1625695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49447538aaa60c2f1b3d36aaf48c10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ec13fb1afa6c517361050232710a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950242f13663226df573aa25c9ae89b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d041ed01f055259ab08287ef23aa639699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e006b6b94cb1a1c7eaab9b80d699b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f95d90d333ac66e52cbd69e1895ac2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618ad38e1c911bc9b9f5ae585cf5c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b505ceae34600099a34457de8a1fa93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a24e688cbe1b99dfa3e016b7b7dcc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32265ed719b0feb06ce7b37c544202705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9998ab297206ac4e2d4da5d50dec405706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da051d00a6cab430353aaba2ea20e0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8394daafb6b26ec40d32b1dcee5d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6eafa34cf8ef112a94258b67b5ed7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56e91db7b9f6c1c08a7e441ac76fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3058b76ba41cac9d5ba964e3b1428711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504bf93f4f2f81813670ee0ad1901ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51db980b43ad169c923a6a62dbc5e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92890632d2fdc0a5844a9d41cfec21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6be36304d44ca1c1aacb60aed54070715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133ba4aadf989666eb66e4072fd0561716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b10fb293aa67a1a8f697ad6c13933717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d579742f6bf305d1f1b09b64c8e3f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430698f625cdda7ce1fe63aad910127719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac62a6413a90f822644778a07b962d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec16f7dee2530c18485dbe62c63472e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ebf51b28f87addee2c92b8b4cf97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00b919b29f7c29d31a61d40988e77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ba2d6a58486222b93ef0679ad626724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a49140daed0e9055bd5ddf94bcf31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a47e5575b4f8f2495d84d1b145e42d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5c2aba781a62b4d2437edf418f0d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a914afb42477d9ea1e2a60671604a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287057f57b53156dc2829b7536bc9be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ac5ef34131fe63c7aafe8e7dd481c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82666f75a2945fab178ae1f00a0b6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e6ae9a71e16d4a22e660be4a9895732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b2eb9dd2c2bcd2d3f66ad54288f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5de15fe02ee70e183ce11660d422734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaf811164b10d9c9d7b965a2c8b002735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf4841bb48186f41047a5bad5915c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff39095eeadf696d9dc886c5802864737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450f185d12c77f1e2074f05be4498b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5818a9495562599c8832f47a9b14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f49de7476223a855152a9a8db746740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8161891daec0866fb44b3caebd5995741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111403d104d6fba808169acedeaa65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbea7523296ba8c3577b2c017c6ea9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cabffbe472de694f02042c35c1730f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41107c7b4e82c13e240bfa50f6dd4f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8577a3e7a38dd12b69d4d7975cb3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f978e4a0a75fe777f4f73e70685c1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049eabd102bf0f884c469363a41b92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278fa5843e3212a7ed13882ef617c4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981acc69be9a55f2c2da967e45f0361750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4152cbfb4986a2cb47e0529c55db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba26ed9f160c56d0945a8203102af56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4be77b1cf26e598e4296a132f518f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe1d1342171d98af36272c48af5f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc866c44f30882e661d818e7b3c22b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d056d0e44975a96c114fb7c062b7f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a58327f6d6269c9e855cd487d33dfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104050bb2773a34197455b66ff4c0dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1397bebffbe4b8b6b8e3a24d51d9bd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281f9a3037459d2ed255b59c5980b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86450cbfe27cc7b44b72f335ad48c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0230191c725ca403a13b79d3c39953762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33e2ebf42ba24933f4fc3674ec712763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509698f4f4e39bfd3eab20665d246a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce9ddd4c69eae15dd1cb35cb9ec3e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ae4f6e6f2c49cff37f1120d1ed8a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ed7f640c8458caa0b245e56d6ac77767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb305569da87d6538155c138c986b9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc7806ac1bdd02cee5134a8b3de0d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b054ae45f0044e70f5a4d50c1b7a5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7325bc04e0f1570e4b8b98f138aa19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13495e38df0ff087e39bd2fcf76a77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea1bdfdc51f6508142cac79b148a4e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713c313e96cc19ac5c99451acf7dd88774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0b05cf934ffdccf472ba6c482744c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51c82bf276fc8cea52781d7632ffc4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4cc650107e729f9243c778a3321a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d0d9cd445abb9d45bde0153e1177778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab10f4474ff37a57f758f546d64806779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18250d8e9fc866ecc1bd3d01c3a9410780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28af2010d20e89696a1c5bc9d6064d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa89d15cfb3cdcd5b0821598a28ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c39701a0d1cd9611eccf28f9bbfb51783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dc209ec176a7baf99c3bff0c47a72784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6870d19ff22c39ccc94d37f524049785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60902f22280e2117bad5d4b4db7a7545786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e1da670693cd3396063b1387b4cc1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec559751306e813085a82997ce0722788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279024df3178a29f255ab1150a48c6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659f4abee6371d9ebffba02c55828b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ad392bfff91b982af72be136bc56791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fe11425650c06e0c58ddcba9fe602792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d086653bc5ac90bdebd02d90653d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44216728d4240809d4d86dc4e6b372794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064cdbc89f093519fce5fdab378cab0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f35cf13bcbc1af49de3340623cdc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182168dff85d497d13443cbe363775797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927337b39b21127ec32a1f6240a70ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778ac652864934c82b4511a90563f90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c315d096c7420efea7c63e73ce28a05800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036966390c1073a25f5e35ff3e034347801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7a7499c03e1c6fae232076b5fff81802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548ec3ccc9538ee4b7555cf51a75866803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef29c929af899d1a7332441445ddff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9cb22981bc38b0b251c4ebe7fb6c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03dbbeb6853621e7827ab1ce8b1aa9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ce2c1bc585de3d0a2463c6c639195807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616217ae9a2f0a4ee2a24d2986cf5c1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c4078249e9c09de47cb690ad781e2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcb20992c66a1e4673c6f869f22712810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de34f86ed93b51f951f0583068e211f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e7b61c59a84e26cbd393ec4c39b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a2cb6ea8e11de05f5b3c8add9db5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f589882d0ffd9b888a903642fc81a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc35d1f04f8c04fdbe8b1bef0334dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbeb948e085867ec1be690adaa5b07816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894697534e2c4f9af8ee566aad7ab179817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7551cee07b88ff1a8a770afc8945e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bdc9e4143197ce32ff7a6dc7a01d0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad834923598109f132f5df069506e9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb06abebc2b7468d68e579d2926c971821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1570f7ac6c556a8f67365b4f96e4b6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953661976f5a4031cbee7fe2caf1351a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f779b4258f12aa2351518ea763f5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69cff904de3d70fa19a1b1db51cda0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29770d05867ed5aba1242c7a4977f06e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f768a6e0ebabf41e95f90ad9fbda827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d15dcb9a3196ac397436760b7c463828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3592af2efa64ce3a61ec3dff8480d7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6497f049a50dbcc30933aa49ab750830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe059ad8a9c57100f75caf7ba507dedf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612bc00c2b2a6fc0c3ff6a22e29af6f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f77cfdf30df3600b915ad64213d3e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7bb77dc5dcfb822d2453b910374f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddcd03d782bbfabddf09dba8169dee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404f6853080d31ede9047a052afa3fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971522bb4f5a553ce209b240f105910837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579d530fdafe08e38b5ef2c42037c93838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84e05757797dfad2af569367db5e4c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b88c0126a97ca8ac0cc98ad91250d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982027a0ddf7c46d29a0a865513efc1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547423f431c9c90e98f2b5e50a12cf37842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426da1b6e7c5633a75400b7757beb19843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf2fec27bfbc3d767cd593476b8c7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67df567adf21f589597d41f9a2746845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4955e1754cbf39d232afa0b924f5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d280d4ec0ee40e3c3601ace381539847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26359278f971f8d7982e317196998848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47763efebd135ab28766970c11f040e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfdfbc83877b5bfa2725ce9b092798850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e7a2fee0eb75fa8f8b516a7c7402851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e925388ed3e7d62ac645e1105c169d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca1d70e7c3dc6637e3ec4c3d2c79b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c54468c24d0ae251d4612552cf706d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892f1d9a3881fe7d372883ebe335189855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598688ada4f5de1125fe80569e36c18856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525902f333b05badf203c0a6acae4537857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250af6d1d111f2eeb9a24d4c337bec41858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9836a15773347a28b01e5430bd4c104859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491426a5262f9dae3125afae74741dd1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b58d8c009b2330c89b2218b086bfc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa82dcde17d5945cc2e83549adc721c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d202027c26c6c7b91721859739c2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1262273bb99713fd20ac59ad5294a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7cd56ac7322a9e22bab0a0dbecc42865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdee6834e9ee2c220dea6e27ae7a4e8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c4e14d9bc6fccaa21f16be29451c3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef7ec3a00957642ca59d35178a48fc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866797cb23066c8e3241f2555e8e6e5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dcf73677b99eccbe21ba168db6299870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd8877094b0d376256286f6400edd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b561434d821dc0a3e91fbdec84057a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56c65794fc288fac34f821d5ed0e0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22664c271cb0c82b2d3ea97a730d16874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1abf52146e81d89f809b3c67ea8ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863c177a7ef4eb4fc6ccb07b842b06a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f8de335025e41c8e5f67076ba205877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b883f72eea2fb239bca0b01396c49878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587c1090b421b74324bb09d166349f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042196b1fedede99916e991567c41f66880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6590aded8da71e506ecb49a27fd43a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144920b2f05a8ab3b4f972a9233f58de882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6141737ceb93eaa39c195fa7cae947883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e835b7794e4d876ba87d83ff77b5b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979adfb88ad1eae6cb7d88e0811a089885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3e69d2e21b1b4c676f4f860172d1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f4b6cecddde40f53e63a06c035d86887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cfa684b35751c9cd99f431f001dca888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644850ba432e7cc0e0a898b46fed94b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246cef4abdac05b19c7ed758a05bf84890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e425f1de58a8bd6fe1ab88bd52f27e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cc0498225be4f48f7195b22bd198b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50281edbdf41f6369974822bb090c6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963cb83c38fd3db54d087858165da2f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0491b3bbb7c5e2b7e8b10601469089895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5236d37244ced87a291ee23a1e59f0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae1a39b58794fe521aeb429f0feda897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831f4ef460ed47291267e9cc594dbda898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba3b9d73e290bfaaec08efd40b823c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8902bd5bc152419469b9a3bb6012900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8583e42ef5f10c8b256664d53d92901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a10e062bd352405ef302a7e44c09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de5c4003a6aa0398f354b83bb70ae4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9064dd9fb0584d65c20c570540a130904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b97997b6a733cfdbdf750b728ac3c6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbdd3c62e66da1ff919ad27c3c7085906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87186f8b98612da9b6b0dc2a728a3588907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785645306ae8fc85d528b81117cbe5e4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55ea6843d54028b1ea289c657760e8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15438264c2fde5dd50e5a02b933721910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca333a43004dd48e02693cc5fc52b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe2205c942ec04f303aa2d57e5d75e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b4b596d5634413ed09e21b7e7408913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f852f95eaca0d3161ffa7a9bee4da70914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207bdd9f4fed8c48930c8ba1baa65a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27476361b3048c49cbf624e185d1f8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24abb69a2e7bd6f8ac9cb091afa47af917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955e0ad47a1ed493081dd51bdbaea5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3cdaa40e46d64200c53ed3770f12919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f513922077195aa048fcb6285da8c6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c53ff83dc541bb2a9d3246208570921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c58f45080e0804834d2f555540ee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f1d6a605fcd0a70801a05725866f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ab0127577ed6a9b2ae36eff259dd1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ee973911e3a1d3e56fd6272b62fc7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccb93a01e4b68f8ea8c11754a7d7b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfad25e51422a1574cbff8867189ba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0539e0a581d5164561b60898ed0507928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d87a9c1999d691b2e004fd51aa549929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0031eb80d6e8cc69ceb5b43364554930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dce02b30af44d9698690eca54e14c5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5996c474f87aee90a9a009440f58b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cde98a9d36d852fa060e6fed92add933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f547157f8cb176e1e8fc60640e9a3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a32356cca229c47796c78d52c43ba935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584bc126defca98d42d22cce1d736a2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1c30bc4d20c35a0e5885838bf3807937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2347970b967996c25cbde92f5f80348938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0e1ee22974d95c8a4a128d936d80d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ad49a23a4ecf92c4db678a2473f15940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16203e4444e6c6ff74260c1d60bb4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b211d7f09bcb7c5a98a7a0caf88d2de942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b40da5dae286d41d8f213954e87f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4b459e1b1fd10607747023bb1c202944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4494e3a58de34c6ec76e5e8a243540945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d6d7689d95d09e7a05a5c795187b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd4ec79bf8f28f36c038f6ca66a20a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6213f6f45435f6db9a80cc3ca0100948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9cc1f767cdf5c77c857daf913226949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bc9cc036c941d049dfdfb38e4c4f8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6e0cc3bf448c7e66fa1a1a83b82c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edd3870ee4796ce55826f33a460879952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea9e91ef6ab3fb9e4439d2025c48b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f5692de647a847733efcfe3d9b9c2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eecd4f320f55582af214bf1cbaddd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f40c2bacbad0a27a312f32ce67cb3c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c911a2c636ab410bc2e7fa763b6b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60805c0a20ba117b18c2dbd00b70d3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c54ffe3fb4adaae0435d912e24961b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd9c65326cb89bad6102e03ccef41f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac821a9176cc7f998b37f7186a845991961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510e33316edc6c6c91268b893000fe4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96c3b46604e9d68a8f5be5bdc3f6d8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775c12639dd1cfb965dead6d62023d8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84954fb57fa9c07e756d8be854e70ab965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0bf8887a022183d3e2af4f3dd74e1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590100fffa7f682e5329093c91bf777967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d8dbf6cf83f7da8ff82bb3b854dd3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79debf130e836dd585f6a09f207143969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d7b2739430ff543030ae7055b755970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647ec56f5020707a24747cbb27c311971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644f16ecf1be05abb8943044e1eada0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2abdd9ae062958bfde6cb93041c4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d8328729d80d95c60ae5c5c079799974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16386a8b2da8c5ae599def1f1935a3f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af720c185209dd053e7a79851568f46976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9525e005df50c8033283971378f26977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79110ded083573554c08045242fa07a5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a81704f0bbdf4baf8f317556333a2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634eb96a893b5d136172d0a15cb1d8d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a305b734d651452d20608b5c1b79c9981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef358e57247af4b56f5a48071e299c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c83d50aa8d03a1721ab6bf5798b2d4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580fa0e3b8e6f5af63fbf666e20cb60984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c67d624d321c67cce6a15ce0672314985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675feee21da1d0841a38618fc518f7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708398186525d6289d2970eac195393987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172adf24573ddd971b2dc179aa1a566988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd112f89e8662d841cdab2588df941b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d31f77e0ffa84385cfae1bbcb905b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657577e6a8974958bedcb91d9e68f28991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb91635f20aad937daf8a7305ddd8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945e2cc2b919263194e425af53f8130993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b77e12070fd1683b650aea0aa9759994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39be363a3b0d4fb26dec08223e92e4995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7be9c6b1c23c0acb38652d416fc0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e7b5fb0222d5b18c7bc03ff50427997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02779a2504415bde84683bc9d9b7e0998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5389d84efa3988abb0ec7d02d797431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca81ffe6b2f83c32395d54270a3c4742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5aa130aad8daa30065be2bb8d0c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54190e7ebf63e09ccad2751912ee5d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e1e91b7b5af4285ad2afcd80987b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e104779109dc414c6f76bcab0796c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5fc5688cbd9db018478ee95c1670c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c01927f4df98e833d319c723c3dab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b76b8203d78d20b7ef62f7026fd98f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc77dbbe6748b755e65849b11773fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a56c8dcd77c68505843540aa03b52311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30189214639ca9484bcf1ab61b99b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785437fb2f7cbda9cb2675a99f1ab1fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cfa9e950207ce8c8e197dc967a95014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a0ee1b4a9a864fbe59866236f8c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb48e3e57e5797e2cf2d9eca306f7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6af458b5e7d914e0c6a7f6db5495517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b45b06466f2019d74a83669371053b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93a408f87764966f4dee785e6fb69319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60188c3f42ea4860c6206dcd47204d4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29df331c635e722293bc97cc8dc162521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec450fbb3cd9ade1657d5341d3ef77a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fde12b512bffb9dca80a52b096f1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a93e20295ccf91c7c98c2983913c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7443fd8943e9349cce0e14d5bf5ec7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd4c58b261bd5cafb80a1ded3ef3ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55437a0313c1cefac886047ad1e17a8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca6ec293723eb12de0e2d595924e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf635ee5f8b117e6eb23d01f5f0fc4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8392c74ffeb422e96480270449225030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd007cae45e99da140cc1e4088f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f10fe1ddc21b29d3058d8ac4460232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655d5814450d39916a93b984c35fb6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c2ea1b182121131b82747af09b63a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d7af5a88d4f43da177ea54d586a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ec813f0eca07f657da2b58b9aae736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219e59305da26cce6b6bd7da123927837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa257916fb100f81c274c3a57cdf1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca124c079ddc790b6e06defaddfe9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec15a00b2985329bc6659afed98ea4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2ed5a57c6d4df65733b593f7ab3b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031df2fa129df8192ec10c0205666642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d57bb698e2fdbb3931ebe67a3041043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f7d75811a0d10f053e5b56e7b0d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e49c990b468f9723bd910e672adfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fd660871ff7bc2580026e004c909746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e99be85b07250a2588c64b80f21f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b07fd61a229b8645291b180aa51ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931bd210fbc9314f194098cd66b36d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665f90a5f84a9f3bd75112dd633a0d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc3d12a6ab4f2d5a9eb841d39f70751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a044bb146baa841a723e471f60bc85052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284263aef2a36767ae8c8616c79b5bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4448b6ba1b602f1045669311f80f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b0440ceafaae98222817720d341f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57f75bafdcd772b6007d7a8b52d02056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4f08623cdc7fe2979b16e204f13a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae8e1e948d66bcfd514fb76333f1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8b6b01ea99c9af06043c851b2e05259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1fb4e16fffb1fc5b4cbcf0292cad660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2673deef670288a5d40097e28f94dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba689f71eadb6a709b9176900cc8a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180d5f8773bc1ece298ba04c649c4d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e092ce585953550ceb038c08d86b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e98f86c141af3c81c0312fc8dddd2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10aaeb7dfb059c2626235b520e6e8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3669e9396779e2fe57a4dcf4e9a3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98670c821c19a7e442ebba318729f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9134ef110929c185bfa88977764569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e97df875bccfcc492c482c1a5507f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82561ee1a6ff8dc6ad6d7f333b657471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6f7ed7176c10de3d2467359257c0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc85380a68d533cff0a4f04011618773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042369e829bae21b94e6ddd3d4f519c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de88ed3a67ec3df44568273cead04d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046435ddfc93bbef33f808166934bad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b623e704a56427b347a80a99134e1cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960490c15cefedb560d486016f0ddb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940c38c6c408599e7122d0276b1e7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5afd60fcd8cce05853f50b34cda5b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cb8429aaebeed7e1d56628916004481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3df0fde5a2bf1763f12d4fbb86f88b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff0eb9733b4a543699c6b0f4aa0a2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511b7970bba177afbd7dc1c51a13c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378688c3d32786f55ec51b6fdb4f946285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030075cadfa26b131a03b43600b1601986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc6bcd6b8cff4f3e92dd7440e577d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565eb98265a67b6efb4640dc11dbd2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c682fd0409a761f6bb6737e74eee189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732a3e5d72a5b5d73188584e1b7827690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c0d07252e3c62745ff5775e5f16191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa2d9a51950790845d0ded10c9ab992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474c6efcbc1c450388db450b4fdfe793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f232808acd12a15884e657dafb4aa5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240420382232479e49d7e1489a1c52fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44475c03e7b0090df1a71f49c10ba796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f6b6413632b7e8085396d31671db297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10217c01c563ff0a9cc710a4609afb0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78daf9a51cb34ce5aa64ac34e1c54099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dab868653896cb05e74f6fc09bc9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f823af145ec7622b7db3011fd3c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d2ac811f870f51a039b9cb776de5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8fd6db12c2d07d42eeef4ca3513e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dcc87c329918ee67af3473df71abc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f3407e4eaa5b52109103091d261e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189078199ce98aa25de54cf77e8fe935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d183f769f80e384718e19321d43f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c145b746633a497f01baceddfd02434108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934009b726f169c1bc6d6933ec6d1676109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739401fc0371767a6c61b3ccad9cf91b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc77a0921ec9c01d37072eb7ebcba5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8eceeb6c0fcaa9ef736b9e880045a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd180af347debdad22613a21ed22c6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7df1a35e1993178a0f71c3057099b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8570fdfdbc7a6f700a5adfd4209c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc0ae92240e6344ca513b13f59d49d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026a10afc2c09f9dac0950d747f22e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365216c64890d2a6c04faa724bed90f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e4aaf675ab57dfc381bf44bf4f3a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af909e99d2e5e7b3e5dc0ae57d5f3b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27a4a52db998771f2c0e086e7aff0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a593b7a89a4c8cc0bd5cdc416496d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9c31f0eeee74da73572002e74044e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82255f58ce800de9e39dc6db776d82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc9e73156129057cdadd579408573125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0a67a26ff4b368238a325dfa87c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad24324b61218c16469827003f904127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ab564e6c1fc1164bd9dec295a0fb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda9ee7a7e5a211247fe86578e033a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2689887f2961f744a09e8eb41b3e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f19b4e73dd4383fb4bc2a5e1d2351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb50c2c2e4e6291b59911513a999f4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e05841679a2e653e69f2053f1e198d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ae71d66318841658256b9ed02ece4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6deca22c035552e1e59d1786eac614135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b9731c49914a719e81ebd33875b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53e8f01f7e7397e5dca67eeccd3461137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056a1e1442bc923587889111868393138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a77c85c9bb141c84003beca8d5e8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2326099fafc1919f28f40c783361d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093956f682ca6d4f2932d648c4eec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e4c6b2b0a3072ee4f091f29c35b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1c83ec182b91c2fcef7b6341705a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d940775e309f1e32d12ec48e8b4d0f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9916e0bc313059895a5265ae781fd30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f6a9a2e8a632bb039c2795604c53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c1fb5a2113a58f7b7d8a87f970525147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed277af1a8eb11dc4ab1c7e0bd0eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0968fb3be7acb4f1d3a8675051acb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873eeb512fef87807c366c7b4bc306150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b1202a5d09c6d4b26012e4515d4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d27d04fd83d868d8a317f07e039b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2160d5f0e0a1a568e233e331343bdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb1b687bc5f39144f0d5ee4b2da2b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25195a800b976875eeaf8258bc97543155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d38b41bcb1b982a6b536387e00d5b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e537600c89c89067c12c45058f429b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870610d40fcaaa859992a98857923793158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b56566ec10979ef2452250465c97ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f70f29431680e2944d630b59703ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ff9fc187971145489b4dfedf8a1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfa00d15014809a359d3fcabe1c3b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719ad45c6e09331c603fd6952df0c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c0163351572e4d39f16109da5b9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe67318f8e5fd4f971605f9ebeb04e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4079e1b7ddfbd83eef2a51a97cb3a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f29a7eed31cd74a6aeddd13e51c386167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e586455a3e9ec9fe93adeeb3360e44e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a5cf5df2664fb785f462a7a7db1df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d5bd463adab8207392028a67e5286170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cc60cdd0509f8bcaeb44fe41a2e45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50fe3e346caddcfb89a89a5b8268a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe213c02a1781100e9612b860af06b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8d3a535c6179321dd57ee17111d20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20632cf5e3b9d9a9c8c35f566d90786d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c100077fed2718dce5bd7fa63a11627176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc957d8e180f790c4be6bc9cf5502647177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2d8999b9dc3195bbbfd9734fdf1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631cd702851bee9f78c16517620b267179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187b93b9260b15ac6461f6505c8b783180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e09313b5e9f70a058255402bdd75a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f32e29cfba0ae7064198c0d7a51854182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8263f765554f3c40676fc7551050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249730f8d7976a29278ce034fd4996e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59c6a6afdda6075e200b226492ec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121773373d366152d11cf0ae709e7905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974810fd0ad19608f3cbc429c847fe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ee5c4482827ab636befcf5625369188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63391f8a687b10c670ee6a648fce97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0498264a099cd7cf4995b27c186be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f94939b03b9f2e16262f9d01129e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf8486aacf71ee4d289cceb43824f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbec60bb89d3ac0f56881d78b2e8ed5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43eeb5352ac7208d5bc043cb2891bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f9490d986782f0c089b11b0db6224195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b05b1fb300913700afa0207cc855196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913bcecb35ffe4ab455cbd38513708d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4901e9fc26188f76f3b24dbdcae4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebded51b92ce7243eeb6789d557d34da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17bb1f19a99dbfad53ed45398161fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d8486d538ebce78cdf29ff103015201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ca6b90af4fc9822dfb3326d9283f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77ce261102940c0579b35130c92f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55b4203928535fbf3bf8243bd4d01e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffa07f873db96779deb54bd652cbc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62efdbb2b8fd67f26362583be680f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799fb9a21e0c4a3acc11efc746ed3ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083c4e6f3e2f008a628017387dfe52e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed478aabc5ff00ace12f1763767863209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441973e393e6a1fd6cc42c9889fcc0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be9eb6d0e17d5bd998ddfdcc8d2331211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a674fbac4df69abab7ed25075d02751212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0cf61d152cde64d353141f7c3d043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608edb49faf1a8033e77265afd8ffd9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce0d50fcc696964f157118f844d47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87324d5324351fad97703bcfaeca911e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af62c90ced6ca8569899c5dc11eb337217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d36e215c0558ecd5d335c2559177218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69b768d1ce741fc1c2c24cbf826246219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4901ae77f7bb71eab4ad675361732c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e3fde0699e9ce2810713c915930d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182483fc1683ce5c4db233977a2c70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc98b16be3599911eb1fc36e3ccd66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379995b7b02ad65e41190b9792b11e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae783e76769a24d6009571f25793245225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baaab988cc745f85e1e8a626e9bb1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bb6c0d6aa0266edff41390295fd2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c494b5a5922c6e23a030e14c17e56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88737bad933a47c35d529329c59a490a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319e2caded1c1f94afd73bee2ce236230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15bfad5e0c048ca8270e569ba08bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96102c1c478e4f75e9ab62d1664d8c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3f56d210f1aaaf3da20a5d979444233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbdff5a11a3ffbbad88b6730257487234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f2a12de2a92cceb559f6e89e99f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02607a27258116b6f1c66aae8d164003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d12f806b4b221ef518507025773a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2831a411d68f2bcd8c2544bfb941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9842aaa0f020984c5b5992754744a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac12c05d147f54cf95b527c51d483240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e29ef3de616d8577791bf226236e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdb56c9461f5621a86c7b7bed261ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2af8de504761a0e38561082a918d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e3067559838d03bdf57ab75deb89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b238742fa46f79995d79166c5bfaa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cd3c1a225d4760e64ceddb5a7004e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c522f7c53c952472aa352d5696f81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a41a1e8ced6d104699e72f484574d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b569d1b3d1370f04bbf942106d5d29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b528555397e56b3a9e5f8257586de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabd54b5ec22ce39da50df93e49814b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699d611db72ca724c895d5f0a1757f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97625583d0efb92ae166f68b03b3d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbcea7c367322255de59001638eca3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b3b622e5d2945f53a13f2311265e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b78e2c3b3b8721d6d7bbbf32c6d64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e964d5471848466bac0bb6bc174770257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9116ae1b9d8091e1d3d7f155a8dd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270c5e19138d59a20e502d3f1e037df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926d88e042851e34dc91e407eeb2437260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873d4303c7f80785b2de97b7c34cbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac56f785696fb3ef8f6603aa6442bc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e264f587cc8099ec36f74565afe60c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5613e940faa090771fba201de4bbac0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276563e6ad8210a4125d6ec095f2c7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455d49ff4b4181ef32e6deb9d9595a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c18e82844c5a79b37b068de14e195267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515a2b51b955283256be2b7dbff709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b4779bb5b854dde574646627446c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b03a61e2573bd0d2c1f90fb42c884270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba91fd43da68fcdad89bf79b7c5d7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c892c11b4c45cbea9ddd6968ac105272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9031b7a14269457b3856b155f862ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8ab0f2fdfecf6f3d4b8cc62f6401e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df732aeb89cb08798f4838cd23b9818275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25542259bb39b48b1b6035ebc68a04f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebc25a17e7f9079df7fa5f03bcd4af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afec727ae542f817d5224479fdc58f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9a4ba8403a33f56faef49eb4dd132279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e99ffc81689f23ea5675acc5ab9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d892d20ff3eb53e1770eff3100cf44e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b09f65e9a923fb9c4e269bd6c8c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a1a0a0fcc4b30f35065b313dba3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41499bf8f674be9e34436630e31a3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bd061640950cc71d86900cf27d68a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e60ed29aae35e6507f5e73d59501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9d5a046a102d9dc62aa6a2f2401f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788af281c18a514893ffc02deb79a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825004e9b753c1ceeffe342e2b08ade289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351254444c8e335797beda260db58ef8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec62237c92ba0bbb6bb5d6987f81d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60b54b64fef69379568729933e17f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1776316bfe370748d305b54812d3788293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e646498f3b06888b0049f69e748840294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4e55ebbd6e175eeb1b5ac193dbdf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22312232a335a05c7128e3d0f891e57f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6eed293efa544aa1ed0ad55b447bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984af0cc97f1155ea8df402bbe25a4e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc4823d9582a5a9f7bcd0ec2aa42e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730523afc625e24443459a4b76f0f52f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920d7fc406050e47aeb918fa3783e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bbc05f033903fbbcb71e43aff105d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b853e6bd388c3dd96ec7c67ceb6a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a472ddde6ebf965fc2b57ce7d181a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fe8e59e5518d3a505c6c980d233f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a658f6b670d0e046503ac4f399fca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae0dfb56419515b19d4d672fa2c1b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf7484e225844c182403d36ed5642f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c2da40cc93cdce44dead71991af6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c04c8048c0c5620d5623307b7ffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddf7be6d878fd8ab8062a764b7bbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd612e1a5d278b25ca114edcf7b26796312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1eb2cf7530df114c150c9e0eba4ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a85d176fbbd82e0471c10af1f00220314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842077f9fb791156f6b2e7d457a24680315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b74eb3756384ef2804dbe9246ed102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e66309b29df3dfd34e6c9e5a98ae4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368afbfd195648713f188b6fa0f24d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c2ca0f56174ae33a1b7fc628eff9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145e3df749875ec6fab73d2800ec60c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af3558d5615d146b5930c6c2798827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af1db81635da9ef158ed40035ecf52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3646d46e502e0ede3f4622e5449e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5966b7397fd73660c4098931cc92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d322ca221f1df8e6cf5cf94483b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e357cc877274844bf35529f1f0fa3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36507f36c930cb54be05fe659756e00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554096673da9b22ce407e5821c0ccf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15f7829c64d52ee554dfb6a295dd9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c3fd8d46ce0a423599e57f5e3ac2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82549260e1488cae205f56c30cffb62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccc3b131dcd0df92fbad26e3634e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d41fd63b77d736651341d96b89963333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af689e3824016e17cf93f42ab01eae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4df668dbb406b33c0bf8244b70a44b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e068afba4ada0722bc999df9a23c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16507d66e77fc13d61d005f702148337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56172ec02bdd01d977c33f8dcc66ad87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1cd85aa5d892731e4b0e9542a3098339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b3273468bf605bd0f7609659ea02d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89b26b55471c18f6077c9059285c76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e211c9aa112d901b47c2cabc4d12885342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad61646474e270c46de3642dfce023343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991b3316a25f1b4fda90eebfaa610d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd6cef60b0cc03786a5e2f002068cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956c3829019ccd7bc499f119bc7610c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bff0f7ecc871f69860680adbdf839347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dcb81ae386bf7418d93827852ba63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f6f3927059d288e1834b6a986ad15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1189fe30accec6d794e12cf8ffad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b3b3fb0230ea1c3903327ad6fa095351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac95eb9f86d3fea18f12561765e41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0625f9e1a7e30d84169fcdd1dcf467353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a15059ca969ddd1d56869b0c3a1b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe7249071ffe125f36586f0c5f327355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c4af5c5de8a5d3e67b3aee45e3e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac2399164c8ab730da81520c8153d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a89b4f8b64c038627a0b3ad11c7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7e11df5a9f9937cf1f52f27ff985c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a62b51bad3ebfac888aafddbd72b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b3647b78e596af39e1910e2fac900361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4efcf87e94fe79db198236c9c9a811362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527336572b40c4e7eb2066540966b2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05b900ae1420bee977e1e6e0bb8d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c19855adb2e2a6ba529d9b700d6c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de5eaf488ca51527452bac4a05e21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c8cc58b847a8c3d6907bf0e6fbbc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f8b64d78e41d713743f60437db0e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e149f8bf6c96ac0f8a02c7c467de0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651788780faae057b9c15a126733c4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980cbcb496b6e41e7d78894713af3f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a7070a6bf8caa5d101e935db3263c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eaf986922f6134b4579f466dfabe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ea18546986a9f687c3faf7aa900c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec20d074000363079e081bef6aa79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d4d15d9fc500d172cf4dc02e078d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a7916ac56eda4796de88e067dcaf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce5221b349e1642d15ea97fca39ebc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac637503085c546abfc914aef3b3da43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d45f1b1aa82a13bb95663bd08578c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f41e8194027751680cf6982d064c0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92384052e3c3896ae2a7e909b2593382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2991c2a0dc97c085cddea07bb79bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e103d5a1327cb5cc1cf03c4177e20c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b16e9fcd354a7ff6163641be6e1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd68a63a257cb8d0889b5cd4b16362c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f339ba46a7e40b96ec52a29644826387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800d8fc914a77dfafab8a5134b9918e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d9164636b0e9683cd0cb242864ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea422b464995bc1f8a76e51cabff02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830aa08ff5ec9b4db1e143eb1748f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d11f4eab7be7e1bf42babdef20aedd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd8dca4fbee6e20d9617954fff790c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca658ddd10ea7f381433e4c06e7707cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f2196a58d8b0f8553ad4487e306a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e8ae2eea6b198e011961ad4972960396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec75f9433915335c7c2e80cbd70b871397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c924dc008d93d07983cfd6264ae7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a0af62410d581a90603072afc97b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e0426ebae5f1195aa9d983afda8ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3e7fd5c948cfa0e9ee9304a7bf1f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2d465926f7f765d803569d1feafb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c9266597a9300b9bf2a1213ae287403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e7f526228443840f90bd703bfcb9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0b41ad2c481a205c4f92de815bf4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b7ce4364c1d315da9be32a2f43c9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c3251975fe07e756c0909a9e62e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef3a486569268cf8f2761ce27f0ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252365bfdf470c1ea41d451fcb9732e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdededfe8635a610baeeeab505d08b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798f1afcd9086d682b8b71af6a33be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fae6553b96e822d5aa1e0b8cf5ca3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc387d45e5f34a8411e648f8efcf406413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f7045423f1cf0857ffdf2fad33e4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823494ef9e9999bef6aea2afdfbd5705415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d4162e53ada1771a7ecf77336dc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d5e584901ebd470982f98c395a241417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268c7f3780500fb8eb1f217158230a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d3dc78836d6d16a8ffbd4f0d9e130419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f80f3a35fa5172eaa10ddd2a83e234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f247d927bc31568cacd1f1524f1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4f5d9a208231855b0fa435d86661e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646294d7593ca239c24691ee8fa799fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538aa8e11826c289b49b5020a34ff13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f81af7333708ec0431e8ea57bbe1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0de1e2f0568b75d3ca9eb6b787f21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd24d12c69b28f08800f7d23c88e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4f318e4f0cef018fe9c80b23bbc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06392dce07851b56bb02827ba072e8b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f736590933c247d687112d8b0916a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37ac52f8877727a5cc78bd3af09d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71b8e40c6503dd7ee2f656d8be4fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb21497b6f075fa639e5cb1d7724a5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c99a3b667a1057f0427b0d6013f81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317cad7e62c82fd2196e716b01563e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59378227dfdb57333b834af28cb038e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939145d58b8874e393892906d8c76a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df3083e1b6ea2cde8021adbc5147e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7254204ce81cb9213bfc3748c45190439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bed4a71f4be133bdeb63e6d10a791440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79290beedd9c090efb69768e751610441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbaebf2a34f5187a17733f826508bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188101fabb5c8500326248482558e18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c6bf3a3f9e08e8e0107d55f7bfa19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8ba7348b34ac579d07c54eba6e839445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389e247ff42e36f4e9dd714c4d89ee2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c792eeabb10d0f095955e02f7dcc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e515b361d53d2831ea8d598dfe4b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d5e3ab856881398e0f36e38fe9f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d8ed05557e9d501c72ea9b1ea9be4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5c50af78e19fef8527f0399a2c4c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe40a4dfbcd29baa06da0afb426d6e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd67b9298e938879db52198e563fd55453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ece2524864c97cc2931479c73f7525454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bc497b6d67041a13ed196313f6df0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44e0adc237c749c8bc884bea4a94e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ecb695f315b1aec357700ed66f51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6be6bbd8d4ca17a597b2dc830a57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abed59f79862ef8fc6be5c6527f163459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1270b16de5645b8736fc5ed26819e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578645f3aa189d26f259be06477ae63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1c11d2009561fc41303af218c5906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c99199ace04f1ea7dbec5533bc0037463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f97233f7e57e816ce389a345d3691f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c2e8ab0f2291d621a9adb5416eb8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3593abf694d28e6a993b9a219b6a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b88236e5a0120f826b89902ff7eb2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68de3ac233daa9e4b867122b1187d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62395ef1a4ea69affca7e23875ba75c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d9af87b7c83d33cef673536c17aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddefbb7609d9cff658813dadbd87d15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5453dd536a120f454985a97bd212472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b5d949f26d603c743e1394d9b8f62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93540034609b0e102cb4b0f136aa587474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119354893ce291ee1e7e0d5a39442f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035e3bd2252570944ff0d5c5b73946476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc55c6858c894249cced8dc984e8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc859698b911b908ff3a12c620a30d5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d0a6e8255b614b1adb1f003cc78bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159d305e4a154c4f83982b55ce4f23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15975b6b365462dbf1039cd9c90c8f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c11a6134c977955ce6c40d86364d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea545bf1e94996e8047c0af8132806483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82bf7eb0a2248333320ebba15b9077484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364553fd569843e53836c2f68c17a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e50595d61070e72faa217c063262a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03556f404625068099d696674b31256487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974decea739e64845a5e2d0d2602f503488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62473207c0393fb2f1f1193a831301489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e12b3d2bcf0aeb674c496150920c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec99627842a515a400f931e2277ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66537888c96994c53a7ac18caed7d816492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8827d3e4f65f58bd46a526e7abce02d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6bc560e459811fd2f2aaa3610972494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75d4ed72cab8c34e95f8ebaca20e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25a0de17f3f6ebf90481ca0ac1dbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af7b8cacce1abf70ea38c60c147531497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910c2167efef80fa7bbad83e846b0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c7ecfdede58ee4722f5f440fadfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b42e5ef528e02b6c54f4c53423ff56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26810a3e28b4b2f36d66a943a1eea7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a01066298dd1c207e26f27fa41b86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7f00a3e45631a17eadd32e39250e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653896543511c7fb3aba0e341bd315e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1f8cdab0348520d37ac294c595a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388696214407b894614202d5f61ff562506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1f2385afd1800e439515c8961454507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd53b1e126b68a126ecba40b320d84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3c202edba4ce8149a952720f2125509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e2e022f3982010483155685ddc828510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b1bb4549c52e620d4b21336a2621511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aadf205bd3b6bab6cb2f8196b8d279512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a77c790dbe460fe52f78ade91ac4d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8af3360870a167f396bc800340b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f9a580207479561bd239cb21ce07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d28b6f180d6e683efae27a00b258d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158ed8debb99eb0f87b58b70e44ac9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9038faa752b07deac0fc997a22bb6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21964d691427043b3e41d71871601519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6a67d8a3399cdf23511ccf445ef0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fb9442356a03a0624ba8e7a633681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894d10c33574d9dea3e3f5ca052fc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc3fa6ba0d4abc9b2ee3944544db08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe031fb2ef21946ef005927e72a67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a907ec0a3d367a31a3735827765c4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df14f71e7a0281a5439a5d97a7e403f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213b9e6f2f6c8000fe616658e9a2f26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a0e1193de8bd1949c53b5de3f702528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372f1801c8abc631761fdf8725f1c7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4238eec46194bfb787215f5e890719f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc37322603508f772f33cd55588f8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65dcb6d40ca5b58f356f2af7cdd05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fba6048f8e91667cdd8c92471cd3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e73f00aac154320f167b297cd275f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f72c46aae765782c92383d7a1d064d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47313924283d2c2a3d948120ad9cd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7112200ad76c2109b51eb0c43b89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3edd05a19b611669aaf777c13e5ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d5bac51357f21c51bcf6abb6d173539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e509c46827df031b3ef417f1178fbb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095266f6b9f6aac2fd0360690c8d0a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c499e1065e931124682b93ab64a941542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d0b845e65a5b7a132e2f6a2fd86e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c239dd96370d231ad7c88cca84f8ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d516a3aa28c386abb002423eb87db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554495cb72a8ae259809cc5d4e2b026e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b301271fbf212f9d83cd064493a1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3094704ec5831f069bf63456c70069c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8b937a0e46b35dcef0cde6a8b5bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ad86cc60a6d6bf05507de915b2a75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b1a0e92945e4aba779e094319965551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abc0dab90a03109726c55cd97e0850552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772cce376026fda6824c4f19df1ff6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf83f629195b222f39f618f845467554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d32db71c34a4f798c01b0188904e59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e3b399f896832efaee98a69d1d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe5a76b77e03196088c95f6a1dc88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41428616afab83c80460c3f4a36f8c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdacb8459e825b4efbcec84f771e9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07104d18c9b9bafe87eba83a8e2e992560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e2484381a3eb0b0ba20c22f96c63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433cce648211f507c5d6262d0a3419562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084acd65649710c7b7212bd8651c61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c8b853d6b0be152c38e927027a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309f7403af4529902c5c717d4c7b50c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad333aad388f5988cadf96304318bb1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ece9950ba86291dae430f867b4140567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81632570d085e2e1fbde9ccfb55aca0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a7f9ec17867512ec56ce57668f99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38a56d6eaad362390867b514cea42e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a49384485e86db193ebb2737378714571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1d4036ac8a73895967eef442d369572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206895eb78bdf3fccfcb22af3170940573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f358a5dd7024d340fb70b74938f21c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9f3a455410d02f9996ac7d519bc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd32609bd0b1dc5533194f356e1f3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b31dff8cdf4755ec764cb2e422c80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56a71d0accc67ba09d33f5934c1cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b535e36394a234b7ebd279fb3821f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762383b4c0692664f154b577a445e18a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37b619c4c1d52dcdae80fee2551245581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f318e8e86d0f0bcd16ce20e54248e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d22436a5667c7e0d0971afb2fd46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5583d3bd8553150b25b6e40625d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472817f02e0438b1f907656247b9efd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627ac8d5b57538886d1f1acea3e11c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c54f1bc3e18872151c49df79f091ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70217b7c27e35b5dd69fd92cefae1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d09d01544f4082aa36a9a4371399cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac644aeb344ee699c8c23820725b8bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b83a2b892f9757aeb5efa1b54d904591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d831ab8a4b22ac5252afd6dd741f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1af60f4eb48648e4a68f3f838526593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0e927de3c0befe44b3ddd8c7091f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8061b360f2899074223f8e7a6a61083595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2e8a48c122225a32c95604300f765596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068a419bc4e9da14f39e753865d56a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3312bbcf2b536753178bf94670b2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490c64b520d9d8fa1c53c3f40be844e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffe0f068332cf192d53273391be02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400665e8f58e18ddb98efec0307bf56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273d43e738245899a8b72b8b4a5ba3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652403612e34100094d291f19ab16f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef2e4cecd0a5873d68763e8f589657604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d4e81c2984e6a5a31e8c1e289314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a7ab25fb4d568d996014e9d764e4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e412bda9617a17281983b3854751f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515079dbae525158c3a81fb10f54963608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e2ef5f074b68bd83f7719508fa45b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2afcae697ba30fd91a8a514df76776610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05ebbb9fda62c5e61100c460efda4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3515acea32551b46ffed11fb8e27ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f6f8a84fc39248a9de6f705e99148613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8856590f9bad9249fec94992c73b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028275b90cfc478c3a20c4af56de35a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb68692d6a7e53bdcfcf0bc56adbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49193aba05c325f46898094722596c79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6ca5d3782cf2990882f4dac51883f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1c18c64b60a243566d331e362829619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3d21c4d2f0099ae11c7d4877b5624620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed286563a569fe653c4b9bcacd8dae7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916cc77089380dd9f359cf0798b7126622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dabbae171dcf494928048d6ba9e5c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d411ff26fafff09841a06cc9a5f16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602b9ac3e854a98828ff237aef03bfa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1255a58ec44bb1ef053d4766282a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531f4b39b51e9c6ab4adc016c4f560627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdacc907f8628c79302a197b993c8f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740879dd6916ed82d419de068b82d040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe21452cab3497a639b1ff46a7b062630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3add75a67d3fe436916ba59d2f73d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb271c0e18a0e38da1e36863fa1cf60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152646c858c2002b487cd78a46d3fe9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32bd8da68315575dbb9f83a9f80e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bac21e0e97ba734dc98bf8ba05aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b2c6728cd2643227b1cf4f9841a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1760bd47cc348b2c8f1a2070111d55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673279690b7bfa4416b1ac9f9e2e6b14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763c1c8ff8db60c79392ddf4b9a5726639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659877f7343ad94ebb0b978de58732640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf3336440663a6982db2d98353a2b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde1b8467054a6c901f87ba1ea73cc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6952f70ad543d84b0782bc4c06548643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047afa0ca9a5deee4776cbf42eef5e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580e2be5d14da8464d5128c640cbffd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f59382b3a6d1e882369c7e69e1c04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b8bd92d0aa36190a88de136198f3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f76ff4be4eafc4699f911e7b45fbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858f2022da9d9c2205957fbe9f7645649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05951d97bfbed734a13c9dce0d3098650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f17b22ec4668364b90e5a1c26e0b39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e272311657c23e2ba651234c63b57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be19a48e05bcf0d2948c88e8fca37f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e31db23c2ecc01f4d77ec289d974a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa1c635e41d8641b23c18f460fe40e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45cb01dd188e8205471297a176f2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2316f45fd1f53bb858f4704eb47c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74228610a3e999866e1340706c5d2eb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299a51f17663d87611373a55769863659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198a306e7e85c39ab14e99c2c5320b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c35691fd9cff2641680cd4150a7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9e06f9cde6a3987f27ee72071ef4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad279dadcf3a15d0ab3ba4bd3260061c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfecbd02a9439c3ab306ab7a6c84bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58994a7b4c250918e230aa0149ca49c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5eaab050242bb03b31f4edf3a8e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14815b1d273e4fa84247baf8698ef5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160522cfd5bf22b89aa63facfc8a33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5833f07df4c26b68fa13411a3d6e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e936fad4d9e2383f7a5567ad7ecc0e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d0476bb14343f9f01fb80b5f55e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca963f0a439fe6153dbe855c11f790b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ca602b2fa0886f0c129f36969779b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcdbe4ccad88c020db97d94808b0d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2777011ac64e518d01c5215fba29db4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91ab26db5ae3bc561d969450b1419d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b376d78d7a054be28be9ece0650c149677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d2da881b714144b5c85f53bdfd7a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e6aaf501095c39e196d854180ecd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13250d2ae87a5caa4340218b7563542680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19094ee62be6c8d5d8c08c4a8f69eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9765e82a058297d90abde2636c95861682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc2f5ffa591a9fc538fdb7d7557fbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857254348188cd6cb5416801c8b45e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358436df93336cb183286e81800dd40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597083940345aea0a6bb134612514cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f22394025af2cab6455851f962e06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0dad763bc4f45202757672c3a9ea2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a728f81705bbfc5617483fc2343d28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0059443b3b827e21e816114c84c34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dad70fbf22c2a74eef6c5c18a95eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1638db97190377cf81a6cc99877104c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67370f2287452fb8487bfc24b66b9f20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9070d4e7f35739ded78cbfac7cfd0b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc382a4d003eb9ffe8b3ad72a691a4d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e081b05462d9a028f98d7e8d8895ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520de4abe2fa5058225761e153779ef1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb71b074828585a49a6dd3bdac767698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519820b72f4d3609d1b42c56957e9c31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5fbe897f63a9ffa72893acd4249f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c38aac592e7c00f07e2884196060b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622df8e0fb6f2a40316e39273b50edb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f1b4e7240a6c4403181fb4427ca0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bfb9418e9a6a800c3e03dca8022c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7b97f52202aad7c5a16e04880d49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f0d76ee831130a900129e0839a94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859be4631db078f82aad3846112c8df2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759760ecf7f28a847c546b0145326cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca238a390d7dea77534df962d16c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b564c5035d928b8a03afba9ac002f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226475f83adda7a6c32ae631c6d42c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a461070aaa8632e59ca3f97de3067712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b503fc1be84eb990dd507841dc926713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09176670866f4cb3f93f6635b18b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff412c7727de405c63c9299c966ce64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b9ec345426ee54991097d8ef96378716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc6aea3a54cf43bcd16f58e81e6223717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9f98663c36dd09b1411c9e7351706718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbe869babd3a215a128c0ff1cf9475719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd821bd624ad8dbcedb26487241c0ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d3f5489b2d46a8bc8228e41b8f949721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab0690cb08325342b9d978d665f29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76ff8cbeb8568506d7cd51542fefff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948beb8a2262970ceca1c6c38f24e3be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3536c188642b3d20fb979e8af1d6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68851561f8da5eea7e39c5f66cdfa6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa461362d2ab8025aedab97064a4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727e0d9b9d74115ffb87a288eb8c96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce21b5fda134f88083e2979dc033b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ba45e5d56832fada13cbdf09a453730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a5537778258fff6d2071acc788152731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6d4bcc30f3dc534ca995f5f3e7250732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde62678c7ea279f12fdec44d1177b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab490e24fe0e20e83b8e3c293a5c16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197858ca73efa55540e2a80f49b8952735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df10b34745090bac4345442c0af7aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c56c7e4ea9797802a55ea88c0903737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a5c29219160ba63f88590aa80ee8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e284095ff552c2005f0c4f21b0768739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff468dbcda290fa108fa0b3292e31d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b178aceb850d5264057b4f632af0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6073bbcaed60d6397b62a8b7e68db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e6d5e1af2d043c4b78cef0c013f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ea26d8d50666827319f48b936737744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149d3ed8a06ee3f560a311d8b724f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198cc675679ff2f365939db1e234685746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796a81cf84c3b6e582d451d87b2c33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ccfa1f1dbc56bbb3f39d58a5baab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d535992f4f2adb9030213ea845b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e8bec1ecf3c50ebdb1db946cffa4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b274ac10f6105dbf17e044a5b8e83da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e181f144a0de276bc3fc80ca878e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48132c885c527d497ea4e8890e2223753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84013dbc7a6baa0c3a70a55cc50518754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec832ab8d82724590644befb8c28d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602590c92227ead4526073140be8b8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919972164ae4205988093bcb90e2882757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066bdc5e424d390a915e6d688d9528758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381bfe83f05c6c701664d1fc8a8cd6b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04548e2dfa4f208150354b3a9f9ebc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd640b5878ee41ea89352e26b27c36e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9e7f71fecc64982df3a109cfc53f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88471d494b91b25d1ac0ed798eaf27d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dc1b7aca31051a6dbcef1e6543583764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a087f780be7201b6af46a5ccbe44e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f806a2bb1aacc22d76152912da2c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559133b0cb6c96ec99515743d15466767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9e596c610fb412d0a02fc3786980768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5dea4dd8fb9df9dd8ab3387c1108769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6c2de6cc651f12a4d2aa2b4e66cb2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7f1cee42d9da38be8d9fa6c17ccac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194e40d208890704ba72a6713af7b77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c259435705c90ed0768bc8cd34320f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe25eed24c6873d49c7789da66427c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7990eead9209cc74b718360e37531775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4827d637cd28225a6beb323233a1cb0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387e81ffabcedc22c7ce68453209b7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f151230791fe6eb86968b116c3a66778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dbbd3196f159144afc625a2987fee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e522a9ea3e2f1520542e052e5708780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18618ad060f0b44b0d18d2c63078c9ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e24799dbecf8b3bec67ae803097661782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201daca519cf1eca5957306b6601e02783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc405764ad7a98cc50ba57f555965405784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff29f25a44efe0e144aa6bd57666fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c4a5bb51fd86774a4d624ba79f0aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c9f8bd686e1d6cb694c28d2d1529787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7578a5c9ffb0912b1c0f537f7858788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51967c1d6848033b89c933f90e192564789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322e7524966aa69e9bc39fb811a76a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3734c2455e15be1c6c27478e6c510e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d578493690a918b1bf4808de4fd40da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7f2d95769721812ad80447636c3a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db2bbc86eabfc4b41817fd987c2625794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f343b57a77a77f62689d1150c8850ea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e85b28b4496d53afb208d6aee4e5fe796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaebc37ab1c884283f762b0f50c8aee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517cd66f696f259588c1e3a06da7171798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab512471cae54c7586284c894b05686799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38a54270f7bb62320af46c7905d7c8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb5b21b1b39c5d7a401121d1b5e790801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12709547ced3196a2226f97ed328f40e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d571f9aeb5931c1913a68bf7fe23999803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725e7dc9488a2e1bf3cd0743ec339fe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713704c299c4f9a72422241c4cc940a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cbd478d0b4c95c14f499dc4aceb2a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1147d06cbd70c8573d28f53985077807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090196a999bde5013b9495eb39c5225808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba651617601775068360ca9190f937c2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc2058aeda2f72514dbeef9ee1227b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b6fbecfcb28510c90d6488ee17ef5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0dc5b2e90df51f1c0880d203d16a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c41a188b89206f1af5666d13613b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece7934e98d79a7b9cc3e2c03c2e5ba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03da3c0f4c037729070c0d1463484815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd67e50b33a6dc1942f5fd918e52f8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afee863e2a3707c47ca055dee8ac97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490234b5b43fbf48afe373a03a4322a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2805f0c0ea035e703cf23ec9387a9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074af6a425215676de52d714cdaae0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a72943bb69539b37db2686ec90a81821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c140a1fdf664c54da72820173b70f5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e26b1b4013680b8deb4c98f684db0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34990041b54d9dbb9c696d1ecd67926824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f4cf95da304ad8fdc7a11e4e5a710825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c45c540ac106dc24b76e779f00ff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d135d30e52f4ac1abafdcddbf1b26827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120e2c4a3ecc252c2dd97acbbfa88e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc129091f4585b844387cf8b22aba3ef829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a46f92667c6eb33e987300cd65197830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a12d2109ec379c315bee91cb553817831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3a67673fb2fbb09769b4c2062c7f9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bfe98e3067c9dc2491dfdbf43f546833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274adc80d5b51cbb91eb90309eaa78ee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcf75c5fb877cd49a7d9422f6b01c7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e7266c62972574dffabfcd0d41b50836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a4bc01d43c47c8db7fb625362db73837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f620c8f9f8dacc3a8bcb1f3678898838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b133edf45964eadaf3d58b7dca834ab839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea949cc2690b32a764b0ebed3c75ff2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a6b77eeab3dd82f25421d9d35328e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b9e4e03204841d7f418967c03589842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807698c785d914cf8d87c9487657ed55843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3a82e4b6373a7d0709ac668b8b8e0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b85424843645ddf7f006d71c615d30845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eabbeeb173cfbe11bde04f6616ecd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643cee97dc00176f26f7f7d5cb0a2ea847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0beef6e593290a3cbacf83ea495aa8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20da6986cee8db3faadd30bd8d62209849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883da6c3c3ed079569d2e41858e1ce34850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82389db89c279180d064141a5272f10851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb0a79a33b531745ed6655c690160852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a73b81ba98e6f8c952d8cb40a0b3f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a45e427a8dd8a0d1ad149d1e505cd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ba604bf1eff342e328739a9920b8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086da54c488ba80db14e392dc8c0cc4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7054445b7dd505206995b3401427633857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979e130f65262de014841521dc4ebc2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08288dc9d1c40cb67f4b390a1ec3f5dd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b63d532e0e64ac38705c271708d2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6c9e023896b1db3fbdba7d3590d96861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08821ba58870f96ed4e32fc2777e69862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7842f5f669c0e2fa0c6283e8d6bdd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649946c5a1547004a98e871e83d2939864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e75902cf785cf54bbfecdbd2242a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e2749f1decd1c3afb2b412050c91866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77354eb2bf1f34c1ddccb821741a550867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574d8c615384f2613e519045c5f1b0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f0f7cfa6298c793c59ba5272a1f9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5b70b7d94ac7136ddd973f6b4e8e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ea350498b9f1e12edf4c8e08c0da871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec8fbba442e500a003b8aadf25c7c7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618989f86ef71928bdc64bb3819ef81873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f781df9d9996dec145f055067e9fa40874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96beb77d888ad929fde1af223c099d5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd15b8975be4a9e7bd7df6828f9874f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03076602cce8d525e4738cdb8153ddda877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b0f1fb1143f26bf649633455d965878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee83964854ed6718d1d697db48e70d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c28104463e3a11207b5ecd709239880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d68248d0b2b8b1f3b749e8466cc000881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e59e923c066e6d2ff737a443cb3a2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8585dfd088716ad98ef9c2def6af36883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fae3ed6c53661dc5ebe8d40611eb0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbefabcb4784ec7de8c4c148d7c1f8f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafaea823f36c10248f1ad15f100b2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbabeef43d70b13d3cd56e13e30dddb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e906b0c1e8408112b447af30b7976888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664650fe5886f2df5383193bd91c2d50889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b175709cb7eaf9e2075eeb6df65b82e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d7cdb6dcdf4ed25fcf299238f4344891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f694cdc8a3053e8c78a277ee01f825892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bb460ef5e42d805463c5f0e3674c6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ac67f151d4408a25dd9633cba842894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f31ed9f399a04d27217fb90527df7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b409560307e6c5c64808fbad32425896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d087261853e80d6690585f52822b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff1345b9ca425f8de144a73eb832dd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708364a955f62b13dd89e1deecce4d7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a1185a6fb921ba9a6918af55ff51900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314a84faba8813c63d89460deff34a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811112112b382cbd27c6a37d5bcc95d6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98888cd2e647e0ba60115fec5e5de9df903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985fe96feb9b0b8cd4488d788f9c51904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953bf02f8a058071d26ee00a31109e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46e9c9f7f484f8353ade793c39995906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11b5aceedd592e4e3af86c9828d7b4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bfe3873245909cfd80129d7671254908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd43db163a46036c200d07c32ed1d0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f5f00858fd9f4d5bc03a3a8dd6a82910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785e7d84c296e02aa76a96e12cf0711911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11d73535ecd8149cee3f2c82aeaa41912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca887b2371d5ed7849614c5b5234d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d8a8841a298edba5f5436cb728049914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba155ea2560d74773e7db40a471111915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59e6b67f970b5ae056d6289faff044916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eb7c15fae4d52a5372363e82dba50917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f2f7c388ced7eec4c9650a3bbabc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963869e88bf861c21522e7be8b6ff4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345738f8535e8e1e9c8cfadf2ca002ee920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff620db0f7d385aa0ed7dc42248310921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e09136b26c009b75ad1bd25f16c9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b2bef8b28951d6df42e7c0a49cfd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f672478549133e3999a8eea80a19924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751f3e5053b9a40bac5bf8afb27fdb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a1fa7cd22c4e1e62575df127d7ece926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec532a47499c6ef6c6f4b68bfb33279f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcf34c31e5d86a049be5d2007956fb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d94b6a1094abca7c87a6db2570870d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef993b5d1902a30745545d12443439e7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850dd086e040042ec0dff34e8262df8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796855f2511a34aaf2835a6d33b7f6e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eccc6dcf38e31e8abe8d33f7027de933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15c9e3bfaa7f92835eee8b9a569007934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1af5597ebb2c4f83992cb3352665935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137df94924fe692a188a568ce725beb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258bc73c8115e1fa2c96acd8324a545937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69e635b07292595381ccbab34c122938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed2b4020691e657d4570ee72bd6e91939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea1561226cdd1451907ed5eedb29ef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fca6108aaa2f0b0beeab4f00a81f44941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f03436e625daeeba560532fe6df3ed942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40d276ff58ea1284576b96854ffbb9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f592e8bd2f2006a76104cb2353d0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2fdea5f7da2cf065382e0aefc0c9e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0a07b9e33ac9ad006a3ea95d3486946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5355a6106ca42cd7c67473344810d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfe736c044931fcc7da295980758c2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99874e01213e33a365f6b7156eefcddb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf598a4d054b165175fcc0ae871346e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db310b556e9dd4a7eed4d36902a05951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c60b53e52dc14bbee766a8d9465b2c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cff4ad26fca17412b5aded8a53fea5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44802809f1da0391ae88fdaaa971b132954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bab5016615aa4e90cb9dcc777c838955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f22281e2904a8d9b5a5fbe6dd72e4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdcee5c7c9df01024ca5ea9325bb53957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de1e57377e1423350c3c424f3cbc0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87706f174656f88fc97c9823456cf4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45ee11aad7dc966e531b7094c22b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a5593f70df77ed6c9332e181ab55961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87461eed3047d42c3dd93fad0573517d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df8e32e1774090e3759774d706db86963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d1b31de699e964dab055889fea6b2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e88bd59d7358e0a226daa64c27010965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd84ef1c5a4094392ca354c9acea781966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea1d2864f5b2a00906f117e4cd3fc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f18699727af567967ff0c81aa81d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5be6305c29623aaf60c7a1f413a2eb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e9a8711516a5aaf8e72a8a16a737970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af764d741e3eacb8377603e85f8098e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62716ab6b6a31310371673c745ad7bc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13107ae7833480e643d09256c4eee11973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79b131bd7f80239bab91d839081196974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec4e5fd6f0d91ff3f22d3bec3022be975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea512d64ee1b142119d7c0863ea5871b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f3dec0c8621710fce063c34103f3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc7c2286f038e9e5fa5e50fc6f7e56978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d9ae7f855677785b14669c36363c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0ebc2920eb86bfb135e0b79864d3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706df883a80abdff52bcdacba62a6e6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf695fd58c6efc356f9812e6cc0bd760982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ee266fa5e968237793b87bc38c35983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc834f9c5e57aaeec5c7d64c5f8a7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3014ad28781bb0db1cbbb696f7310985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b72edcbdab382785f4500b093bdc2f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b12c81a0fcd90459fd629b6b9fdfe987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b747ed1b81a5d3519ff7e78cf2f5de988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d483063aab5bc65dc2dedb1990f5d9b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c23dc9a86246ed0fe32e1bdba7762990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12208491c2df922890db1ca27ab661991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ca93d1247931c6a6dcd9e50b690f2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273e1da647bdcc488588092775a5c8993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427acf6e13ad4de23afaa86e4a51e077994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ed9fd67d614042d8aa06bffcda91995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf8e568cc7ff1270612daa516c9af4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8056b33b683779fe419955f739e6da997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1a19cd519b78f5fd3d4146f65aabe998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>