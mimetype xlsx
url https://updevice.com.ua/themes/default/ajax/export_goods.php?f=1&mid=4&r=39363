--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c93a68cddc2993f40d4be88591c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511cebaea7056b07c3bd0aafa3d2b062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b503133c8f69b69e7f48cf6a563b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaae39fd10cbb8a2ad43811e481c004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45808d22fa6a5d828b29968462b91d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07578e7fcf5d4367c25fdc59aceb2c656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc63f4c3753e4bbbc61300d8e732d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e1bb862198ba4cd030739c7a00d2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c23e41695efb329a7ad577debbdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f00de1b9db16408a230a32902daec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25678195a65d568dc09e61565710911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98a766b963e407a6001341b63a8eba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f69263116ce73cd84eae79eb186b1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48536831b5b304a611b529bebf896d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bad14375e1642489661e82328e18715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b59ee2532acc0881f64949039a14c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d75ede68abdef1c07d345403cadf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54799792e710dab56e109d3851236f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc14bc67f51228da1588ccd66abe62419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063349ac1175421daee901769076491a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b5d48682a5550b0e95635354bff421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08485b4b2c2791dbf760117d2972540322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35f169cbd0e553f878402564637e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e957f1b79c5aebbc35d47f7becbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5530e5100279aa41be0dfba3e4db8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f60d48312dc69f6ded494294bf35926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8af6e0c558092bb2f555be7ff2cd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f237cf691dd26b578805f5f63b7f8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0871ffedd33f45dd35dba4eed1f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e0e185e189f35b3b87a0acf902c0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a239f505de499fc2c9e8868d7db9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26263f25d28ae19378fcafbeb1f9f3ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b5d72a3565b3d51399afba228b93d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594196ef1446d56025e5912caac2ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e56635a05fe5609c4c74808009fc6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9a619d8d0445de9fd8e2aa86bb3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f5010153275ef985990437694b56137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322df340553e979a7734e749b1827838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2267e56b15fc100860e35814efbc12639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7294f53aba217aacc152b3ecfd87140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad851cc5bc9eed6c4b3f539eb45519d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe63ba1c7026b568eb50d2e33163142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75e93777f87af60f34f622c9cf360243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264025f481c3ca40660415bf75305944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bb14010b5af60e8d8a0c4ae62ff7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d564a9d0a6efb8e15091ec1105a20b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba732dbe5fe8eb4019d9a843d5b59f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973def3eaef53169703700d87539545948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f2b3a25db5721539b0aa388cb1c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747157c6bc8c804160094929d507f0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530acdccd799be960b5a518a96393651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745cfbc42f537441282b400029e25f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e0c4cb26d5cfba4e88a7da269734653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e5a667a2ca125517470d9a38bfdfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8322cbe539644c5c3a1f3e6f806daf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcc2fe6be3af6ae4933ef768f60a7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b7b2b3eeb9b53f8c534d422f1c62457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f02f2eb1a80501bd976373194595758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb6663191fcd5842122fe1db08e0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4100e073998c16fcd96f08eb56ab6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb18d758b66d2e39856e7eeae13877661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14abde81b17625b5e05d6c1263a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace1c1a286fb22c1b85743c47873bf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac524751bc42f56dc1f4dff4caf03c5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b17e3f2c5e7a2ad970abd3ea4625c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bd0f189d2a7d80a8096bab910b93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9fe4f2bccd8569e684adad895ab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b798844101a50d4c4041d05e57cf9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860994ce4f617bbffbbe652211d8559169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd205132cdc8dd071b40d9619a5801070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51687af0e4c4b558a619d615deef1ae171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae1e81e51908ad5a753fe00c7fe9c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525e41ef6614ebd3dae1b3e7976b47d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a4cad1e9e2bd80780c4971cde6d5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0814390eb657d32803d344f7288b9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04c1c1ec6f63d86deb38d4c39a53576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7850ff809974d14c409c27cc0d3a41577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741043cfceb5b7144abb7a6d73526ce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2958c076542c91474484abc25cb2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053013f2ec5c88c2dbaa341f1fa08e4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c76d14f3c90df8fda6f8026874feec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da1c97e62148430f4567d6ca8128182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e10e74baebd7840a23944e0218b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b0a253049edd7101c8b82b261c7d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b776ac119d61a0169864993b0f2cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde24252c12c0090a21865f55ce01586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764738728624e0fb1b0cf15d0eaf1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53415fb1bb6240b685763dfae24e75aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89afda78a11439f6c7d5b1c3c3207e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c02721ce52a1e405a0366ce8468a7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9479b7017930126661964dcdad4d0df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed79d9e2c7fea4c21d37cd4fcb019f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787a62e0c463bad39697b6995d57c8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718eb60945a318ac31f4399f58167ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c782583ef9d678f70f2d18ae3065e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e2e09fad6cbf8b3216e8dc76e35b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27fedb15ea5b40bee0b3b05ff04d4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af48af92338673e1c517f00d0c4d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7286fa64a931edd400d9909b83dc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34a4a49a91d4944bfbcab4b2d75f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ed41457f00deaac21534d44255466101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868060b2b08e35e5f31db9606faa7b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82c3178229f763df9462897d8bf26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967cbbb4bcaa1a48321f347e394e5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f256c1412c099e1c684cad28a620b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58235da945f358695ad796d95c798445106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d24100f9d3492f289b88e86cf1be85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bf21dab830f54dc5e267557406d05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4384aa02a923eaa6a71d717728ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e84e8276a33b2fef469d7c911b2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce489922b76d5f1604c970333dfbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c7d2e6b2026d5102bf22191b6768112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fbbfb14f83a34ad6c38a46ae75d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79a4cc9ee9c10c6833c92d3a6f1fb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800beab99e050e48a3e1ae959ad79a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a10ae3c7b653790ade88ec1c2ab36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b568322fd46f5891f59db2a14d0803117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bab786d64c7ed6f53b78559115243118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b5e02b947dda78982ce065a15a90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25af176362350bfb0ddc8929bce0304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71792872aa8be7108495052c0ebba372121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed855398311d31a4f741a3d36f2fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49242b1eb43f8b47385cec242bf66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c8a352908f992c190bcdda2bd755124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8283520f5e398b3f98331f6a0eed3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a3438be0286ac9a2fc511c9f5a44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304fbb36a9bbf0f794228c8ca16b7a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b1c10e00b7e7318cebaf09647008128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc135fe4bffc17b19f6025a584bbe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f7aae624810327478f3a788f30c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4564b42e517a7bdeb1bacad1cc7d44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb250650ed86b3fc3568ba5a324d0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c82fc27cafe0d50cf5556a9e1b51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb19badee73dda317674e497cdb636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f78398f3cf66fe4c56bbe4544c89e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca428556dfd87d4653ea11ac491f5c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665602d56682251f3fd3e4698799a453137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156cb1bb86ca3eef0f12bc496b34900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5cce422314d983ad6914fc1c896c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a57338a135dda81e6544c6477293e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c060a39baea42abc7a14745a869f78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88384832ff96081d0087fb668f16ef9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e98a160d43f8335584437f9cba915143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa9c0ac2f829e48700190262aec1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9b68056a06ce119476034a18ae0b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483ebdb9dd795750398c3ffa1694032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55ac13f81a5a095c42f773d8fd9d8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c606f0ed5c6e6f17f37d3f0ea63b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4e8faae6b78d01589e79582b47afb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e0ba9aeef067a512461a68fa67cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba49afbf3fe79b05e02cab8eeb6130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57e98b2ff79b5f5592f222eaf4b6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea549432bc6aa7e09419d6505c211b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcacc7266cd8fbfd5334889f23dc6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c5c6265e6df87ef60f260556680ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21856b308326321b19fc146ceb0171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25524a994a209fa6aba63fe5c55c25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f80c4a82cd17a02a82ed3fe8c521b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc92f0067e527d20ea6ef37be9e3fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab8657164cd90f03d9eb962793eeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5360213fa787e2be45ccfab5e1c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a970118af75a8bbd2b977e07a2f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba631d8ef737b9ec91391c37b2269e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5e268371dfd92ebfaa2b17a98441164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d90cd49fd39bca78f11527a2ad5e2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac74546c20dfd832a08b8bc7eebbd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6553f45098ebe5beb21bb5faaa7bc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c131cfd6f3d9f33c65cd2ecf2f1407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91177225672a6bbcf415d5c03136d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768b88fcb97ca33ac52180deee50361170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dee09ff04cfcbdedc22bdf50c0b6bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd3cacf5676872bfcbf0c5cf8f306172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61735083005ab2ef975598a355bf5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff44b35cfb41d330fa5607004ba3a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453089be390d89bf62ba338193a24fb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09d4e75901e04f48dd820419b88163176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f686583de4ebdc511e161ba97e39aba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77b2429aeccdfa78e87487438e577178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ac69371c5a389e5b6b6d2dae158b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9418f3cae2884f87d489d0c7273295180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b1615e3e326cca154bad6258b64bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e702bbeff31052774c692c5a892a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f611b7f999f929765e6a248e140e10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95169120669fbcadc877a511d1298aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa05969a6eb218b5478371ad76e48b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014464b020376b3469742dd363e862b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4836de24401f9dcb0c811e4c3de3dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d16fc3555a2b6f1f5dfa3d207e58c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875855f49c3d7d3eb44f116fabac9d84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066575fd3a4e5ff4091e79271824e53f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba536fea3ca254a33844b89f0217a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25088f4e4f37cbe939901936eab3604192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91485f95885777e0b220b21c12c2cdbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502df1a6d1e5857cd9a4c518a048af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bc810d8517615f6ed80c79b06ab7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5715e34ab8ee0c23c3331f6e9272196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bae77974069f5ff199e867e8f0835197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e948add0cbc471639e176927a5527198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1feb9c059c3fb2fd829e03d455071199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe980323b516c7eaf3e407bceb25b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c936b85e6baf969573a1062e23a42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9321bd4b816c150a5049f331265003202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5a069f5ba537c17f90d90547c6ff1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8064df8797b45d25c8978e61be8d70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d94dda626e9a9bad6d01ce439f338205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5932611aa5ffdf98c01c2adb2029673206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a4eb97084d77a045efae68cdf9f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c030417a97360af6b9c095c1f735208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28354155c0c333536de75f1fc29a9457209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117e07e0c929f7c6b6eb2f5aeb8120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295f7ad57c3d8263e102bb7dcb1ea4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142f13f87b1d774abd12ace90446994212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1cbe7c1ef504e4920f6bec9770fe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858480dbd3cfc0c7aebcfaebc3226d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69906fd7591fcb61231b2fc366a121215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ae7593867735d6dadc34037bf757216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07099dc3ebcaaad4113b5f966e7fac3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce15a40e94cd8be68cefe94ef3e76f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0aa0317286a05b8aed0ee433eee2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1295e3bf2beb5a08d7145612300df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93f8d44e588864a366898ce9b17e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8e4814ff22a3ffecf29de50cf737222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69511469f5933ac6fe04d931225b287c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7a9d825e150c98824c962b57ba8e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e87ec8401c16cd1018f223a251f3c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4228241fe2cfa81e49158bed45a66c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dadd3ac7ea290022a5c95072b61959227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1bf0ec201e9e4eed47b9d3795ecc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadb5cf7a7dac7a99a577926ff081f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6460ef196214f3e4eb0de7cf7423038230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af065d11fcaea9e8fc30f4f764acee1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d48b26c86ead752821469bca90793c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ff89571c7582fec438fa02b7acb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5672a08fec8f127235f2af99e505767234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d6a69c531c474fced9992f3b7f1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483dc18d859176a71d0689d56f4a70e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce945786fde76528620926eecf9f6ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d9ab2a01b0823014fb5b0f2e6c33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656a4f4d33d01e9536d20aad01969d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3591aadfb4f2d56220a14ba77dbe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8711929c591e5e57bc13cb4681c044241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa98ef57f09d97102e757eed7b26b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaea4cf67de8fc106033baa4025e67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619d39b5136380e4360390a5b920b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3232de1d4e73a951b2661f7f9add33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34e6ba26eb1be0c60c34539830a617246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c69bc1db4c4216e50adf8ee8594f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3352f784c2865611dde6e5b987507248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f95d4ee54b9a8e43a317ca16d1dd29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95800ebdbcfe93b4933ba1ef04176250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b372e067ace1f90b53b9d41e16afc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff895c34c492e3ba08dc1e0e8a2cd70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58af757ce06cda4ab00bf7b634022f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d7ce6e01fa0d3d1e4c369bb98995a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3821c1472ef698d72fb892e6672c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b2e18bef503fa0d292d3a510c94e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47571442ac01cb59f05e6619a6751f0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda51185a96c70314ac1951213e8eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a79f39a328347d3564d2832d91c86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d9d8acfb950520a232717e4c6008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8613e4e4f73060755bcde42926468261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f2f49bd4976355e7a7d8f10b9bdd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e32c7439350be1d3ee41a718027d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f64f35aad271aebdefb2dc1725ee3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c9ba492700e0cca03fccf48be8a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8822af10bd8b3edbd3d1c8cf6fdb4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b5adc94dd2cadcb38283af04d031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea27702fe76be6e4bc65a34ba0d6af2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ca5765baa6a0acd5c5a1a31e7e928269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9a1299941b3d0bf91714d99ab4b75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d56a56ff098b6fd5c10ae13b3d86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf86f0c65293ecfdce5e9abed49272f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ba491c9861e58ec3ff1b23e179e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6ecab4defd223a71338a399e0a6f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b183a03ffa2b75a52566ea18ef8d371275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1317bc0b9e7ebd97a4f28e44fe0d2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055448d80499538318212932b4d7c5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8203501ef9bc222ea70cd9d0d26cf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44daf3edf7ab9ec410c7b19ae5eebf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064663fa8aafc53abc147cffc3289a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e579baa3266a3c3326a4c55f8bbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599b5d37d423ad8234c5535eb15fc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad1fd42841bcdef27985c76a55ffbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a0c302a2551a375a159db3ae8c4b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387327ee2ca52036ad91987b770b8ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2feab2f5cb79c648cf9860047cb9ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7acd8d38079b136eed89af906dfd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b21e641ffc48dbcff8ba4b0d27d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a54669ad6c6cddd5421520dadea830289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ce197e051ffb971227acb4cba932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2db6ec7c139252c7068b79164697b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe4e81a8f13d115ad25c6b6470d69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994fcb9863000ef9208c3634ed3403d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c514d1a29227a5631bbac19644e1a38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775f962b8072fa08ac3104f63a3236e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad22e086e1f4107c31d9137c9241f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11cc109ecc37e51dc42f90c5d0a6a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fff2be203e7228c548201a8a2c68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa780b9d0a82d59849da9aa0d14904f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791069b15f18edd9cdfbf70921568294300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0476abe8c722d0098c49e55f412732301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea6026d34ea158e3e1e629d5d9b640302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbbde95baf7f35e7c246636cfa393d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f35bc30407fac834436c5950e6c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646b0e418c80e2d1910fe55ffe44188305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8802325e3beb857112184019e9b71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160988a6901fcc6dbee9daf67a3ae97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d17a027cd6503359ef2246487a21b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7b2d9383170196c29fd1b543247f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c7fcdbde3915a04c1af79d6aad47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c48ae5c1cf52e1b09eb8e15cafc83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612b703dc7dbf021c779e4ad2364a16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df69ba304d74581490ce8a7eabcdf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b4ce30faf3e6f5f11d7396c2bbd46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0297d48aaee1c6a223364855309856315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837d2dea987bcd1fd4b67681aa3258f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b60b6aa1c1d510304d221722c89ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176ab4a519c2270569f2fc2429294e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad9dd4b3cbed2e04abbfb0bedbe46b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8568170fe446179454cfdbff78fe23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5541aa172c4ccc9a615a3efa618ef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b6ef6fba0b8eab129128ba91f380322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7f4e3311871b7afabc8eb71e52a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f516e1f29a7222c978d4544b5c867324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4536dbcd8dd81d9735409da13df4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f1e279887f306974cf969b6793709326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790845d3befaf16c982d05645d82fbe9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76e799fe7119755ba90d3056441db8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b3394f36cf3c77d08c4ea55bfe71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37a54c5f0fb5a004b570071556af86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a6e4604f302ac1a44db5292bf552a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28612ab8e010712430298a7fd6408a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8753220ea294dfb238baa0973efe0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105cbfce9e2e71f575dc824099048d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b7ff2c5f495c9cdec80c995edb9d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56a9bad842d32aebb5b53ad8fb7289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6efcad91f9417206f9eb497dabb05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a415b9d0bfa80da62f2403cf68868b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e8d441a5543e0c5c753315c93e843339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870269274b5b512e4f51de119481187e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00428c66fc44a27e80a0bd24ccb3e02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516f2a477c8042c1c02e3cffa7381d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6851f9ab2038813f020cc40ad9941343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e892f569816aef853644556cb25d60e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbeb947f3d2258eacb38c3caa82cd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfcabb86468d438d9a41ab7a08d9de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bda10c3ca564feca1e25495ec25c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48865a529f53ddabc4502a399b2342a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575abdce923dc352d4774bbada3f57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bfc3ea0919d45058d4dcb3fe3971f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ea32b598761fff6575261f27dd854351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487453206bed184aa268d1fe9a528a71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448a475afd6df58ac914fa9d5ba38e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a97d19a6d1a4da8927b2b5650582c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f5830f488faa4cd864ac55ef75ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f217a4a0d9e89eb6542d49811ec0e1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b43545773ca5f3ff4b23e202e7771357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353079fca6cf753253b7f93b7e9759db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e05d786cbc0ef2e4142b32063c129359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9643e545b1708abbc9010f423608453360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab2e25573bf43cca79d882fa8487d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc76b78345c62e3b8572801353b41a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0d735b4c6924dc1688aae6464e31b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a52de8e9950c1b3e3a5d419644da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa62a54eaa5a4e045b8f0542acfe5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f152c97735683508a455200104e93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03eabd87d1d6b676c6b595311ea330367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975594ad97bff207cff6aa123b540839368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714f168b65b44f66518a3cdb647b1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7beeb966b8a66e5d6f07cff3ba3c3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07a9d6c7fa7691ad69eb746bfb5604371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d968e46d8b004b5f50b78ff8d82e49a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdfbdfbd276431ba3b3a4f0d893afd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae31b4a3cf7019d8cb7a6973cae87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5838f87f05b430a6aa4345458309b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c08ba2dd10285ac2eadd380a1c4b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c43374e13466687e769e8dce8b46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689224ff83882eb144fa07f1384f8a2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cfa66fc28a6c129805f94b2941954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eba55f6cd57f1c10f6c6c391d6bd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b497b921ef75b3c05d4803b1ca43d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4292c56bf316fcca97b67ea7d93942382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340201b7ba2ca4fee65dab004510dd01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054c2d35033b340be18e8245155a61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14228ebc9a9e4cc924c3854aef9de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8952e19a7bfae2ca5a9f6d47db51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595912f0553619a287da43ff7d3e689387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824977c9b25a8816b90a53adc5924218388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3fb69f302383ce095bce6ede3a4fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f886e87d2529e45577af0ac05dea0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3444bddac1c4eba7534c049819382a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0a3a2b7f34312c62aabf90ff42c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0914df37555492e54c1d0f1110cdaa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c927de4096c76bb8ccc675e34e5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f3b794dae6e30f8c607c6818fe28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d57f98b632d630693bc532d93a92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49aca241bb39dd5cddfe33b974ec9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babbf52a7582e2596da369982f8d17b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6644bc06bacfd1b7c7e498ab14988399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfaa0e9a072f014249fe393b27fb5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79857c50304ba75e1505d54d327bb30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7111d379691dba24b5a874561c2923402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04a095b238991be8a585c26a45dad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abaf2715d9925143259e934482d515404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29c47acd46873cf5743cfa1f6ef356405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38156050db94c8832db1a4efa0b54a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dfdfedc996a7e06908d7c3a619a60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177ce7d4ab18599350af90c55225af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbc4420402013cc4c8ab20660b6df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8276f5d73f9b4f761ffc2d66ffd1b95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4eeb05a68d087e0c3291272bd3cb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f565c01fa749372f13bde773f377a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c983c3ff704138bb1970729a2d9a388413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11f93133f2bfb92e9a90c5bf70ed3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c941021a71604e1126ce630bbb2b9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d4117b9e82afdf70d51b65dbc9d7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb9dc65e8f098ac6f791a5195ced3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a55658818d7e6230d6469531d0a1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6952cab6a5f12fa69beb0471910235419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f152215429169804f51905396741420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aa402b782fcdd40aa3d4273f8d9b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da945fa1572cd7b3f2c2333fa20d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9991eb51d357f8567cb01961f224341423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7673104b463c7696e3b750052f4d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af570f9e78a1cf2febbef94ee6a2bd7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0219b5e1e53e3887d9ebb95ad3e864426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e8209b89a7ee22c0d7b3b7c7df76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5235c7bf65249aae7ddc9524b5ca3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40571c4a02f4436ee78c68287234916a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbe6a6a257b277875ad6302acf7545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83f17bd4226a203658edee3bd04d8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf69ade87cb7d347f5d2de339b33f41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d71a060ca797d82eeb17373a7c31d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe3e92bb5b49deae2e15be18d963d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51f0fe4671ba52b259834a0dd274c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08afdf1c4ee521ea6d750336f395c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ccd914ad3d8c69a6115561f84df93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b23d76e5a0cad61f367c11ac41a76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766edf53263106e8c73de3c533a3d02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe388a8ca8497213e38c1ae7b6742d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b97674bff3b2c7faa4896c80a155441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247d93c0dc8b2574cc68c4a8e07f48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511298363c76feaa6c7171026cb6e40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc8b51a23e8427b72a6d9b27d33f48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340a94580212871d7a7ba863e98d85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044074e8d2d94079be19daa6f0a532f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f984bba94a6c1fbca9e8eeb172912447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c716ea354c8b56dbfe7da47019a1ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e357cad01313fe3690f92b8ce25dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9266946480c875f921ed0c245e25f76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35474bb8001f38acad704cf992a19a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0abb7ebd65b618f0cc6bc80bcefb88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d72782e4cb34832288be7d6f116e9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f9b1ae04044c871fd64bbfdb025f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32160b75a04a034f9be84c3dbe771d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a40e77022443ebd6636b632e070f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09c818b4016232ad36d683d13f883b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ec4e280e2c9bbda9e647f486205c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a5f8f20b90aebcb9d548beae97b0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afa8836f77042bd7a4994f04c0bb4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22c4e6828f7b53299cf0d72fd28b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e721a2394aa35d1909e045f94b2dae4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94b6d49086c10dc01e11663fa68f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9eb305f4ffc0623cf74c3351329c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307adb6bf992b1e88f032a67cab9d397465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3a1bb1fd342218cf2598545196bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68198c1b18dfc72b5d3177bf9f7571d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425c48630a0cf2b73ec331fc2ecdc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c8684220e485d74e45efe5b3a348469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dcc0bd89bb79684744ae4a09c9fca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00be18959ff5cbad071b552316fa71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa72bed83296b23e945fb562a110c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05d4d68858cfff6128efb6781895ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebee262c8daf6e40a1e7c6bc07c161474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b89b4fb69f0f4cc515f15a989e0005475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26028fba5d0f32e81db06c3ab82195476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6253c77b4271ee6b7c54b914c077477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881cde11aac5fdab7cdd55975189ebd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1856da3d777fc354f0031d8747eddd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0925f6530c75c8e60828a71b234a7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a8d11435b4c0641500c30b65d15e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbf3f64a6279dc382baf3c205d2491482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afdf9859a582b34a17464393d15344483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9568878359325a9e7052b8ce48b3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0539728315ad3e695187773754281485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526964850578b579540352e53e020d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f23c236aa6d95b616283450e4947487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc008c1d466820ffa5b1ab159f20bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f785fbe1e2d3d0da3965c116d2e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b28fb90d3325b9295322854ae844490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7121beb8b51a6993e2a4ba39f8b5d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6ca0b17661f5d31047af9c2977790492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d871f652216d03d1a8a07897d6057493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b744e442c4378766060fb885cbb295494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf04335051a0ff139a4eb982f67fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42a0e66768dcb399823f6a612a47d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb420672ac93b6c8c664840a3a97bbef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1558cd74e4cc830c07c33e12f087bd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ba615b1e6260943556796c940f84f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d5eb7e88834f837e9ba7ada5ee28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3f0ce02a47f51aa36498a90053a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a610280e4bc02078ae30e0990ecc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9193895c89791a4ad7583755a2610503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88587bc512faf6b4711ccaa144aa2d03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a729f369df39a6ced2ae856f0bbf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41600c717fe0d220fb77ad453415a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2ec1e3b84bc7aff903705958f76c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f164d4fa25990b3a24db3ee8940bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f93e6b26294b9fc842711b5248318509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe443f8d77c18333c5071994dafce2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c1d180f0a52bb97151a9e24a4686511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83934bf1f4b2f3717783e6991b51843c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd986302d5b51c8fad3d0dc52f6dc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d271e3b005881616cb4a7fab0d2651514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797fce9caa77d40ef9ff9bd93d38015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e03038197b5adeb749186e6184899b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b1c208ef79868931d652c66498a94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4433128e0893bb35fc4e4b32c147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336ee16682b283d4868a0f63d6f9b43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff467a0d1d66efb602577a8fe8425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcf0d039d87eaae4f6f6830d407065521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840834fcc414dd9a75a7f2f86f3396a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a371cb2dde0a33eb1f1a874f30df2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa28a6568c99cc2995e3840afad327524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88ae86feca0b787b7fb2a21b825dd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad104699ed98c51b38c1cb3c7f7415526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b688f8211be7dbe1e2f51061062e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aa1880cc18dc344ca78a5ca2f1ad4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54156a16b71669092ea6b33efe7f70db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846be7417d9e9ad5f3e4f8876948862530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34c4fffc37cd8c6c6885087bbda093531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b862118720642525485e25fc46ca68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e86d3b27e83ba94cf3b1e90c2277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c559982c0e5803b9f562dcc39439534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405465c088df38cd346d3ee2df206e81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a910b2431cd8af3507393e9d5da99a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8432dad569bef4f6fb8309e58b46711537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661ceb9247b024ffafb51f1716cc7cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf2d78c1ba4c71091a7a5d7dfa000539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d191a01f40f636cc7ace36b04825e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d4cb3011d6a3dd71fdd4809e1af77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944c9e3d9913c8afcaa48f57bcaca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a85f20d266c500df85db233ae0c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa158cc5fd0ded83580dbdecef66696544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88d2355ad3b4590bd84090e74bd111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c2e1adc3664ca03adf46b31b90b92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e9489a718bd76241721d652fa3679547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe5acf641b28fb095ede6d7a2f223e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13735c7871778990cadd78e34d84538549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81abf53efa0c544a626eb32e28a05ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca3b2a09ab93a24c39d21050fa326f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d30ff935195722e914c51debb08450552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67bc5fd55d4c6dcb7a444efe8a2b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96e121b0760592957e73465ac40ebe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1367f9d3a3fb5bc81d8bd4f02848555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd2233879c3368598fe9e3ad0ea12e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f0ab9d5166a8bdc4c055f27428373557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefee10c4143b0a61d5b37d7fd0c00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703735ff06a4144737d6bfe29d25f4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a48bddad5c1733e092cd861536f2c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b922ca1b69e894668dfbba8bdc4e9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf77adb1011281d92e16f63ee111a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03130031d532857f8ac8f0d000a66fd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d010679c43e9a0911ea8e0b9d6cce3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889be8d9e59099c79b36f94bfa14ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23da6bc7b78b699ab0b6b982fa2a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec2e7dce17bba01a434ebfced9f2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5210656fff753c66ff0a36fb8285564568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d7ad697d5bdc48e91c18ca3818483569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30746a06fbe82ec4f416e16f92e147ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeedff25a02f967d3f235be2d8da3f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08785245ec2a1a64bdc5d3b753a8587d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ba8874195d83affaf8c0136ca511573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e8e9071f7ba487e7fe627779193d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80334a2feb0536ff894c63bbce5c5b6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed64a4eb7d98041f1a36c67cb9f33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbce86a96873c38c40663fc7e2f0f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b153b4176dff3acfcab72c4489404c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224650c6128e853eb7a0e645eac1b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e077da79d0ee05fd9aadd472c735580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e704ae092667db8da08f036261b94b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886cdcbc072bd13079c18a0655be120582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9644d53e53cff9638d18c1afcc23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652efdd64a15f4722b14b5422047a4ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56c527cac26c8e2627ee8a666b70b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b58dcebc85708761c441d4c4d8bd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d976acab0c26357ff0366b0d51b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd58ecc3b537fd7ab35e6ccd2a5385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b1541fae02890c75023ea19b76132589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ae126e9c0d17a2ac116dd9f62348d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dcef7341869da043c60ed68a0b352591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e61dc21082f2ef1cc0399acc32116c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119cb7658d44a81cf2aa75128304d24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff133f57a8c36d79b1c2f8686130dad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8673e80bba265b4a491b12589f3eefa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee19691c1d73e9b45c0b62273042441596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297809c2e909e2fd3112ff492d96dda3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9d1e7b8f3d43164b3a04f85828fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe3040f507c8c95535652b88337a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4032eea9a97481a562af36e507cf82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ee847e02be11854b3c4406207c9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a4088daa042cc8b2e6bb4e898823602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060a2925f9e5b0d32eab6a068cff54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8850905bceb82164882fa3d02bf83d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdf5b3ccb7ebfdafc6407672870ce4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e586ad7b689aa594a2c675f5f392c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959738167a9e53876594dc2784fc229607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217865a2951e08a99fe23b88c7557af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b6b84c7b5ce5e65900b7d51ec959609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d322d5430fba0a1b94fc12a742b9e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c04654a5d17b98d0180a9e3bc4fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca7c9af20413484f89970f15eec80f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230605b9dc3f3b9f538afda2617874613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15849d16480a3b97abf80b690986794614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aab19ddc8d7b29b10d98e9dadbc49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4d36b7d9caf6c9da0986e8cd48b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68534cfd3a781e5c92bb6da93b72b431617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8080b6b1c82159bd415d184374ebd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b43d6c40fe5b3f0b2bddbd023a5e1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263af4a7e7cae4a1f2ef729d0611915620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a42e75d8dbf6372d611ec0c9082ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57f2a97a2703323aea325161ac9ce9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303ea8100349700970af20adf230285623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067fcd79f239a9f1cd43d512c59bf5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13fdd4556c2668e840f5a687efa96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf7566fcdbf8eee9a9a5d740382edc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9579d1d371a72699e6a79273d79a1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e1ac8e5716db340db79d3ab2484e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd341149238f40f5758450e239cca08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c4fb41342b91640e22d34a035007630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed31035bdafa82ac05646c949fe5d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1a89a338419339c7dcddd02f16cbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c791933a68f3e96b698b593c2bba75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db7678598a2dcf9432493d5ff7513634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704aa2ed6906da2b0751312c10717bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a901db2e751715ffc4a6fa830ef71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a07a2a2a01cfffca159b45b671df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f31f08093914691ccbdd9098df6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafdeed625ce141b042c978ba63ace6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c791b0e8412cafa6d1985e8610e3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eff361f9bc419773913e3039158b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545c6fc91d81643a3ad8a1b25124d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62aa8c2586b0269cdc9216991366e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98261df69b5a2e0c6b1e7ca7168aac5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b135cf2bf5b2384396f178c5b6a9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3af5a5d1dc07c092d1e5309ad22da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8cb7d05c78cf565f2cdfd6974fb35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22c78c373b4b749ee5c1c0ba68aaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4d22ab132f6edb5201003721153d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de32b802613a635370421737fb459f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b06ac5ba55cd9e4186d89701ef23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08435a8f7077bec731b35d5754a0e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051b3db3268dc322da55fa93ed41194653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098de22c8d7c8b49ff241bdbc80e4518654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee06ebb2d1cbccee179cfe1a1ee376655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad0fe0c9639146a827c92621bb530656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4fc1a8444523d0f6001b8ff3b6def657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257107378b42a2664bee9a4f06a3983658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa11fd95cb98ebba82d03e32b984ab8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ffcde4b6c752965582931e393573d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee94636e190be9fc21b4b3d5957a1fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db30d446a64bfa7fbec4db8d7c770662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad22a5d7619f06cef9c9bb981f2daf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a79953c34a36eff79d602ed46584664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2bacfae046c31958322deec327be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882045f1ddac9861bb5b44b6131d2ab8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816bf87a8d7b99ca1c8e35593e250c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50475dee795d943244fc6ac5fae573f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40e0783bc56e8ea31b9c7f28d3cf57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931d34e83d4a6935066334e272617d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769016149890883feb5dfdf2989921e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe22690497edffb4f2c9bf202bc1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6538cf1403e7c96699b14498bd5b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb543d74d4eaed20dba86d731c0cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e1f03b6a32b7f05448d758127db0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c38bb4c401ed960ae9f4e55fab05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f9e6308f9910159f913377c737be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7936696b25763f14cb4c6d947ca68d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae07114d649b19bbaadea076e539b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f451ffa999014461d8fa4e48105c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0185473e280902585f604dc91df0a13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061366480958c41b26cfbf1c1e2fb9f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0422e8a601a76ca9f5fb147f80d1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23af0f8d4089f671a7f7ec707a7ea3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18680846d9252afb4eab838744328453685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80785fdef071a4826b0ea260dca8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9330a8135cf4c3df3cf96ac1a91ee4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c76665fa244cb262eaace4fe08bc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd48b091f39b88665739bf3b2eb826689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056496c0ee7d578f4e119467c5f2794690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd25e45655f39fda8131d5ebe144ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309cc1ea0e1298659e443e9b58b1e71692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101af256944a86e00a3bd3fd0c9d810693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432887c389aa33d0459ac2dcdc1619a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642e184885983c0543298cbf9ea78a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de761c7909e9a7ff652e6e50709ffc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab65cb3cc5ebe3b732006bd86622fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913bf5361aef916812bd763aca400ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf1a5a44c1b28dc6ce7c8fe62844a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383ca3910bed7f0de6c18de6111e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1df40943dd86d0b54bf3bdb78488701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc656ada8090a9cfa5a058d756f433702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad623ff532505f3694a936650a5b7a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ccead9d984bfd7b5b6d5793be4500704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6834f580f4db98b86351e28079583705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a084b0473e42541d9c4d6970c2ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276172a7112862feaa31c2023073fd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156a60d6dcadbd9d425ad7755de5afa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0561b6b2bfe174c39a9aa307403b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1218725376e930501c3787a19c398d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484641885a4eca64e863d75cd92c614711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918042d4e88f143c6357307adaaa721712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed4dd8b5be86909189a236eaa94d83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5821d86850527ab62aa0e39fc5ff0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8bd0b93849ae3046f7904c48f0a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26797564fd5bc4ce5fe687d44d9820df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abfe09a1c06a1d8a66862646aece5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c53f7aadb24e074522e3cad301481718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89776e22ae2f69c447e8a12a534652f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c07ad99209628f384cdae3fd9185a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146cbaa5ce21b8a0c49f674beaef914721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f8e247087f9613deb760652a360a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4dc9f823a5ee218871a5c969101b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5396d7aca94c08a283dad98aa9402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72d22db74c7e4e83f00b5a25711016725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b40d5495f91f08d034193969e55cb9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d3aaebf6b91d24bd4684431db966d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a602d5bf1c60a0944373a954e897d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305a519c0632b4802050aca7311b5ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e900457e2e6a3b0678db0c26ce137730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13279d4a5c641af682d3831dc7cb0018731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b679091f84c2b3cdac3f16ca57489f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a845af6f3375c45e82bb705bf94df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a53969af42ba32034407c90adf5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0892dcfc94b51c0b9dd86f9b224e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6dd24cda8d0fd7fd60a9dc464acf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ad2e0fff0be1cb91b4e835590828737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd787cfc2dbee76143c09a78434fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e8e58273217854553155e91744219739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda36188f8b480cae96776e117b33c3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191c7d70815799b0834e33b526f70a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c26eec75c11942ad3e50dc6e5fa8bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575530350a488638ce4bac6cbd0889743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3452188d3ebfd01b260ed3d88271a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7602845f28918fcb7c1b52a7d1978745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08024e086dfc5a79aa3353677274582746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe4720653e4f26b22836a71aff3531747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92c6bfd3815da31585ab9714d777a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aafd4493e374c573914eb95673273749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b9011e664599099a6cfe03337c48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b373e56f4eeb20269a69df86f20f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f395784c0de7a67e8c93f9d107a5f1f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95055dbd9cb09d9582e06cf62efe22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd5e3692c541a6e391b27d8f457a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2f74caf747aa7b23f7af714eb5b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa352a08c96b336a205392c684d0cdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4900b77853bbaacab9381672b88dcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd5ec121027051a7b547c9410d1b37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40f9888b5896f8f25897498ce6c2e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311600bc32ac4f1159776a12761179f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda642cd0d927f7f070cd7e36ef90e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb576b4e00bc62dcabc0ecb0259d34e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f28bc86bfad792f05d3bc66a7e4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14589cce8299db56cb5dac0dad6611764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c2f74ef357d9905c0049d7bd4741c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46777230c24f903a70a6f8624a0c005766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602d62b874dc6e264d4541e9b64459767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842913a41ec20529e39d1ff765a0fffb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a163f93cc799e7c4234c049c019b3c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5109c9f501f7806b463d17a1b8769770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d497930587b1ab9ef7094eeeb2fc3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f771577cb6856fd22d1940008117a7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4abe1c6381add8d6221c321fb941f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f26fb6b5fec4431b990a8cfefad4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7b21a7d42ec50fb9541757a212491775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44592bf7457081371d679c4125a5f7a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470412ccca98f8abd1bf6d10436ca5ac777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be76ae31b5daa5c27415382cdd548c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2450d41f4b28e83b604aaf7b539b0d8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab175e03b6ba1655b1bb47681b0d3874780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a2a4b103387e194e543376e1ad8ec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07364dd5e70d594b51d655146e7078782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d87c0cfcf159dfb0a8f839893653783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b939f8df0937b2ddc80d8bb766628a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167d14e50cb8b7c29d034843d0fc38785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa91161f38d01bedd823c7861d94c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20873ea776152c28f37af6207c140fee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8179a19657bb97de9b697fdae68c18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fda2cd9d053bd9dbaa66bb1498d7b2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d67e791009b379b0b38a72379f920d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021437b364d5ed4a66d729df125141be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfdde755e87c471b440dea038e0ff2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1804d6fc09324f67c34fad80e4827793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21252bfcbcc582fc8effb3831b913dab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eea80f771c1377b4aff35bc34447d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9f0c97adfe1445e6392506e7411a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0bb4f742fa251c38109e50dbe00fc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265e5708f0392e7e59c62e420373ac8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7fb5b03a2d144e5aa3a087d51dd6f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287819513246a94cf0462ce6963a00c3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d25b443e870219c3ee1cc26ad95e25801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740161342dacf5fccf6abee9aa8c1b0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de81552e98361b702f2597862da134e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16dbd3e6583cfadc97ffc8236a23c4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d49823e39fc0784051faecc791989805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056ea76aca9e2a5258536a221f1269806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1bc7976956d73aa8a3c527ea7f99807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727952f24d36a6b308e774df1ea4a09808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acca847e939327b680da0b117ae9934809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c884d8e77b1c5d589609d3e213a1f0b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19807948151b4ec522a194aaf1f47d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b690021f7b8a9cf5c9d65a759169869812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cb4336ba141660bd9c7de6ce05f1a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f79c1d45b044c5b688c1ffe8ae194814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fe138dcda1edd24d6518d5f9631b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b6545c5045f5bce0a6fdfd47938f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a79b85e5ccaa21e83b1f53c1868f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c359d26b41ae2d1ba38ece96f32d86818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51099004d76d9046b3e1975d5872d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd695f2a142aa2a44867ca46e4cab9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f55a86f104043b969ed208d97838821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b63120cf74a801fee1cc2dc0a254c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa2a355eb975d25910eabd53b4f815823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1f5e35afc0d85fca59de796b37e4c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee7ff0b69bdabc9ec00e892b80304825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce515478ec5f9d99fbc48bda78cc31826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27089b950f0c60b88831215f7b120d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5144134e9c4eadad32dd62ef8f7d59828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dfee805f146ac17c23e1edd3909ce829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051f9ee12a236c94421658881ca0b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc0374367ad50ed5de2b69dfa29de2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d5c0b3925a103734889c0ed7b8f0a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9ee01aa80d1236931db81bf0ae48b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cd5e25413d5eb6e55cb674fef29bb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497abee16afc90925ab14572f539acc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6785d3372671a6606dc36e648f34ab836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b95b35faecd269de3806cd7a925a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bf6e02030e9002855ea1e0e7d3bd4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a66a9c310aa11d4c54edbc0985820839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf32f6402b667eb8b83e7d6eb78441d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875c3d44c42e77729e168adac616ee841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7577bfd0af7227c00c0856fac416842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f68ca190ebbd72783eee800177294843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb98c0b8dc9404f76c82145e6bda4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d67da61441353fb5e760bb248642b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da246e5ba97b2b77486828fe0722fa0d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33efe4f22ed089018a71e89eb573360847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b4d2712a7f828677035d43a6e0732848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971311270baad5a3cdf6d755443c78e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f786e12123a180b21cf81337d1d60e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef365f96ffbba85d5bb358e603aa6e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f543db2fc427fba190edd3290285852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981157b7660e210772842925664eb3cc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5798de3e4c3e94d02207242595969854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1af62685f284fd178a51cca8ccc67855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385354f945762d9e99ba6fe06daec89e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102456c57a65b7bc10854dcf5781c437857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9467d9ff9a0f3b06767b61359a9ad858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0c2646064c5556b5ed49c848f596859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec780ce11b7efe930ee468d139a89d1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c49aab4421489833cf08b90dd0db8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195acfa13f58cb06b6fc90f60c84b7b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b4594a446d1d3e00b2a142ffb401863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31932a8c46f54c52af6f35fee1f7e7f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713c0964c104a00821d56573652c2f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c827258229bcbfad7646d9b8d5fbef866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c98f3f3c858638b388510a426400b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2e426cd68b2061320a0358fedf578868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c55d8948f52a55f721a7baa6192d1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf12d5920f13ecdecd3a71511809aef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fba80334f43c2b1d149c353a389e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9f2302d31ab5c7b6efc51fb3fa04872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb0620f5f51223c54047a92a6e897873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc5cc883a93f70ae881ef96a96cda2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f64c2bd2cf3d85d5050095c07046ae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4a64bce8747c7072ea3aacf3a2ef8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05243dab36513b475f01130c0a7b9c0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d1f65370e0c07c6e6f32463010722878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5e7d35115fbff2265003193d72657879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b581184457b460ecac3fdbfe188ccc6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afc711acf1e83bb2711302fd1a5f8e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46674a6313d209fdbe22cd217b854df9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666ca901c95101baf04c294cfeb8e4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0b37864d64395a77d337255d0ec1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b999bf177fa3539498c2202c33236d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dba33a7d5952395cb120a1ff19353886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95cdfd4075863e3734e4ac36d1d744887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299402c231d7d33fdfd6d1eb0c4a9e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bffabd042ccb02352ee5af994c2c1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acfe3ff52a454a7256b9d323da0108890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1dd8d33ee9d60d2204f69d3762d6b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855ffdfd43b492cfc917267e865aa5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c31a6e354db0d5950b1d6842bcb7e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebc6d05e335f2c76565bbf31c67fa3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60eaa42a4988f45d9f7ffc352323e7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8459542e2dfcc3dcf3a248c927415896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abec822478607886fa932348f2bec5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f69df613a9b8fa5d7a798741f1109f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c13b42df9e7271bc95869367b95c1b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ca8774bf908fe73ccbf0bd1981bde900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ebea1b60ec9b1e3118d14e5f0fa62901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e433aa622e266608590dbe2e1e806902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a96e7a110f314827724f2424de7fa9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d2d5908dd55129d120e452d3c57f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d1bdffab02aa798621d4e31574d6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1abc5835d69bbf9ecfde7251f30a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a3fe222f57f5ba25e43040777f7ee907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4fae88b250740361dee5294fb7d9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208910dc7a80b7acb3a7eae470257e0a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfce9cba8abd03bb3a4fb3f7621d89910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4c799a796db4788b42511564828d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb28ec3280c84525f6eb37e0d10124912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a6c6dd975a40a00f9b0a7c0def64e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd5af8f6668125b9f73b48db5b6be9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270db166ddcf4794ca0f099bb7d932f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b7748285d39fb72965216820b6a76916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597bb2ae39c11ac5e89c882fb5eebf8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732045bb05a5043775d92ee066cb18d3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108918dc44b9f820320bff316210b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c5e7fb0ae42b076c1dbadb5f0531920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31481d3d5ca7a5309b285d7b21d47c66921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e26b43fd9604953fab2d4660d15b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201bf9bda4edb30e841a4bd4650ce0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4e65c21526e5860e8427042743187924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11d19275553a958d5ff095d7a9a7c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ea6187698fd80ffb0bd2ecdd4dbe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ce9d76dc141900c81f29b75ec98dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a639636a6431fcbd8d83476ec6607928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db71837c6dbf961fb159605815b6201929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63754f19110d41f673e0b2707b1840df930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b14de2b61e00ee0a8581659c6624931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87126635e63d83c1dbff31f17aa689932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24326d776e538cdb05926d0e50870b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1014d1b7898e95c0a8908b96985bd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b2404c468b4b00fcf56f6e9181855935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c546e88d7c6c12f92008b13ce06d2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5eb2a655a83ce807f92ef39d320ff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4132ee83eca4c0aead8a7831f8e88938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718374177c9772d3b2c840a44b76a32b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668cf39cfa34e49f66b03a8c13766a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694607af204de4faa99b23680064f1ab941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c4fcef4fd4910d16915f285c5fe5c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c7fa6ab4f1cc7228e03bb14814a7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd736fd588a0d2b55cdfbe3d8753305944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b14956194b7b51eb9c6537e78a64945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0965c8c42984309ac71a851e32ec532946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff64effa13889129102a8ffffd04d96947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aed0094f01c36f5c753738b72ec11948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686675745881ae03ef6fa0a08e3256949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f172612bd5a89b58300d4a00d080950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201b29c1f9a1428e2b70d3a89dec67951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a45ea8975ed4e0785cd6cb63d87a83952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396744bd9e4a0d5c618160ec1f73c54953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79b96fc45932cb5953b7fd40235bd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6cd2a7a9fc3509487f00c4794adb8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37adf8253dfce946e9e268045ebb37956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8d5d066a491948325e98e652efc4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477850c4fa1ec958aabb388d10d0fada958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f2f7d6abc78db7517f81281a7cf01959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d800e5eb3a1c0a030d16af1e1c97960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c2484146ef9d2086b95f13f4ee36b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a3ae0f7968a25645308fcef9f51e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d95372234785dc891b52e50636887963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e88deb9d183dcbdbae12877107f5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770045b5b7070fc4eb693a590a08194c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75483965fa17c62d979db703c09dbd7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd55c36120b8bfb7d9df1d507ff2489967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a984355a7cc1ccc2d6ecac473f51968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7b92f6f96f1ce1e0dc45ce992d361969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb7f762c581a4a16da6f2a7d0a9472970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c8d79b0aaaa6b789ffe10ccaa603a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da694105908ea27534ea46c15bd9b93972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928a542db3c9cff405c57f6e14fd0c0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b568b21667b380be6d8ef247f612e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62df1be9fae8e021142fe8ffc3e58bf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce4cf2c7f89d569b766fec3d4c916e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073366b5f3f27220d0bb4301665c691c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d7051d75317e9a3028fd4be5f19b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a5db6584f7419a4ae1e432eeafd80979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410cd121cd5c96292debcd6a0eb9cf6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c84783abec73d3c75f868754c8eb0a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd5fa208e7093e5c850c14b19f403982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad7cfedd7eda00f05cb59206d60f0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488af2207a6145c273c652418ac50bf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf561ebadbcf8ef22187f8d6c95058d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc5fb3e2477bacc2878c23fb6d0c12986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b1208d87f6db7ed2bc8d397cdce98987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5f4eedf28f9d0c31818c857186243988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc376dc4f6329adc645c06ba822fdc7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1beebcff93050ea667da34157a95a0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072d5a53f0997e19c4cb741cadfe2d2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2b8491387e97a0add929e8bdcb4e4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4a412ee5b1b9464009a78ef8c06c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb82cf6fe1c874e54ab6344eb5d3a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4e36b6deba30e7b64ed8b7eec2e36995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2aa1bca609d492a8d4a85db47d49b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aaa0a453e83fa864b1d520c31776a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca24d0e4f81809fe2f21329c6517e7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d250c4b73580d982a319d91709cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cabc60935059ade6a51e65e5397c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f12c370a67c9afd38a9b9d996b4644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d1fe67be80d7c3341d5341dca44135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6414a394e3c66fa85d15dbb91d4c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97d1d14f584363e3cff227070355437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91bac08636385fda83ecd7a817f3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9349dd4d6266ce7b9c0fc0e2b30ecd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1fc2712270a54d75d5e9ce26a33ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00dea7efd5f5fd44f43f47cbd28c5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc131b036edd38d650241f8c5de5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294dbf410216257b48dae31b0ff769f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083100ca01e021f75f751b824422b6b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e490273f6a33594272477220c49315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcbb42c7e8dcadacf67d6b83a97eb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74fb4c97ead51bdd4de67e8cdd120d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19415faeddb7c8e307870d21f9a2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefdeda6b29f7cbf6b47e74777f835919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7004a2d5de334dff98ff409cb3b4be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478aafe65dc3bd6f6ab64a34c01b60121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98449070b30be05edb4788220aebe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f20d4e528b93818526395e8661e1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572265da37d0348d6781f3120441221c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97c4bbb1403f40208b64c17ac53fdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60054dfb183434a74d49243f420210c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a0dabb90b6ef4f580f7632384c2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20404bad5376c011bb1ec1c82ac34428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aff26beab45cf51ad1106a93b081429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9d3c33cb5a10a4ed088653d9704e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3c92bfabeff408005091ebc02dca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18484079cb22052ff1e80ac4a07b7d4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a528b8af25c1748efa1e3cb9883d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac801450ddd103000c495112080b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f900c374f740768c3d8b53d3a6342c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95b1ad2ffc733200f04d7d875e86e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e9e55c34ca59e784010c9212c9e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932acfae5d6bdcb0b23594760283be438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f4b884aeb7b4919e59c284a7615da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53932442a73779814b90b4e89ae7e0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0666b0c1ca07f1c8b0ff48470daa6fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4bd9874f508b597197ebe1a23a1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e1d94fa1b284fa3d8d66f360a6d6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de44ec0297a87c7e5a2254f522784d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e699b150ec9df485284b38d80db9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d9fd5119ceb6beb907f2cf26a68946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641da7451edb076e0bf4ea8a0d40eab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11c9067d2a76cf4973d7b562e9767748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e395ed2ad1069470f5da2473140e5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d31994b29faece6d00bb4da9a8f7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0fae4eae14d6321f149c81a8a256e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b86ff8d3d2c031bd9ed4c03fb9bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc2bac987d2cf29cd5e0d77d6f67a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f7172bef087e946e4f1bb9217390f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6dd48ba2c4ad842fea671c18a5d7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e42fc9e6f47f5a7c38325c033baef556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28336c1366119e821cc1f6dc5c2f0c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d398479a56a69a2f0c7f6917a31858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e4581631739c1e434562580d0c8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb612c8f781214a44b997ac8afd7929f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242458c4b56fd7e806df7b516b07d6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd3118a27623e0a9014fca36f6cc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fdad01b7dd8e9c29c8d4a9aebbf8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987db3d5df8ec1e5c46a57c852f9612664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb9db384204b6dfa637408e059665e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f583e909e50b0ccd4a52d447fe20866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca3e2848aed00dc8e38b397926a1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acc6f8212af8451a6f4d4ebebd184c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10d738fdaafb080f998b054fba90369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1c545eef479fee21d12ca8a3d63b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c9463b0b1d540d54aea5d44f4cfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d13f805c622664f8bc41c311fcfae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5f6f0d21a955725098935d6d251573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c8f51a3198acaf446ba04bcf276e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0928cc2a188633602eb47235116d3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec8aaf02110669d2151dbe2e8468a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f667fefd5a1ebb39ab9489fa96b78b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c4e874283fb0fdecedebc44738fda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5fbfedc390b37636435f76407520879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789314d85db600c44b71efd664c1bd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a38ff297674a4201fdb95a8f5795e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c26e8af664b3898025ad643b4b7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d837e05209f928d1f9679a3b7a3b4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b5285337463c2ab6a6be94fc370e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f4bc2aa2907d6e95dc6a84ecd702b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a1f89942282eaa87efa474c4d67486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f32a74e42407788f1eb20d0f1bd5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecbafb7ca5e58cf8a16ab04caf713788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bc8e9d64ead01a59cdb743dd6c73a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04bd78fd05518899503cae7480247e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269141cfc1b61c4a3563e44b548608491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c74a84e0063c09f7be287a057129e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dff864333f6f79c309e682a6c5c7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808388ae6ff24d9fe76b4bfd8cdc7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb6b8e698667463d4da45106d2c4b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfd12685c3f1d36c7624ff8b3ac66896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc018080d2b694109af7bb3eba55fea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb2950251a817acd91f2b6ac0a09d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b8dbe52bc9ff79ec200d7d3226ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db53fa25b2af0d1b61747515445e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7b2ce72de133982bca93cfbd6dce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def69b83a189c353d2b42eb13f8c5f2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfffe0c0126ff9804603c528b2168fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663efd35d8ee18b9d7a250b2fb36010104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bcbc41c1783d94ba62d32d103a9b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a2584fedbbf4e8a12a92c6a87860106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d132e170c12c19b9b0ca6ae9da865107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04035400e78a0745c1dc1ed1eb3d6b3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aafb7626869f29d8a937934977ede109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81917bc1c420b32d21410ca6d883c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d3abda12634f3b620946810a1dba5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f621f119b31f70203a2deb9ea3c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a80dacb1a77b44c8ede6b053f914113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e43b83b6ca9d5ca06395ba8419546114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784275faef48415fabc942e4f0b8a234115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183801b29a943078e40e5f4959201f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90111d13cc5415fafaa966e3d23405b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae257a7da04aec3c31f11fd43fcb8858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12eef0dded7278f79fd464eb0d343119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01559d3106c222236c1ef87ff13b6468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f589e1fd699ebf2ad4b339cc75908121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b76a93fa69039e64091e3223c761122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6210e96b4465e28104a9f0526549b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe742ebe104a7a0b84a6a53b82411fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadc2da21296b15b5cdbc3d7bdd9dfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5928f798a95bd98645b02286c999db9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf60d7e8dfb4e8f136365ce42eb84c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9562bcabe2bfaf24a41d28d45ef221128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a20f7d81903ce80165cee19c54dec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064df48fc61e91610b96c49a963b342130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd1693b7afb29f3c5ef2f6d0cc524a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130078878a0461ce0f329de8db60cf5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896ab5f3d4769ff1835e89b2ec2614b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773898525cfa5c75be662f618a777e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f07692ca6a880cc7b8ea08c5db896135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232646c68511382eebd8b0b04c2333bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f8ee706697c850f5503a06abeeb19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e961ec66f85daa9873b1ea9aa06b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284136b68827802ad9fabb0e83ce2da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d70f88da4b1e01f9cc8e7643d1352140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409419dfcd8207cf52eed6c105a46e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d206933eda8a6b2bf9f5d268a46f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f86c06e4d734e135154166d1a8ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351851dcb53120f573dc007ce36f9238144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d07dc8d201573065555e1a4e1c27fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c983405470394f8a489e83e49276146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777cacf1fbd4e2936fc6af9b5ce037d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7733c99fae3060b1eba9ac2a96c611148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1be2ea9acd0faf4f4f1b3cb35c970149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cbb981c2a5dcac3e1297cd5d78234150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f235093e1fcb837cb4789e1daf21d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0899a570c3851387ee14d6ebc0533b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43911e85e2b7abd65738e4613ac001153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cbd8b21e7f2bed7345ae9ce74c298154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a193d2084fe256c939314cf12384a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446ebfb91a87ce847fb9042aacd1d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e546f9bdeb118fc320ed59611636157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a92068f6996d4fbe40eac49ede5c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165261678647d34c32bb720df794b08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae5cb6179e0d94b24e7abbd848078c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680746442d467796bd5ea8e91fe042fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f63584ce35a55bd43c1b9d0328981162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e01b346e6954a67cd17b6fdfb1f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8985e00424642ecf2f3032f9e0ba4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4c121c5d9948c1a39e98a1e120f82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ea1f641bb7efa0a836e557b211c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a71fa1ac6fc6e73759a469701bad0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eb3d7173eb0097f631beca00eb8c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952892a3a8fbeb5baacce9e283206497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d699e9ea21accd933a15169386b36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce230b26cceee3a85d2e536645a741e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ed90de7be66e92190eea32dcf46c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545f2c6d51c4dc07a99863557573773173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfd1eb5a2b23be1a4ff192a4f6bb25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe293d45a493463da55afb05a1082be9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3037c70e2cb8edef8f2d358edd509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708bc3733cbc1b358f3b8d71e155cf8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9e519cc2d2a0a457ae3dc5e116c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f4d90e114044f38f9f2602bb7ce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552e3db7bdce072d8f8f72b1e730c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f50fe51bf683f5fdddcfe3614191c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841cf3210d75b933a78d5fb4a89fc3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606b02e7883141719d4ea5912c453e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57827077197b683af69d6276accab96b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c920f7253f999e51c2496529bbf3b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a27772d5e2b6fdc3820154648d70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0386fd860ef96171f201cae3e6462187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c630937ad504e603c8d0f8c6ad609188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d91df745577e319f5f4f377b919d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2759ccaba27a93a17daf5e0052c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609bc623379403adbac41b09fc484b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58adf6a3aa5bc79271ed67553b58a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca16a2e08ed89761a234147bc138776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c07588a10704b00953e794e638ddc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc7ae1ebb598c019ef3a7f1934f7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75d303d74ff58acd694969923dcdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59390dd67561015ca50af01339739c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d4ef478477035d4ef0781cff7cb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888760db6e91f8e98047295e2edd7c6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa35e9c2463027bab89ab69380d20fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1b3c751a33e562fa3dd98401fa304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c07b07a4a3c75a30a5bcca65bcc2ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db4fe000852ff94d947ad165e2a9ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa6c929c9b89db29819fecd1d15070204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e1028dbd597790d93bced889cc4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d5331a9a1b99b48a6426bf833117206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a065c776aeed829d171aa0aae8756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f27764dcec470e69d9bf6da6e308208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90095fb68fb57c9b093e5dea70b8527209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6539de34ae4f87255fe7f47c649a95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd6bbad83efe5c0dcb7cf8c0b53b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb629d592ebcfac12819d91f08d74c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38f34b5dd26850e090a3e27316d3e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb047961ec3e1674e4064d83f3d44fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4325f4b3b6009b911f998a8fd2b32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6d91a667e85aacf691307421cc20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3c316fa1f37feee458c76ce58d71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215011ca9590af9a4fc60b30b6e4ed3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7739cf4644d6261fbb0d5d9a4b468219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7647a28f07142b7d4067598687c5ca9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddae0dc006dfe36aba3daedbbc2027221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669351730d57b32d116575ad07bd569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e8c5e8ef72c202ba98378b696efcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67720f98a7b58372ab0260126d2045e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcacc2ea253285e76e29d206c72c16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf892290c1d0476e8db6279a057c1e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129658830ff1863282305fe515a216b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27099f94f1f90a570dcac2cc584307c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7945537a3672688fb9e5858950645229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d94b317d7659c8c95a0a99ad8253d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8dbac3930a72b9d2e791e3f8f7a9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8d248c0034a6393276c0578c66aa8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3943aadc0990a864edcb306e387f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392407340eb3c044454567683910e12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee3ede8dee1653cfa753e8750b1228235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7dd9baebda8c144aa39f7d2d783d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee182d9c43fc7c50a36ca7b51d24be7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac577084e75ab1348319c23eb7ba1b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335b2c2640c256b43203b4dbe7c7ee7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5856ab95e0bfcd3b34f464497c5003240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e970e9078dfba90d578b1a8889dc36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8519d697fabdc701c72bdd17148d082242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faf2d661375a49110fff4295fcb6c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5c9a8cad1a8da29e9fbfc856f9c7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b42ad4d72b0de1180f5030b1c21b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa826aaa0cb7e490626eb59fee6554246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e4ec1b373a16d27b694cddc0fe9a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfe6b43c19f42eefbd65abc601217a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc738fe95032c5bd0c9ac5250067983249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbfabdb748db60826acb26567acaa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee092f273123ec4584a35cb4502028251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9699d7870d65f4ee8e2827dd7e1028e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d14cf563ea38504895df2ada98f47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041abadc1cb4b0729f00477287812fac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45172b20abe592d563615f29cc229f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee79fd48c4fc1f35c05a4399ff7e797256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f02b4447ff6f3d5f129e872a6d8ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705794d18b779a4c36e91c5124b080b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c378df607af7a800b3a9ef376e395259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0123ef367c31bb5f0ff07ffcebe916260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc364b611f92453f0eb3f58d3c48dd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a8b20761696aa6359dc484d094fa9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab73b69a0aa2560800e99494a1312f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610c035d69dd0f9f9e056120be58200264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ad71bd9d4c27b1fbe99d97699c28a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82f6cd68803ffdeaff26f52499273a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966691d42a6be59a58c56fd3485054c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d41d5c94116f0d5f4c442159aa344268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d264ddbe89a5587ec73d63ea9f9269269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f2ab4e49b7c5949a070a5e31587da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08e841bf120ab0716c1b1c187c697e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84a726663c681be8830beddd0c1a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b0d4840a2da9c3b8db5ebf9e6ab1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede0da7ef5ccb5c963f68dfb312054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46a1411b3df7d86cb7b2525d20f4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e48dc10fc4616c00a7e03c54c87e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bf689138f7784d32cc00773c8e12a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc4e2184241dfd9abc3c1bccafdb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e589a60e76773e6b243d2a02b8c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3a2fb9b99de12b2c803bd24e7b667280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967bb70fb3fd3de3f88a6a79dda64c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25c95af9f10f60f00fdf7abf427097282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3339a6036fa1ff4023cd972d8afc78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428db1d8470d3fb2fbd2859dbdebaf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca728ec9722c72784ab69a6edb2e35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0a0067d50109519049a5fced619b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814a74bacc4976271ca9e90de601bf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4afd132b9a6b9c9b5d760813eb9a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4140dbdb192c0ba65cd6b690d768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114060772cdc40727663a6c9c4b506a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5c63416f4372ae50ae6a37673704291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961757dc90f76e6924055050bedb39c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d2e8b34e5596ea8779f3087ce968293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf954af2ad7f5637e6843aaab5d080294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67841c17faf98d374ec3ed409c714d3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e369fbea92200a20d1d3f62cd9af0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263cb3b8c88efc7f220f74a41ee3988297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952b5ba875573fa679f2562cb8c0f9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3e8a954cd18008062b4a71ca6779b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d1490cc8346fa82b22c516ee1f97b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf35a3fae8bef7fa9c13c8e5248f59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61addb0d6a295b3f34f0d9aff50fbe6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63566f17250678298d2625d90e67df3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b5f89808dc5638347d176fecd1b6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8b300352b3683422b155e5aef0cfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433678363f6572b4db6cba361892b29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d27c9422b50f4e6da23226f3a7be7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89df62e8dc586c2c75d80cef4c04ff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd65e2da4bdb2939f0df4baf0f6b7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f0f1bb9f97573aae079e49a820dda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f99d1074018866e6a8cc7e1297d582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e4e126c1d74e2d0a76b8348b36e87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154b9ccbc7ccc51c6c1e2bb7a04aa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e11ecbdbf072bd326771ae8a5cc544314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88279ca59485ab4fce3caee13ee06a41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8912dbd80690969fbf177228a2fddc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322c0fa47ea61ee6b65fea67256975317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab912da6ffcf5de957495d1c79514c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963fd277585e6530b609b918fbf9145319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8004c8a14bc617d90db52775de33a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4394047b6959ea13a6fd9c52996e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e141349f8097e27a4883754b0f7b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec053ef3167d29e1ad784dbdf5d20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab72c8f8149a9c06b60f7574d63ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ccf6b859ac24ad703187c589066d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da241db7a1fd70d70d81c9c1d8dfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e856fd0f65b1dd56918855bf01734327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531402ab22ccd64d54ec1e1253ea9e0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90c71909f081e014e93811c57b45a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ceea454422d821a8907f966b8bca0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1617fd661d8c5b7ee32fc1c5384b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f17e0213d3b4263ea3f82e0b756c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d99b469d3e66437bf679a303ba95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07befd2865d929200704491f0ff9573334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7791023d5376672f977b67faedf6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9eb157f229c7e91b1986c8c1ff46f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efbc50b84e444c8c3618004c9049fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55824d09aac04873cdbaabf8cea78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200197511541a6869a1979664fe76a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c01de64977b3ff42df91faf5e7c87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0b4b4b1dec62162082f2a4624423b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb09e0d90d4ea0ca0c58d652a70d10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca4ce97f2ffd8f27416b8d69d9b40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1764629e2d1e3d37fbd14af5c9b09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e57bf53f7db13b2e09643d49e085b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f38533c45dd6848ee779b61e3500346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0bde125c2fe8725123d5c4f1cad4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f70c74347fcd69583bdadb6fad1efc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc7ac196a55aa9ca1e1b87e45e2f25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117762af2e7ba4141b7425e8851cb7fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f1c5c55bb045647d53471a81ca854351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8afdac6bb6dcfa898a35a5d112e4a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a85a831ecd32b0fd818dcd1d1746353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6569bae4cf90a9ddfe8e3675524b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ff3c5437c868d3baaa7ed20c2f682355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3859ef18dde4dccd265fa2de95e016c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be48f74a6d867a182934d2165851bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803125100420d34cfd892db4f9b8f7c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15800d54549c671c11ddd0c7bdb5b1d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a79d9e088499b70368db6c50ac1aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40d0d6094c6aa57d87631a634f8f3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dbd9df2e29cf6cab32dab995cf741362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945ffc14d260f50c3ee6440dc4212b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f888bf9aa0bc2973e97f1e61dcab04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75171a12d7428de4a6d34c723bcf21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66017967fbaa891ff2ad12da651d04e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e05ade0f8255d563f6ecc3fabcd6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e1f70e5ea9e875396a1db7562e28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df681bfa36ae2c1a76efa13c3f875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547152710e6a6bb88bc1a367f58c7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3500b75b44fd69d9ab42065277ddf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce7c90d085305b5fbb805b03059a0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958a99f45d97a2131a34806a9dc712e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139718a9039fe0596089ab2678d070a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02aa5f29bebf6854e6bfe4faee652a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944368093377f334994995e07817b045376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ddb7d8556bb3d4bbe5210835130ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733057e4258197d975e44d910f68dd2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ede69e0fc72756d53372d4f86b01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad630bde9941409197a02fdcfd6a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c36b84e896adc5f5ad10a9ce0ad7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302afa0b0106a4d4e697190e849d88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64723bc30e55de43343af0c8d4fe104383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a384780f9bf876de5fd9d56bf92d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81186510d783bab0c24b44ca9c9a4839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bbbfe29a4e60da07418ed06c93fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a984c5dc893508f283779de170a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd74f64463278c569110fcb78782a41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e93ed346e26725e9c553a36152a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa8f46c328a54c12555629314a0e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc92dbf0cb13ea4e7fb1546395588391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e54d643ea4a2268cc068d122e51f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e1bab6213f334b9a369a6047fcf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b547c904a7d07346dd47008bead4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a7135bbd7e6ad9a998babfe19d17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abea9e366da9f126b9debd4c9e2a06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410842059c535c62daa52ce4809e9d26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41764a877e2cb395dbf25e3d5c3f121398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fbf91f89df3540aad97e0135213a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780869835aa17c5a87bb4b66a264700b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94af948e87aadcd8bf5a6dbe65995d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fdd9c383294f82f3d20e7a7d762d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4549b1510610150f234b4ce8ab7bdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0101220074d7d8a6cc3d98702351fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836e5f54c962723f5a13791611f7f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d193729d3675afb65952264e6dac66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a6dbe99bb8e40453174db939f0c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc3fa9abadc3ca43b4c71060cb351408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70977d1c6b010b955404e62651675409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a355649900a010d5c5e9919d37766b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72376e248aab518e173299e467c57b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9eb547ce299c415c1a7e1fe46f0f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3306b8a39dc5391c2ea3523c2b104b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f9468ffa62e887f2fe59706b3f38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838026ce74b6677dc28ede8cdd4fa5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738728af5a5a9d4445ea59823646962416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d54496622fe64707012f4fdb7373417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e098d17ee962e4bfc7525a4dceff36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9f9ae6c16a8714029d6bae7afc6a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b129952677346e715935e9f18b15e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b1cfb8c3bd8bdeccf0b5678a9729421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021db85511c66be9adc120aca5e847b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac365aa6b87575a8769c30cdc9a5b78d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23a9e3be70370821af0bf852c97c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7ba2f40f84522238bb48fd112eb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933bd1a23bf2bcae1bfc800d74eab4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b828422ae31fe92fe6027da3f23a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5815f7a72fb8ba6f2ee7b493032c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6383ca2dc0fcb428e4265db5af600429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d118eeb648979f6fd725a35b2798f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe7bb891bf475c8e889d8cc02f826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6174792f529b8cb3da04a39acb183432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affba63534498ce015958f9605e7ebb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a41c2f6dc45c1871b3e2c3dcb325434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff47891948206ba22ae4979fb32032435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4257d760be0c71b31abf4f667f676436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e34e138a45590c9840ffaba23a0eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e291d97d0cadff42b8cbac7bdc94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e441246e434f9dfe34879b1ae3cecb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191d642a00286795d8f25024256bd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237aa70e42edc10b1e188e95ae1b955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b03ab4182343131ecf4c57214ffae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac311a8f15367d6001ecc3a9b44c23b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cbf867a41ac43ae5986b1c1365451444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2363673828fc73d7f161131e20e4fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686075bf771542efbaf3d688d2d00b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f1d919150f0f3b5a855784dc2e1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82052f2c312034155e8aedd8e77a19df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd60232f59b10d7d20310938d5ed28f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ebb5c14e3ae22cddf025c92cf64a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ed61b0200731201032f0ddfcae90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8bf83fb3e2801a8abe38cf2cb03ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea2c8f603dec4c53e7529805a4a654453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6891ee88ae158f65464933a731c2464454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3804b496389b2b24ae37cb29f61ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3777efa917b62a923d79f9279fd8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67022b0029ad2bee43c6dc606af3cdf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b080dcecb18ea2ccc74656ee120876458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd887b83bbbf5dcdb8a8468af55a89d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d9995f6f43d702b8444ef47deff5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ccf5501db612bff551909a5584b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c5d1192c81595ca58ea136aa0673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006430d343d8fd5daf699376c66689b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced277448d08ae39ca910b2783862b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dfc25fd29e7afa3c03fbddd7f41b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09f3723db6e8ee802944df93dd2ef2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4f4deaa76b4634c41de80a8b51edd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360ccbf428b0b2aa7d7b9b6208bb26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13931fcb2ff3046cd6418c5892bc201469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaa90679158b332d788f67bc13d4fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca77a56da4155fdbaeed08eee942cf5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd4e3bb9a90c888cf4f04703d6880472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47959393599fc80b7a100eadb5bb8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a59d1945c23a3602a27a2eea4b011474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2efc54ef8965964df776450b0bd8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e36eb83078b9b1b57d7d3aa5a0215476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57933867974c423703e0425febf6fd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4aad108e50bb21ad9f7fa8a3d1232478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd86c8dc4d13cdbfd1ccb9dfd9e9e63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7985f1a3910e7d849e9d3864c4f4215480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d17427761faf393148e201f0ccab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343e9e6814f9c4a45b0cf7dbfb15403482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7855556495cf149dab953e4be0d611483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6a50e044a03e459c2d8d54e70f3cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe5db476f163729279ddac4a65f40f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f68631b72f5219afe6e896d5ce392486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc782f6731e5cc9240f7814f7c8fcdbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d8808bf667dda1aa786e7940e6f46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9479456735142e150411cacda7e602489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144f5e86e38be44888a300c5d2867c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a960608ede04fc7d5730f47f696e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e63141d6f341ebb65c7c6336c8e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3211e8b5e145134619cc744588dab0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ecefc5f5b757d9286813eded9fc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56dc2075ec6cbb4bac141a8f1d0d9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec0e365aa531b73bd6f9fd0134aaa6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbe59b036c2e203127a330f37fc138497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f634adaff36f9f18d246f8044d4242498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71394132e352e1cccb0ed01e1feb25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cdc1c59f81766d571660407228663500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddece49391a8524f7d2127e425a9a84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c0097fea4c4dcf1c92eb671e1935502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acef65489bbfb2bebbd59f75855a63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d950c6f9dc6ecef21ecf4210cab16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a31caeab3b57c0aeec9f07f6edc6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e93b32b04d4e753700df017dd174ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2976368bfc96539b9611db6c3564507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62decd1259cec4efbf023069962ca3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127ac164c8162a25faaca9ae7229ab4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81baa8fa44cc3ede703f538816bbac9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367076b00382fc5be8a066ba2e2b3c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984c9a759d8c5fb30ffd1d8957ef6e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19369b251baf0e19fb2927898990e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca5a6d6044beb57ab865c46200425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c572ca6242b443ff0332b19c8f326515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595deddf92b1f7418e89cda1b453afc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd5638455507734d2dd5339bebc15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5ac3a17e7ca860df7ff6b92e16ca0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc4378999a1fa6187d036e8c38ef08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717af042558f61719d0121d0b8114c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b9d02420a6d61a09ef8c3b3ca34a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1708167517f0a1378dd264d87fd441522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ccb3ec7650945761fba7cd212b312523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecfad902c651039b0fcf5a3fc81f22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e9117843c4a870450b3b83d4f807525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a705da03a72e4ec56f88d248c21fa4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e23395cfc8fa7f8241ff20452c3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30678115e5eb901ef9d3f758cb3c6651528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083c53f3df335712470fe9f315632a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b21e14e4ae24484f69162b43e3b6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8fd90ae3eff1ec60f95d5b2d9094e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683be047a335c403602f8f2ee9cb146b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748ffa7b180ec51320b113072bfceae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6ce1c135d896a9fe986bff604cd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77046ab78b3a0c39acc200b782e35558535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe945132fd0ec8f5cc3e81da3066a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa5b23b844e06415a5157aa84ab2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971616614af19d63baba28a0e5afd78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a373a202ac2dc24716096c25abe8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f604add2cbb998f8d78881c509b934540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d4dafe6511804becc6023837a3f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffc8e583fca8f936986ed61cdf760542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2abbf741510e3cb909a7f0edeb55b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9568b0c484aefce15096b8c1a632aa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f21f792bf693a00f608872be818b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2534bc2bdd5081bee64d47452d19d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180397d1c283dc57f0aca675c386269c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377b694d62574e163ebd1c969669e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c01af338482e3c0bcec32a5cb5f274549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ce4a32e031ee8213dcd73787589b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77f3f0178c97b0afa20a0bcf452ec3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab299630b8b7071a7c60b959e50efe2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0978e6cce7a78e52c3ef22cc099417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c71866fa8e76d21c23a550b914e05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be253ec974ca928356843101ad8b0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e451005a2e6b7c1e5766bb319ae3ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d83cc0448a7ac877a01c9f6466d1a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee77f8c7e7b349b1e85b2d92056863558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c82f7776afd253a01a3a3fd9a4851559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81447dba96bb97b74b2a561b95444a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69231de34ecb0e8e23145931bfdd1355561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c58cd66da4449b9799dbd206fb76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8be4605bfecab92d749c5fe11aa50b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1a4a4b2645f1789f8e1a196fe6ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61093137e5fe5b473cb7ad913101670565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9738afb2014aacb49c64452ad9e35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67aeccd57de33afa111e28658466c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1e63022aa52df56d5c931bfa4078568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb3a8ec588cf5d38bf1f1dfe98b62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfededb39c98f8ab98c33381fa2c71e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79078c344da016f0aad00288709197d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc87052d2ce301c9d1ef157e0c8fd94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821958b1e193290d8a097c5070fa17e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fc69368cdb86306324bc08bbac759574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f54aa32f267f04287a4d6244acea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f061ca90c539fb647f479795905704e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb6d2c8faa70473aeba6305f079df6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68142ff14a53670e6a18579894d9729578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a62fe770edc85a5b0f02467f3f39b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84fb80f4c91c45fc43ea4b94256d02580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ff7d10dbecd507102d9917bee5c35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c9ed149dce90120eae04efef927a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e016abd4bb5ec032697bf675b66db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e6da58410665d06dadc7ca3c4fe26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb58e7b0f21fddcccab2b8f8049d46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72a3ae6c58413bdad39959165c7453586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa4642f1429ac1e6718e8d6771a89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82f42f5a9b437462dece61e53c6f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967544f15dbc057c4fe685ca7c7d5af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baddc58d5eaffd1cede9e463e6c357590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdd0b372bd4d4c2dc2b446462ae553591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f16efef5dc1e9c2b100c1c836936f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acec79b010e981bae887bea30c6b41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080516037c17e5f554425bea727a3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd753cd9a9e93d9fa5f733898da0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ff8853b3015b5c3a2841c89df020596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081f346dea534253acd2e839d4862c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae0672eeec92817511ef134b50721598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e3b8eb09322cadba556cab170da84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713acfcd84aabcf8ce428ef659230e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e998f8bb3abf4172dc5e575f451ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd0a732f5c1ca22a5afc9910d33630602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00087bae63c338d76674d7b9947b1f1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e991c4ae87ff3c13624dbb2a09d9225604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff68f1176a8f3bad428e6706726f53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4588ca0aef66bb58e6176c9afc6c3cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235106047c478e637ea00c99d60d5e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5bc40c14169aafe7f87d16261e516608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d79dd28b8b44903fcc802dd0f9798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a427f2bd112fe59b50c69948247608610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2df7a602756b85771c3f41fdf5b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ff4810d65da8f111a33e0e0fc1349612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a43c2dffb9a60ca8aabba9c92de0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad53a878fb2d36d894048f806aa931614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de811e65ffb2ecac47ede3c97e292ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60c46a2888a8201f4068781864b9cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66f334a5e5a4b29aed8ab00da3594e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eab286d5aab4f116f7afd692fdae1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08d0aa85f56e5b574fa3fdcb50dcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f121db2317cbe1489318bfd09de8ab6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52308db3b9001149e9a7893319fc58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5befef811bdd5262ce4bffde8dcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4c616a10441aefc89687191fab08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97510ff68510d8bc64bcce7c09847be0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399ac7583734251684e17c5b8bb06b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483228174d9a11764cb44d5b39c306fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b72a9123c8b0aa49c76e1ad5c0241a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367aebbbb11dd1595c555576cbda784628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02eb20a8018ee055beff51c901656629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb38be3616cc2368330aa9dc9758b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6499dfe64f3e98c83e645e11bb75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd5b4521822a2ef64dac680fcbd807632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e501716d3ce0338bdf492fa7ebbccb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec4837d16ca3fd453806b6fda4a74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b75da8dc6978afa5a9a977fd2bce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb4ecb3cbe8ea4bb1b26361cfe9370636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1e87c1b1816ae4d55887ab22828d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd3f12847a76e2ac28a2b645a3cdc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188daafbba45d7286f7e4654eb551ea6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b130fd5f473d7d405008707c47a544640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3be871daa1776158633cbe4f05eca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26253d959eee55e885d6b9297d27877642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9192144838ed15b9ac041747b82fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34eea7e2d3b4fbdd87992fe2fcd93c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32dd0762251801ca55741c14434ef6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd33884078dbb420192613ad718cb25646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401d2279cff59e4618807283dd9f571647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc08dd009755a3ccbae286ce097f57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90966d7e5e3e2367d424851006128d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c5a44b86ca4f3ef77815f3b62afe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d5a6cedc56b644a4ffe3c5e04c76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34838333ee5db433a73fb82b0cbc45c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a62e6ab5d39ff02b6b1265496b30e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908b51b1aaeef3ebf6c5289492f0b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e0e08001c3ac7a58e203a70d76fa4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61097d5899385da0f957ea9492d169656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933bf36e7e44e55b99e03e891e98471657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b40c22b964356a7376fa720d2557a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884eb726bd643f3b14444d1b291617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99252348d281e51af596f03af9d5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af82be4ed2c3fd4a5f5173b6a4c40c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba91282cdef6badf20392edfe9819662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf2a3d2d45164e6ca4cef0b369316e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57374a4e91516b87fc8496e2620e52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dfa87b6006f92451e61c95ab12d22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05977be8f18c879ad9549d3744d8e86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ed1bbb204baf2a270103955d1ba13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea4a8df55422fe2ebeb7bd8bbc4f4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980fb4a675961abcfdd39e11eddba0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02ce9b3ecac872f33f0593ceeb1255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07a157f6a5422cd9566584aba3815671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1913c60e55cdd5a5688eeaafffe9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e48d961fb6b47a95e7b69df3b34571673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb83bced7c46b0c3c94848ab13add2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21466a7d5ccad395c599e7d84106968675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4287bbc968befeee765f4a980468676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178650b4e9d794c7d071d1a9fa1b9af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0dc97c1ebe8eac6dd11e02bf73bd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607b5e74d4ff1032e9224bd9be58297679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a80a777923f1985b90c173d25ac1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666314831629630119d27e8ae082b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9087e247ea571d03adb328c225736682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2436d5f61ac1141d3ad450065dd97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6264bdad7a20e1c0d1b0d6fa9c2ac1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d1c89ca7d1c243f8de9313440886685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafeb7d8af7bf9980efb6d519cabd63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768272674ca50ca95bad86797c1db48a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0f2983d8f5e66b64205e7a2de15f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874272001480d9ba08b89fb30724a7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750583d8a6c0f4aa78c19e2d3a26e61e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58fd3c23dc6b898c2f9267a0130c1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19efa21c01ab17a4c29a9c8349804692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0752155cc3451e8f6052e4395b6a36e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b011680d8ba1193ecc785e0e6d54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d89603c45112c5303f667793af8f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e38d96cd7793d9ed60b32f1416fc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f053dc214001f89f51dc5d2dce942697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd05de53c9d29c3281ab4f270d95ec3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12b7d19815e2e54fab3086a64ae84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d8f6df46336ec036e78aaf2ab060700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14505b3ec4a70513e0e2b3e7d3d35cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da919fadda0d88d76c5a64d587c2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1ddb3397403007c9b8eb6b8ddf90c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae608468f857b1dcc5274b3438bc6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13ae57f4ae978bb92e9ed86fcedfb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446b3eec6a0f3b4799bbe7efe95b00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1dbb1b9fe6e72f9eec3afbcb49dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8582fa0dd9b73cad3e04c789c4330708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb68014c76afd23409c1d0bcdca9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88819b55cbdf72536c7eeefcc9126710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac933244664fe6fed3d777a4daa5128711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f230a6f870081dc02602367f75b31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219519196e292ec7856c5eff1ed646bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5a0bc4e46aada4ae2a7cfff58b324714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c26146471997708ac1aa9c3a37c42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56577ba8d94c093b165d57713ea35d19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e36f87cc7cf1157e290966dbb36a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118382167073c2538f91c1c27dbb60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0156fa34dd5e2b32cf672bdacec9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e36085a48fc06119151593d31e41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce97754858071c16a038d7fd9a168d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf73a09696bb7159397ec036430814722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b5e78cf03f8c1b1b93cf8981b97f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3eb38bf21fbaca15582364276fcce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11677c4c6f089f6a6a359fda1d74bbd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a1d5f27589963b80fa330f1725aef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31635e0a1256539c4b0237d5cbcdb37c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d13fc268b1b1f7807507ad78c876e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad10228ece308a860362021ef683cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9b5a63705e2f6adf2a02e882ac3e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d3e420f111cd528e223f74ee4d2f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d7621b63069f47deb03be3f580783732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a03e7d8c7b1b8f0c01fe81195e35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fcaaee2c8ec828a86da4f47ab7302734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b394c367267fbd33e40c6dea412243735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafa3a3dd718f91218d2ef44f9a0d36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d08c962e16a66cc4f55a9236c1309737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83cceda95a07ed603bbffa271a480d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbe0e418ae62e8e6d882cb7308018d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509617f8adfea9370a855648e2da1020740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94168dd81687e19e7c754cc9310cc7e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee22bbd7db85e2a297295d9a9fc339742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d940f5d4b787a0ad93fa248886cc069743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e75b91d3dc8ebf321a1a7f8cd3165744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927439548f1e533e74590d584cd2d78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2491591321a2ccfaa14433b578ae31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72033941e0d60cf32564c7c5aa4ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada71435ede5863692c4ef5a1d8cc06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f638c4a91d32ebc28e4a7a3417b24f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701742ba31206e9ca0596d98660611e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e785c61eea14be520a1bc4f411c89b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625296550a793ebd8591b1a65b7eca6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2977e8958d1c5c1ba44852718090f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b6c348dc3bcba987b1842eba64872754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8f1347a9c9d077056a262d4350b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776a2269f9e67b4efe752568a5ada3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee5e0168d9b07833a4a24b784aba8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492397429baa46213d908b48f308ea59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f802eaf83d58e5bbf5fc9abcf84ffc8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b461f6694b71b92cc20d30e53c9d606760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc857ce826dfe0faf204e0e7de7c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d52778c08be1b0723d57e258b7aa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10123dc051bfe5bfe59f3b4b575af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf192b69ac8e8b1deb3454c06334c72764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b282a89f79f6c86206e432f410b3c3a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb88cb1212ea812d1df5d1ca5ffd4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8b599cc5473f8754dc616410473bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ef89f08aba774271baf068de6df1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47040f429832e21b08c6f6870ae456769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea23f74ea2956dbf240193b4a18d301770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e091efa6e9c855140c14c40e067b4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5e51696ba0cb22641ce5a810107e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d353805c355c24683c7c34f9f3f0cbf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c742bbdaf1c212a3b3863393016f2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceff21e62dd5532325fc812540129e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f78864174dcd83bb3ad3b497277c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bd43823c662dd1ef4dfe8ab2dff7b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a60c9fec7501e49453685086476ecd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f701ac49bbe15387f966d389bbd6c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2f9c19a667d0dbf509815e50ebc5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee946996ef27979b59afee73af1b82781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ecb426a79d1ef73a531a0c93470f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bdf5c6f94ceae9a3046a7809a9fab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e45d89d2346cf66f8bcfbae7deae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a84ce2f090717b1cf97da29cb5790e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5332ad33a1d0b18bcb24bbb5d903512786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c826bb53c6562cf39c95aa0bc92d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48d767070db32dffe1375530209d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aad1a8d295906605bbdc65b8afb31789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d021fbcbe2537b9ebff102e1787e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33e9dbc1d27d5f2a345ca97ee45fb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c28638bb4dc087a4dbdf6441b5787e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c03b9608002b3fc434541e5ebbb54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e09d5f138cfae42f5a2357eb74de7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55786ef3eca4fd208155033c7c7b685795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2360b85fc0ff54f88893fee45fcb5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b610a5009032e616959d5aed678ab797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8a4e9820193c57e76b3d30e232b98798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789362607efd423499d609dc946b36e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89f8587f04afcde257399d39717877800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cdfdf98f1f7607b086bb62a63abed801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030fb42b83966d3473d0f9c7ca68fa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927442d331e5ae32fb716a0fd4ae9ba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84b48367f8feae71d8b83a19c7c489804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acbc28593bfd70fdb22863a89d6eb7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4af39ce41a4dff3eeee09fcd979ba3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53079652a1856706613259581c00bb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4fe0115ba15483c7b945b5b3df979808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e4c057df5e3c372b54d5b2337b2bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e107cb3aece7a48f2a6f007c5d240810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24e48a40bccf25423ed59fbd86998811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279c0db09e97ff82c14840afb4f1686812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b7ae79b51ad531435092d571ac90813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cb0ab49b08f233f85678308cf6276814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b92a338214da4ea05ab56225893293815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2ea3a522ba0e2d03edbd3fa8f6e3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845639a24cc02d048b1fd8b1f769f85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea65bcd66201fb23c8c274f2a53f5bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c250cd8253bd088424ae4e88c5a3d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae489bc200113592c7810acb1ed853820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc5bf7f4e0f2cc9b55706daaf42c8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe286944520154817d9dda7716aa39822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df514ada5e3cef197306e1619dc360823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0923781d7856151cfdb9429cc76d08824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa25c50e6a6eb8b91b488d3f7ddfdc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf08d0795dd02484c0f95843585a56e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe16cb502dc0b2d5b2f247720c4383827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed2a73ca29056e3ef3670d742e922828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5e3ddc62321775fea6af12b907e3e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f9b2db850dd884a05b795e13cd831830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707804d3d16856c9cfd45c308fc9c1a1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049ebbf8bc16f37e93cfeb11d6d0e8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b53a48c3b1643b076f908d60bc3be833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0159babf5d03cb2b129f29200cbc0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61d49d0f92c6f52eb429308a06642835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b17c30d2e6b2f4647ef9e1b43ae4f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30d19e7472e08f0e5969a2df4d77a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895e90ad92c3e2f868a39989982266838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c0262d0cfc530637b384892be594839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d40b6d3a47db5c84d1ef2ed29297f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a3f9722959a99ff13aeed57c972ec841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060ae07d98c9e3708b01861b1b3a84a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21d8ed58cad1f99a7fcf937e40918843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6bd20dfe4004e85af8b498518c14e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce35a614f4c1231889d97e6687305e5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e37c3cba271a82867523ca508a31f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477e431493ae3e9241a94aebc4a83f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a334a4e738a5f2bbdc6d77715c862848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042ce94d153e155294feacb024d6090849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8eee70f188692bce32f39ce7a21606850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58363f422f73b92b2b813cbf8f92e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dff4011ca20f304cdfdaa075d62334852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0d140d8cf5137918cd8ae3a5e10d6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8eb920686f782ce3bad6492094cb3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79781b1215ad6bae10658ae390fc67f4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372e0dce9acd436e97f8a1c7779eef856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876e5a13fd435ed70f3021c380c4539857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd9d86c53c0df71493ccf615fd1c72858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55cc9d8ff966e63af2144934088de859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513240d57a68aa228309498c111049860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489a82a2b564f246760b7b953e3901f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b467f3bad3740096aca1f3d618e12862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c190d8ae826f9a66c7c18a0ccda7682863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48faac7730d59a5f1a204e9221833864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6933348d824fcac2b7e9f3990acd77865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05ab9f581dd44e687111d7a505ccd9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3c090d708a4674b466cd70e8d8a4e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cd8d19e4c3a74e527bc43708ebddb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a88aecbedde1e0323eb3a73bd286e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1556c66b0a4a392fed018e9d093acb5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d32c31efe9a6e53092c1a85b932c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ec53709032287b3841ab50dd23fb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf7b542ab3f6a876cc081c93f5c4fe873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce12aff3abbc6f8affbae660d6c650874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c555eff4f8e875cee479eed988aed875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49a3b3a01525006537014042bf380e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fcbeb62547499395d732a321c6550877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2e28c5ed65f5a62ea6a98c87c897d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86549521899a6ece1e613096904a7b7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448cec2f608083e6bf4c02536c05ff4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf51180808888806865ac26c8199a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e25fd5513daf13f93cffd262ab2a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51dba510037d95e7aee9d2a4c559fd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593041f42d4c8e7b181b85f1671bef884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717d39f8e28f0ba17bba3ea6a819b50885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6ee8a988d1132cd6f90ea97798c53886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3651ae173757a919f9fc74cd33ab32887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd90db7cbfc8b7329c7c0e20e4c0a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5d35e93cccfd630a23146bfcdd6d6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111fbe2add9bfc0ca29e4953ea3f28890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3cca5ad4caab26435e06f50066cfc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4e9b288a76ada34d408a09d903907892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d17cf09fdd96a6d1da00cab0ea5b1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfe5774c24ae4621f4fed9a7abb7d3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171cb57158805d694cab48723fc3b5f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ff99e94f2395f9612b76fdd94c9cc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4efb227feceb2b90104e2d028aed6f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8274c74a3a79ddf73c27d0ee9ea7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ff18801bb42cc263b9c6ced70ca2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d7b93e626eebbe4c1af42de3e5fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597ea42512dc138d5de3324eae5d28901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6bbf1d44fb87f3ef2f03320c61573902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8021ed356f8fbba01ed1c2d546b6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550fe641030388bb055d589b7583f7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368583bc57d3e3b93dddb2cc5b9095a8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee725a965934c19dddc20aa54433e758906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b6ecf3df36446077ead9c6d0b4cd8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44805f91aa8e1f275e08127f0300a8f2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bebcdf5a6faac0dd1913f9ee479d75909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b4fa9ea993658d34c150b221102c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d20706643994881dae341c6d63382911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad528684923aff3755f586d439b7e0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada87817e8a833c936d3559f6060b74913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225c8a52546b7a7a10866416df5b7a5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacdb55ef0c04ab15b2ea456cb93519915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779457f5e98791c27dda41c1721071d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc19a23b6172ee2c73aa67ef8b364917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bee6aff3951e054214c52b2dc6ce7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf98a48ab45f6c6ce642f6aa9eecee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a30d6dc05382fb9f8fb5f274ebda920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb17f88682e9f8ddde40643901118921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd69e91bffb59886df17f1c7a6c3465922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029dae9827ff13f4e024524fad46282923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42fbe5a650ab5c2c8c580270569267924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf942ff3c92216173bd41a246d5b807925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca89a08e60cd846100afb51673ff4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf3cc9247cf65921af980ed823c6a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ef8616e07c14eeab95ecd9144acb0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae8aa724b88b3cc655081e1cbb41d8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de8e707a27de817a3de6caef1f8cf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e4e67be4191099e44285706d87cdf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff410ac2375b5ccbb60016d7f1beb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaceee4fd81fc2ea366979bfbbaa509933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdd76e894dbc946f206ff03d664b80934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550aaf99f71457d8fa60b5d1e30c84f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc99c9c548bcdede779a38ffb5780936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738ff787e49dd8a1c2e3dead19ff35937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb9aaf342d449b170b2eaee867a3c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15268d0d3f09500b5aaa2f3a95884e65939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015532e7aa4bc86b24a4dd2ac6673ef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c731fdba6ed90f34b6fa46078ca0d93941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa2457f7b59976ab03de01b23ff22942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec4a90abfe76baf74e7fd54d18834943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8d38d5a61dd12aa4076d35290b9b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a082441785741b20ad7d5e2fcdc974945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abd708d0b10af943d3ec1686cd3d8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bcbf57efa6527289b4b7d12918b4b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033131c930653b44c5b815a0ee5fc002948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc18e7d2c179288c025bc0c685c9f1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e2e9c5bc743bc4cfc7bec8bdd52fa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6d87a9cf667fd2713ea7753b3bba951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e9e2c4916fec898c9dd8b5b4873ef952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49d9ab18090598fd64f8276ebe50e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059699cc8dd0807f1e5ce8c0dacb735954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacfa24a1d6500bdfbc4aa8fe6de866955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b274da52c31cdbc51441c92c5f89956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6750756c615f2ac77734af7b2e63590957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c8c3cc3b182ef1e10657c3d99c4c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636675e4d4dd29e15d9cf83187058631959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560209e22ff843018e4f7bee33290d01960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f9610cc08a8f9b0ab895455e97c9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ed80496c6fe71cd28d190a9fdb6aa962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fedc110c706e0debc67e87d885dab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949facff7868e4dba9c77b9bdd0f5618964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709567f760b4a10918edebf8750dbf48965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94b6ace704be380e230e5da033456966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b45a7ba94340d24c14a89db023b015967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747dfaac016046212eadf2a0e66189968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddd3cedb09ec3c4cbdf63580b21659969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d5fc0bea3bc0179919ffd888ff3c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ec69a6824237929a48bd6a5149a9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704987a81fa801d24ae763a1365eae92972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a0226b5047c50796d6a5ea6c92d7d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b373bc009e67126a5dbbf999788d27974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f7b720e03b829bcd85c76c64af5a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7f54fa4da656a9b2737695fbc70f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79abae453179893508dd4ce1a6bfc977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163bb1991c8a9252e78ad3248925b78978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb41fec199355c8253b69bc11ac4d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af27899249eb2ad1845d3be371a295980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b8f6389bff869ed398095164bec6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf919bba3d344aa24b8d7e287e6db982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b85721c1ac98950e321f235ba7d5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc367dfe356e947500fc07800e1594984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8bac8a4ef046980a78b21d667847985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ba7625b8f1a086683b9ffeecac285986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e87ae0cb699ae424e4dd66f2ae3b7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ab03689bbd2f4974a324ad4d204ec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89cbd58f30bbba4398a270eb6f9408989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da752c86a2b750802f9ca43ca984849e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b3946501bb1da29b607633ad0f632991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ddeed640a274250349da4090a6239992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41ff7436e9396236f927296c1353a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef61528553e8e271c331774deb95e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29071e0ba1f5480e03508deac138df995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3422545e0c41abebeb4f90adf74c148996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac98cf1a9795383399493998585d30997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>