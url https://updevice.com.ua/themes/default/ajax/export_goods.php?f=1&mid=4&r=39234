--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d908d3ff1a56ae791f37e0ae0991251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e22f61676800172e4c954ab02d72142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910230bd9e538b531da94d73faf99aa33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bbcad1fc9b5c2858e1fee12fb23f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2d9cb4ddb0948cd35e3891d7c71d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1a68574f492062ca16dc6d08dfb6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b39da026d09f1829c3122e041e3907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660922e260e3b4cec459410ab5399e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360933ae020978854c9fcbc4ae5d0409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6061e2344b1a2e9976406691382fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f719560e08dc0528dd16eccef3d2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32fc114e059f766805569713c790d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87b4c0b05f5f9a09a5ffb2533c7d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd602bada750b20c7a689799bcf904a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee82e04a59e37051aadb3240c399bd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a4a3527daf470830abf847ea583816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4680fadf30987eb268482aebf12c6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589f024ba77c9034e5289835e3eb20018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a48814ba66fe96cbb0557ebdbda719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307931a924817a1f780b615f7bca83d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2600b736ceb3e5bb8789d9164775b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c63cd7b6bf8de9034635161afb0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8ef86b8b5ac59cc0494591ec6bf2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd108571f0ffff73155bf006c5368a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca18d544dc8f0d3204769374e98e92225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d82797c309b5179bfcda93abb91b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50915c9b9d9f25d0e0eb2629d0fea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1edd71253a910b545e71a826edd7d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d02279d309a3458d874235637038929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753fbb8e47304ee28b008f2feab6c9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c18207987bff4e8a67b9813cd4dbf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d1319ed0b4dd7c99c9f51252474e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4b69c239176295f73bebd42a3c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eace99278c760dbfbec88b9b81ac934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041d72e8cea2f1fcfb97139ba79c36235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caca792c62c991c9b1ee8272d5f87d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56f7d6e748e4e0c3dd9db23ceb9d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0db87db187d4e315a1547255142f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5507bd4be04df5efff904c751539a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f27eff09a9cd2551924044a1483d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f63a8becd090f5c8a6c214778b5ccb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c56766d02c6a5d642fdb4e59f509642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd79c41546f3b1da35d3fc8f93059943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41a284c3ca5c52c3485c1172707e1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b5814248b5c1cc4c22ecf0ca91e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f9e0cf3df33b10296e43004068c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06dbd8befe9ec60768a355ff6ff8ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e4ecee07fbfb128f676612a2bac1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ddd8aa39eb39494f562a5d7ac7fe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4af296bac54421f295776d81d68a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f1d55c816d39656c918771c41af3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed80a600adc16c47a0682d574a7f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fdb370cb38cfe29261c87f58c3b3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc214066103c8188de330eb0eef0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462836a412e61c92f42f92be591b3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daede8151c66e24d27a14121dd8f8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3acf02972d63bb9f5db4396c8b8a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f847e85c8817f6927e24309b7a9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b19bc4493dfc2f3a28c442343755f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a785783d8167e3d5238c7f0f1a5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8514938b123c5da365291347b5d70661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290240bb8518d9abedc7a2d6079e731962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c59e39173e4c05605f32c2b996eeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4798072e399145e8932908026de0a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daff5fb12f813f2b1c7dd6aa182d6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2d8c3e0086c52e46991a0e8b631266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2114853557d44279d7fe5348009f6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfd71f78cbd260c86d12ec670042768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040da113977bf5ed46a1c017089435b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150db19aea02e47c0f029929b7a22870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ee16a1f9297b8ed6fbc7b115270571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9fe03a69eeb562cb0421e1ff8daad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc35d55d8a44b1c196fd13aed35259b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2834ed81b74e3783946f1cbe8075674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24420f7256b8bd69d5fedeecde0f19d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4781a3b22addd1e2b51c0a5b30e1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce35cf97490d14a0a999695177aeab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a95f7ead3e82be6dd95efdbd94366d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92d48b30ba9a26d9844616f84fe0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a71702e05473d8d524903a61e8c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc26ebe36de2928b356bde0c0bfdee181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fbe6ed415c8bbc684324d4451c7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37235dabb56f6c7f17bca437e1ab7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0083e31849a812e99814361506e52284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed414fec1fe3ae903496af00db5fbee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530295db08264fde9e7b9485dc35a3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b013d605f7b420f534c74927a5eae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a86ef705d6ac1f129109a60ed4a5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd64bd7ed8518451d9868800f44633f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccedb80d00b7a96349aeb79a10ef80590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c63d1844dc8cac10dfa1ccac99e4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c4671c1ea16a600b99899d96a482a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e576abdace134e895d32322f71ae3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a15ce776f84bfb26d1336b1f96ba8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989731003223a54bdac9afa8377e5eed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f48f728365f18175ff2c4f18ba646596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f714868439886706d404c09c887097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e53ba357ef8a0cf04347a486e14c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba090cfb96ddad9172e33d589531399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22bc6ca6e72b0a13480629a21c5663100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c33a68a1448d1ff117e5818f3ab170101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76727956825b21f612f0a50a187db4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c30d446f1fbe02e58ab04dacd48f8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047745b1c7350ed883c152b6e3f4011104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da66718912553da092a4b8e569f7e6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab84ee344f4eb873eb5389c6b0cae44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c037588f85b8a84c4604cb243661107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc800129d359410a0653497a2b964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee13e5b4bc13a29e169d461406552109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d334a60b71e6511bffa9458bfc43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c866df00d55de46149b149b9c305b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93eb07fe4bb66eb93d4c6e1bb8ef2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d1f9f4dec3713b4edf681b6366446113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593cb2a38a131c61644b483ce6bda04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f97cd0002f09f1cf8a732f00406e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7cf395102408031575426a3c02cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800748c27c119a8b7e2ac051d2b576c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54eafaecbb63490d1a453db9b7f28f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4f08e6de8e4749f676ebf934e3d45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa4687e6e0ed9e0c9b75109fc6c87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5799550de55519d1199ddb6adc1f81c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6b7ce9a264d729e4c9d11fe6065d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2de98f78855439aabbe6f1973aa66e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0494d3e371246a7e22861a40628b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccc4fd9e509ec84c131be6124fe61d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2ff4626d52d32636d366e1e4e920126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c248a6161ee8227bcbcbbe19add7fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756c9f5d124cb01637fe39e66aed03a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657a9e0dd3dfad02a00517fafdd691129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc243d81cbd7fd33509252c07aaee638130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92929b8325207f3bce388cd20054ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52840ec4bb6ac422eda4cff313eb1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74981cd69ce10ac4cd7332996556c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aca017da96a4a067f147c4b38854b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80eb646efa4c5e7915c9e313f3f6ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0585e7e57771de1c8e5a6723a8ad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525853dbf7de4c64aebd54e06b15b4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0930fec648238285e637c40aa22605138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4e12fa01887a9be22546494219796139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647290a83b187e12210a180878025e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9aa6200f981181472b7ed2cd5f2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491089214fa8ff1d18d55e529611b942142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedaaed48a1765461f9a1ab290949ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb26481ad7b403dcf500605fc558b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816128eb2c30ead5d5d772cf4abbfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac08dfd4915a9024c9c3375eaf0964146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5000a4de14ffeb836fbae0f0429c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d712fc70d04118f19208785d29143148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488233b82c90e7ad57a1a9d113f86f1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79fc7f6f7151d83dc8136a445e1f39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede48849d5ab4d659615e00c70460f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb674a078cb6d5b2b41b89c6692986152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cb2d6a8bb1df82fa11df465d2ba36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088837263df11e1515de68b59b3aa72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272a3c93a003b7d163e0139f2a1b52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e836ebf57c61dee74a00899e626c45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba616d604441441e5e7591e510be2d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28e769ef3acd130b3e1e60dc94533d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835515beee9899f538d318b30f9b911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103ff617457cca4cbc1748982291387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b05a874c285e41934890a100c590d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b64cfea38ad3551cc77d4b8d209295162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1f4bedccc9f1af5b0cc810595a101163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27314847ebd921eb0b9681ba16069daf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9c4819c7b284b16f39a49caf8f62e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb652da8623775825de1099f4abd2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da500fed18b0bdab2660cbe39ca34d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41ec38bf7f760447045c42008debd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb490577391ba79c0be4d71ac5fd10fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf8ff56ada1237a5f457a8bc8dfa3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d14d2e5356d130d107bb4709301c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c5ed973a70d515d21b40a369fa44d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da80185b7b64a9b3baa9fd39394e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda065fc12ca28f723a75f05d9aa33f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f22973e53487af8a809be06ecade4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f53538e8f427fa7f72aabfc57722d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3d23a679afd38405bb48cf55269d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796a22042d7485e488d2a57c0d87f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d884714945e98076b812535eed2713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84245138e83174d44468db43967c69e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716521a10be70c03ae672a8e72ad19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4be0d59b620a79b2c0d81aa44fe62a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3cc016260561332bab8cb622f5c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c75804701e44a7cad7391040fda8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37401c1f4a09c5a197a75f945b0064f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b01c837df191c38187803f4f8aabf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0867198782cc74fea40752408a645187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55498f43f7341839b77a376b2abc933d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f03a3c0006af6289cbadea5b30d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbef5884ed6fe21039994075cae0dad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcab209a47d85df5a6529c8d363784191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c6b9fd380933d043384721d66f418192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57879fe2776d4e7516c6b68ff228b8c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f2a21a6a6639b2ebad9476f6b91cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8be680b4b278a0814aa29e22f7b08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33665114281db3fa8ba5f21cc35fcfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ca1c00e41c20b8df51ac48cb7fa3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253ea00ace33e158bc175683d2cae52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9c3637e8d5369a3a141a349e1c2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2991cbc4f2ca14db8b245e7d65f8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75860f8c654044e5444f030373238c65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39663f369b5c5d5c2a2ab23c131b02c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09fd31894a157669d78fea1f1e0642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee02736e04157ee13196f043bb009204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f475933b73c4555b831a1b4a93f1c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae44a34159d3fb323d4aa6b94aa0df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521524088f26f029dffca2265cab95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc1758c02b616a3f78a13a8db97a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fb2708d7a735a8177f6b044edfcab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc20cea6b80661fe8d52394172c5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca7b00532dd5579a7b4953f6bb704211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97ec45b17baf657c55ade796b3514a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc48782f443f471309f51968c25b7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ca49427204678ec61eafaba6c945214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86712e83bfeec19913cfd1da540066215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2bb978db578cdbce12b2404a6072216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00418052147a1c1361fe4609b89af15e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fa2a918cf2095861af197e8dd391d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf9c03761aa333c231aea2a3525002219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84d2cf0732d268cbf120069d563f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fdfe93128949cd829b8de485cd479221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d673cd616fc4055b7a757e4e696433b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d344d27438ddc59dbe3d716f058482223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540e2f6c1845d8b9adba0598421b825224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d088df04dc344e77a16b65c0095e16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cdc8964e6738e7887d23745ee13de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20ab1c4409250a14e7a4bfba08d6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8138c1aeb33e5cc7ef1aaa92a98e5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f124600e1d2da0f41069b7ed7f1a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e54a11a46d7c8e133c6e8613a8a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b1e774aee3c6da95d4911de11200a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5060a741ef5477bd71f25c60ecb5c83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af304ebdcbf59e756111eeaee2c0b28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871af451026124287a96f64bd8b940e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49828b72e30e46370f6d1efaac052af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727bfd968894182dd06f27534712ff7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84744caca215b4d2365742aacbf484d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f8c84da11592fbbd295ff77ea1aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e6c1fb1d273e265ec1f5318785e28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b54e61f63dcd06acb0cfb5c214316240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee051a73161a08f76a32b62e0792f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a873ccfee18b93ac8f0dd9b9fca95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247356db2f9dd9e4ab9978194141d150243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3aff7e63ed8e3373fb5df59c996a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b0e5dfb2a90fac751bb2834666ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb731b458447bad45f286238070b1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959cbb7561acdf0fb4ad18c6a08dcb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5768acaa8d6d31fcabc5eba798624248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf3faf8e810548938abfe8d49754a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1e47dfdc7fea06da1ea3c538ce657250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2910681ccf2474f7458d4f910e10e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36646c97e8016d52ba5aaa68380bc7ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc9d2bc93a7bae53ca43e233cc543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd0cd55f5fb43b9672ee3575cc6f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ec2bb0bc483573d9d7e43c1a7af1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0981a52eb7e0fcf86e5ec22109ac6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6e7de8e910d8cf8fe5e965d3a0863257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0968c4498dc91439928cc87f2bf79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f96c37483788aefbd65b1d1fe66931259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0efc6e46e4a0a83fd1686922c5873260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d902dad5c7c57118e5cb314d50a9614261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf82d7174019f3d197f38ae5cd23c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d455d777a3a39362f97c1da4cad37b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f29b89711605f94f4f9457ab6195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada569aed48eff9ab15446085baaecb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b2ad0e468ba274d5f6ab1f14acd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c88e35c12f930478881887dd80dcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ef57eb4e3aeef6f18dbe784c8ad39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f72d72b6894b090ad8b53df6489b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d65ed5dbca501236000b92810699270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966f7b30eeda74bb621d4e5623491d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff99cfe61e06ccf306ac3350ab1f97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2cbf3430bd16a04924b93f36d55e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaf8a18cf16285deabf234de61fcec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1bed6ea08bf0de40e4c7ce00fd69d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce933b376e51da7ae5b2710230ff8c2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1daacbf350c1c369eb47089bc308e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc743747325efec55377c254462c440e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f4e239ff89e91b0f70ec06ee9e9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37302f3d2debf9c23c4bb800da105fe8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0ba94402fdf4caf1ba793299a3fe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043cfab8b01e91f2f88a4ac43a84678282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71dad8609abf918eb597353d2561fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8d38c44cffdb267388c07eba5b55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978532ebed3cfb4dab44d8b5813720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d41ed050786e67ca426de6f1164330286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c54d8e11dda63d0c818fe5eb6a434287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae00a462e5592b02e815e6f5911ec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5adc3668b607e36009a0e43589663b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a3bb3774c047701037bd9825c9516290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832334b9ae05ddcb9f7679afaa76c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3b8f89e6533ccc77d577a8dbf77f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8903fc03e2f33e61783b7b618c8fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f34a98e6b3465be45213e96a64bfea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26a972808a380e06c0c0744a3c9afb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1136068b2fa537f3a4122c65d0dbdd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557891cbf0a7103d18af395d2826ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a307f1a8f6d858104c67e0c327c7c6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533f24e4426e82f81ac1809fa37a0df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7c3b14d0458708deb9a733472e537300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8249441cc14c5194398d1b40f6b38d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390756d2192df2f0b439612946dbae7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c4f8495b80bd591e44af05234f01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183295c44c35265b3106263144ee4a7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b4f23f37cb97495ed702caddad300305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b3ddc4a6b849b3393ca79c7c8a48e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ef1eef46164ca8de5d2552a71054307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97da17c4a195707d8673d77285db63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df2b167fcabab07373c0b5b71490a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193274a27c62192e83954ef900f586d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342ded242a26d38e1ba6eb6554fc253311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7974f9c05ea7446ff4b6d8d39242e13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd7a0bdd1ecb201276a4a1bbe4f54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3516f508bcad0acf7a45c42e0b135e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e1dd4bcab6807dd3cda48ae3ac1fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06407baea846529e6f12804421add862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f38927211e73b310860f8fd5172850317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbad9700458852e8425c91695d552b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e372a14d2c9c65c578b67f90a5b41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13776ab655ea3de8d1e3e4d46e4abe30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f52a1b44b0944ba9d9188dea7537f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2363f154015a8ff7a5d003d8fec4d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42240ade40c1c0633f482378e29509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b379c6e6a63a8785fa260e831ed4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694a43720578aaa5c002271a7ecc1ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91baf57cacfb288b5469e18b8fe20a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594e8dd4cd218dfcd35b4fa52f3c36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f17b30fcd955987a1e6754a300a47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b2a9c8a82ab74f8c3f04062f37535329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d17c882c2ecf9e24cbeee5adf25f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f63c1979a23c6e9f129a112ae6060331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4ebaff8390f7f20204c8ce881cc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2ab8162a2640d187f04e327e012b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf813147cc56d869b1509578459dc32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3549efdd1cfb745ce742fbdb801bff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f28de33fd32bb24506c567c4791f1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aecf56a77c91c2b5f30018333a87b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7179ee5dd12d48b329b4eedd252bfc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e517d4b0ee5bbd30b43e71b8913c26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744548eb578fcce1785850bb594e553340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd669f51a9e58ef9d83a9d592746c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248246b728ca72f669fcfaf78dcb125342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda0b8ee37abf3f88648054c337e0fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea152589d17c41c6adec518ae7c6da8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc32ab1e5ff2bf2c676d6d6fdd17e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8f4522b5ecd06c90d19b722e1190d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc062f807f9b11aec32bc08f21346347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf467ac5d8d4860efb3ab8ee045e9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f3b69292304c84d4d38060b1a51c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eee873a192a0aa6f46844f4d4c4d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251eeb0f2222d5b9a8c183bd0e60af3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5a9661c6eb6afd772b6b8023a2e84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210f37ef2e8a085eb809d25262b8b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb564f4a0d79ca4d0c15008e32cebb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb434145f47d270716722efede9e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6338eb14bce44214940773b3bfb1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c9be2584297aec708d0d7001eeea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737bf701c65f6be4f8b1f7015e3a09d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d36f07deba1dd2de9c2de01d3c5ebb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4b75315dae6dd11a82e041f3aa5a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f128628a796544ab1602c66a9cffec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d602f2e044814edc03a759953072b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6b0c9041c137ccbd2fe2a3d48505363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751367aaf59ece28e827ade912badf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ecb2b522d188d8eac0e92d86a09c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f981df1e617ff0d34271e01ba53a5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03fcbf826975638f75ece22e42470367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47fea6e8b6d2d3a6e15ec13f083911368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418309f60fad02862a6bc0d4a95a846b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5c5d15bab3e26ddef64d5cd5c540a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a56bcaf06ab180301fbeb5aaf282371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5e4dca247863b4176a08913ab0847372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524a368849c9b8f50995ea0f2d11aaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c983d6614b8adb559b0429527308a45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49f3cbe79cca29546a0847c9380b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa92f926c632f712ca1d530f2a91d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139a1523da925e8929647f727ea1c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0131f8285187968d3f1bc4b1e8d973378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca06513740d47c2dccc896f457981379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03bb0f8c9ad19aa4f9644a66dc39b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f209f21bb1a1e0d92c54ffe85b39bee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53a20bb7a25cb8cab27cae08fe3c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77981efd16e1465d979771d8484c401383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f846755bf7428118d70002b224cd835384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a23b3cd8b745314ee3cf82907891c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0a38efeba0ebf06d4a4a1117b097386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6394fe7ab6fe1d97d0aa3ca44a5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b50b4a01cff3a444faff5f911355388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e6d26c19a16221e589f38f600876389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88a330a327789e19649aa56bbaae64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea09b78ef885bd4c6b3fafd3be6b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce149a75b2fd1bb1f6c802abf69e32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7dc6e215ed3429aa9ca78dbaabf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a77c80d93dc8b73562d37089bc1fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96058b8c7420bb420e7e76dd6f681e4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de87afa15d4247286781ff976f874396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118728622b83c236bcdbf4fecb364b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fffa830e3903c7d52f8171d8aecfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842d559c050c1d29c1e2bf6a16e91cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576a2f6d841b170e606b9dfb45f72d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a772899cc4e679754f2591fb3e13b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d2fe39675dec0167b1e241f4e2ee4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58369654beab7faf7778a9e1510e71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552ceffc5d88090df87dae3ae994976404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128abaa9a9e2a0218b4327db31cdae1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa1743d468cd0075ce84ee1257415406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d040df8c76055fc481b7b69a0a6c5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977811a3117ebd572cee08400e1293f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c693af7f0491087c016282862b154409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c1c561a8eaadc6e975fcba2564ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e625c32299fa33428ed8e99cfd4f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0791c4070453f5e50c98e813c6a254412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ea3d2b0aa477cc1ef320ba59cde8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c18f7cdf79a56722945fcb6b3f40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403a16028808c314234821d0b64729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821145c057bd13f4f8d6f431043fdd76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c748271884549a7e2102014f72c1549417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3932f7fdbe95c8a8a58c52e081f194418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c00ced3ae78cb4ece24b04e26b65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f1c0d9f605d87a7cc546fc3e0488d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e358a09fdc59a241b476e9f47c03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5650dee90dffc0e253ac8e7355145422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19978bdc33ccc23c8d62243b28e548423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab642f9d09a9468c623bf9fa7447e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca04aa2f30bd17b95dcd8d6c1ddf18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597881fc3f0ebdaee5ae8f84671b1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8558e61c8dcae3327ea6a0d6842a10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c674c8ee72b3e18e061002c1485e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485013b61caf8af1faa823ae38086c2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8cb07ee3cf38f854a2922af7bd5a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5972677f87e8030fc7a6340a62580431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f927433436618ef406cc39d380d7b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a3f6bca9ba60bf7e8aedb30145291433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c285a67a2b9c14bd386f3bfa9d8aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2021e5792d4713efa77f82bc5e1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eba5717e96236262e2ea93f7b7e05f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bec3f323d7378f8f9908d717564b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c297f822d6e5b74de25e6b99080b05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521460d2cae0c4126030e8b1bd07c70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b908c26076fc515a50a3d81f269087440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b7538c0dd1de23e363234be31a39c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8eda6a0dfb72f4abee9f08504f124442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823eebe549755ffa2e2b3f5ec09b630443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b3494699fdea76008537962fa6ef1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76625d71c306e62c446e63a986059ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6e9182bc981de4fd7e2b2a2ae198446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317784085052b28f663dab712120ceda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ad518d7b4b8f6a5c510d9a1ebb3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51b41c18e0dc7391200d72860fe4df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a602ce3c1b3af6923f39b18993e0489450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70b9eb96a59d425ec6130a5747776451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c475dec1eacc5b5793fc27871f176452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfd038d989ea9512a7776643e7d997453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934ff40268f962df3f30507a35a314454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb47bff374e2ffbe75c8b9215826e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add67908c52cef1ccb7afcba9a7b842456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12453c7c078f8775cad5651d67374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a885c96a70ed703c0b5229ccb05570458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a677ca75d5cbd69573f1b662471f941459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c581fdf447df25b7da6edafdb2e62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f26dc2fa98a51db49778694696e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233968ed04631ad9d4bfddeb9717266462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a98b1bafee88ee2b25a85555a99d89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60924890c9fa04575baa73914bcf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816b484e7d70bcc42a9b6b750e95ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be1b1ffb639f9ef80ca338dd5f769466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e161ed921dd9348fe6fc1b06093ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f94cd4934861ba5097bfa47b62ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2724d5435b7e9241a7c476ec36e1c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e2f2308ab37892041118157bb8b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46890d838e4a4fc68be29f1ba595da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27232f0147687d18072ed2eda2c0873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacea35ac934b87af7cdcf0c0b04fe2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6056dcc4b559c904128347f2dd85851474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288bcd2fd1a5f8700a486e799fb7814475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000c454e307f536fe16582eab3b2dec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52bd296b08b4fc0a3104ecf06b34a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fee4861fca0d6181e6a42d04f32c3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b5b53cf0f92674c7cca59826ada4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf41a7f5aa8c990d2c20cc1a2bdfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2815421bb75d6860d77cdb0c8749c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0b659cb9185ac17e714d3f1ed096482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc981c68d9e5480d46b409c6f072fcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a589f1971bf697f15072bd16f053c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd3313372419431baec04da7777da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2281851f0d05392e3ac4832e54f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cb248ac184c483546d757b9e02dce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8d7f8845864218e4862f81ed1c559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157cbb8a30a74217085b527cd08af50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2355ea4db147e9fe8e2609a34098d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab761d27070bcc0d40faadb81aa4af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d871795665b58a0680024f1e97934492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d292a481458dfb12c45ab96a495ec5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9dc38d6939970c757925438999ed5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0647c936722cb83c23e0781bc9561495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2aa8fbd89f2d95f833530c489cbe5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59631f5d2f3d406bb94cda234e686d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff63d0730b38318a635caf82be86fb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993501776675ba99b6723375c13e9a01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5f5916a4f3933edef6acaddbcab8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb954aff97d14beeb4d378b2b6f364501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f70e093fa15c972b28810b63264d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa6c908d23ee6b80b355781f0fe33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d8e95d0cbe42c112bf4bcd7232bbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5313ca9891224a3b142837cacdb23bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eca6f68601e3c4239e03a8f0059f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af607b3c12e1fcb7fc2534a297b61e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab9d3c027e03faf117f7dea3a897c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca546f880f03bc6cc5adbe531e3e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8549aa2e33f9846369e83bd11b0ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aca3dcc6083be5bf80d375ecb73ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0245422e9d3279198d57a0c3456efbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8a230fbf3d779dd2f75a56e4f59f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e34d3a50d6dd332b7af2a59098fd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ca34414b2b570246ec9159cecb7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e7a8e0ef4f77d63f1d3ca27e2863516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73d0b6c7d139e2efb4059fde3e6028517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995ed8ffe94852dec7124c71d180b22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb904cfb8683c09d555da7bccaf94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549a0b7dfea1bbf82327ca2f754841d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0bb928eab6624f0b07a22d597e1b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af03bfc69c584d3a65dc1fc6183b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce31599b3727574833bc464aab48f72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d296b5e3d14ffea7fc5587a669b8a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e243f74ab92327f2368c708216078525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76f6d1ae090e5de149075983cc18c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe195e7c39ef75abd4ce6d51df0690527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c202ea20406fc88f67b863d52aaf61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc42e6cfe4ec0003503ee9b5e6c91f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd87e24412e69c51365edadc83184d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b506ff334335ff0343f278755bf17531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872faa58eb2e7406e6d3634cef78c66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d670a5a64f42b041c8edf9dc1f08d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fefeb941d6ef06603924796da9e5ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a2fe4f889ad8a0bf9049bab64795535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5c52c04f21617bcbbaab07fb55e41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb43875dfd53460a4a8138ec9f866c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e124a435c413d7e15b1632befd3c2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede4e3d20012f69c291e1406551434539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1cb974bbf13aef1e766d6a14f9b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d06aed0a75d474646d2f0d3d63f8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f90c42f8ad30ceb1bd2b777264a09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c139ae1eb6b31303bc8537ff4de89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c67d8e3ade72014885095e9a8163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae65720b168c8714f68c9f30c7b99b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f66d4ea87a29bbc3e6711f5c148d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8175536771eae9fde02ed4a8ef6d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7ccd2f229f50ce33c4e4f3dcdb130548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a45b814db117fdf9273f8a38e832a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778570d7e82f2f3cffd47ef18e926448550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8e80d7de428fe78081322fe005706551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd680c3633b5172705d56251a4af37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcfb3cddbc82b7cccef37f6982438a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40549aeb5d2e00913bfb61a332bbf4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ad4de2cc488a7e51a5997ad6dbd9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7439681a5896b28ec36a4762f889e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d9152216bb138adef40ce5ef705b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f221b7678fd15b1992018d21372d76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d14a8f0ff75ed93eb3de4ed5df76d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e2e335de9612c872b6f1caad2de48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be61e90cfec64e32671403eeefd3f38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3968f5481d2780770f18d9aa32f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2416c139fe912a8de5ce46d6bc8639a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fb0a85ab47f069538fd6d473cd6c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01037b96436ecd538ed944fe4bdbd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eafd55c61bf0bd694b87323fea968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c756a6b445d0e75fd39f482ab5eb30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2e474dc716e2ebedfada279f042a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a342142bcdaf3b978a1907be3c9ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43417715f0d955be8a77c93fa730d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3a962761e45d46a62c957633c886571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45747f95e2acbe7d679e6331c1a096f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c26b66d34608f641a66e39485f0cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bedd308f34266cbfe781f7e056f60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577b7064d9e0a286dfcd2f1df5c164575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c6d8183993158ea6d349b6cb34f23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c3dc5ea004b86b8a9d8a8b126c88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f740b5c3467212f5b0ee061fd3666578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e527557a1021f58d736a269b075d510579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55713056daf63c56d27107826baeb911580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91032ba3611c128fc771a33e17aee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ce76fe477d77301d79ec2b41b145582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c3ca69a638455d7824bf71862dd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e8050ac0cc051195bd3ba356fa65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417063cae9c0a7e067a3f82b5c9ddb88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617323b5a853560186bbd4335939c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dbc03406154ae4e2bcf91afec8fea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba12df6cb639fc2a9851fbffe57a1f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321a670145ebe98998f35a70bb900d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6816d7178e995aad11ea298270865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb81dc862056c50530cee7fbfe786591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a44e23a400892906401f550198b8fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e97bd7383874c3e170bdd407f1501593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24275c0e0dee9dace31a427fedf9d123594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf35dca551677d49b801e852dd9f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf35db9dad3fa35b09bdc5ad98b07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7fac473f2fbffd150b19eed90397597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0060b92dd656120c14649257ae0bff8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b8021ab2cd5ebd81efd22360557f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a10843115ddd87d3c99ce00f359c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459a1fe037c41fdfd7a9e04a1b6b92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3eac3c9aff3fe0be963c4c710aa25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632520fd082e5807ac20d079eefb4996603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50428ef824330673b90d600af87e7e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be0fb207c75ff61e6b61c920109a88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946eea23dfc59c9eb0cc959ccf8c52f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60787086a931fce85b3bc9c13c1cb81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9668bcaa01a56d095b1a5e56f81b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661a07f22510b18428929229fa22f17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0225392a1216d090b66ce338fba24bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a767a4c806b038f614fd0a258026528611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06194045b914dc7882194966324777e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4cf4c2f4c2faf3d5f08b11db98707613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dde5f6d21e6a40d7e04e7d38b7a21f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526769e13e0ff6b9840d388a3daab7e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890453ec155abd2bd3aa0097cdc696616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088d467c4b17f43034ec6dfde67ef82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea7671134d75900c5955ed0f2180a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e821a436ef1f8e1fbb226cc4f772c24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a3b223d7a685b01b7c7610ca3a8bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce5d8352a58ad8655c84de43efd7ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2684fe9327b71afe1542d7f0fe869622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d2c78a4145a96bf8c185b6747296623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78252e98ead14c3951f0345ca9ce3989624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e054b411f49cbabc8be1ec672af5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235cbee7ca2c4afb5e4e2002753f687626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791155f1ab3812ea324f4d0653a4296627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833281783378851490edf3622c1facc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc56d61437adb63d7c2d0e2ac9173f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad122424a877748f2ee9e0bf71859630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d774fd11c5015ad099b89faf367acae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cc79c8538b3e6919fded84dfea909632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c461bb2eeccf7e0808091e6138d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e2f3d7d6776663ab74fecd7126bfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1942f150531a10e85be85166bd8a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea021f64816079cde9e82336254c08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d477d1898cbc1f26b8b0841d7f2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7cf8d1eb238b4595a791847a974a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b3f06d938b82847a8ad0697e9acc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b878aa6a353323d2515ec0b8de3612640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46602792e412f9245b79c1cf079382641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733317864ba6765e9b8407457f2e5364642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31e7bb65f08829816d9ca40c13c71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d79b44e782c51c0af2cc88f5973dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c49ad72b2b56fc3e968888168859645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83225b935c75b9dda328c563ef860070646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b8ab3e632e3f5c206a1ba0ea654d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f03f28375dbd0d4609bf81fb71a2f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706df29dace171d48b4c8fc916d6b73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b23ab30ae946ae2e845af9ca97c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123452868f13c77ff1a7d23d835bca24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07009958d9294db0c0fffe69e1d34036652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314fcdb12fddd653ff3fe808ac0711653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9721f4a5e849981dabdebed5405bd0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0a7ed12b93fe8f1b76c7c8d85844655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bad170bf78c0b583854f66308cc1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace1c9517dac7f2aaa6266701943a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b3116777200cbae4a32815964047d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b7cf51c407642843e457a4ecedf41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940aa2841db6d023276adbf96cd811660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35af5e9528c59f7db5a0558c3705866661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85165ba20fadec2cc918f2b227993d3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1a96454c25aec451d651260534b2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6db00b09575a185a6369dcadb3e981664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4923765213a6189fb4f818cce8c694e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8f1518c313a1ba9bf34027e1a02d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747ecce219219fe905a8a9ecf40cfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a590b02b9f9db3ac49f9cbda1ca59b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f35d748e97e4e962aff0bd873690a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01204b1849061a7486f48d1115981dac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed088a799452d956549c2e84e74fc93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415021fcbe0976221a7117835ddd8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95acf45c3f2beb66eddd7101191f8f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065e6e797f635cab02f50fae101504674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3305914e59fccea8e3cd42641bae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5a21fc983625e83f37f34b7d04a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f387e2e1dec48d91499d3bf28b00a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe1ff8460ac1d0a5cff7722b06e1d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ba6b244c2dc4fe876eed9a135db0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54a594251aa4323cf5ae1c9ef0a82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2ed1572ee075cc6087bbac93c2362681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eae9f3a9ce49c7275ff005cf42df7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba14d9e7f215f96f734490eeaf25d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef3499fd3a02953a356baa187a83f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113577ff009f410e54b54189623edb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dec560ab09e322a8a4e7033f3a8c0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24f3b956a6eed5f727319cc980c44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8edc5414b526ea57012ccd8d52d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34fdb3f43b0de00327ae38d2c580d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0bab143cd79493558a8bc42209d4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc0e2f61be5976a13106af80c8d2e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6597304f8e8d3c457d8a44b725c3661692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e2cfec6497d271f8ace030bcd24d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920352817ffa57e69c485cb0b192a85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d97f2c2f1fc7409e6f6e02b43fa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ddd5724c51649e1e0e72651cb63f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be515dbefc830109f334f43c75d904a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4986019ccdb3f83df832bcb3f28665c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb409a332224b43b31135de5320f2dbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab883aba29acb19e8d9cf3dc929b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7238683da4a4ff6124dd0f94feae8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce55a13cd412b9041ca5db61cbf58b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7806a1c863b9910a91e24352f8f66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8414ccbc1406013b0a6e042be42b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1181c721b54a082af11adf0207a7ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9000801e52fca8899c8d3947ca55d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c00802803876c0d461cb226753916707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a206712e959fe0a3c87861b1e114efd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41f71f327f96d6ebd7713313b69928709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843c5891acd9f45b855353278e1f96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d188ca2239c08378e0add529112c2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d88c9a368cb249dd75bc8e16e6415712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a4a4c54249b52d115d9328ca0ce96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37a47236305e5ccb5b2d3d39fee949714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d3ababb412cee0f5ad269f1e77490715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e01dc0ebda6f8a31861ceaff5b89d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc109f7e2002b6827193d0651ede6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe48910290aaa18f534a637173bb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc620abdaf618a3883bd78f4e920531d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5661ba9f4d8f3e27cbdd089d048e7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da002e18ac1e85b5cbdf3937f8e8952721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0449672cec1dc642b7438dd2c2944722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb5fc27d2d770ced8d0cb7f8b1fda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3235b217d07df8b145ac0e1b5a133e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a3e8519945a13744b98e7188db80e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b5c03789f40490332d2de3ce09b5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a94a353491a3f75a2b0e6b5518053727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c5d7fb262b9f3cfc893ceffe2412c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a59dbd5f8d7a3d50fc1efa5c20b32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562616551a96eae8bb56aea6b89fe5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe367cccb7c09b3e5ed2509c8d37ddf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53022c8760ef4b0656f42b8867301732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7fc05809bdbcea1fb3f8c12763103733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d2ce9e2990044a0e9366b30c6d1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfe29f373e41f9faba3c1d38b711c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c11a9125da09fd2dfaca58b3537c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb6ab6e308147feeaaeffb5ac1258737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb232a778772ec5983f2efc034db6031738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9b987b90d82a4ebcd053a86bbf4ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163f3cbbcb400aa743dfae092719e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b165a8b7487a7405615c19fd3d84c74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50508cb66074ecae57c3b11ee1e3ab0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3078daf8a4c4f0cca40dcb60a6b10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9114aa8f790c18ecb35f2032cff1123744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55d79e929407053b92524f4e6cedbf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35319f8cf00e5fac74cfa8ca0ee5fb46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b70cf411ae641f4199e2032e344022747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e826a82e639e5272e92478f24d29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef424d959bf12bbf93276f6d9611ee4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033de4a033c8b7f937c71785b237273750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59def73723269f5e8424c735717388f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf2ae9d8f9f3772c4f412faf903b71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c10fd4a8efcde6f9c82692e9b637753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78911733f88a79337dfccc233ad89b2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4593ccda8be8924743f39dda0bbd063755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095c14d8f231c6ef5e894bf6f52574756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e8335bad330fcb821706c918e158757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b2b7b18e79f8535124fca43ad0bee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94671c01ebda0ba415094a8d7cec3026759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae877ad061141916696b6eea5ec6240b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dde5a7026fa939940910dfd6f527f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f218ecea653b668f13fab9dc1174b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacf4af39e0593abf70069a8eade6d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4e985c0087d33ec48cd256bd36ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457450eb35b87a30ec3dfbbb982e01e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa548672cd2d4fe9b4ff0dfe435e27766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a31ff291a5dfc743130444806d8a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e8778740953c9d1c0ab5082606f5e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479d34a270a7ffa47bbac6db07aca5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a251579596327bfcb3d72b0d36a077770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c1d02763dad5851e54cece6654a44771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd1f1fd6bf26e1d137e1c1209d4c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f2ccce87c33c54edede8318ac92be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af0a4c9210dc032ffb09105191925774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff71e8a7bc8bdf6ae0c99402891b395775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fce53bd6a7d6fccb0eb0672ef2254776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e368eb0f79bbef20e322d1913b4c60777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba6c66b2964e9b1860540505718eea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8749efe554453f59de1b7b80ee50fca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbacee8e2aabece0273f1c5eec501f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a8a1d7717d7a34dae86b7caf60aae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cb3fd349a4f93ce45cab0bc785ce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bd6c56810862ddd9689bc6c254644783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83a0efb016e1eb4fed72b0da213aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ba92444413bfdd24aa75867d882a2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ed7cd646576ae2d805d92455628c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4af23702b92869234678051cb9958787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644148d92b527a56e82ba99050be4d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05689309e682f9a5e97891e8092a757789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb52ccc0c9170f86121bd96a5c4b2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6423f8fb3c4afa2e015feae3f7d50791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990278a492be4defa50c878a21ae99f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2966bf03c5aaf80347c4493ea8309e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f349e4e1d769072ad3c6ecef2d457e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e1c470b1789e6cf8c9add78d7b269795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7991dcbc742b5377549bfb0f458b7f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038c34fe46e9876c17080c7d67d7a9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89d5c39efa0d29e08592601c6062c4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b17dfea9f46e4577909cd354700562799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7187bd262d8797b8a7aafac162d4b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc65e8547894bbca073b6747fff85c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df82bffe450b4f44ac08160ca238f0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df5ccd69631320674dda44c3ae84a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09b68d1672cd520dccb22727e0b943804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd295c97832f5bcc46bc7f4f87719f3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68978a5954ef5806efa8513b44b3b066806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d0aa6650de20ee5461509c695b4f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974729d0401c832ab33928650ba9a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6344c7c12f427ab5ba32962b39079809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2192aea4b2772b4a17ff77584b75e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722adbf0701932e778b2ff1e9847db88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4971d9b70ed89c8d44638fb719094812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feec90c7efb8ff052a2362b0692dd0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f653eb54703e6bbfe3183f9e09029814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26529193cd45588ac462756fba465a5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07d6bc128c35142e60352eeaeddb1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b03bc95cf9313067f564ebf84301d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd4fc979dfe775f44e3816556189a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea01264660576f804b3863c24a5249819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62199ac0e8c1c03333ec7995661609bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853991f382aadb805c69f1d30948b429821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b371e80346acbedaaebc00c74094bdc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b439b02de6e4937edde2d600e43b3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c42562ea3ed4d3efe91ff5716641a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f1568cbe88d0333d07cd661b2569825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c017e68fdded15698f0da79d671d4b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33437a604172f4bc6d7a419ab05e9928827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b914ebdcf58eae04caa602c1c4803f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f32cf292fedcdc2df450cca200040829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292c35ab4c47f62d16904c1d6e0ee6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee108d36731a82b74f4c5cf7e10893c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97047d30fcd7461aa4bc5dc8041607832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a07038eb2d7badd6701f60f37c28e2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c421997f1b3384dd2d439880ed6126834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c50b40831a0c52670f58c9efd98b9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b55d0924b0cc6b976b04ac5978fe7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5f15c01b263bac67001f75fa4f1e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab1ebc1f286bfde79724cad49a8a7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369146b8677743cd9e0c885d97721e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b5df7f5e0452a6e87c831f25cdbe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d8cc366ebfb27d8eab8e00f2c76c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534e5573740cfeb9bb14a9be2802705842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45dba511303883ae9fbb004136805e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ea19ad3f8ff5c29912792d6af048844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be67be48da53189f9ee318a79954bd2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661d526f8943640d3578b2cdf4052ef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b1cd68bd3eb2d04e049773e9039b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b255928ccc415ae0356dbe0cd5ac68a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34fd11bc248c1e9038e6dd298820e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa187f92e0c4040bd5343d3fad905c9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96710be2a11d1fffecb6fcc6a4d1c1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7402fc4810dda2f73339cc6f8b69ae1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050147ebeb9e6ffae281b1319016aee853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57b11bc3a030729430de5bcda9bf3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e565ba0c02a0b5308a2c6fd4bd70855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb79c6a29b97dac742c43f7e108bcc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0c658b76516bf731885c725c7b2d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeacde6e40c433dbaea0cd2c548cf49858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c574ab5929ab4cd74631f41049901859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd852c943a98df1945ad05fbe1d8f60860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473e72988a9234b3ef70bba27c97fb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9fded5685c1422cfa8c88a886e21e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1afeb10e96b28e1c941b5b0d64abc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d6a609cdad1ef91f9c6236bf4c5c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb60105cf7a6988594dbce22aabaa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd1fdd0eb793692f4dab0092d2d2a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d42db41ca8909863f20e33d9eb685867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88175994a003e67fd4b8e9ac1a18d90868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710ff372ac0baef18b474f72003255869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8388a89732e1ddab2066f587d163870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123494229956fe311f1f5728e0779c5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8811a02bb7c038615a3853504f437872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137078bb5a91fc15eff721ced04ab18b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a093450303464fff7917223f7c9658874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b246582f2e19d0ae867ac58d8c309875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7654f3471b66c241301eb8af887353876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4c80e1f7dd02385c1efcd17ead54877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108bad0b69be03848291b19bd4b3c04878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c67fc8c5677c20bd74abff25a5306e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d11e38e51a75226f58d6e9609342e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561065e917b27a8adfcd066e59542691881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fb36e77b671c913c1033595ddc865882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d6b951dedcc9586692b8d5f84e66883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22950eb79124c3cd959890b35f63c860884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e47b0886993831cfbfb4034b224bf3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659157114b30f598d090280b09c5487886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5a5ee159ab3a532819b6bc4947b8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3c286be12cb3333f8e52959fba4b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123a580f95e1965514207a9778722e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087e81bcc88bd4e03b55f2ab2891289890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7d96c5348d44580fb32738d6cb5a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946d0cb3d9bde485a4966a69babeb1c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550bb49c25b77a1590c4dd93d2e0ea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e4c59ea578da15d667118f1691f0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1e7c1b74a48654e73dedb49bb998895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836f27b5f867d218882683d4a29b48896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9fa4105a454467b90b38253b8c73d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2ca31043c77064e69de587e6084b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2036b7314642a0b0b9261fce7da273899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d497ff5fd45e547e46ad928d29e45900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c9c7c6654a6598a9b4b3ccfcc346e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd5b84bdab409ecff8a594893f4797902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f918d58efe2ee98f9c48c157ad0a9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644be9ea0ceefc487e12202ce77d53904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bad3877b88b817f2c4643ed5f63db905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15035380cdcfdeea8ce783d9e89472906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19aeb87cee5621d6f41f8e6b128fae907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e8fef9ff4bdc51f17615b4044cc2f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b3d78d12d92cbfa331586f38810a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473a242e995f2acfba93a16c7cf973910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d195ade5659e3456a2c3a05ac92d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34fc70a03202b6f6362e8a888e7a5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e07f9bec309fa13db052bec9ad99a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce791cd9a8f88b99842797e5ec6fde1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e8f0c569657fed92cc35739cc3c4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6727d96158e68299d4e8063e8e6b62f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9febbf6a54fc5bb8dcd314ec0b4d4a9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978c6b864e3918b737732123ed38c2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19225a3a03b8a80e5fe3c141e76b3a4e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1a6c7ae34df1f8ec15547df0a2440920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c3e0c7d733d9ce072a1279d3f5f2f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca1bcf0d5d2806a48e0edf28d64e22922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b108b2b82d5332e5c6c6db9db68269923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276e7fb330448365de6df857065a399924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99060b73ae7959c8251475af693c62925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd708f24e3e01856c6b46121bfe58922926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308306f58f24a6d03cbfafaa3eed6384927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6956db82b596883e76ca5d8c9216928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaf64b5fea381f3b2e24f51378c171929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fffc68955496ea7d2d44b8436af78930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f024e039ce5e9a28b76d59b8bbc3f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f485498d2a0e3c49d58d95593b906932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fd578b46b3aab2bbaa0616fe8e840933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201a8f77d39f6601ca2efa44c76f4a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c79ca7e9bf816b142184b85e444eb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d631960676f487f7bdb8f67c2102a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e1175e5f6155e99fc80fd2e69bea6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868f4987528b8abafb846a4f001f94938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ea0b60ffaf6b702ed51261c57bd7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78484ee28f633528d411b6d6d6bd6023940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82e7ce8586ff407bd3dcc1a92fb6b1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b1b150142e0e620441bf7dbfef156942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc74d3f4b18346b7f3950e3fcd807ea943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a3e6d5bfbc90aac908538b9a7e578944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b53e6395809886c4f6857f3221c97945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd312df037921747316e477d11ed8e3c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e4e2cbc5001757357b122c566be6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def9d64d3fae141c4fd612a36a4c192948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3e3966ab7d01eba18b41a5e421ab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8d56e2607686d66a97d9c7ce25119950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef697cb9f2735dd607acd0fb691f69951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca04bd17e44f40738a8538f5e535fc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a512b51c81937302e2f43f945563fc2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7457e2c04193ed1af9b08e6f3b3a3be954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c450da04a451826975682e018340794955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd135bc22009ede02b1178c44601f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a75961d5cbd30a58a6ced3609cbf9e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d598395cc2f75d2b7754fc8a3c2a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf060dd4cdad623665d1e9a2fbdb68959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106042eaa17ade3c1c9f3696af698db4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1632eaba09a36f3c3bcf4e8f764f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b673a4c85939d79be894b0aa154f0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc686cd175ddfa1183a7390d113717963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ec27cc6d6fdc985ef1a1dd855dbca964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0bc75128f6420898f4dcc4b27122965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f25f09efef84b89bc5d0e72d8e26966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a932678e31c843a9288360c24f14f6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ba21c4e53aaa0801d2cc00bc479c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201176591893e4a368032bd329c8a2b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba6b93a8fef79c11828883d76d101970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9eca5c40de748e71feffe253f7eb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a9b301ece69547f2c809ff40f033972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e16164d117d474464779f1eafe720973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5273d859a75be5aaa34699a07b45245974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f142e16a9e1b96d9141d87fea8b7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc760841582482097236ba8311a6b3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964581b6802b700c9d9fa554a68a5677977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551d21486d028790a207e5542b89b9f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cf9d4e427a23bd39f0673a8af2c7d979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9c63e6f9e1b5cfe87447e5fe8666f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86561c567248287d357804d9c72762f2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385307f17db9f50346cf8391fc2befe982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883de6da2f13bdd1587c596c4ae61f1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85f600c9076bba6ccd60d1aa9adbb0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5bbbf32d6467871fa1190b475f61a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bee253c95ffd6dbc0544b5f5bb1db986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9ec04124debcb7bd25fbc5da6341f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b338109a04b3155bd8465d1b4f251988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae11736fe5e38e73986c1960b6520a7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460f718a14a3c818d35576d427e00d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee314d4b722c25c5cc0cc3689ed0ca7991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201f1957a0369aa0e7a0c5f28efb28992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83598d4418a70f67d5a54b392d7e7dad993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ccc29e6929262be738369dbe72063994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65d095641cfce75b18f469e3d98555995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd07607ea686b9deae1956aec58859996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3287047f562c8b1226ead7d5b8178997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5481fa42d4994dc3df55f7ebcc37321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350463cc9e684507b3ad7a44913134092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030245d71ec39ea6a696ba26f542b0783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd3117ead1b0e8d4a33cf59366e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2154795816cca6c4c7e969c2c54b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d4e65a71a57aaf8838ba1a657ea626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969da87e08536481342c520d9e6844087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f207630083e7e8165bf063ed645ec48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d6ae5b6a40745e7d037b9348a6649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579b8863d4904471e173c3d992669b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841934c96a8852b197ace424e50c0a8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf5872c8fdadd569ebebd8be5cc80e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351343a4d184d731c1947b168bb0b3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6df33922b5f49510b7577a0bfff7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc6b303ad5762e9464be286395adb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbb9cbf57f90c881673a1968434f5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fc68a73c8e3f3f5780901e427cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae593dceb615cd38d185af50028b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c694aca21ac8282e7329950034a2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b1e78be18e06b23ce0efd9a97d98b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c631a1acb38200e84710673ecc0f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a2ae734dfff734bd1e0922365a05422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c15ae82dc6d03f38904034f3ee4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6e1f3e369d9ae881454de1cef3f8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dfe98e713a71c505810f209748e1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d0619c3530ed49f3ab41b86d198b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba21ed4bfbd535319e8e0c8f3d9eb5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0defbe775d709127f5d72a931af028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5fe5dd6744a09ec15e3012d2b86b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b80324aed0d74160ed5aaa8be93030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb669518cbc9263b1357f454e5c407b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f159fb0d9289b249c00ac4c9319032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8569e88f1e5ffd6924f1f06817b02733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859e96cc38570304ee21b9aa1c4b0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9979a1597a0070c475c0218b544835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504586e17af3170bd1b527a524ddec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c08d7e55ef5c42ac1dcca55454bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8a7c697a7c521df9b149ae49b3fa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849d94545eecdc03c53cbf5fa96ae3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f144a6cfa2442a2f677742969682240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fdeb7b0ca5427372dde6035c4a83241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110beda3b2a45c8eff03539de7b4045742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931475374357402860f63e08f82777c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad3e7d2263d53c0e4e977faea2c83e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca505cbaccf7de211cfdb391db7838845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f71f10db5a298c3d294403ab2abf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebd65842006b9ab14d3766fd23d5bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e3fd2bc24965f1259dd47b851c1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaca42479dea2febb29008beeb0881649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494c2f92cd563ac84411f3408f666750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364d13229c575b0dcdea67389f150a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7f6f0c37ff844559ef05dceaf564852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b6d8af6e762c673e8d085dca46e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc00421e59883b9c08355e5ce5adc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001937ac7e328a8c715c718a7174bde355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6194c75525db51269ac5ac43adb3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49d233dce24bc616f4f1a3609d85ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241af32e998f339fb6feea374e9393658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa21b14800ab2decd869b81dbbaa4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f67e01257645daaead89d287ff12660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298deec02b3503354743024b64859161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbecc8a15312d8c82d152270931fdde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845e573e63ee215a6cfd5f2e8c68ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e162acb63d185128d81fdee9b2d7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d419db79224f46f17070698ca8733365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0dfd03b70268b4460781c1f9fef9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71005b25e5897b2bc18c3ee2d8b4d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e361f812717360ca5924d4107be8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b111a5838e065803fbb537371e3842d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004884d265b5a86c7d6495905a16c9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908a873c839dc61e18819456b560d5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d4a520d618d777fd04d95cf7a36b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc43041ad03ac9635798fac0df9c9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7b0e13686896d9415b41ce8016b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9815fc64d24f7069fb80801fdc7a4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64f765bd67eed290b353f0ef912ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ec978e3f413a829b02a23c59f2c2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525a0439886ea20d5fe09e3a07d60278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501ec1e1a5ff56d2b622107153b8ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f91e09daeba09772c31c90cfb8ba4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd595b54d10074446c8200edb9398581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3e891c30b9b6620c65e55a5490dd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0137d701bc85100d736bd3e39e89083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1364c70df777bb06e848b682de5db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a8e197b894e27a773f7607b1414985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91050a7e33a87b329c2a29db30d75fc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d350f42efa503c4a85c976e5abdded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca406fea4b02068060829b89985f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5591dfcd6c698f3d0292503553e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b6dea550cbeaaa1e7dc43d4435be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3df8f704ae0929ef3d1df01212d57491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69077d0a828268c0be84d80e65b7c50992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0114261ac65828816fa1dd183bee7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef146b921634a1920bf64e4ca48616eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a07a1793844ddd8f54ac9c3baa8c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179489617555cdc8611a4b312967ccdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641db3fe2e43716b15319cf4ba77c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd5745346b27b58e5ba977434a668298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b439d386244a83ef551e2c3f0b7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450dc7dd8270f01d2a1273ac28a1e58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f4b7188b5332de016c6137b9305b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265651e9272086d9f008acc6c8c7d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b7267715c1a6e9a0549115fae81af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77aca7a16ce88f41ef601df8ec9850104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c5355a34d02c474409fb4382107d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab26afa5d592541674a129153a1d887106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca829c28fd20c64278c5f64961160d84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069893f309efe1b6837bc998eab6078f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171dff48eea7307d8aa5ac3e88e0b91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fe506f2c83cc6b37869643a96f5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d57295d14a4ddc56ac1247535af842111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d5fc762de3979982e2ce564f44966112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753c1b48f329ca4ba3ac8af6db50fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9ad332ff6cceadcd1a2937fe59247114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68d172e7928f4aa352a46a3187d9e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ece275957444996b6fc286c21e5402116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470464b1053928e5d191955973fc9357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab99e84408b42f113bbc893f3e3ede1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5681addb2543570e9ac4a57729415f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843d88fe3c4588089824c8cf8e51be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c054e5e96522ab69b8db69ffa61bffe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00eb805774910eb5673f09e90df3e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef76bf6617406b96749cfb2072b713b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c96a15e23cbce0d1dbb948eb1698a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971479f23eb28f8269348bec71c963b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67b752119290fa1a28a9f4e584d525126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b060729bad5a2146f83dc0884a01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce82b25ff2dd997a2de121d13e58cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda93da8f2148c9e765ddd489e5853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9c43080c8cb996c5201115165092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb78b0899f67dbd873368df73bdc29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5bfefc2594e7c551ff14b8eca0744132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a8fd9e13a9bc8b7f96cf65a1080c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab623032a86dec2032a941823377b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911d793adae1c558bf259f74668659d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93b52f09a84fbd48c849ff8aff2913136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb3f82599ca6072a7d5165af04547137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72addf818bb6eb4198fa44651fd55e08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df0ab05f090db61390a9f888736c7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fe20882edb237b1c08fc4d20ba5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff829a6d6719d8f372c3ca0afdaeb28d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2dff95df87f8686b9288bff7ea56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92763c7b01632f35066e2054ed05ece8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01415255635624ed7ffc0db0fdefaf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9bd2a972f862a67077e60bec69392145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568059c96e52555dbeefb468725314d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977afec367527e3f4a1c6f0389d9b4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f01ab93357d6ba32cb73edb149a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a3fabf2c1045c290ec0fe0c2f905149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3097185abca27b6c7b1cbb4c25ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8f727c9dd4dd0745330bccc654a5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddd9ed2a157a0ed74d27fa66121d32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdaf6f19eba73120cdca06e53ef4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd2418942622a4fac5e4c8855b64b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b02015e04c600259e5399864f680fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e17f4c7901e0f68227347cdbe39e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11847eefbee86366cf234cd1cd82ff6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcbf10f6c11d011834f219651c54e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20875ddae74b5909cc5424a65a5738c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac981fd90fdbe64892af85c06af4d58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786a361ed110519fae2f67fc495547e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280441d07a1a761ef8e8212a52bda38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d7d74ade90dc84e4d0cfc6cabcaef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859e23339545310f791acd30b8fabe9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f37bd4b1929fa01e54cb926d7d38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e20ae429612e776f284e43529e554166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80224895878cf394dd745f886be53671167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d251c90ac9dd41c57bddfbde07258168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415752aa7b1f3c1e32f193248b8fa27e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ae9eeba01399759dca06e5da3733170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e1b3a16e295e7519af9f6ab3d39f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519a5334794578a6204aec0396f6143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c31a44dcbad06bfeb6bc1bab8c28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69c0ef64d3c65bd7e6e262b25463d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08fa2295663af8fcf7580f16f5eb89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff830b56de7db14d37c4acb6eaef651176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3399c88056668581c2b613ed1b626177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e1f1254f782e284fd63f17799642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a56e59771e0612361c362c2b444b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687417d9a4618d41c4597fed9efd58c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b83872515ef00a3390dc4904cfdb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70452b8f67365ded8a2447eac626b9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d1d2ce3b1b55b26d4a02c2ba95c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475a2a62ff9cba05560f70b9686dd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091f6f6bdbc1cdaa27b0fbec8e9e5c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa114d035887f212aa182255ede8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81145493c75194569214bbf8cccfab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e4de3156537e910f19d5ba4ea806188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82dae2ba8375b465a9b40bf629c5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afdcccc27f5928397986eb18c3ce80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cfc47e17135cad811ae5f764b7445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714636707916e5edf303c03484c49b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f741f6f2e1621381cbea43f76110be9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6de5012c1d042a5614855ad226b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723716921a1a9234eb41a13589335bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ac85016e3c3dcf6e6c2a98d0c304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccc60b82c3f7e8bd35d7168afa15f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5b076eb9af7c510bd5e41e9b9265198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c940bfd4bf2cea366f21a4e6c6b43f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d59668f701e1ee9b62e80544e8f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d578ddb8923e5ae4ac676b76e31c66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037173739bb7bde970347f9a6d4a0ad3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afc8926f841492f126f071fc0bb444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34196490d52e8662c7a0093c5206de0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce51d8d037db308a85c12a3f145a96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa66e3cd2e24721e839187583845b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96198cfeb9c38339bbba2e97d3fcab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c6f17ed260d173002caca0d7200c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a6f27d92b8aa11688c5739685e094209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce86cd1cefde8436dcd78015de08f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdfb9a53017a83cd6909e05a2dfacf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c95952547c4a5758f96b2dc77c2d46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e96b785962460b0de1456b2649428213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d38d7e78805603851a51ed46ad8b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b2b61e6f88d15e7cad9c4c327eb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ee9b4f59517ae883c8900db89abf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d09a6e6bcb3b36151e99d7537c7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f0a9b8ab7a83aced036708c87a03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2cf7bd2b69d1072b47916d8a0fc2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad01aca0e80ed533bcb9e42221fa13a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1365aa72724c09e5e1de6d08cdff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013d1a56e38dc79ab3ae3eae0ff151222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dcf2feec56d00f6b6f309c79865ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ff8aa2e1cc0b86275efc91048a3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c501ad6a3527d4e4b21f0908a850f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc483f0c6e5e89919707130db2958226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4810986eb4ed62dabfa296341fe95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843469abf98dc59e014e9d50ae1069228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd07fdeac008c631d697246b9aad9f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f307a1e8db7699651cab39e28557e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4bc280a12253219ce40466f6033fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f6e76d90b2704ce70edd531fcf5da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f273a08674c1f30cf4a356776dcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d59531de1d4e1e57059440274ca35f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab563ca6fe3d90a32707f63c69e46f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c36bf9fa03408fdc0271504b0f65e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85c05adb9ae236db5ae0e45953fb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8966f93002639fe4f74fdab0d1b45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6099d3aeee3c9ad6ee5b4a9a6ccec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b63b40bf01e54f5c60b2bb789c00e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8375925ece5bba1fb2a073ac7ea59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764471db6cbe440b3dff220e3704c1ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd02ff13d531d7bdf241ce88f514cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a516304bc347ee5f96565d40d07fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ac221cc90573a17a97a2b9ccd09c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aeb67633bd54ee0b6c92a745cc88b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4348cff7a70e25d9a02200d71ff8ad1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adccc48635f636d2c9a307e1f986873248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76749e01ca79757737ced6d92c413249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17647eea3a6eb3b3babe8f944baca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ae79e62669feef98a9efc1441467b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2475bba1aa2ea49bbe52b5aa15d0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb85270967bf5a12752120bafbb85da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38994f27594bc858c91781c23a6e4dc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f26edd95e54dfbf881f037b1503f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338004c6a10e043b1c6e9b1db0e5a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432731f4f538beeabd556489486d714d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c92138f74e391bcbbdc1d159a25d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8900412e83a6fc22e449aa6ccb4104259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aaddc90f887e4de617d2442d11307260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c55a2e06f3bb9627a41e676935e47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f50189abf258eec3d3f2f76aeef78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1e55894d7975b7e7e4578bd27da3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609d270e5074c4e5896f7d3f4cae3d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28d9695e7f4e0445d200eb83b3178265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51457e8488101033f7dddaeb6e4d0611266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbb0aaa63e6d5c350610261617b78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae0add7d49e9c3bbfaac2ab0c61c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f82fe61e301aac462012b6ec395a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221abad12e1472cebb81dd8e2861e5a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b188953069b9331f3642c37ed2ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ad63efe208b5e5839582267951715272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf79997cc1b92896a1c85535594d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab16caa5aa7d8966c8d635aff05d899274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f138389c2045641e68d9a9ea51e5a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3996cc9947fb8062c9abb65fecb91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf2f94874d03f9ff7bab687cd21d91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524b0bb5ddfbb8c090d76fbf38df44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8364c8d59a111af3e97ecc68d4e348279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ecd89e1cab4fdca71d7990ee9e44f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3afd4f7a1783bfe2cae65766ba6d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029a627d0aa91bce3d5e32cf697e69a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767da3827c2220364e9d944d86a3940283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099211db525a9160407dde5a95a880d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dfaecf4ed553ea66eb2e43c9a9900285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87bf6db4d4f284b8b6d797f4ddf931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b07348987852c25f7bdf1c8756e8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09fb9df410397eb6c5ebd83d0c33ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddae7ffd197fa8a9fa880b72f27c88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08208ea70290aecf7bec5d62710093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f21561dd9706b6f2e1b02c33bb115291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b2aec8f6a2726f0afae34ffff6554292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71d26cfaa8ac7d5973ce00be24e915293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc5deea23609b3fc73f0fa86ac2a4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58787621e3d6ccc49c60712db2ee4f26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104a8e629476e76f924a251f4472ccb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34fd8d59090f8292a7db172f19c25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba8c7568a7b42651a9fe2642382d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ef5816503cf6e07fad21e7443d38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47591e54abfeb79aa204738a66c703300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644e908a699ee6a0f16cbfa90cd8db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde77445cfbd226ec10610fadf5e0c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15fc5c681cda6ffa27be6758f875f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176dc651d8a818958dde4821f937832304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c95b68d9a92880b93921ce669d972305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314af1e7cafa591355de90ea0088696306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac05ee4f1ff7d8ddf4a123ffbee8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bc228e7578647435be9da62b10937308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aab031f67124b96264f37def587020309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7a7acefbb662c2531f28eb588098310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace353553a0affdebf164a34ef976a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb597bcbe01af9a22225df7f12197559312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911087011099fb3302d1784c293ec652313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6211e81b5289170ebe4618e1ff7e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ececc0451f4c0ebb3400d94cc801315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a419b8ae62b6201442852825598921e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eeaf1ca08b6dbdda1195333c27cf7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bcbb14a8e4236f732e18d5634684f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd852295d32f3e104daa53f7b5681d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b276e238bae58dabe79122ff1502c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4df3f9a5773532c161bf7ef67ede321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaf09c477a1d27ba743054113fc493322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19627319cf296cd6dde3085185889af9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66103a06d0b10f27585ac8cd4fec300a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461b527ff7e7f5135ebe0d04940f742325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3b1e0808d6368b8c3e2a802bbe41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366b945cfcf002d984cb9ef1a71b32c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d18e6418b70e9ea40e8e883f693971328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80000bd1f8cc8b78e3a0c14c7608ab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab320fd595be63992703a47bb311f12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54281d4228a570daf71d28ecd1ef34d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4379f6d60173419a42e9a26dcd12bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef462b9f5f13c4a3b46c6b376278a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68ecd5320da606bfc2495d1110b90a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873222a6b0c38de383f3ec4320db44a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d8a0971bcfc7d17f870107c0d26b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426af837ae71e7954d7d7ef26e960e20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b5df00871fc55bb7d0c7104fd5f5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf320793e7fccff8c18d2732337313339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d8124977318ac5ecf41fda80223a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5094983ff37cba81e0d8a39c664d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583ab3ae4a74214fd0ba99f932c77f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bc3a1b7e2f2c8c9a1c4ce6104cb9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b29bc4f0a805ed294c1df0bf335d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b70a380c53cff8fce57c70d791bcde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8729be71ec939763da7de463a051d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ea5a9a95518ee6663d0c214b9654347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a5c716b9ce81f86efa7907771c144348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4b680cd348d8e461f0c354b7adde8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eae41c351f0f5ce9ab560518033b82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fe9199de58cc5fab363c3ac86c4cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66196ee28f0ab193deb47633c36b5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76468ec4d75872e100d3c9824f5e1f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eb8dd3d77166883ad659d2ed068c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b6485bfdb83e1291946b2290215c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a694f4741ff15fc7aaa8b5085594c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d940c9b02544257a18ab41f5e6d969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0c6b9b130c1991ec731dc56f4326e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c37fd386f7927540a2496c007dcb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042121ae9d621b1f8a67ca7fd0aab7f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f555e3ac6092b6da241b72c61e8a8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54010dffef5c348fad90690bfb87bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f26b65935fe43cee7e288330708ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97dc788b4cc9479fe28f4649d96143364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8025dfa465a67d16b818dd5e7b2771365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea146699b9ee9f983e08e15d85984c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284267334d866522cb7b761044376d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c4a299ccebacc13f261f17d9db3ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579058e9f92fb606745b45c58c5592c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e29f73efd74ff428f8b3601b87428370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd38ce6d51de4fd3d9cedf3b299c59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c745529f799df4a5c0c87306c8c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15495f6dcdc2dd33ffb93dc85f162373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4663d70a04c73642c081daf06c57ea2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3372d7c06513103d388d64071d7399375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce8c9e76cc9a7ca7d2f1e98b67cc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b8e46a073d06a7d80dbe5ac720a43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587217e5953c85d7e9441ea529262016378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5f5cb8eff0ce3b5c1b30a6fb87d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11408d2f1d017f59a07dccdf1fd0c7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008d74d32f2f995362a8e90ba321ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a116baa75ae2edad2273b32932c4b39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a23b12dfd7fcfad7a9b2b2e96618a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65db715b9253d4f01b462bc7965c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc682facc8eae957224e0836b5a7ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80040233d0d13b37b5d4afe480130386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3957497702e76d27741776dd2adba5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f2b0b791a774a1b047e242151d7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8279d1506c80c4ce44faf773ddb5588389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402e1574527b92dc6f087f27697c51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999071e7b07a10d785bb834b04c5ad8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96513086f8fa7cfa6d95ad1322d67e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986616c962a6509ab071cfd4e67caf4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe8624964c258d1d9b83e18a01245394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4358bc1ecf11a2e27c82eac9935e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73324e412b853857ad3aa91399936d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13ed0726d32a3b5a2de8caf4c4b5e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32adc2686df746d67ac940304fb8b5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e860e4f56b369514e32a49989c011399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e293d151d39a4c7c14fa02ed5631400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a519be797b6361d5f6a38efc8251401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e325171090f5016fd66c26ae0ce24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3031cd1cfea64f8a475a098998de461403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a562357bcc30264eccc9466fca664404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732dc18dcad260aaa4307f64193e38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16893c9223bd253cc0814d0ed38d26d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a6a3ae1f81f9cf004a979e58df49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660fc2576d81bfc41e115427ce12fc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826542e26de26019315da5ecce882b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85fde74d1d2b250a84b79927686722410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e12be9b2abdf0f356bba351caefc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4382bc785ee00aedb6f2cdce6e82cbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421ba1d79dac2c7b254848611d61d1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a3ba37bfed7d894eaae8f75df3746414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdacbc5159855d9b6f1654e8c4495a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5ed82da22e79734fc16825719aa0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca54b01662b8602d8f45817720173a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c22100f49fe7a3803be26fb548a57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ceebfa2a59344877d1c00a584961a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02690e8a93c9b331e961b8b0ed50fdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c444e3526a7d9d371b39419cf7c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f7f5cead26614f1cdd680d463f59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c597210c244d165a26557a675c0dd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e896c280aceef477073aa28d4c53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3cff9ddead0de837cd4741ccb9296425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81941111915070ed38ac7bdcd50c5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aba9ea636321322ad06d7df120de4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab33689c792d74ec5225d80e71e761428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20f86b583bc0aac7ffe90d7893d79a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23f11b1236d135de2159601ed46656430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6809e1fc92082e8755199d791ec51d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34e1b4b7d244156f6bdbda4bf3bd6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2be0bffa58228b6aa17d0be859101433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8545fa90236bbdc4830b0fff40094434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297e22eeb788ada1263903bab1a893435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693911442e8bd3afaaffce3e5cabe11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd13b9af1079d12cf44706d18b521437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172420c57527dceb5bcd4c21754a02b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2d99e77926bd874a246302f09de8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2219ebe5d19057b616fdb7f51f499440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bcb711ad518976a02e8a531aa800e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023654628c7daf243805c9f0654dbcc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24bf2c7b16a7ffd4d6b93b7b022c7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959adbdc93c8ca0e8d225d89d6c3d3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000032982cb1c8452bb28405dbce9939445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf807cd0a0cd14ffd138a10579b74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f37417f05b01145f38c21d207a7be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429dee9099fe90d0d50a1279ce5675448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09316c7979617f4a80c22fa98294a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfada520173c5b7b715276a27f15b35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5a8cd8ce43ee7388eb5bc4abd622451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef34e34efe03de32e11ecc7835321452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93661a2040bb2ed745b909925aba1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4663a4902ec3f91641cca89502be7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a60cb0d0ba117b57145b2cbce1fd21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b8796feb7f36eb93f88087d3e1ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d63217c20405bb4a76f2c2255651457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f84071a43f7479d83b0ab7a27ae431458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813599b58f4ae845bfb35f7e8fb91a74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6da5cd1fbdb44e581ef134c9c9f45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07eacb171afaa0e631bdb46ba17f9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08cbc9ea035ebc70c9f4916e0ad26c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b6127d4d6c2f3246bdd223e59476a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0fa5258c48a530533170f87903bba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54c65121955adfef848735bcf8f17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215955a14517ec63e3e3d677a7ffc367466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72c645c25dd26d7fcc44c8c6e746dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4337a9a2a6291df534d76c3b6a88bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f278db60e926e6ff085e5df2d6585469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe4012097200c170e7f0579fccd518470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed43a4a823ca9fc078a27ba767b727471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a8f236cbde8fea2e0aa6f781cb651472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446c850db9fd1533f187b90ed45bf3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f9d1f580a84886158e32beb9f529474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc66b120043886a4afb37c6be07bdc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ac60a8a88d784fce5b5652ae722e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494218c23b2c811f69adbe75c4b882be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec6a9138c51d815eeb4b747cf30db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cffa964de2601456edb2e5bf4baa64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ccebc3ed6ef9f29aae0358d8a5016480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef44505a8356887ec3b837680127f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e427246e74bef5d0a521330acad14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aa4294d9798dc183935788e5b88ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd91299b9b9b11df216c66da15f18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc37a615dfc9a3842881cde4895b12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fbf8aa6fde64fe9784f94dcf2a066486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65589dfbf79416015619296643de2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349f89eb11bbf5823b081af32170bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a7a5c8510addc405fa2921562482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c4d2966a52557e9324b0a3f6ec37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075332831420813a8f2cfb279330167491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60105f4e4499d0fa476fe4c762c0c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae073128841723060faf1dcd2f07e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e228434bb3b4637283b68d616bc589494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77192e19e7ae0c904b34917e121100495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1581d4650dd5f9b05e83ffd7feff2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf69eaa81d2b41cddaa71dc4d2371497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fdee5d6e641d5fdda44efa388d85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885fc8642419120efc70a270db6da74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8bad4828ee6cf53b62f082a6908e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91ffdf550b05a5545da3400e7651c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fce2889b24299db0969f5087948ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42372197c03d41b203e870093735c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d70526f721c8f7acb5a4616b67a733504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531bcfba1b7ca8b2729076aabdd55d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587c0f50bfdd8f5a6c0d445638f4f03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e4d0d99f863637e01782ce4b0802e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2136ec8099ab0a4f08cec952a5ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274997d81e37e0cded50e7e1501e766509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f405f1d27f1b7cfaedc947397c50f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177d8ac9d4161f500fdba75d09dfd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4283c73e4a32f20304735d67110c4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90faeaf9aebea515ae920f1381ac99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13457101cddbd59ab1afaf2490e540fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cab3a419f6c07ff2f8868be3ee270e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d5180d8f45268c3819ffb22596e24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a183d22d3fede3470c966e5e004f96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9ccd843eadf52e177c809969a805e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75881576f432497e9d79e3d3452e247519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93953d0ef8545f1684da6e8e9bd1b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a08a628468ee1d6228bf569db560521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176065b0bc49295dc511608f898df050522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e98b62e654cf98cb972ad668ada7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ed9e735080f1df3599d3f2d69f099524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf5e861d61b3a040bc961467d62ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17654aea4187d8c192ad32f12c4553526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285167cf2860e6cab511610640cbc30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05300b0f8dc001032dfefe0978af58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6222618ddf4a0c8015e819ae7bfb1f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7088991cba7dba51a15b2dc9d0f4634530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8ad1c1f6525aa990788c402c11d69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325269fba8e663b002b908f84cf049532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15e6f479489917e6f31eb09aa5c3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df01e779825713d4bf78d1e46a093ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454382ebb3c265f4ff900e3f9d871a12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72245b3d18775171ca5c914260c84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4060544e63fd4c62d3b59e212050a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804074056e120177244dcce8ccb95f6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bae11baa6b7d7b29fd1315a984115539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b0586414d1b2d6b72c32a823bbb1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958607b5172a0fbc054b6dd80b3fa00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31b24716a5f67938d274926ea84c40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb597f594ec516f5566d5d59e14556543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957fa0b88c40a4d82ae096ba61ed4a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba82402edf333d0b3060d26b4c14b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d140f1d0e35402423c5be0b0c37f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608323663e6c393d44c8e5c0f4bfb14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb33c49e2bfc3b3172db72bc8c940f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be431a15e189c6aa39b6322316fd29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa959a2e77931f3814f6f25856a2ebc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29838ee3625a1e1a367b6e0ef4e990551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb91b9574a1fe05e6f535ed67f7b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d7485d2b19dd878a36cd0556f311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b2fb474510e234d2379b25042d613554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51808003b75d8fd5523a6c356fb6d853555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4840c9d41b4d8eb7acdaf01cf84ca6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a55b5082b1e3dbef15c01e2158b03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a372e8fa34c792a49dc48bf2b947f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c072d913f2f09fd4a2b04c7e7e7d9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013d1444f0415b107b20571a763a36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca6996687e8c369d81f54ddb6fe6b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07f981ce637ec2f46f1b338970ba3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578c6d8177e852d7ab59fdfa323155563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4130a8cac6ba99f103f54a7bd3d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10830fcce995273e91a80a9d125e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb72c24ec3cb78f3874fd9a9c51b15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03186dc7643d82deb9b0a81a2e266567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d667329751197539195f2dabb8447568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f30277e6636730497ad1bdbc1109c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feb24e664be5542d5331224f385bcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2df9ac0cd446ee93e300a5ca4b63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b0063a5ffbe66506e03ca5dda57ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8cde2ab8ff0c3c746ef42eac51529573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb110edc9f0f92006e78fcc63d4143574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810f80d9ba768526ef38152ed785a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd280244a44d7ba51b6eb3a7ee70b91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66cf74ddebe881d3d63e865428c3ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eefa416c2b6553eda9c4f9886bc035578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d668a66e7cc3938447a4a4b395bf54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9a026d800e2cb69ccd6fa3844dc68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f16891cf02d71336928065c4af6c74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4239e4d2d905d5f8aa3922a781c011582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1c18246a7247ab1bebc1a1b4cd30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761949053d854266b9fd7fa81f4d807e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e312f24c403b8a476e3e5ed4e3c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477008bbd914fa2be56154082cb1e12d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76d5da7077f7fd655aeb59b7f390a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e871b4bbeace49e23e303e57338e25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b9782d8e780e87032fcee6975e6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7896ef0e3bca552c7be408177a2730590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146bf2888abc51c797d76d89134c85b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ebdff9359005762dea9b8c1637230592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56a929aa5b4821dfd1d3fb281728c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a436a129f7479f811f96fa128a4c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b7ab7742782b0b5975d61bbdb569595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbc5c7aa98d748c1d7f209381a3fb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41a7c1c48c565afc398dee1755f0e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ae0e09f3c97c45f6209bbcfa2ced7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17afcf39579d0aa90f423b736a2a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0d322a0cffbb4758b90e89d66a489600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe648e3bff2da7119f88df7da0ff637601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e6ca96dd8a119d754ea219d9b507602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d3a1d1a6b57152ad7550848d37057603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30584c3bdd381e4ae6b73262239ef2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed9c828b38396239510e9e094b1f1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4436d5630b631c6b24887096a7219f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18201eeb2e5a2b5712151d8ccd31ae76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e6c88edc2ce3685c6054f745b329608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96bf72a40ba18198f8cbd9a3015f4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425069b9661944e217197104792615a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7f13d1938a971f869880412148a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ade37bc5909282b1a5562f7b19249612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e6260d8c7a98c894707da368be53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a11796b321ac7f855cdbdedabfa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb7ff1d8378fd756ac734b924a2e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f21071417a28d1c9b39330fda71468616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7009bd6a001ac682bef86e83ecb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4fbc2bddde97bef32cc1b1717ab2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d77063c07d36d030adc13cdc08cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc347e2654dab4df3904924a1f3f837620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f8220847aad87e8f45b75a270524621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35c2209d1dac6bf46aa44ecec57e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616e38e73152e66605b0c3d247adefc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c69a7e9259c34243c8a672c63c15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14483c016a32613f1233bfcf3815ab4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e545631503503d37c3bac42762e37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7e4f2bc652d6ae7c41c9d5502ba11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f93bda71ada7e2846d4f23128c1cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5173695a95d3e4e6f7c2340e59f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a8e724ca8c4e8da5f5affe84e3d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d747436b2d7ffe40ed589c3120eb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e802cf5ba1f3e5eb2563b1a73fa165632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526268cb37688d71c50413e015afda4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c33a84d6c93b8acae2b89f764933634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895e7633d0d922646f468cc9794e4d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688c50721038a02ba59fdbffd5f50a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c876bc1475fa5e56e89534f61b80408637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a011989fec69ed3e061c24b9eae7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c2db1edfd321d2006faaa0c2e32e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c9bb887faa139f300476930cc5b09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a42818c1aa9d541251dab489bb180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2e0bc6fa3d8f4d2525143ddced7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e5e9ee983ddccc0373a3790c6c0f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706271ba0907e83ec2790d881d5e08cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d2d9b4037f12e7f5f655bdcec521d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa08c91dd540316ea3e034fd3bc96d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72795c9b93d558dd14e22c0d6c93d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec014884feed6fa82af68e2a298199a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7fef5a2e07a9169f82c65d5d177dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15c161bcee8ccf8ab601b27f24205650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e4eb01ac5083b891ad16ce516607d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c1d8ce1b3f6de9dd594560ba2a7ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f24ed134dc7c30e87fee11c2678711653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c005793dd04705f641b9f5795fec49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a4634331e53dfb1a265396ab42f6f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c18445f6868b3659185b535e0c9fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496fd88952593fec74ba1e91720e6b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee88baebd6df294c1a9e097e3fd8d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08382e33b2aabc1f0b87abc6388036e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981daa0ef6bbb7296f85815d86bcbfe6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108723bb1b9f8f7bab62b4559bb6daf1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b91af11f6dcb6dc624458283fa1b1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf7ba086d6865f7413705a1afeea0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11781801ac03ba174bf0e00cbbe2d15b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff27c1399fb27981a5e6dbc5efa14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a4e4a7083ce1ce3ac6f6207ed6fea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725975a5092a2a1bc31505be0456a11d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e792eb2050f907809bab3ca3f4d8f8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06106bd67031acb0c0bf8b19042744669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98536114eb0f77e9a2cc58b38c7362e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda75faccb9f23224dc40925a5e69f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fc9e9fda3df1abb880af7c564bc7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6f985187253d499dbd142cc170db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239661fea088b12d64045ac6051801e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d941a0f575f940d50b4c133f6ccfd86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee66600c447b0dd910dc8d4dba75f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c67f5903a9f86cd8ff4715a9fa29d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5ffa8fdf6fdf01e66848bb8683d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc2eed4c3d7b79feac7a66d789e0de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca805ddd76dc475d1dadb7179fbb5f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d278dff80567926a165ec2ca443f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a02b0f13eca1eb9de8eb592e08bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b35eca946a5d73dd21a8fe45952d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885047e76781114873a0555d998a93f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b20054a770d1f056663531dc36c2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d95410bffa3c5155f6317a3608f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5b023a33e5d37e9390303fdd7906687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3564a8f07d0db9c1e4bfe715aaf5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0d6f134021510494176f9c9b29d9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b0a316ce9833acbf1b7f7914a0ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f81ccbfcbaf5da1b15963298175990691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d7e58b7cca886def8d5289377672692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ecf88af2b708fc2d0f839a4a80c7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c05fa3c72067c7c25b916017f301694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389c24a02a52cb24c52819c0f3e6f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0d3f7c101467d3837dcd78524152696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49b15415ec5d56fe4ec10a57723cbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48280df8d469e26e44dc3e2ba7e5ff7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864e551b10b87486e8af04f0a7815e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5e3a098931f8abcaef5ed1321e6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ce124b9163ce045650c3421368797701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42085f472cb53e057d4617b75ad54fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73b870012a0b6064110746a095bdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14c0ebe1d614706ab76ff80661c70b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f48af42ba5f6e56fc2883c59134862705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99116325fa4b28ac0fcb78dd145f464f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218936923058c681b36a891a67d8f2a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e478a251eea774fb87df787090211708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c87545693b4bce87be5b33546128709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d7fcd06fe4b95be29607b779391a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9226e2f9d02605ea73d73be17d2ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762a32ff8205495163f8c054d14f96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c5fff520f7efe6249129f7087c736713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e206f15240a2bf9c3da36c14cdf0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f66a51253bac0bc59f4b48687bd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923ed42b4339d95a6f0b7a66899eb15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7a77abbc3d745f9f65198d6548a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026fce5553e38e69452d5892f43ed0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed7a46bbb9b7af1e29f6566e5b6405719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdccec4927d094b2eecfdd317aecb4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fa01f7ec6fa3664f82dbd63305156721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993bc5a6b1cefc6087f6de4fc61b18a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0369dee42b5f43d914685a8258c304723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb2fbb0927c9ddb3585f58c251e3c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7373cee95783602722360c03624544e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580fa7e715aa711cfb8eda14eb2066726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d292ec13a95aebdbc921ba5556f59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce647e89e8002f63cf1bc854f3e3c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be01e9b6ce79d37083f248eeaffe0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6783d22d3c4613c1b1ae13a2377a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7745332397d24373610da86c1c0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a46dd28d1179fac7d1e3bce0f0508732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b767774cf56ab6ba3d9d604ad84740733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99d9b688a6eeb60ed6eabcddc50385734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333d2ce7efefa76c18d7664203f652735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7acf97688b4e175e8698d076b52594736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcca4fc3457018b0615459d21dfe48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7d5ea2058ad32e166d4b53865db88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a61d02caa4aecede0e03c7c503f5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfbd807637cd99b909dedf82826ba8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbdd9cd77c0bbc7cc14feb14f26b0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be2c7e7cf0dd00fe5dd807ab448186742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d362bb6299adaa6826e8bda00a322743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb96a4ef28c8368fe123793b074b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb36ce76905a8b77a08a46101c894c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf21ea042014fcd52a3336e29b27c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce616fe79d36b1edde55816553fe8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2848637f284d17c9e4ff177cb0ea5c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c8972c79bc55bdffdcd8cafd9d13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d94dc1eb0387861750fca6be76fff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd60a287ef28d841a58ac1464b0401751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f44689e544d55da685dfd44ead52e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c9d442d1b839739756c3f6925e9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de43740f4d9a9528818ca077e67133754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27cc48e7b98dae9e1bf4cee1557a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c934e22dbf691e6a392021d789faa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd77c009137e37bb8b93d8bc3eaae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5fe428b403444d591c88bdbb88128758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90127739f22b8284da671f133f332759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c45f1f9cd2566f5e45869a28f3a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d69b4d00729e8e06eadd96b63f21761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2765017cdc1b93914958bec49a7dddf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf9e74697cd62d94fb4407391178a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ebb524d3662b10de97ab9de687466764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f4195bc96150399a9a0203d0a3ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151055f3878b1d2d0ab85e1d0a10933766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c5b4b45ca65806d9dd60a6f6809c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05849f3b4da067cd81cb86a2572cf2b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f80aef1b9ef7a76fb55a02b17cb17769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f1b4f3fa2db4d088c8c97cd2cd958770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0df493ceead622da5a3592574f4eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250644451c1b8ffce89d5017ecafd01772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec87e4860d3692e76a4582baaa46fa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003c8a143424c781323134453f0455774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223a6ae2911f89441ba0c736f86925775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445fd7998188be5df9b622b08222324776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c3ef62204aa24fee09d8c996fb0d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f9a2080a72415117d0269d8e0f73778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045c3f3bc193a98112cce0d09f588c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098b086c4f30335439dcacc4ea80ce6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8dbde53b48943bc64a32d58e568f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2afb7bc9540a2248f6317f8f5da142782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f61c4620b7b590f63f485f601a7a2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bc7471dc1d305cd1994f38355e098784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4cd6ab4c5ed162c3f676effbe9d6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0962cb0511d5b799f78638e1da7a4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b197831e5f51663858b18939e095b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2feabec1f95ee04e282780bda3dde3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89a06acc7dbab33faaaabefc5d0cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc536fefadc5bae3198cd010058452790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf072a986de24b31582a96277c723791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba1a46ee8ede86c24a30de89b11a03792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187828bfbc65abfd707f5de8d64e3caa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c817d2ec82d09576170c5eb608852d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167540c46a5bc1aaa574affce215d6e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69245200ee2e270b3e5b948cbfcdc5ec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd67c6f80afeb41f61cb384dea5446797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2de3696d26b00fb3e49373277c0d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bab0bf22bac6fc750458226b4a568799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f25da308d99578aea6ff4c8851581800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edb591f1c39dd31aea00a77cae71a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc83b15be04b44bf7b7a56da178f15802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b839af3a24b70b4f2d77c28a161aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44a695d0393a0bbf7301d4ec75a753804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a23de8a05d7151fac7532a50559ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa38cff00edb55eca9e720be89abf0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fdee367a0533bd12f6e0f61ff23e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b4018d2cae61b20a00b5b25528188808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac35f6e8fbc89a2848658ce79a1cf7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca13ad35886833e996b2856cccf1437810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6293e6b8e50e212c0d5db0951f88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcbcd106ae4a36f46c809fe5f7ef79812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081164113e52473d4171d40b186457e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b282199daa402ee7f60e9b6730305814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c669705b7ecb834b9cf8637929332f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1402e1ab69f0c91ef2e943864d6c03d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02929559b7106f49d3cb564965aa311817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4185d22c2c1df544d41540b2a6a4357818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76c576e0cebd1fe24ba2fd74d03238819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b3dd134b9faef3f530e093fd284c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7846d07b528d273d85fe24baf565bd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927fee851df2335efba7c21376adb2f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c71ad4aabf8899b8f975fdfb36562823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b1fbc83666967947d3da2f3518568824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f05d250e472ec5c6ad366812c9bb1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a2508c3b2953facf785e272a324f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aa4c3bb3f38f48ccf9e477cf58d6e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b87b20f3855fec7d0c5a1cf7089d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099971b4b8ac1106da210380582c3fdd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb89e94ae70481c7d96ac5b69f81fd6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e9cc50adadfa2aa1391386f08ca3a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a6167f0aff8713d7fe063205a8e1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50386216904834f3ba394e098e945322833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412e194aa58afd527165f16c1f4c665834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808d7987752ef435315e7d9c8321dd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3eb4836c882feffd03c8bf755b12836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee003223de1b0a1ee9e4feb75aadbb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc70768b5bc0673991e227a2855a9f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bdadb381f8acb66546a33328ebd3a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe912729b7e8ba2a92065dc299cf47840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381eb85ea2d2143f87b32331013bef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386af3418420df1a40f18fd5184d760842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4ad68398237ad05d20fc344383c87843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546744e31f56967c370b6db667eceee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb89774ce6fa36c39587edc1e371d1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91cb41239298c65c3e368ac8d8248b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb702eaf8e351a2cc538aa0bdf346621847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ad374cdc2e6c0b72370fda9f8c13848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b9868c460e1e33e665327218873f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ec380acc3d1f754f6a2ecd2f03748850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc46b3a01bc4ece4811f2fef31f07851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13243f21d2c046f37fd1bdead8127749852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96164146acceef662152547140bd6a89853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa428d90c27f8dd02465b100533ac8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb0e5f7ec9c95101e592f33b499670855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de19f297a4b14ef71330a556d4d963856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec301ad3b253f6e5ee35c036c3cf561857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630f6bbadfe70b57420dbe1d6d1aba9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eafcd2d7f6d835585cf9e73d8959a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0814fa54d306d8413d5ff0f91bebf7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d8139e7a7b7f72bd819e8625ba0f0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a04462cbe84000cca13c14f60261862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3a2188ea1ba2d23c50d9a20aa8b1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405cd8b6f8e95f758853da9913f9ae6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932d008b84c2aa11ae4ed3b043322a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77818b7884caff0482de3beb1c33e45c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f354c5bd57082d75576558fd5096b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8151cd68bac39804e239908e58edd2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafd3ce8c77251bc31b8e1ab82170ac869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd247516a8a70b0aa979dedef54b01da870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec2add724fa241434fd7161c6de9f5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c32324a1aa45f3a7b1058f2c5aef872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd6f354d42ffbdbc4613a71e4f9e9e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a20a17ffdd33ac2901369d63f0b5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fcbd1ebfb062faabde229aad9624c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4c53cf9f961d2f603eecabdc5b156876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318719893cdbd597e1493bdb8d5540a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6495d69b3efb83ddcad232db369922878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b258bb011539a461babfe24b36bf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d90fcce7066b4bf0aa470da0301d7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ee5144546428ac4cf268a101db14881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd79ab191a461d980c9f9035877916a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817791bad98dc25c912c49da78ada38d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b567f38e803e459b2face8bfc05c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25cbe86c8575b27f9f5c2cd29720b4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dd4b13bcf1346ab1b383fce6500a9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957cdee66a5afa8272544d9ab333d07887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df7a4f3c435f4a567af26983775b3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a31c3257435ee26e8c8c6bb4f07a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff371c847dc3d471fc466863df1033890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63ee3f789107ae48df76b9e5c64eb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967aba11957f7dd9605b58d5da92206892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b3b6fb3debc2a3f5b6835727582e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4192065eb1c633b80045a2b5647abe4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5158e28b2ac509d03667f06f5df7e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b232e0c4b0efe9f8c2a3c79c9989896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602862e2719bfc687ada4f9cb9b0148897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5912e1f7cb1aafbb471c6b0d9fecc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dfe758b477bb25af8c3c9445bb0db899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb020072a197d635614f5b2c36b339d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2446e793fae5ad925f5048db3d85f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7013e52213da8cc02779deb37ca24902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff27b3eaf8d6eeaa9854e13047fe4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038981b2972bc6f82765e149665c5d3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be79c6a45d9fb1fbea8a1079c1220b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4f9f644e197c4104eb394b4d61e5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bbe6ad40055a0cbd27cff7a57b9ff907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988f7f26d105f497ed622a8a941b6e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b0a000267b81454745bcb700f7080909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d24f9cd6800ae5abce668139851029910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd6030a08570e91bd2381d3191ed16911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067b6c321666771f43527d56e321c1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f09c7507d11d01ddcdc254a8cb8586913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336dc3fec535db2e60e8ddf739fc1cd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc133c023cb8a354d24d17b889b726915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1059331e9449e5b2acb341e1cc271d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e27d0e578d085fccf5323cb7976d9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c293dd12e150b335ea89fedb5f2ac0b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459fd1f866065150af77236c54f6560919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22040b7eb15f2185c79d360fc4515920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8312354cfa2a094e8b65d5646c82c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb350991bfec450ac9c1a4d639d4d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375ed97391f919fb0e52b2f45c3c0c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d95695cc1f2bfc1db71468cf71811f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8340a4d3fba98eaae084dfd37731c00925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b150f3c6060601041e586e0ba8b7fc7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acced1f2626ebe9b17ab983b6615ec6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103ca2db6c044cc03a484480b70c424928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca550a4911d4d83dfed6556b3d1199929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d64b8c832555a0bc963b3a4e8646c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f76f76e185e46d5848aa5b55bed8fa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5e60c08dd97950219fd7c411b077932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca14b69049ebff3476c78b81d3bf7b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441741ec5e9da5c7ec7eb073690f31934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa05aa21ebf41526ca218f9d0ea2f0d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e70b9c906226fbe7b5024fe9b1588936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a0c444443e4680b3381598d7b2a7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8c7105d4aed64db2c857fabac06cf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcefd87eeae07c2f737225ca9c1448939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a7f34a7fc2de104c570e1add8bac9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6563ca88e4d3370acfc64708759d9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f536d48402faa6c4edba9ba1987470b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec466b9afdb91855258ea9df29d074a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04700e694896aabc6089bc3eee16047944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ab1109338abbe5d7548819ab8b5c0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b94cfe7c75130beafa6f526d1a7f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ef97f5e957318c16ab21033cd1be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727b9b6d50e277419c403ab0b434eff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b482ed5dbbace3aedaac4f524a32949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ab164f56915d3ca1a655cd33656a3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af40ee4333a997d5eabd488fd84f1d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6073c8425a6248f84f5b21e0a52fc3e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f9db68a4ed829900fc84362b49f8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0291543c154d64fc50e5ffcb5cc69954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb25e0c2b1e9af2d6596e541c330cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9a1bfae4dc173fdfa5a26cef6c012956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e7ae4e732b86605acb9ef15f26cd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c4c935d22cc3f0a9f13cc699c5512958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700da3d0d01daaa0b2063214cfb52f0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc926ff1262347a076fbf874316d2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d57dd0a5dd9e99ab383aa8286395a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8bf3123a8145c9cc51c88e6ee48ed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306485265f712e1e69e92331ec8b3de963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c39a30b3641e238d2d21e0dfe286964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fc5396739e80f9e0448e46fd24e13965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1eba564a814b855adcf0880419d7f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1bd718e209c847723172cdeb7a760967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19673ff4716c33bb8838a1652ebe048968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd860df422cb08ba237e5569262cdc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58037736dcd1d1a881e8b249c5558970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26249d00114b19d32dde8b830d781b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0490edc565ba85cfe9d06f8cc205007972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cc76e722fc2bf46d8c3cba03c4a64973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1284c90d7c8ec9d2b5b10b6efe6c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e249af797ac7803e5f83210593a334975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98fd5577a9acbba214219c9c210c45976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efc697524028412e9a8ef3010b9c6e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c69cd91b40377a8615afb1042d67978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af781c2e9a8bd09e8c1e58045ce7800979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f15d85b65124fcceaaaa342fefe508980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fe40098521c11350d26a97447ef65981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b66ee74b45dad7c7b33c519ea4958982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac187778dcd08d57a4a275582823682983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc3d9df0a9a25ed8bde8c0683784de984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b721a9346d952191c8787a655f1161d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb04d61641623af92e2a0a67ef45e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a9a1a7282fc4b9922d4667015ce45987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596e06a18813bbcccdcb04b0de9c38988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45ccf1b553a93a46e07a9f52b709f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d93a0a0920b7f132f5c325aca83a9990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389f4085c9df1d8ab761e1e85c18df8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412975463ba6fd6256aca6bb6298685c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc11af9b84495702516622b9e5dd96a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d17b980fe347ced9441125425e92a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839ddf09be23351395d0ccfec3106e2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b86b58ab20cc6caba7764d0ed82b64996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198181669bd65ed034c1dde72c6005997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>