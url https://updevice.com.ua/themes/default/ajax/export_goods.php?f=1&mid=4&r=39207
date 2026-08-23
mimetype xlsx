--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737904dfe956c73043426d6a2b84ccc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ff4f11e3687f580817d7c0bc2c262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf51bba49c0fb125421a61cc3367be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc03f3d33d8cda752143b172590a9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1951268624d3697a590340848d76445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cf2372416cc1d0432a6d8afe557956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e10c58a6dc73582253b13640f7637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe7d14446607c0dd25dd64d9d6ed08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab24bb6511d7fc7d7334e085333dbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72847c243c1027ed5cab7298a0616910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f7917ff6b3e4c279381812d3575bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c910a720e4d961cd931609dda321d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc355397777df1713846e3de6063807313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895baf91e2fc9f2896229f52ab3615b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976878160a66cada5cc2b1168dc6fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f55c0874fa3679ca58b8ec98a28c0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fef9b966cdfabf008651c93e9003617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62365801a33f4b7a292d71dbfa01cb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6904021f1c3c590ca7097031e82c3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0845a69efcc0e198dfae3b6d5157420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b0661b637368ea346547611e00de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f0623db979971a0e4b20e4ad66f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202638526a3e2a1845c570f715188d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccbfb09b437488586333c820214f0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a368b6155c9cd427085a121dfaa26f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9e58c13b4e9933d9db2f25f3877226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcee878a1822aaf3af4b2cc34bc895b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd2ba896c01ec339b5f68122468b9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54f585f637854b03b8807db0332c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de321c3e3f5eb56d6fe4365387e37d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaefb04688be677d96ee4d8c1fd77b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b80ad61d5eeb6df470d31fee40e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92562c1feb882ed889721e82778123a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cece975dd88ab3bfa0fdde3136b0b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d501aecf38daf6e8e521f4b50374e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d9ea509820e63ba5c6d583105d61f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6364ae16596aab59021ed4f76b1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4eb479507f2ff07b5894c7d1ffa8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd546bb5a969dc06856867e3ba9dd2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e902fae46bc9d6c704d211fb5af508740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bc427bf8b59cd2b6914089abc399341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37d933b1b12324c1cc71561c099a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaa6536b6fd48b0b0438e796e9668443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45d7fd0bd949592939cd8f33a7e7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b188f836d0d6fe3338806006548d8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b6596eb5b8da08f7b0dac941d20f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858fe5448dfd83f52aedbc0b00672547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13ab74eb20851c6c5ffac3bd40368248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea05c5b908c153a1bb5ba87a6970fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d976b1cb639277b2802dbc796c0b2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2345ce5e7805604744ba050543de8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9cfed56c9d2244b4925ebd83cbe652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21d38846303464305cf2c2bcfaad2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45529126153eaa89e9af7bd9e6924dc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f4d8566beb77e4dc2b2c23b1bf64a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bf2313eea3fc6df153b9559947ec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d6d70ab10dfcc36c195c3e855c3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cadc356c585e65235e93967dfb077458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950b382a87da24f410a84c6696102759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d088e9081cd978de6b6e8e6802f8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01424ddbd851baede2d18db3eee48e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d5f9895d0fa74fe1d9393c114f1e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87140b9ba8c96df437fd752dc0044c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568251e089d3f87db6d8caaa5f2a91064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc30b0f8a857d0e529d4b71b551dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a042ca39feb361d0fea5ba2bd42aa066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a80e34fbde1bbb30b4436cb5d24867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566674d774ee086c4551af6dce5f41a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef9844bfd22c36a7be149209fc1a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370404b79ba61d2e98c25b9d741abec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef3f8acddd8fd078db6ec8dd9bd12871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee6e3e3c42bb652fb386a42ba85bd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443cf6273054117caa604228a6b323e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd8bc8262802143404353d5e3217a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad193930b1b27bd47c822cf19266375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0ba782aabb33c73c7e59d4eda49a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b29dc85098287f3c9d5ac8130c963077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881848d12a6eca5b677e0caa07a4a54778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540b7851d43011d59cd552474a9f4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a08d95d3c7e5a2989c5a029bc59780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b7afe9c503202fd9e41dfb930e97381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fde39b913e49aa7b258d790c20d2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd4a02982faee168dbffe86868049583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095116f9a0f35ccb76984778bd0a77284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557da247f7ee1f0fd2ced27e0a6f086f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f639a913303b4e7b3a038585474f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f5c69a31ac1de96e1ef84ffa1fb2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e31191cb863ce7d8b0c4633c1859b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711267207f2a3d40969ef0d93fe3438089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b2bf22d4036c836987afa3d09cc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83956cbcd7171158100f9bdaf32166091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171c5c4995e6676e13ea12c8a424e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4d2cf5563529970b9038742463f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898a7e6542ae99884385cca26ce8b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389669e4658d51fba31fb8cebac0c03c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5d7fac41eee8af706cd71316b11e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c333695d02a8832b444a2dd9e8cfb0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae0a7f41a808b82d63d27de9ac69e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad46a307c9819e815c76967abd295a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c2fd91a50786e52604232f34fb778100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e26a997af03a66d193126d3dd493c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2df0bd926ce1c7ca0bc015aa5547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e468ec8473899762416411a0be82f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9f587892b321bd377398a9cd7944104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f9633d46d47dc300ec6416d9fdb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cddb329cd90b5945c0be71e82030d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac41422f0008ff9cf48b44cc63b45d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0601af6649b418039cb5fd360c218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be717d77a6ec677815af7878a83e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410139b37b322a7300ca6a43337a38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfc7df82085286ef2e1cd0998fb4a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa533d11dca59bdeffbae0504fe1ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ae019b765d87f57c02a81169f7cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0df214aa1a25302a226e60556920c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe83da7e2773bbba2f8bfcc6f5af53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb764597e135df402f172b38494dfef4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997ae64b1e318158b48ed83fd2e0515117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d75c72ca3f076cb5d059ff0835b49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37932fa40f70abbaa24a7fd8f0cc41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2164f1215410dfee8b22509680ef41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed70e94e246edf089898c4c3802102121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8a3bb1cd36a7f58167c9cc738b1f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533e9de7d2f7f9f0e2471a5285e7b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1507f987fd122c575eb65b916732a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986d6c1f643b0d0cc3338777cb2566c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c91935465c05287975273124964f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18e6b1188502c82391f9e3931d946127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b560e23e72f0cd1099d50e329190128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac25d8a6ecd7f1a8a9b1e37ee45c7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11cd9d37e2e4badd40feec60613a6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bf3084aa6d4086edd5506bec37c21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0203fb582270acbd66679b9350fdb66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b6fc595e5100bb1e9c8fd1d609191133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5213ecfd8ca4b9bd49abb600794e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b298f79736357a256d85aa460f53c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ab26d4ef5223c1b3c5d5154e34ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8382b1d654f0c89ca170e493122d26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e88e86f330e495639b54efccf94e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03e7f7b1026d638a89ab36902eeb05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb1156521c68bb0a9d065ce74fd0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef745a2975e89167774c2993fc1c1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d67f49f1437cd8a7642a0fb3ab54d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571507a1053e819cbf4cdce0dc985bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46234763c84d8d09fad7a75e02330d23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96490794332cd42451b0dc439eab2f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc54e26d1dafac676d62539b0b56e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f892dc11cbf34f8144e1d17053aabd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a911d27667d7e77ccc01620e7856c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86629a82f7dc17bf3bc3d517603078f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722f6933826f933be05e6614741b69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c87c1e088b142b821090ee0268404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6147281fc30107f1ae5eb0d1fe72df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722496c1fb7aa9ed8a757f2481373438153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3fbcd9f2430d89567e013e7b28a19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24242092d40bbbc47972286250051d8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a050033613d0c78c4a613e30167e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a13af24a6e75fc03cebabbc736934157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e490687b0b23073fea25bf2c700cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14897e96222e6cd0198e65fdbeb3ee82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e3f7263e49f0715a6f2dea8496cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca325e8f26a9cb9a4cd4a39430594f9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf2b1ecfdb61e683d9513789fa15c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b295148010f52e1e1a561463459ba8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876cb5fb2335945ea3cd43f93d05f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1820d813f3167babdc012093753abc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cfb7d04e239afc1bb98ca3e66d804166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a41aebf48575034b152e06ec9a4a6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9b03f15013875b571c0041f7497f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e0664e4e70ee3bfd04fd98f895ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eb1596acbaf4b2c2484a1ce03b410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724de91cdacb64460b6cf0e4e09e3400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276905aa88db43661c5e12a522a74357172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bb827f01814d52ff70f03994a9639173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc6895e49f17b3d738cd362576eb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf00d4313fbb9e10fcf5ef9a4f71c2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037df7ef006fac08a4eefde27d5c8cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412faaa88723d20decd63d0a110bd7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df72f832bd9959d82fcb2b3228a0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae75846acc9e807e645586ddea7addf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283032ed37bebe9488bda748ccf993d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1e9a8aa14c71565365deea6318f2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290263f83088a53d0d3353dc4cd87a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafb76ab71b4b8e5a539c343e2e9225183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293051521356dbef7acb590406bd030184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58debe5ac7abc1c245f4eb108230ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b719c42f871de0c80c91dfb1a07db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc2b5015e1173dbe06a8faa884ecf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df28faa21d00b723070bdb8de4d7a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff3a30a7ecd9b23f8532807d8ea447189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b3d00570fee540efeeaaf7be0bcc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4b1e944e3a81f7b81db1ed4525f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89c07991b770d9004e6326207865c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6c14efcb6e1a2b7a2b5b1381c37f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f5fa47a6574d1134eea95bf9b603194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f51eaad85fe5aa6397daa6cd2746b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d188265437252694ef88315558574196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625bed9b4d76c85fcc70ded09307e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d656adf98676c7680e82d4c1f0a2a0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea1af490e20a94d475aef49fee0e2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daebd6f1939859dc3627db4167b577200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20812be53b773f617e8f4d6a96936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609a55989ccf7faeb0c56f5fbd04a42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301eb322afdc8f87c0565e1209d7af0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9c6db14f75a4a8dc5c764e689847d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d265958d844bf41a09739622903e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910ddbf055aaeefca8356e1f3440e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d9f41415eba1f1bab92f52e6bb5b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788b4caaf74e203583226e78b7b372208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721644633639c171819fb68ec55b3df7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2a9f611fe960dff21905f7ec5455210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcae4643f94d0621deb6369d4431eb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620cf339d4f626739f47b601e113df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f004c0d37e498f695c942481d15567213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eefa3dca6bf8e7f3585c25355d7de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6bed02cfb3f9cfe0d796273a6b085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ea6a07ede3c5d00eedbe0ec0ef2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a69d01289f919d1b019ed2351e3ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1244db9432723c5d8eb521ff30fccf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77162c917a267a2e8e1b10639356ca3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fcb7c989c3529cb25b85f1d367089220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9320b28c3020b860d9ab010bdd9664221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9fb678f71b6e759526eb8f9a2b04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13198178aeed54e9e0d56a3b1ee92362223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f13f5ccbef64a01e8bb80fae8bbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df779f72c0ddedaa4dc4291749229cf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e117410a7de9940a5c1b9068a6a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8f07cc12ff7d59540efa4346724d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50f80d56a6a45d5f86cb755b4f9918228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbf7b8fac8b62adefb832a6fee598f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df0dd9cde36e9168d5a568de4035f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83261f18c539e3d93a838b4d1587fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969069f116547d7bd5ead82450c6aeec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ee1c64d4f1cd07b6893bf896dc0dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fd154478fec7fe99252ea8ea3cbad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd387fd58ad921759793c7487a4fe1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df42c4cc819eb96ddf8a8258aa15a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc5e5cf4032c96275dffa850c4e52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c0db37cffabb48525407721483097238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d150abe4dc2abcd75f4976857705a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04efdf138c90b16e5ef2238de0c4d08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30d96c3b439461c5977f82e559190a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2714326bbb63ce36ed0533b181f14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd86bdce41213765f66880ba71bc347243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa4aeffbc2f2557ef6e955e09fa2ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaab092cfa70b84638dfb22796e1c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43a7acd566394b6c7e3c2537309fa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35516481af1a3f5659f41508382b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d223931dbc71a05ca079338eec594c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3949d302c865059375bd6f70dcf5048249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727428ab26fd6d098c4bbbe298ac71e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fd3eaba510614a13efb92a01d8d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8fc56f2eaf5e86eaf9c45f41fd283252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148009ba32749df065f58507f0061d3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77204d35a5b02f48092f21e071f94eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026a2b105b9772e300872f992983b66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa511eeba1f09991ec8eb021f5a5a3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1fb3c3ed8c3c6c9914292d353852257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c99c44828a07f338f1eb5e807910258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d333f837ec7a925fe5bdf74b3d52fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e32b64e1e000db07bd812506e629260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37efe74914cf4c8c1a982b6c1b4fb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871b1c42b7b807e15627058e463f2e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ec76b6d80bd7019a0c23a81c7a03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b3a541d2816df2313fac242df67e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3057fdf88ce15faaa5c77f54fe49b01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e9b8b5313135477ea3ae25037ecd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17e579a1915868979841f94fe00059267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fac32120b64b2b6a3c5b3cf6e66fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e0a4c07b052d5cefd6ce7017897c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe849df876c58818298440159c75e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2714fa785fb51ddfdb7533bcc57201271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2114002e3585b60b213b6ad9b2d68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b78bc1ec2e0c0b5ef716cadabadb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a9d8ea2bf81d30aea7a1ee9dc08eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f0f4878a4546b37505b3df37dc924275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a4151b5009f544b7ffd5882470ed5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e464ec845f6bbac99e88f2518d075277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f629adea665f6a8b7a9d43c2f0e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc72ac43bd771888e2660c8a93f2e27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a462b8255826c5f86c96b82590a2b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b39fbf86bc20a1787585e06693678281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cac6813e2271d20c4ee56cb1ca87e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b71a29463c6b0175ede20434bd5ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc11ec511ae44fc8ca534f9bd4b93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f8187776baa26b965f133bd8f4bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f0b44632b0b34d4674c75606164d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32e2404ce6fac3a142439587fe2d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689cef3c12c6b5d83887fdc605930ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa1279f7be0797a8df746dd307b85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88882f18edae5646d0aa5fde912463bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a147ef81ba21a6ae09fb4cabb0cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7ccb2758232eb82115e4d8be05e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242317f164a02b0e6c4f8998e120a16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966bb3b117feb67f010b68668a381dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932dd26eb4fac46a5ff5ebc5ce24966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700eebf36eab0458e0e763ace8acbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de67f075270fdabbac70dff9d33d200297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55089abbda4778f40796d991ff4f2875298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b37ecfd0a4460639ea3d8ab1293e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41305fb509b7b3b1c00f9f0eb3d1e4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd86a2697bb6e2cba1febf962362f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0abc14853d5cb517e116b7a28459a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a9b63742ee25bbbd883e4a60558e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec08601190db3f93b83a0fefb54ecf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eaa1d8b3083b2a65c1df69733615f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1789d15fa40d1e6d2d2b861e1ab45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc3076b435951bd475af11e1f84ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8ef05593f841ab6778ee04153ca17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c99e50d8946ed4044ef422bb50784309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093478c30f6974bff2930a267c9ccebf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588ff7e695e7b9580f92860c85772e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9f4e96d63dae029bded2fc1182bf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669399c6872677b72c2c9c3f6f9c6ff5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16956fc8c3519e13618503dd862ddd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36463a4c6585ac947467222ac89bd572315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b87b555d93ca5bae086dc041bdcce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03f9fc8954c5b25a5621f791adee5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965d446e4bc9866aa87322efdd227f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665141480476cdfa6cbe3db40e2419e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198072b1843d91f3f941b8f6a7807acd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01e70070522ea069a283739d2f232f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6d1e5afa6cc880add578103fdb0be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb7202ce7446cf87eeebaf21785fad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63073767bea5373f4cef4d31882d59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a908e91d74095af2419c40b1fee197f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951bb062a1dbfd45a417ee160248c0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff8a9c6090eb9b8524449009a9409327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f305a0adf33f849a0a2d182ad496328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d63133a45b9fd51c2003001062a48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa9dc9b8478b118c7e7675291004d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d443913d3fd7d4ae011308240d5c61d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3609052f369287979e023907981be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a099238908a204ded8ac8dda1ebbdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105182e240964813f93271b4ef1ed322334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d599ecd261bc8a998b37647d4316cf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0901f0d95170fbc8347f0585982f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5fe9c2ff931d974284f009a9e422337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59cc1759f7be979b8af426af506b14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c5f1ea3f5660292dc7f10f3e9d24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db6d7a8c686e0416aee72fab73e861340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4868d7d78b6cbcbf5910802ec05ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf77aff4c5f51fb1f858f0a6939b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b3334d782d47b0f4aa0e48dfcbaea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a1426468045ff463b1155b144dbb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a1a151ca2e862337ebea14daff11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514496b90d42f0c0d91561332255fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6557a5005d02a3d1d477a21033b594a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7e143e49d0847fd3ec94723f774ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b7a3ed11648da2056c5a28e9c15e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7f0c260e50c53d69bdeb045efd9e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafef5696cd4c4888aecf7dfe8585c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9b7fe9afd1a56836e5d6a46ccbdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d6ef2480a8a985ee0c878482045a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381b824200c381d3a874dbfe6fee96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0ea65cb3c2f8b29dd41de803a5227355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea29496ed00021e9eaf83b69241ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31856468e000fe6ae91bdffd2b0c46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054e4ed9a80347a43a416f86633fc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82250661b2fb6d7f98d112c932fbb221359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5a4e12e25869b95a2aa8b04792c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54718eba31f44db83d69156b7b99e481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313c22dd786099d57737ce3848a5682362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b005857d94a08c0bef39e90bece6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e523a5a4555f48e2f6cc4fbc1131a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429188cb1ef6d681e25b2fe10d05197365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82bfec173c1713a0385a2c99694569366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a4ae791d176d5757ed58ee5fc82bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e245f3446066a0992f5a717a9924524368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003f1a1a59df7581195adba565a547f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa74e08b62a3bcb9e3a38731d618f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48908f318ba8c4e990e75f1eab957f4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659dad9a56c4f9e0785bae790995f0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947327abcd86370d68f210bb5d64cbd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8544abf95017139544f99cc832fc86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4227e6d5a212cbf85e7b11289c6412375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c521fbc8eae25b0f94c4044bb7d5f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e85fd8522e3d67d01fca1de3fa1824377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c75b2d444642fe503f86c34cf28a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e92a979d0d2389e410347cdb0f67a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4496b2c2b951aa2e44fd45fac9fb59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f957982077d90822f576f8a952ed4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deaa08ebe762364fcfb3943342abd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa2e4401daef6ad846da5b97e4a10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae8ac2f906dabdde20debef0b09bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80891428f0a1c2e496b44b7b2e589e9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d1a9267710cbde376748fcd4515ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b4567c6b6c998ce6860a30774b25d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc72dcfc1802d27c27e745304aea982388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e354028e87828b8746ee93a132d33f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e605451f3df423cd4115b833f2cebd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db534576efc69e9fc5f14c7c555ba7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef481b54e743bd02eccfaa2b88384f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214843a9879469c99c72521ec31fdd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da3a4e146156c65da05b62e31d4def394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cabde4f92ca0d67bea7a427a4a11d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebf368699b960d5dcb8d8054f3859b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48e7804a99e753b1e3cd52d572a91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b4b3f6d2c4eeb755c8b6f959a06c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af5e33234b8eb252d2184df83f5f2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f37edac852e7a1c3388172b600357a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae6222a9526d8402573568b8f2aecd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686af60eef88a0a3f1a4595729b0d4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eb8a25209118a514d8272238d42d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551d9d7188506033e312f03a7464662404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4933c4a9bb10d3c06b6a4120d67c9db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e60afb161272de3f3d15cb749041406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c9937c1a6e995c1471b3e7cc9c88407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48a3f6e917bbbaf6fdcc2e555e54c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397a1452a4e2fb5ad7fa68a9439787409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12cf2aedf164a1a0eb12b5fe26dd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ba9a7f10cb1ad2cc99890e427f781411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7512c7d858fb656ab1847a4484c2c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293fbe6612f15044056e08573a7632413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a612c297a88eccd9c9366a73a638894414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba5e525519ec007e2457eb38b797f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374d62fe26d720beaec7a445f15120416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873590f7b02856a7af8c96af14a668d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65325c41cc8a652d2c35bacb04867c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ec66faa98764da812886a54fa95b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d68d89bd0bc331836412affcb6ff1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277385f330aa6363632e989599a43553421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d709de9b82d89da9014deac49e0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3e8066781c93729c96057a36446a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9de2af6571e0d207608d6578e30ecb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec74090eac70e0c3821763cbf9dd660425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4b5a150a0cb0182487ef7732aa69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1edc1885fb29458193f547079eb30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fc4d48c7869df467f394e084f46f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6fe74d0bd00a70c0bc3028797196f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649bd1384cb239bbb59613e5618227c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c488ff4e51feeada6c0a20cf2b2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732b067ea36fa89192a71142b09fbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba916341f1c6ad6ce4c2382b8f6f2b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca8a67ae4b4e244dc20eb0c91f3bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f2600bb612cf687fd4f50e5f23d67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcafb5830124608c805d2111e6b4834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b66ef0c6e653d4d80f69c2c77aa2f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c6663eafc063e7741cab2e6ec519438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52342abbd9d4bc9484f97fe3f169f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669e271e1353fddfb365340f32b923440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099df65034d91d6c8c96d5cb0fd06bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967176eb39dc454d502fb4dcb60a9cd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02574851fb2e2051ff71ae45ff7f4c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222367f789d8f4a52f6fd0494bb89acc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518353bbe5b75fb3c304933a4ce1b57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d508a40b467cdf492f22be00159f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34c1cad5d49590f24b1cc11743b82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2a66321abff71510bec1a14bb129448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ccfe405604ed548fa6cd72188f1df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700acc93040449875ce004c80fed88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4196df7d1f07354f46756164b2095451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8108d187916a9c0aaee4f1b0a9f36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da5028d629ce20698a1cc702db9b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb12d94116f5488108fed68a11d875454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90319efd2f122b9facc6a84aeca5db0b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d38119d92d5ff9204b8069b6e9d078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658517c426bc20db94139ea2fd4efa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319b107a0f42379732d4286ed6892b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bacefee70dcc9e261ba0fefed09dd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c7d06141803125010722547b2a5ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e6057947cf0c61ceafa35eff6ecc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e1043c919dbc363b08d9dd7ee384462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fd2ca0fcfb74fb932716e1a856f78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb4abd2870f5e7bdb23df06b2040a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca266551eedea75a89b74c4f7350ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af4fef522909846f45b6641416f9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2debd0957b4a3ebdff928adfc2c61a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efa7a278c6dedf8e29dfc4ec1ca405468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b72fa31cb2202c1b4127fa6c3a33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f74d9ff2d8eff134f69c9f94ca2d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7f3dfa01fdd88363d15f7802b214a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c280164bcf86a2fc7d2127cec370d42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab8786fc9a03c219c6d093d9f20337473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e647ebcfd4339a3b7bf955254c027de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e60ae45f6f166663dbc78179f7cc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7d310585bbb6c54db358689fa9ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0635e4eb085c582e13aa3c70b5f81a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d876a1ff4c689f68516ec3ccbfdd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ad2c19fcf1e9cd51844077789e46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54970a8a1219fa0d33c140f9ffca8ac8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2518675a8b7685383fc757ced897a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78791754e216703501417173f5a0b3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ebc945dfacc6fe55d1ff80475d97a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa93ba279eaae10b49b23c6336190484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85241a89bda39b99a2296133e2100063485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dd98fade8ab73e3005af3c8195fe7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55027a1fe8b0fbbd0f4d4d00be7191487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709186fbf01496db553b8a61b17c2c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2519aa3383a074a06c5f89c728ff5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989ff809af34262c2c95d836b52cac8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba577b002c9614d6c4e1b35a76a3c1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a266ad9422d0b6a6286fa07c43044e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff43b9a023c70a63c4e722a0a54cb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3ceb6a6f8a07317171a8de1a9020c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fb46d207b8ab8d780813aec3bb175495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f58733a87cc692bd5dccd37fd8bd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31ee063d7cb9585d2c0ac337c0c1c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf4a640153521226fcb8f290255b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142b47403524f488b4d80f369492974499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff7a72964e6c8aaadd359d01f3196500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a24f1e9b058bc2e77fabc1228157f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04790c31936606a3713ac9cb9780a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859be5c9b7db6a0ba978b451ebf4100503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062784eac956df3d95c9ea45e0c483e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf7d26950b83e36fcd95fbc71dba1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528c04995f9c1e427052f28fde08dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b40ef03caf2289ac703257a0008aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639a605ac9429f395c9f1008b271991508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0bc65ad9f514514cddd34e9cc7118509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6861a7d62a62dba58dbc2686a6d0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0ec74255242448fe25fa4457907d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72149bdf94dc534b4bdb64a8592b41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7d957fe90b9615d11422eb6d2e1b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c62c0d9feb5a28694605cb5926f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f21941a4297fd8020d18c36657865515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f1938c306397d974af5f9f888dde3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79457412bf4ef125e5c9873cf68e830b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaac8f5c7a397899bac07652e40028518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e385a6fe3c450f27ecef3432c6fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d406409f7fac97bd33b807ff92d0e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a673aab5a86bda2532d9c1088395521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb8431795db05409efbf7f5e96a984522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2acc5bbfed61f43218fa291c3216e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3c9c3187798cf277ea639ca0d793524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed772acc7cc20fef9b8cf75cc196cc4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf80661ee3b037e654d5deaa76779526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b529ae737e0b2ffc5f79819c5538c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58430df854ad1373eb81a619c9227de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e13f8f00bf21136cdc3b2fadb9c3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67fded78be1a2b432626a15dd88e68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d918ff70329d65cece0e85ed1c494fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28109da2f42bce623f7652bd29162f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e72658652be22f188d3054bb04a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288522cef95e9817418e72a143b8f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb80f228135ea8cd0b037d1fcbc9a72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae430ccc052546454cb5a2a40e0f844e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af4abd3ac1bc55a7bc3d6dd19998b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b773714bc26d4064815b1d7491939538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756c5eafd6dbf68adb399b416d3ec46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0214c99a50df1753af1df529ef82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff16e5adb2fbdde17216547ab80471541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f7b828e4d0aaf40dc09d7000f7031542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d03fd408d0622c8e68e145e907131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85970bdcd5b2898339c598fc82e88b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be7b989bbdf5803f5e94b735f0462b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a06a22d426bd15538c901291242843546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287385e7b74694a81d9a96bf81bd029e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcc3da6f7feb574c5195ca291cdb93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b778f1bad18077dafef829e29bb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192942f76344970b9c476d401666ef0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ab658885da4be747ef7e5956469d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b80731966f7f07e8845e834dd2db1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda39820f71ed4a8a5e934f19edb50c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7725eb84da09b8748f841f1ae2381b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aab8a9ea25f3de3fdb0bc2667e53e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e2a3e68e18fc18519dc79a5f26a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcfa3d170c0447d114d769e7fdfe62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667553816e2c4cfc0a61850f86bd65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1da2391e00e6bc97199a5622ba10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fc22ebc7674e8ece73a0bf27f8c89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244d9514e1c61013ea18cde2591b0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d07df553b11fa1a11a364961cb413562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0abf6dc3bc1178fa535c507c412e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d6fea0ee53314d91946cf07ef4fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51e6d914c6253411fcc7237a0989f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced5db7d051551f83ae8767a53c320566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f7dd52219f102005e42137d237fa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583156ffbaef61a84c23389a17f568c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708a55b2b138882f183be56085e78c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175dd8b495a4f84013cc9c571fd777570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac542b04ee8d23cf3013ba7eb45c49c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c69fc154cbd851378f85f3a61dfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6b0fd539f33aff4fddc14e7d3725573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e72007c15c01b8a8b2604fe7db8faa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd357f0cb605e25396276196ed56579575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de57cd0ec838e3f9ba97512de30370576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e5405cb487de49ca6e190b2d00696577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc01761110dc1f8c1ca7edcd922f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a43a12f4aa7ceaa45822c93bcfe6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e6b32bd9705688a7888795c1eaef8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3e8ac8cf00d03efdb30a06270062e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdae5c770bc7cb89cf52dec801fae9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c99289cb6be6b9ae3f22d30f1146583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751268a91b8f7051d1aa4877ec924dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560fdfd49082dddf9aedd745bad19d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e112872766aec9cff48812aa6797e2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960867ef3ee03a20abee5a41c863115587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb0a541958589b673eb41ea90690c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72582ada4b2b63a32c8d6b9125d9f51c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007567a61f8748cff452c850bff2ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406065dfdf81ce684163bcf7b9518c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b69b9e2e5ee56e2702d4ffb1f4aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f06c2d602c050856586382722c29fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67031ba4bcb4e2eb29d8e11e3480d48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5d0924f82d7eb4524d274277094b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc56ed82ef67da0f246a5f30f72f476596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e3cf3f44d480c8759f22ddecda65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a0e422a791954b29e4fc795e0a2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd409337e940930d5c1f93f36443a400599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7955c5f417b91b557ccdf2929cf1ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de895ec54ef34b87c4b20fe950030601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6e17aa2150fc20ee8c7d23296d22f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff323e727f8cdc41826897b55c8b8341603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe984a5e8e46c0e4305c48fbc26d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7bd05104f3053929690af50952263605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb16205e53f25b2413bdb91af84e94c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73aeec5ad28407302a2c87df8eceb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aece756bbc669bab6bff9185c54c3c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e99990488af10cc29a720924b5b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca4d7594869340a70024514f3f0df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76443d0c24938c99233e1bcff1596d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f3d60bb3b23cff805e1c98ac4239d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5815010c0b8cf2c5d5c3111568aa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275efadf5b68142a8116ff72dfa3864614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b7d3a3e14c819df40c966c95982de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5a17185fdf4f485817e73ff7e77d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf60942e1c84b7d6546370ed37ccf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cedfcc2fca4f4b6edd678ff8e7362618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9187a5b311660924c2ffb9a6356fab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead82654f05652d73875b49d8b3b39a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62f6b21e9933d5b1347c8000aeb6e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca741861d95fc9122f583b04843f2ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd8a87904c3f738c1ae1ba29d704e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda457f337eb868edafc47301639c74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924441809ab72a2d7455220097b8bc7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894ec861bb3acc5c7fc23210be0fd74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c57e3d8d8de52460944181a569eda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fdc2b6de1bbc4ffd1bee2a3bab311628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba8d9a87cb801e668794b587f0ea5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3827aaed0eab348d9fad55b3c66ceb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0193786ef938d2dc84e8014bb4bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566fe87a43f1b3d5b006a372756edf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923451aad5143e5b49d10eff852bda06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fdf6a21d73b507b54f3d973474301634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065170b370cbce6919b2065e5e1998635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbaa95eaf683a7016b26d5b648c763636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784457306f3eae7643f56ca98fa429f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec4966bcaf34a514eda79bccd26e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aee673b739482047c3c84e78b4eda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889cef86b6a16ff09112939a2253818640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d7ae20a5e4be1c64f41ce5fdbce92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c45a6071a722b82c61123513543ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b15f4846705fc74238e078c23bcd17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cb629d234a41be6869c76cd19bce4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ba33bfaa78a024b80d9268a157e61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc589ed91baf01523d4982557fd4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56b040dc4229b1f91d12bd9a5f6f4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f25f669b6999050b2bb7254cca15d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a09440354db302b4ce15f2e613ef7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e8e385ce12a004e9066011ecd3c3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56748dc6147ea8f0b551dba0e56022651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b8124cd31c54bdab8bc71eaba22a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2948b8feefde7ca14941dcdd621d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dadfe2a4e25223e323eb7f088bc72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eeada0ee2c406ed8868238c350f6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c2213a05461f749521de2689398c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db742230581dcc96c77a491c69e16657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe63b1ef7eef9c3c584a2caf22a766d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df38623988bed6bd1f16a4ffe02973659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5092dd20073ee5804ff84f522c24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25d1e16504f979c5a38caab0997530661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3ff0862c0144beff7dfb49d979e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8929754f153aff401a9e23c7d97e08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0bc298793a305fd09831ce28db07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eca3b12c1d412ea6bb327311b5b2c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea811f2cfb7860449e204f6c5604787666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f589431975b7f1dfa24968ee80bc7c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8fdb829ceb32117a1a86e95cfb92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e07de8d1716607c77f1de3509423a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca230609964c4bd19b6fd8aeb427bcea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c3e23b0c8b9f57c459b060af4a8a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba1c019bfbc4d5c3a89b9567d9451672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9364510f1947cf9eb87efde60955d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f959ae4ce7f40e01c8849886b156674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61abd79872636c7f797cc528285a40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e21639b19190217fc6a1b4255fd491676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c3a422d7843acb9e00c7ecfb764c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2dd05e51541c8f8cdeb4ce8c8c986678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcca12291ebdd5fd2003d6b831c7df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbffbac0d2083c4af859803281485f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db8343a2973faf512687026532bd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9023667cee3ff9950b618ad71719f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433deb7460a0ad43aaa64405cafa5f71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d14ef51b0575f0c9c04600b41f693684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9cdedf9b282583fe8986965704b5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e056f8bf9a89aeed787c647c8e752686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc167be098ab45e382e567eab7035687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f4f76f222ee6a922d93b963f1e10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82510bcef9099c3e648129eafc1c3d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb50c1d8f8c3daf40517b3aefbe771f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e852f4bf252b21947ffdc1f7b4db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844f62df2c2c670df64bbb35eb6383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bd95f7869cecfc9e16f9d549e84d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62106d074e157d7a034fc117ded235f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd072053c71fe881e5d52c4b40b0e2b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266964ad32c2bf3581dc20f2abc92ad0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af742c336856b0fd76290886c879b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f3359d7b2841fe1f06effc5ac1f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797493fde2eae132dcfc7d5713a551c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ddfc981bc5bb497b596868d28930700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be31616a1472877a2b2b8f9158dc482701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27084842ca901ddf3daf112dc654194f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec3bd6c1c1fe1f979630620414cccb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3e5a7c205d889ab259fa24151df2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4877a98325346a13eef6ee1b319b83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92448546517d7b4cfc0118e330015c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cc64bbe772d2ec5abf8b50e928870707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bae6d7a221fc347f391bd88e8b229d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad1b05111573673b2b886dd7b502f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf37812f01589130f30cab8a17732ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4260f0958ca982284a253b2bca57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850f3fc57839525d3deb63476f8957712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f5467e8ed567a63b6b6d7fff26748713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0db8028b7636b30e289918ff123f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95ce192e2fe4ddaccf2d8c2a1d04b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4204f89afe5b02db8e4560c4154b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6cd4621b9f57d0a9a6ab0c5879f77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ef51fee205deb415fc3a412314196718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe1082c3dde575cdbb539ef7b37e85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb27b57aa7d4f1968eb21b012475a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b791101015206ba934a4f2546db4ce4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35f33540cd59bd1872a071f3c760b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2245fd5994f3f775607a5f41da22f96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801802612fcb5ffa8c47190628db6ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88f37e1a13f45907b5a12e437e6f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3cac56555607e0567fb8ee8aa0c91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c0c6eeed2b9263279b664ebda24d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf2780a2efdbd099718796085e038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cbfbd636ac80bba65718bc9188b4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0be2f82e9aa2e7134976183b28443730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8b1f06e00c2cda9736120530c3ef4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57172309fab65e1fe4278fa0ac70a1dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833029ae1baef0c91157255f2d87d5fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8190a2eca2806bbb79b24046b33b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ffce57af1f915f4ce475ba5ae150b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b04e28c784807dcebb5e9634d897736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f7ca7e6c2e7c459a21b147efc26fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce8247e8f8dc71eb25c4a344ae1540738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20b8d4a1243970280799b9b2a3eee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304480dda7ad60f2918f3b18ac6c7cef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3236dc95b31167cf03753d19d4a29a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ad72f07676e93cf790bb22c88bac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc4025eb39ab1ec8dd953b5d188f0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8424258eb00c2f4c98c219aaae8f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae701f58152d738bac68908f7c36559745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22955f587c4a0679a0d430b58fd82b7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b740e4906e4b22ebad92123d7ccfc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9a63ef7b1f95bc4bd19e67080de6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447cfc4facf8ff7e7f65b70fce01430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb90ae67685fd4add59a8e954bafb0e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc839a53979a794e171a3e8c3b1db3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8301e0ece029daaa8662937dda3e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38521c87f5258b1e719c4dbe35806753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bd9749c197d9d30b9f335e6bbfdd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27fd2a1fa2e31c79f289a1acfbcea7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b7adfb0202722bf91eaf89adb693756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef866787cd4f2522d3293e72edc28a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b7469b3a7e03c7bd7b91346ab53d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b11ee4849cbe33614122a40ca12b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eda41875769f87ebc3803f6606bbc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad8767ec08c639a753721352cff0e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3dccea5cbc9192ab960be01239e8a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb423a9fd8d3ae73ed4fc1a24502492763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6b8c5f22e9be9ac15339c03aff93764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abff9eeff2e1bdfec304ef441c7393b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d5e2ba3df6932de23480dc85bec0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303968dae20f4ac2c99144dbab2f7ea3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656fb3c5162d67b9460d064e2118e7a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d2f38a25c90ec6ea711240fce7e7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdefb4c681c900f56fc0bae23f6ba2d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087728713ee63aafcde074a3a01ad511771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c5fb2d656d0fc4fdfc3dd97d58e51772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c18bfa82dfa67a29179802b963cbe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc8dd503f1c0d02a01e8d7e45c4a5b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb317da0667cc87e7be17047a2c3003775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959d4aa8dc054b8f7ff26df48e1a04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5e94ef6d6fdf784d5b5aed47557ce777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b3d963a6df48246c05f4b834eceb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c027f9407e3d6b86bca2174802f98bd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cd7bc9408270b1882fb0485a2dd81780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dccc13f9ac8894187213b60dbab07781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92220568464aa46b362f4e8fd840977a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fbac66348567cf1cc432242e6199d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee64d3ee58215fba9d45e0bbad78a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a407b719c94f3baadc885d84064c02785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe308f01b3911e557f1be7b6ddfc847786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f767fc981be576922659b7bc5190c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c8650e8ba3d1cf4776292d1bfa7d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bfc6fef97b33b9fcbe559addbefa3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340207e5c4fdecb81e0e8410edabbfed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b2fae30eb8f5f6302e2d3b177f140791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528d9d475098465fc0eeb9fc94464b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd95af2341853f6e619c414cae073b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910fec70ea2e03113bc68a3a1b0d210794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b364e0ad106daf15f5135ff6734b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb973ecefbde59e73ca00bfe215ef90796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa3c042afb55686df15a18a84f2f2a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0a246e6f6d1e7ab8f2c02e821632798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21fb53e922227b98659f14d1420554799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad2f5c6e1e3e6bff8f41523b8fc8a6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aba586c033e7e517b332001dfe7f2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611dce874cb97a396377cf0c43a9b3d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627b62a80836ba8d88471d36acda52803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b72c25031f850ae60341253b7f7dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f4c991229d021a176d391dd5618d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd6768308440e158dff248ec67d1e3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d2762163a882afd1917e1b125e2d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37bbcea4cb5087270125cf7e65c7d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74fb6c1d0a6c65863ff4c4af9d7583809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ca7e6166ff369ce1b852ddc42205810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdeeb81901d9e241fba15a0f964f33811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b519eb54997a0070f8dfba513d1c48812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17726d5be98ae9b2c149808d8f488a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455dbd4dcbaebd02389216d2f9fa68b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b430b9ec14ffaa97e54e3d7e3f2847815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d69282e14e228cd5936cfdffb2783816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c446d199a4513cb9925af7275f3a0b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1441f344e45f6d69f120ac842205e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bdabce377225e662e26955a43e56a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16ea94580d389578e60b0b88f50930820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52c35ac93658a700780a9cd9ea88ca821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f85756dcea46efe4dc2d088ebe113822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef9eaed388343dc9d051b85015626823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc99cd3d55683f1fcd1e7ba904e08c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9840b9255a922764c8b20340c21e78825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94fe893226fedf207a80e263be650a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1763825d5e3e525d62c207633adba827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2202b24374e4da79f8b9b5de49e40c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a50d841b32b917ee69fedc76feb3a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff4f70d5691b22cf9175d026c4049830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ca3b43872a15f0e71a79b0378b32831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f07bb4978361b55771d0d4c996006832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2441beb77b20e240e0c15f4cdb9836e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e18642d9625394323ce4dddcb8118834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af2c5580ffbd46ae6f242ea5318d8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ae8a7fd4357e7a9d93c11fe2527a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c79bde42f23c2e0c27097d11c3e73837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb57b96c9d163b05834e350823de60838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a2fb098502faff9d27d1563e546d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ae0957fb73fa116139eee847a2a6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a910e97ae89065c790fe493e4b46841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23504b16ac9a29c78459a513f95f0dc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a2eed24c87df784755d152152775f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f78487de71b1efc746f761736720b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8971125cb08851e7a58cabccfe325845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db2b0220f72f358bd3419e55d33555846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906bdd7a258abe1316a086c84b13ef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad3bd54d79987b2680d6944c8fdd5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086bfff51b6cede9950a1419dd124db849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb606b16add49137f916d25ec7aa54850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8776ac01c7977958dfcbd8c0a2c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1224e09eb809e0c2d577056f644fe8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c97dafcc56c5ac591e35b6b66073eb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787e1e00be4e857f68a7ecbbb57b848854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0b27182ad778f5d024bbf10f012bc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e354dd5c0d83ac7399aace8caa81c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106982a2700b894ad4e28d576c32aa9a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f38c0a0bfff3dd059c794aba3554858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d3a1b66f23b6c220e924fb2a5392a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d781f71664cb128dcdab582dee2d96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620744143d3231f6fa6ec6735b5200861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08efa927e9bd8055da335abc9e86ac862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baaeec3e7a57cc5c2c90ca5049834f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616e515710e989b4a4777a983b57a21864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d0fee054b450c0007f0fcf25b23b9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0869f2302579c17305a1472be35c9fe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd06faaa0f00c469dc92bf1055714d8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0e86ec4f63c2b94c2fb4f12356f86868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742a4437764c08da013ad40ad64bd9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e35ed593a6981e0669ea053a3a0cd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571520165a29f547e6834f55bf9950e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243acc139ef53ee8ecf486664ed36962872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e7a06bd1f291e46c4db42a6f13f02873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5130cc652ebe1fcf180aa25d9a6a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9353e9a8662876422990dffd601df5a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb2adf3fa2d50ddaddada4c407f90876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743dd034dcbaf70d8e5c849762ea412877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cc9cc5c8f790923edb16f6c691770878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40b96b2bc51b705abd9fe9044aadb6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bef1d3256788ebd03a403b0ecb27a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fac57ce4f3213ed6dee8e14032ddf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaa9d1399e434ec46ffb0fccf15835882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c460c1129bb2c768316432c383801883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeaac2d96337c2e12310d6635ed910884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60844fc4b21c56919906426bf4f47b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37297ea26d14de015cc737573513b3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcb64ac2e5448954de9db07a3e9a94887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be573f37cd357371c12dd3031f8a0d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843997ab57c81f257bf79d8ad425c05889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f32f3696bafc5724af22bb9b483e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edebe1303e5fe177366794b172094a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1a833cb5d0bf0c51d34b6d5a04102892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f355f49a4a03da4dd8484f32f901ee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bdba1201bb4cb6aa5e39a3d1b5a74894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f7c51304caf5f3c48cb8a61b8f3db895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b774e03013ee4fff9098f20d9c8961896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072387db748f3347222360823ba95b9e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af90f12c2f8807813ce32c21453b8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e87fa27089e23c8bcb1b535e23462899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d369f20535ed85e4ce3b7d88f7cfe4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8fa21352e5d766557f60766b5f9ba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4a4004d3c0b88bcd77bc0996fafe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57bf2b768c797b36d0ae4d4cef132903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a827994b684417e605ae31bfcc4a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637463d02836006d8b9867297e8a964905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb6be5f17f3fa36007a69fb4e65054906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11215862f248bddd46ad379a45562201907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b618541b09b9a8688ef93648c51051908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41ce403c68135bafdc05844b9e504909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c10812d39b8896e9b15bef87d4456910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b832f9377ce1d24adb7bd93e92a50b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67191d145b8fc6f9dadded00deaba3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28338b480a5d2e5bc07e55aaac81aaf4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db945042e435cfc7f0b96de723b186c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e957d5aac74df8eae963372e57de8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ad5c75d40c066c555d33fee4cc55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0307f43710f4ef9daddfd896545425917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419b9a06f67aaf7f44564f2a059f25d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215eaa85e6212c2756e22d56d5e540919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4edfec1fa2b21e44dd7d4ed26e109d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c546590c2929ab16f6ee42a9fc7f6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a48219ba9633d6ecd12821e605d2d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dd179a413622dece92cc87605b04d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565c9418c4156d6a76fa76693dcc71924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11449bb1aa7f75620371575b77c08be925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541335b2084551c16b7df7cef913151b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bcbffd9ade1ac577af77a58e0e153927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdb5e50c5803d91b16fc5f7848e330928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a215c00a7290c1911ccd93221ea7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ffc4c4b46f2b3ca6f110827cd2cf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c1181be320697fadb951fd2c64df931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a70f812b712e2bfbaa7eea17528888932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357714b4057189f3831727344a7addf1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f517b500904d0349e54530d6a521934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0739a518f2b38f77a0445e153c660c0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad54cfda86e638af197af76ff28332e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20cee00da8b8e47fd2a166c2afd2c4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f709c1815befb3576cf7847342eaf1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b6b973e57bee41e4d166b846d9a23939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccbe6b87f9ab82a4f306ec3ba221e6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d115b2b19ebfd0eea25a51dac85be8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722145ff0d5e120ea350fd865a84b170942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23fc050607df3fc01583ab01a2b2f6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17682f96345f288eb889a95acda5ce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d9f426cadb6a2868809068794516945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333dbad52dcef2020c921c46ebf84f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb3834e7fc9f991ee40291223cd496947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb30ff2e532022869b8931e28ba1b57948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895c30ff9f0213a0b885ff98460e0f0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a51385b35cc0fb9b05f88ee825bbf3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9ac72749ad6b8890528b25837cb13951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f641c5d212d27fb631f125be9fd834952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ed98995144b267195f4b12e19249953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55542472e305bf3b84d54f92d2c54d47954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f2e1056242a41eeaefc702684f71955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad697d5b033b9e17f7ee1caf3ca061956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef3219049b3845ccd929e0badc9490957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce36bebb4510f480fa7de2ad08f2b5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d7c8caa2ece021d9cee9ac88d7ca959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5df1bd3745a82bf9a170b30aae4d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdbdfc617c0f6c0c2dc915618e4436961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa08f7deffed721699a11ef65af760962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23add7541de1ed1704ffc776c46505c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b2749674e10511a986271bcd97a64964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5009a6164f698a8e7ebaf6c7c7e9f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d2602e79ecd8072d910268297cee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c28b530fbb74c1a910c4ec9f2e25c7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0a88e3b3dd13569989e40255f045968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b16139c8c8c3d1817de11820f9558969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029ab6641833fcfd9b0bcdb3f5f5aa3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5db2cbce63f705e9e08d727eab9eaa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8166d45a1da55705fb7df77a27435972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbdbbe4475e67272ac6f3c3741c650973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f80064a189ffc9cdab4150d8446091974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba14b2410dd14b700c31545ba18ce8c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4e0c1c0af191e86cdbe32b4aedf82976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f2f6704c4e385831c71cc70ac34e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed755cb8cd49d9324e6e36227aa7ea978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bafc2566c6bf68438891f9ad0f67d1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11923a90b5b10ed8f52acbdd045eb1bc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc39aa47c924f8ebe9c9e64f08ef4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae7f99c8664f2f69e8258af024e752982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4840ee4421234262160c6732854a97983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012025eb9901c1d5d1357340fac7375e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de26d40778115b18e55a71678212a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ec41709023f193388eec38a36fe6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21010b2ad49925496d3251421ca4a47987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea214fc14d8de8bf558dba26543c45988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43b8f0167446876f1ba73463dd7ee4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c45bd16c7e4473989a70765bc1998a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f839afee3062fbedaa8d73cebc40c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5feea311757dabfa42e35164c9912992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595868214390a9de5f6232494a7c12f9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269ab8aa9ad4a5394761b6f8a36232994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e3f8971b9ff7c712dd831f3ea928995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fdb096e8c00ddc5ec6cb384f9af6e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b014fcbd9a2ce260a553b1b4cf6c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e92908216daaed6b8ba871c00641b998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb093697b9b646f4cd106b6e9bf2d751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89870c9703a732983acbcfec298dba962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f14d682e1ea37504ee96f3ee4a26183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832b5f6158350670a161bc7a7d935984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cbc24b2f516e5e4f459327c57d5045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616ea891ef4745c1cb334815229e1566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee81a2efd8ebc2c537cab80bbad6d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b54d1cb00959022ed29dae61b6892c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb6d55070b8c01bd01099d964dee409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48687e99eecb7258a8040f7e728ff40110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8b61aace5cc2681afb82391a1e6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30519cf72250e3148f7d4fe6afb2e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17a58ad2e05ffd1f4b4faa02c2ee0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5666ef7220e06b4901915829f47114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c6a80a1945e847a6cee897d530ff815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea14cb08b1a9fb75af567a117f7ea716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f340111720ee59a91a6543d2e86e17a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f01327f8095b352444d44741fcab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b633ec611d1ab3a06aa2ba69dd0c7a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b8874e1613df75efddee8f78297a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b56bcfab80a4f02cc82848f144f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd38c199f53c53fe3e7aed9c1724f9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cbf7111631c4642751f26d6c22b2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc416e03205b2f6987c25f03dfb51f0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd197b4eb2ff16295a5b2cd07a8061f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af019e4b2e13f85a3deda5189481b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98cdb279386ac7ee2d7988215ed62427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70144b8721bf0bee72796675975a35d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4b1feedf97efc195daa627cfe73c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3d0f453d12ce4345cb84ef4671cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347047bebc6608a6228baa84cf67ab8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ba7c24b440b6bfa3557417fbad35032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88319202833ad9c851afd6345fcbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f0003d4a8159047300f970222216434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1b1a767330abe5fc9b91703cd1cf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11fe08ac599dc107954831cb39807036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2047669f5a03183645557c42efa14737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395fdcf7bebd4a0f3fa8473df97fbde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd3e212365c333f5c8bc0b5ec321f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619ef23acb1e35aacb6bb8d38f33a9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc100cba596b2d933de791dc18eb0c7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45030afa5bd5aff8bfcbd5a53c76ddf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7af0e603a2c8f0b9be0326eb51ce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd63e2313ed1bf5df65d44b001b8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0125b0ffff754cdf831720c0e89664945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b92a919ce0733b58d04b44d26e993546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859936d4501484877070a4e299d856d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdb929298a5e156f3464848f1c401e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355119ea02d3d7e323aa60e6eb64a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd37bc93d124ba7820ec406e786a7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ce0d8f51a2a2ec6d0f9e1bbeb87651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df479729e73fcf402ac7b89cab02ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04677b1589a0c36bb3cb203311f6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48b885160d784edc7ee38a8cb2a71554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569303326fe2cecfcc5d35448bdedf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081423e11f6be717aded179e1e759e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5717a0481f1bd154c3a27fa1325f00a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda84aabcf623b1a1b31f8b34cb78458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ee327d11b6f05538a84f75b9ede259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4aa50741c008202b9ac9423575d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97cbb72cf0e394758a25b81a3029561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a10f7b6334ce9393279db5a4c48e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0519c8e3bc5954d0d4fbeb73473afa863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099317007c1c989786531f49c617ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e426e3cac63ac5b8fe51acf157c264065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27b1626b2d824e98dde8be7afad5d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193b00cd7e63ebedaac42b0cc9a7f7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df230b72755192773306d0a239a6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc69acb462f3eac1c05262ec133a0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f28b2d5deb2c8888c321892ba89a5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b7ec3c9521f9af59016d59496e5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0937557da9fbde88087197291120572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448db4e16dcaabf1f46f34cb29f84acf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa2808fb4fb2c327851a1fc37869974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ebbd3e0e5db3d4187a455140559275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688e6a95a568f4a86d1cce9acc09c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9ece95b9cd457c118a05cad048e3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe60c07f2c34dd65a84dc38a08ad078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbdc393dbcc042c3bf7fb5ff2acbb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa40acf26952985fab83d2b62737a6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87ef5fc5d7d2d47fbe5275b5ece13181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a655a396b07c316a246ff96ed65482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7703d11b32c47511cd71e4ad299f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff77f45db18a73ff902c1567fe4d6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638685268a5b70cb63e3647926b12485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8ff93b9dc52e6be2162a531ef4d8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8475ca39ad1189816e45983ee069687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89e2776b4b2af432773cf27d67afab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc29829c5ad9eda3becbca668acd0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7dabdd09844bd37cbde155b6606c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90008876a3197cd4d5b8f19a5fee3d4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc5af4b7cf18fa03048279c9ca5ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d6b3c1c926b65c346cb1716302b0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febbca6a854eb665067813298da5d9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d194b3e3662d7d6d6655ce883e598a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d7772809195cc46b23cfca19ee2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b4a2c8ad04975db33accf96f714097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631a935d4c219f7aec6acf3440fa3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e13407c6721860cf8faa2a6467188b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8fe3cecd61e28972983a6cc9fb65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d10ce784482d80bd911602880c13fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7e810e35bb9029ebd6d25251fd60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424142e5376411e6e56d5135b106c9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8410f23b40ce6d640c91cafac5895a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4feaaa6d37242cb26325340fb582c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed6c1159d3dc7cf2e7987b5c23a7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841e04e7b542ebc469380617e475cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef556f7359e32d03ed4a1d08f4aae3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a698466693eb67fdbfd57da7ea03ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e48823ceb36d608f36312697e13436110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00c222b521a9b2d0124ed72941027111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bea1089e24327d229dc5fb29e9712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e0be399c25cfbe03d19da81564228113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8337b2684a5c1c9c14437a6d534d414114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc6c30c4f61bd8c2f376df9d94405115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a66ce7e85649e73731b617d42f7e68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea85a930182daceeaa4d3d16914ff3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a3adc66247d78eeea245a5efa847118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006623a5eae6abe9e30e1fbf7a25612119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f808d165693eaf6df8a6aa863fce1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc2dcd6e189cf802aa04735cd5dd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bda77ed4a21a514af96cd31d4d7bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87f5d762760c0bdfe59215364a5de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aaf7dfbced209ccfca50cfe25b50e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c75bb57294fb9eaaf4efb7c549ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d7514a92300b27a94b1eaa652d138126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614e02d9d9f2a407abf9941d40c644127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becbe78d09b1736e7a265e28debd4f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de016e8af3650796880658a5c28d8177129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef86505253bc4117aa3362928f840b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6171829b182a3d38079d663e31e72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec71de952a1106edcc164275ce1e431132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba53bf15b666c53304edc25556193f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a9844866cea390f90fb3ad92a358134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9040c33e900ca07babb52bce766a270135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967cb6513953a258c9c7c97dfdff1c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723693d3a30b8f56c1c913669a0c116d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158055b1d1888eb51bbca52f41b1ca11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01680aecccc26651ecd436242f2e016139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d7cfe5d6766e3f565e33e72c0b3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82913748f1bbe2a9e587ca39f813c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005412cb26ff1579ace94af8651511f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef809676ab71fbd9d2162e0bb77ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfbce9bc67d16475d72451a9a53329144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f20efc8e62c09cffbfa14fe51269a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1edea15f76119673505e1465eb8fa9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f3b9b3ee6918e30d718e5d65399b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde573f755ab872a0419a97e7889148148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d4dc0ae6da23b66548409f2b28b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fea7200f9b1bbfd9ae62b50dc8ea50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e162c28b64feaf3257cbd08ba78f13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0935a1f344341e42de325a9eac48790152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d5173b8b10724ea78d7720930cc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a3c6f30a69a60772705667ecef13f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c721795b9faa6451f5cc87aa171f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe1cd70a16a70ee04d2bd840a288c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf72465c33f645cb9d8af800b7c099157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23702dd347eb1abcf98b3ac31bf13e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967ce93457327664a1e8879713e403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6ea981e7314afa643ebb8311ec1cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc95153b888b47b9e7b483c79cb5b56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eef6d2d1d187aedb68395ef88bbdc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf1bdcd2d31689a9fb53cee939fe0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79488c5f6aafafe604cdee2dcfa1f62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf5c653ea3a1cd18653948d95af7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d01789390b6d33a9128a3f09ed2d0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38650393775b9325977adb69f7db74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376756405b456efc5a3674b59d667e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3012400befbf02c0218aea7aededda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f24467dd75213143c9cb77a903f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975643f6669d848254ae28ca1eb4076171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791c6fd205775377961470e268c605172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b7a9c2554a41b10fedd58bc1204e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddb660f71e82c31c84f45112009a24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88438e9c261ff7a9b88a87b3a6c04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993f6467fe757481384773a14a4d585176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558941297c1b8e3a90e15e4220973077177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6b72a34fa5585a5c7d53da0a9f16c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7309fc736f41ef86adcfcd4a03c42b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c8d3418be975b0b81d62c369ee927180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ddbaf226f80c9377425208df98812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f0893c61dcf26415d2fb374dbc8c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f7e64f5709605672b1ae57ad4d24e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e114bb8eca66499991a5e47e8fd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a95ba3672bc74d97dd6c32eebe5593185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7d7233ac6a290b607a84669a964b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066957a6182a68f7c17ebba5238a7f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed873131ab2c5b1ba505eee2d5709188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea979929b3262ece7c94ec1ea4bd0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d897499df56a64d8389e19fd7615325190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83defcb9a376e43ca3f67f41dbee40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f725500923acd91ab89c7aaa74ff5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e04bdab41bae9985fd1af7490b9756193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847072b5f303e86c573512cec1622c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23043df63f662ed87e1f61ced77b649b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a514d1218a41e98b64cd3af27160d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310e13eceecb14de947d185d0d5ff50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046cad80a7665944a8c34a8fbf5e22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62a07b7624dd32d33a3f650ea2763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880d2e188874e8c53087b4bec25cad9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2acd111ef97b2c537ef60d38daf81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d00e076e459a37aab31efc5450cda5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c551676cc86e721c7037ba5b3cf8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fd5538ccd468fa90c59db97190b3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ea2c9c46d4771dfd2bf1eaa9a666d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84251265f27943edb58f01e641cfebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a49985387de717a2eb4ef69bd330f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30ca6420efafdf8a00f55b69ae2869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6918753b5b2b1a60820bc053224cea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df6c4e4f1cb48122e2cd6ebcaabc5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ceec82e84b228184750415e1abe0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36c955f85ee549305fc8afc7a7ce89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e09ad5fa76f4ad1245f863af97ad68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fcc85c4396ce74a61910a7f0e00e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4827bfc0889f64dee3951965b004e1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e6c52b3f2f17cacccfa39467b09b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7afac63aeebe52d6129a2d8aa1975217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d6817d04e9e1c5be89dd29ad7916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6a7b5b456229632f42e8ac3a43c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cbcb7039120a7f76b4ca36b2a920a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874935e0eacd6c11ec3ab3c174a0d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0823920d2833465622d739ee84c6524222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8389bf307bf97431f0e0cfd2558d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aeed5596cbd0ea964db31f58e6209224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e131852a37cd4b1e1651474da7202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4005d81e57d5f118a42011d0fbc9f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5654e22b32a536b9e45bfe3673b8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010f8d544a15ca2d3de94c2af4ddde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea12f22f3640b925677c63ca71de1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2404f960eaf78caada41857e2cfac1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ee6d7754e35a4920e46ac0d89253231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670276bbabd255800f9d03bb3b250a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297143935935e24a88cd4c526a8aaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd275cff31db4525080b30d1a58f6aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a01762085a3910b9ea3bd412f586235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e651b2a1cf97001796fc5cf0873e9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd461c8c6f6382377f2bc65eaf978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c95a9c7a88eaa622437f68c92cfc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bb6f8540588384186c542cd85838b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431b07c9c0200a66c4caae13c59e112240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ca2ef83b1042c5b78b2b7e22f095a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b510bcb1b6c23cc4dacf59bd80d7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bee68e0f9f42d3c9ed6fa441b2d083243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a4ee0462ed9d3a64c7b16dc9a0a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83c160648944d5b3536bda1412254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf50e3e244825573abce43b36036f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36f692faa1b55ea3ff19bef1c698b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316423a2951349863b1f80cabd5436ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89bdb86aabbc1f28376b45412235e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05e46c278303382f59905d81c70cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548b39edff190d9ed86ed7dd7b864e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664eb954006952e8ed6a2427bfb1bfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b79562f75b77ff2290d099b895129a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926949e904b8b65baa4ddae2e30b597254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795827832fe1d36971631d575a3b17ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b7c551b299f2e44b6368e26af36ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128e406ab5790c53631ee562ba8f827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d8c21d1e75a73e0732b1758c19de6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c947ce5251b32e8b2e9f471787a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dafa0041d7143f89879f9347c7360260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8b2bd022196eaf7486029e1a20bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638544b37909234487a4cdf78559b4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d6f9d3494de1210fadbaede9a9a4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095780bf38f4af5392496e690981e279264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff3ae4e70dd9768b88262bb968f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c183cb4ee070177ac8b84a08e6fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e3c8ce05c5696bac983bcdcd7e742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bee845b45de9fad1ec8d6187fe4390268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9effbc459c61a9b69f9c96f1373c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c52714b0f80bc3e50650def1b4612270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b47748a599440062d005bdb051697271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7591962f59e65501bc060364870c01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32684132a5c88b8f243ce65be71bd2e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b79d73d33b9806c63177b0f45b48f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ba75a85dee0e3c082f9a51aa6b11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbb2630f5b3d9e3a38b3abd842d6d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fac58584c3adf92af3a31d4f47636277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c08bd04fac077e58d89346c737cc6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb25c7ce79d06adc47d88233bc7809279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe8dd13923b0297a9bb7f0018e3533280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aada9ba280ae84b191fe1cd00bcd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a71f21eec3024e29918a6966cea710282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270bf0dc16b58439d5d2d9a3ade6436283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27fb975b4cc828c7eaeee343c8e459284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09b0e816c5e4d07a8ff9b0a7b06ea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d7871e86a6a5d0b12138ce992d6ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d0fc88398337c505a68920844687287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a82f10aca901ea09dc44c923a1d1d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf0b809721a43842b371dceee7ac38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2493360d82dd03819bfb69cb7f415290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888e9d026677873191b1f4b66eb72c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dfd19bd1a98106a1d3a72e88a2efd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f33dbfb512d622509c5e3e98cf96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7b66368416b7911101e269814425294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83fe3e65d49d239622243bf8d4fab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00970842a03e643e5ffb7f2d05f502296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08668fb2522b7db28d4f9c1c69991c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3ead66ded81f16364ddc1a81cc55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0819ecfdaeb12e6ab82c1493a40f79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b003cedaca4c9a98eb48ba98810b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b690834fcf97aed7d23b7ea620c7c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661075849eaf18f3f785b3ae3fb4696302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b90f9234d43fee2a147f1aa79af9e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b133e5cc63481ac3787733b373766304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748967af2842d15378c765ba8cab000305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2827b32fe4c0eead476ac9a0868fbbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb56e68613909cd105ff7cadb2b97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cad91ac99731f65b1152e1dce0de8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5780a0b061e587f53b19b663e0a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388c7b9b41295184992c33e602f465310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76032440a1d4b39c208f810a4816483311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd047721c542b6eeabb64bd71bda886312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d21dcafb9a3f398e1fa6318cdb052313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d4c605ca4256de57db75971debeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a571112149d6442e24c878c66d87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba72527f7b3df74762aa8ead17c17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282ddd2ef1012f13b0f4fb547dc38e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef54d49d09cf1e57a9634884fc40a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93260bd82afab1fdf22cde9fb32326c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae00f995bdc77418f3b5674050c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f2e914ffa837131be56507efd4dab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f86e6a4b50a2f397028b1826c00afc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab0cdf8f2626c6e38309231d0a79f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6b4d64e37609e69cde0012a695742324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aded7fc48ff3aec6bc67470aa616e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee482f8fd3dd1dca17b0ea23e63823d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe089ce2a98757a32c1a8d2e744d0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672529afce1845c738b7568d79162481328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c269aec26cd122cb5d8a07bf27ed8c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcdba94950ab2a75dccaf90d6195f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78760ce4ab46e1b646b6c99b30746dcb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387cb94653e247f9e5faad6efeae12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70773dc8a4db8ddaf86f092b21a67e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627017419cfc48f162285df0f8624a30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f78837b789b5b99362e7a550e111335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ede2672af170cdd7ccec2fec02264b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e48d0afd12736de833891691224d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8aa983d850d5ab4e2c42dd3a226dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca062c27e8f18db2e81969bffe052e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5ae2def0f927db39ad2840d7e2943340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd5158550ec35e25dea1df34a051d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c4494fd05994de2654be1dcaacc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa78b7c52ebddfe8ac5691d66a1444343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03750c65d726d3179719687689cd11bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108f7f8abcb5e33ae7220381c51197345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dca941061529de220c46e6eab809ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab717d162de6b611d86ba945ffb7af07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559578e410e828931ab7604cfe85d88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3633b48fa447ce95e0b5736ccf6f8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418d27633334e6606f6ad2a0e84e6c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153fd57d65efa92e32c1f8084c400ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8b6cd44d597352a3bf4e433efe3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a697e384e483f66fc53134dd7208bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d86cf20b7fa5f0f5427ffbc872f6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7108a240a6d1f8232cffd87b3858dd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d3451e31e264a3f385137173a95d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c7c36b51f9d9d9740d6ad33ab4907357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f7387acc753a58e84b259e5f77c8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fce0a311045965686057b31646004359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dd9c64f8304eeec22cb55f84e242c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7e6614b6b07a5f8b75eeae434327a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6137e30a310daff88a62980fcc262362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a968210c41172fb2b07455ef3aeef7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95dff52aa67ef3618811a75cd16e89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fee1bb86deb918d0de26d9df14f1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664c35c953d223ca62631adf04616cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ce3ebb2fb4ef090b267f0d861f1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2491333dd762a10567ae9774a30af25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6512f29f9d3a5c3c36e8cef99bb247369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d2a340652dfdd6007a02009011af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a55f9133c0dda40609b6c2ba0f8bdd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93f0095141a6a9ea6b9663c7e4791372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0793b4fde749d9d7d68b96f53144535373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4d5868e57cf46f8d129e64052c6d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d80b104e46e2e9ff1d304e64dc2fe9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50949ff5c7900d17e29c36896eb6ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28030bbc26b28ac13f5afa15e8a1d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdcd5929f9fd61883c0d88c90359c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20aadf44e4ed3fbe8c2aac0da5dc0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc030329265f4af6ba5d817953d2c97c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415927db5c7a807aecfae73687e81eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9829d2f87a9b82f762277b8d349c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917031f8dfc1d4aa09ac4d899997d3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f4a6c39f3493b6e78d2efe465fde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67375a43a48114e05ca675ccffebb31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ad0e1721fe6480d430535e667a3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b91cc2f71d1c020253dc3b207411387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9f5468040f005b0f4a84ec0dc4773388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a94bccf1f85518721b110b01c37f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634da08d7184a15c92bf9f12faab1e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b759df5f08fab6073dc7d12d99091b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24582ba6c46c4dc9857ea974704a5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217436330ff2794a97322cfa75daae85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80002830553c59c1e73987dd1073d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e1ec7f694c20d0fd237e97684720395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471f2ad04f397fc53a567bfcceec2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe153e1ddd33852fff427b5720cd42a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc835837b8382d7d873458d914c5a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f97a2221880e8e17c1fa13dd6fcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55545dca70473313985dd8df7cd3129e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18356310b5cdb5346cfd44cb65bd74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aad582fa0af047c83c3aacf0f00d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bd4bd4f10dbe7895afd199619cd87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd24bed7ae939f930182d45c733eefe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa27581a1582b9d5276476fe315c4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eed6f1e65f57b9624e94a51ec0d6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c986e0e5bed1981a4d2913d4269113407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b2f3cef6cc6c4f2b31ab7f3c958b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e1f3b0715de1e8300273affd263d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024dc417583e19099e6202af43f9b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981fc7d19f352fc63d39dcf62a278aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a66a8485cac6617ba16165721a4fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020064e6644ff1e15a28185b7987e86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839487cafbd31feaa19721dbf47fd7df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098d0c56c05ee8ca4b7d0639266946b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4369663547138a78bb3862c43c612416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a52fb3f163f8150a37bba920ee12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0a338c88026936d6231c88607ec7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb71e3fb010aedebe2ed1ce34dbc759419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4ba3ccde73a9603786644fe4dfa8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444833800008f9cb327dddd82e4d6ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64248df86fa2b56914b10936f3f8cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf90c72755f41ef6cd3d225873a353e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513042c37ea8c27e9759424794520cd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a6ea998eada5d869a4b28b7b7ffc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c407d82da516a719e1ffd62e10ac39a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4736f53fb715b6f235298868d52d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d758320835013ed1a321c6fc4242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068841a5a5c8ff2056d780ed5a35914429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ca0daca46caa7a21010427052c76d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0091223904780346f25eb98fa2793431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eee648e8605b70998098602273954a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d61ee76d8d928c2d1ad4952cd4e16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ef1e3060d43623553304333362578434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85bc7435ad5a148b040722f5a5f86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb123b3b8abbd705ad9424cb661b49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e96ee22593419211f5047651ec9a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1c37cd9dba2907ad12f48c371a03a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3052f56529ea49a6c064a6afd94cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d890130832e2ce424fcfaa4ed2a25b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac659393e70e545f72b03f1a5e5c497441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27221a79fa25c7ad053a2c700c1ecb9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864779361ddfa910959b4d333060c10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee808845c7a1afef7ddeef903a4b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fe898d0d60c52783bd042b9d23d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510e91f16993c395667beee8822f3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109880eb7b474d82f3e479706fb25e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0dac646c2f244bde300f0026e6d35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf9b84bcae366d8b3be3d49f6062d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba22fa636d6a72589a9f6f1d9e6019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf03e3240b8f5b6e2b8a2d0556a3d12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99eac32b1be518cdbb974ccf6ee588452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b76aba12ab5ec946c6bd376ad0b1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea183e1cb1a06e505ce0c36da86a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928310e50d6d0a6c62f189ea51bed2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16e4103543ef661f6449152783bb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1c556f5408063faa59ab2b86ba37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc23fe3bbb694d1deb3cf8da09e4759458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495363e6a268b8978eb598d681659c4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e60d59e6d2af49452ec4d19cb4de7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65168e51b16dcc226071f0531489503d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da70f9c04cca2d564165d4e1ec9ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1348a72dc98229f7101c2ec23e6f17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753be2da7ffe96fc240f9b215ce11b15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def258f38d46b15fd8961b47def1e13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b69621a9acd6bdbc318710eab9b3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128d5cd543f5a8ada7da592868c2764467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba2960014ec131ffcdb74f86092f88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47585a445c67fd554e5f1d6c05ff3e82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f47b46e93970dd2c01b8a1b44b32d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3025520c8036b3d2b33cf1c604b389471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d0a5dbb63e06a7864aa5237ed4e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c87425976cba5cd641b5acf8e22197473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfce0ad4942f5d287e8e01761d0a526474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc7e3828c5bc899eff3e456651a8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6c80e85345cd8cf20d46987479fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f5a92820e87584850f04a2b7befa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba7631b68b16b1196cdf61d6113e86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a12bd212fbe7644704ddf29e86ddb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f3457dad24a31127266d571ecfb8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c471711433017b952225868c94e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9ee87b63280a93d43cacda832f696482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b14a58ea311195d3916c1976ffc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577cd61a762416d30a89160003e5718484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2609015a1a7151262b26c2e0820fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed09e79edb2935c2591ea885649c3d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5315f4eed34242163b853d560eab3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337314d45c6b96aa291d98746431da0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44948edbe46892567f11503a4520849b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1cd0d710c7fe6ba4151db0fbc8669490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca0ff6730d56d1834e5a13072eed6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e88be4ea656df013b0a1ef61e3625c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bfbfc88174709a64fb3a26f8a0a88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f3f3c5ff94822ddb865418484281c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9303b593097be532ca488cb99645f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ed49d628be7f1ee953f947529a3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de69cb90c5d74c09d26e2968b6c17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7993ff0fcd183859241bdb88730c647498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e1b8c22aac70086ee2ca3bf16ba9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eec9b3a1866162344538042fb64188500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a767fe1cbce75e932679a935a8eb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6887b62d5c122008c91ac9d5ceaa9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc8322bc482421ddff6ddcae34f3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed24a1f327fac77d85d80bda8b93668504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e00232afc9306406284682b432e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632d6c61036fd270484327b6102b43b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c72f1d9e9e7318c1642f8c13078de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16505717a1340072bb3c35eb857937508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1de154586d835a064e03de5cf49f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a90e88b4bbf4df0716641dccf57775510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d683f14baa71b1248ad63dc16e7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55732c98cc2545c2f9623673acf5c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c34f74148adbfbc95ed699156de95f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703039b2fd724eb22251747891865b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cce8c62e4a70972a71ad6adea229515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9226e4263530a748a2564d64703fef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122886c3b51bae6c5e1f06dd51b2fe8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b783d71c0930de6dc9226bfe10d462f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c167734e05ee81e6a70027fdeac6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a722474becaf383bf82c6806b1ffb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe114ab4c5febd5ca319aca115b4eaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d74f20a99510d494f81dab25505af8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad494a72774897a7992e0434b0481c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dc3c27398fcf2b4ec5909a7c2a485524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fe3c25b942b6da4245d9ee883686525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaccd1ba12c529fbdf5bf77aaccc39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed06a059b56b05ee92862f854df71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72d425c6b7ffc3a3eb7e23534c39df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e5f2cb7b71d2a43e7fc9896f6ca10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfcfd97075859b6aa68d61f2aeb71a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e616839d346efff3f7b127fcd998531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05ab271e4241d86ef08d3b2a491c0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f18bc5c6de77c1cbbdae8ca059ca8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec70d1e64cce0c55ba36e31194dc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859568099da39bcba03593b456b96275535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7162d94e95dc2e6566aa0af56a049b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60614949f9204d77b419d244d4bfb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cbd92b4e71f63b295652316be23cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97fb1e05ebcc54b8a25c4ea01f09c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da2bf49bc62c3cc72f0e974223ee96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3df15ad88fb1bb8c57acf58458bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befed621aac01c006b5f7956c179372542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca5cae4f1fc27b9471323c3bf155f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630674996218172d763b41ff01ab5777544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf379c722e8f03b9091c3282d225c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ba7854df93886faa71c8fd3a96a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f75600e44531003977deb6097a25e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f77b47b3cf0c2d4ee2025e9158ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb414bfa39bfd4084dd3fc0e0a7ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa2f64b02656a2f2ecd10402cd8a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cde155529737a12227fe66a6058585551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a1be0025eacbb8e44c9e260dfca06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3677749ef890fd40519c7bb08fd66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0331f1f6b5141aae596997a24d876e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1e8186b0d3535a6f6f68ebbc31ecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ad9950b14dcb73e4d7e31846d3b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f10cc3e26282f23db95505368ab1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e734b9b2f5d2b16292148e5548723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464b04a43484e9daab0c407d440670b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6ab4e445153ad011a19f5ae3ffc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf444ce57d56d13b8e4f7051436832561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330a6a576c00077bb5f2fe658ed3bf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94744b9aa2a5b6133a89b60a493bb3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaf3714c61ae5cd38b900f76bae95f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2a73d7ad1a845c28c672147de4aad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5194e912f3be0464074efb44d1df3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92ff4596a49add12bfa47c3f3052e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac0a45e34fa5bf4e155e7c5bb7d9c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8d7971e107da0f52dde783adb713569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0322b713490a7a75f80f8a6835e38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd47ba88804054af189b781386d840571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2a88bc24336bb5423dec0dd239b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b504f6b3625f4c0f2b5e0d561fcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2cbf43ff3ac218a65fd0ebc76ebbe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e2cb1679b5e2a81b3e188d5a856ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461a01fe39f3ecbd6afbdca7bf0feed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb26631ee14edcafc0babe4cbf5cca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae57c2c3e423cb0a013f51533b48df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a100190386b6dd0b0de912b9cb6d64f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec2e51e5cd03939c1f17c6323fb01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af25bc9c58666bfbbf60811e305395581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c63d3423f3357cbf293c0bc54ca5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289c93f6ce313eaff61d3056b6b1c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac390c185b07df934a760259c2fabac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536265fb29f2e4dd169e92dd719d78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b3ad37ed15c39cd4f4ac76bf95a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fc08b19efb3f7e8da55327a6f738a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896847143900da0f21f7e203fbc6b4a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add58e462b4aad793ff33457f57911ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c778909d82458a7680d378ab17cec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84066a4ff622ff01c4e24b5e8d5a7f6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e94dad1ef9dd4e083fbba20cb9e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e53b482fc4d178fa9cfc894c4187593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8d89e0fe3bfdec0eee6f7493541f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da607fd9aaeef46c7f3356307df24414595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d697671e8475569d3d9ed98abed81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093857096b6642cf9b90ee664914f5e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c71cc0ca4ab7e16f2d55f768ab513598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ce65306b038c5e7c80e613552e24599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82aa05df5a7b0eb5d644bbb573c730600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0e06d7e8a7eae0435727757d3b0c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c66b006983aeb2a51aa7c42bea221602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aae826afa4dc1ac38f0936a0933a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdedcd03e8d1667a1d40d16804d797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028906dc70d67973d75954bd1a46bf3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a44d87bded355b17213b2819a97c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de37004a46bb136635820f0aaba4a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d3ad85a52b1afa4f03050cc910c32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d5aa9ea85d1fd853c78cdcac86f02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbccdf2ec6061260c72254796fc5337610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2976aad57421f10489ca656dcf274b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf73cff5ab94a0824705db1aec47b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e76b960b5378e0f694380dcc993c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f3aa6c39feb968bff3452c6fda7e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361b4169df8cb77bbf782005ce867a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc160f91bdda50efbd1279d153887f42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6866340ab7008acd0a4e6bf6a80b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf095cb398d16b93f4927cf1bb3a78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16a99c11bba58b5d154be3f344482619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d11be78a610267890bd09f3bebb83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180d43850b10d8e1ac6f4693b23a37f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb8243675194f95cdc8f54818143c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c828d9e6d29d309c74e4424b0a989623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51858b52de2383de1a10c7feb1c94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c948b104fdb2e4a23c48749231a57d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ced4699286423c0379df9beb34f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1fc5fb1729f93df282b60c2f0825f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda7a593386f160186220dc0ff10439628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597531adf861844d5487417017eeb5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7b34b7a03e0958e6374f2bbbaa50a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869232c4a63bafa5254ccf2b3e3fd85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a11cf1ffec600429a48da780208b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15a32279d5ad09245f19d78be8c570633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3343db3a9e707d074f23d0afbefc572634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2d8064c0f5ec2b01c4cbbdad94465635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f02a17007170b86986ebf6cfbf1aa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c1b4b4b9ffafac35dd2fb3718c461637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109d20d3addc46cb4d006f9bdcf0f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf338cf9d0a4c6dd8c5079a54a35d0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957161b51e45f9b95fba1434a08def9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bd9fa7b5c31d346a63347b6eff9d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5afad605917c0d6f5f7255a1fae610642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46e6d9ee632eece50cf9a16cfe956643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50837802b8b0069b988da8b5bd1f8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79945353168c39d778643996d9bdcdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf205cb2ac941c9ba48e01950f2a88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd23f77bf0e84203172ae7eb30b4d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0ac53f8ad8154f6bd931716669e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ba563a1e33746a49b49ad7d81e20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff259ce6b98b37d9b601131aa8b5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e2afddbcb1e19d631c5e10918b228651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf035baa32f94e6d12b180950c9966652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f0d2299416414645e70835cfecb4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddcf136eba20a03adbb62a0137d509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7506dc52a779ae698718e3713618dbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46ec197eec113438c8314447e6dd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab1ebc37de80210334c79dd43c90b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b499edeca8df793df1ec6f92f8afd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9faba3248f1fd172dedfc43d07f7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d6c0b03ef61b37df3e90137ecfbce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb12480051295d02a662e441a681c63661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e95dd6fba8a12d30187ba5b4ec96e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570901dcd0a8dc92015476a7d22c25a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21168e350a9818dd918e4bf0e69442e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8822787f7cbaf06a78f0f442bad71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a6bb3aaf71599ef7eecf542277fd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7115e528da0fee9602aa102f6108e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a32324ba856cc8b1c493d1862d356b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf32435d7b257d0e3e4042c067fc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63caa740c0bda1031ef3190d502e43b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9649f7f4a8d97ac676b6984b28f85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273df7b64c96a8908653736cfa7335672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce93527cb40510b3e1be61d5dadb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c2a39044eb10c209b66e7dfdf306674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098b03db13c23a9d0034dd7daa16142675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace41d174b2fc6af16c22dda782b9c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50966b977a96c70861a0164519489677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcc05d80af857fb2c7c441031ca702678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bcb3c657dd0df9ef231110b19a0c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a3d9cc60094ee8a15fb0eba7624f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110b9a1264fb909b3c5527859c8c175681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9881f1adf14c08a1d37c69284c2d3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cc7ccc4432d709696dd33c032a633683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b9075e851eb5507765ee0d55a5278684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0820c488b493c14b303505cfc471685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2eb6c0107a319f7f85b3ea51e8762686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4755c4c11c92ad737add4278a3ec8bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50faed41f79c92411a1bdb4cba3e95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadb5624d60bb4f44b1dce9f415f4cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4cc0625101624218bb3aec4c3b80b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98cd795dac9d6924c7d06a7e5a2ba9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151bd96fa41f3300a93b217b9aca470692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c19de4d6442b61e89da917dc4a92b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bab2fa314c6b61e4b9209b97857d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52338a8e3d11de12450e6fdee03c92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5016abd3dc7b955cf59c349429bb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671058a9d7619ba1241b3b9b56d0cb8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e4d0df994141afe2dd3bf5aa754bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9a0608a83176aa792cd944a0f7f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f87327da4f329df43eceb06cc56be4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef4006bbbdc72ae0c937cbdcd80fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3150ad9488eafd0b4ea00e070531da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0519c98d1885f6803f37f371fb2204703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d2084d43f26d9759ecf500cce6a59704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c9b5e35edf28d2e227d9a2dc3658705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db181540538af4b53057b8007505361706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f52e14f61aa58c4b63899b14fe0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc414edd26b8692afff21070dcfd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843dfd733c1a8197da9ce30ea913e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d08de0d2fe2723f6d8f79c23d06a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c959533b7dbc362443717ee9a5e8ae3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418a7a8fed863eafb19d96bca7cbf1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9efedf3524a87d5d4f378ecda0f38e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22ba07c9b149f6221364b69f4c81e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdad64ddffe4ce453820f04f05ee6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710d4edae3fa2032c831e36219ccce8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7140ebf57cc701639b542ae39dd4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff624d716c4debe438e3b3570a6d38a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436be638d3152fa33e1e9a3507e239e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485226c203b645a1886ea0e95305a26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ced17ab54907aa49c36a16d58a24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae46fee1c5aae90d93fc0093d0f579722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292aca639f8301efa1f4f6c79a12b6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50f250c879dcf79533edc674784930724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1e4e12eca39cda49cfca9914f8ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07be72523d0a9d9ece971bfb0d3bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348df9bc36a0ad8e74fb5a949cb55a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b76e48cd4b2f9b2319ca31c43f1726728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1e3d5209b283425a192741b857c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16f8b6c12a09afe2ce6b579dc34bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be114d037467f745f4daf1e119c2eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e632edf0d06bd69b8fb9725c092e982732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115e21b82d8f6f749dcdb76aa09d9a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d433ed2962cb5ccd3e31d5b85da5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b4a51298fe8e2f5a1533c9eafb575735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce62f3e1e91214c6609095fff75cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d398e267fe03c9f85d01f40e2d3100737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e12e77d71fcc5b489af7444fe612c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b49eeab54fc4eef14cbebe15e8e91c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010650c41d3502dbde9358fa7099542d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f8cfd56e077609a4456c0af0714c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b061c2699ea4a4774977c30f9ec0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b0f5d6dde4872faadd751e02bc708743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda435561714e6210a52417067dca1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a487832ef52b20c8a5af23c848d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2fa4793af55c48fcb239674a0741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0bdd921462ccadc6d45ca90fb0476747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d82a1d6542192bb97a61caadea8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9928ec186e8d15343815f6fefe92f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7162bc448bce636fafbecf73e371750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb0f12c9d1cf5d8fde9a6d7ba1c638751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ec0e879050308f944f124a5fc98fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d0b5a433d8e834de02e3f568234c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805e041fa58ee7596ad94170f11130754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d78bf752e14a4b5ee3476528c99d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb935d92ef0351a991912a7bfa4c907756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd72c167f1e4d78d44925cedb9383e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b8139194b65b04c0f8101cb54c29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180591c8f11de5db065d925b58f23c92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e12b8aab068657509f2913c32b204760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8690531841c38d72e4d1afa286e1ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de632860c8d00279c985c4a47f4f9f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3febb64176b0b7540e9f279c9177763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644d84526b58728fa150f28138401dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f897695a7957da9505409d7c819f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00016d46d670f8807f601c1f77466db6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00cab7674a22640219db8c42a33159767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f3b050bf8bba7ac960743862a6898768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b24b94e68acd66e04bc1c852d618769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd75955264884ad36955e7167c3095770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940386604cfbe6b149c3078e288188c4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30343d957bf8ebcdee8ef64a7b90f5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168890c378c8b7099009396c05ded6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f472dc0494d769fad1021bc6897f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdded46bc61a9c27ec228fbf67ebb69775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baae80ff428c6ef1a5100ef794a8538776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e5fa0921c5e52ebc0b9ffd24896f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd55ee5291485a23111fdda8520fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f2af5a8c0e4a84831686137387f25779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8bb441ba2f4065893f306df30cabc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe150536bb4026a458eabc1d0aa95781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e41b194e0765d9d798e8979e81ca60782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c56036c89765ca47f3d2b5e842bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb4cba93fde4286dfcb2deb94d4627784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c05e0b531785adc28ead44acc9f0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c60ba928ebe556ab5393d8fb1c82786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a460df38e488fbadec71895236bcf6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b29da12f679959a20d7c405257ed8b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbfe4e63bfecaa25bbf31584548250789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd432c3b069b56334135b1cbe45c942790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd503c5ddd687ce26bfe3aa6255ee1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cae088b21cfda9efb0bdce7277df8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7318e173c6dfb195abb3e0f275b6a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db458cc99700a33eba02b40737f57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24bc5b8b91c7395fd0918ba3e101e8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f7602850cf1490dfcc309187a2c11796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136354d1fad26901cc547c7dbd15187d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e388284fe3941645e1fd714f38f889798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81162029b705644d571995933f554a0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f52b286306513c82be87094db3bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61607d09eaef7777487f03752d6de6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c82ee30528dd798181b61afa507af8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585e8aeb0b8d5aee12bb477164a4a0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb2cd74f748de9a27f5503f142e8f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24231c29aff9a6cab8ee98c7bfa18744805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ba290abad66574035abe309a024f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465832ea734a2195f67382cde276942e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e95bb83aa14d82e74d32587d55b84808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e94a7149c21437f0e6656764eb9a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b13d8b0fe00bdb0a57275a10d8a0b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001452a532077f3fa365a27849d2709811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76741e2c94b0ba5c100367f8c4b0c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fe38d0e7a691d51b830ab9cfb5e25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dfc51fca451743739875bed9c40e6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea1612a47483903ad8f61fcec70699815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303d3e4d2da1d1127082f90230b88db816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cae83228aa06bca6cf8d9962a8e7d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b8a6fa1165f0cdf86577c3eff3ede818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7921cabf11dd4b0237e1b3380ece0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c76d7c866292ef392cf70a97a0c269820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71174df0ab7377c6c980ff5495dcd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a360b09171fee35fa92ed81f5b41822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621399e381403000f85dc3dff32dda823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56e0e5cbf5b73762cf6cbbec623e8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e46cb75636f7f072cf616ab04c5dfd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adbbb164726b022d5e84f5372b4171826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5b137bb4738aee04e3947ff31c39827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f720ba630889cdb440179d8cbb55c3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ee3f7dbfd6c9f371aa9edf9135a9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a52bdd2a2f5467f13e3328a36810e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66dd513d0e7d4bd380b0b63403b48e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783171b1510c2c8f508582994ca3232832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de761af3e5303e881faa305d1601bbff833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75f8479820a90bd02b44afe8af23a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedfccd73228ffc1845feb992be2e49835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3f2adbab6aa67db09ee900284fc3a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc6242c5df224cf07ca46c820850fe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe8995d3d08635fc65ea27a743b68838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73246b3525a3608aface9dfccfe54e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa649077bfe2812b3a58a51a70b65840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e30a5d51ab9955a40def47fd4cf077841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e7e3efd9f5c3780dd9a91d4c9638842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7f20d3c832395a4319a1c490ba29c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e3c059735faca99b1492e7e879d3d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc632434d570530bd1cae6a5b18bd4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc8da31bd6f014941bcbe2a95bfe98846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048738f8b94959524de4609c4dd4b12847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29017fd2680aac4b1ed431ee69c770848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7205771747759b9343b0a533cd344849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952a815271478ae88ed6f33a010cd1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e282242a15d01229782165bd555a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aeb52395f84fbb0250633bbf5c4d1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a47eb6fd1dc26207a7a9346a85fb8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571df23712a9091e6cc82a2cd1bafc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c838a52c3d3f5ddea4784cb42dd74855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eebc098129b6eb32a1d92b7ea22f8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900619d8ad7eb7f2c1f3a77d00ab70a3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68982a2077d43846386ccce1e0a1d1a9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61a3fad56aa6be0166bb9a5688aa8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a3766978c039b35a099e5022c6e4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f944e17bce1e88d66181783a0cf7f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92c93d16574f855624940d7faac33862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df680b34be72a9b3f69116ecf20ab4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277fe0dc1150c706986dd082de8167864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4953b21d4d1fd5bedb42ba3b12743865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587d03827681cb085b3107c6035d67866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376261dfced3d5c4a71865202a3b2b06867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec501b529a865c350ed4422c8fccb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e4317d5f7998a92032441a5149a0b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e6563810bed87b66dc29803a7fdf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932bd51224871d0ccc918158ee51c3e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d18753ee521c321ab766d836f5b4a2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ba2fc246a7bd83b0745ab7faa149873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ea5d9847d28a4131f8c3f7694d25874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4355b26b44729e5c219326170e924d1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ac9e27ec840fa183804f50a1bac8d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22e926202b0f09469cc3f3a6a13c1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d077885c0b513dc58d1ad3ad7a71878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfe55a5b9b64c8817b79ad9b875efb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900c056eb5e95599d130636aada80b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329331eec294407c47752fb57c5c6897881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8175f6f6941ded18baf12a6a7400e1b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688ab426a546b441b875fdc132f2b4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e4ac56bfe0c02a707d442c606e719884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61fa8ed9a4c5974c2307e0f2f1589885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634cb14ceb1f0ccb4a7233ea60955a9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599398cd00413c43b8d7b8ad34bc44887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5654df620a7a01ea8eb44f5746ea1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5a9307c183e58fbcd8e2db4b426a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e843f28bc2ffe4645d090388724380890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d62bfa7a35ba67c5f4393c448699891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5ce97de8364a572d9b1da00bfc94892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a1e06ff3e799e3b566e75a130f31893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c4979079573b007d1b58b73fffb82894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186149135ea996fe157bda7b06bc090895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99f3746b7ef007f2ecd6a718f4103a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c27e1a9e719e690cb51939de19d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700943c4eb907f909efd7a4730d05d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5956e1907ca599a20be31dadad297899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19621e6d8b811269af6f3f62d137246900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b0d8e04b5180adea6f570ad51da1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fc5c028fac2c58040fadfb77e4a1b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01325000032d2acfd22ca4c8316f1f54903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67359f34146722259d7a88b13484e7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132e0536eade3374f5c3fcd787da8e1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2c97f30f31be7804c6829d35deba2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c894315eee306add4165ca04f8bd3c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b79afa34386b60397aa5ed0dbec8e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3bf81e8d018ef8947db934916774e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b2eb355240aa764c09e0703911da910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc793962db8fddb216f903dc115f3c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c9603a5310e10c12813d445230627912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24246df60876bf7c57a8dbd866ec5f89913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c9678b8842fc259d38a0d99c72057914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9d3b42a427681c0cb5601cae77249915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b330b2587a9544471d8c8681dd646916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c7068fcce72f0c36f3b3adc8bf9c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae66faf3e3465d8627c127db17f38918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2e756b1c190ae80a930976bf524e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ceec127321c3e5c220f9cef033df5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a67387bfcdad6cf64ed81bc73b018921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de165ba4ab820f6e1c990c7ca3bad76922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964780df876ad088544647ec069a95b2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e780d839c22e20433985f3a8e016c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f711fdded80afe3549b381c33844e46925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc3b1cdcaacd75d8b22e7f4e9039fa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5ea8f2b1da2f87b7d57b34d1de51e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6796d49ba2dbfdd16afb2008db70cf8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a4ec06054f5ee6115f09566672c68929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b89bfed4b7aa811e83d69ff15477d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4763721e89a840a50ebfd1a9f1b1f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502ac78c3b332b4252a1b18b7c3802932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49cb4f3bad0b3382173053871d23cd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aafbe452b6d33007606c8481b1371934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec0f7aabb42e338c7e9a3d3ddef1bc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9151a4503a80f77007df316fc2dbb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd73f142acfb67c0027d017f17537937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3106a4fdf7a4bb48e21e6569c25a1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ad1568078b918c01e7e4e8a806fc0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833232908eb9307824483b92a749c8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfedc2f6dcf664a431d1502bb1a17941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb97278b57d2cc83e5dbda73de8ed93942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b020d641fe641d532e39a1ff61e37ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c245e481a93357dc3d0c036a46046d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f843db18ac816ed5b1872a56f00e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d442e731edce80976c7649c9f77a55a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32ec0486d905735782acd2f0bad2f6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec77f3bec5233a1c9ec932b255e03948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5858d010a16a3b3499feb3d6ae624949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f07568c068c4cf56206cc4240fc962950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df384c86f42f284ee69e4732c91259c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc87dbd5e4aaa669b4c05469969a749952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf852260d1824cfb97a439d1e141d9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3caf8285d6b36065d0a01f9d1b670954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0efaa31d9ec0765d1b875bd7fceb9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24d4760e143659b95933ba3436031956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb76fccd26ab28d8b2863743f37556957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3af8a6241788306a8eeab5714c16e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8806e3cb8431add70fc9eebc4548959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009a24a693796197bef2f3eb1b677f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf017ff61d91e8e08b610d582d8a28961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f8c0016886a99675307e16832a213962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932ee2881d9a41e250600dc5b7b0b49963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e6cf1884635aceb4bacb9e3bf7826964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8de9f5c36e3ad40e764fdaecd8b877965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f539da313ca332478e5009cea641b2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb728bc47ad539485c640d80fa529897967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3f67ecc41aacc06314e30d2ff67b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0774a4a61457ed39f4c5b40ca4c75b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3960dff9d7f76cef348a32e59fff8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3013de73bc89681cc9dfc7f2efe1c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50a32d6c257602614dbc020678389972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87b6211748778d0a67d3d102af261973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591af06f7a826990dbc8b82fabee6a6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258fdc9bc8b23c6cb5340d6dc99a886975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e51f90691a5caf8b7222c63687cae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300495cb3c62f5d8027fe10e4d77b96977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae304aca8dab97ff2eac1ecd416670c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c479ad1632dbe0fc37f142568a136979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a4aa1584ff769a0e99292c2cbbd6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b246dc06bd55f7f4a5349c1c03447a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d5a49e808b9918dc9e90e5392f6f0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a16be3dac80126ca54bbfea33717e1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726787b8810f5d199af90753915054984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70168e438c4077e0cb0fb706fd06875985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c461d5e2bcfd769bae76ae84e0b4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f8babeff661076f9ba3fea5434d8f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c8e5eaf7a42796ea9479ff677a654988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587765c283edafa5544e5694d04fd8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd7435093cc161f9319752aae579ef990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c2e8fbd666e4a7410c80262ceb257991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c999825e531fe52eb8cbd15fdb5fd0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eca442168a2b95483af7268dffa1c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaeef2ead513369175bf2768eb1e91994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0421411891b2071fd90bfa85bc3a5aa995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec329b9fe9fc68cac4575b77b6b455996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693be316b708bdf415106955021f82997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd059468ccb402f608bf30471c407a16998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>