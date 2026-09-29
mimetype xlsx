--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f7e997ff4c285da9c9060a80186fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53178f8994951ac935a32d2c7346c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b713e83702b0ef16de7b035dc15df13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eef943140e7f9ac15f19100c67a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c60b59d3d28aab105a43ba0a8377d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64d8dea02492d6c587aa86a18461af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ade2e3d4a0f181fc2bed015af6ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c2ecfbbb206e826c20943288f5308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd55428fca16b20876ebe2c894e339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d72988e7a4efcc406a2fc35a7f08e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4024cac4d403460ca04c8e0d424aa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85f8c54b84dc0bbc087cda3f3b0df412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b422da617f1c476895cbf1035066f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4a6506679dc8f0cb7a6de68d69f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5335bd76f255cc8604875551596d46315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9aca4588b03b5596181cae703c4c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361298abba2146aabe692b063d635317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7d9a59228a944d1b336a02a25f4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e19e0577a54872aef9186cdfe9ccc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e2311e337eb040da79c3793b576e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d38b27a20a184dbf8872e77da831321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471b1a6d57249fd7c0cdacae208e36f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255940dfc000d6057df11c1792d4eb7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829aecd0f4da22447998092adfb8aa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711764d0baab3adbe7ecc077c8749f9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb09bbe632fe5362c58a22fae191d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96572217ce0f6b1637b7e76e7ffbc8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55188fc3c461bf6d7ae366d4d2330928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a752ea9ea874efef9fad1e346e2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0243eda8b05b9ae79ad9ce4bcf0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b8d747fa7546445d0330433b3c0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18303fef2400e2b132a0051099f74c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e2abbfefbe2e6edb938e5e7b6651733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7d379baadb874c4be51582a041e5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a3b62edc992fda07bb5a374af231535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4687044d1e03bb36f5341da3b1b7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6624d95b1e537e3acb2ebbe4078d0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ee501cfbac124a6f998ea625f9d6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebdf32c3f597b84f70288233a2eb9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff42b3f8dab4d05e1aea3e57f766440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08053ea7f38be2c95e73c8ebe2697241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c4d414da250ee4b5969e9581dc62942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a335d85537972fcfa3621bb9c29c45443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c482c58964f056440480e5bcc65644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21bb8333c564c51292c01d82feaed045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf94be04060af6458736ada7c20cd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517dab0d92c68cded1b933e70eb14f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f01e9d47358f157ee76d760008b2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311eb3f24c9a181bd09b5f4cd384b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419adedf77be684418aa71a8d0610eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e98ec83bea34c5e4b66ba8e8978f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a0e43bdc9e02b05b6fd4fbe9f21b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa5e09faa151d1d66a68bb69e1c40453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7182917108f517f1a75a998cfe01d1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8c793fc847b80c978a16048719c6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c4d9bbe82682b3d1c40b4ba7e20656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2af8cf91d7e93f6d1477d6dcd308057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b6423392614ad9e654d7d09b03bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547233159c8c08fb6b5bc1709d9ec559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcdabf52ecbef6dc9955ce0ffcc26d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d54f6103da38b43726b8dc9598ee061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d4d37a4e0e2389987f6dd90bc12a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082194fe004090bd3b84bf8633c614e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d898fe39706a2acc88ffd2cee6dc3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39048ea5fd12e15924a0ce52dc92bd565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068b927b1f5b6ac9606d8b05cd3e8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf72e1ea984f380c7b7b76f6180a7bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da8a3cc1de0698305e38c7de729f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97beeffa1f40967a719f4ff9802c73369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd5714abc9bc52ad57a1eca15ce6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37faf4eeca867b419c8a63fee52750371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128d9229ed534500e233c7fdf8f02472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26652b16d41c2288646bccd26da06f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45181f7193c262c8951221781ec81174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789b0a12ea54bd31204acf373f8a42475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bffa7056f2536ceaffce16fe798a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23869f42f6e31049989c1837b3710177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c987e80d1fc0dc3f6954a78b00da6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919dce9849c553184772d789e74f70079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24e4dcc21295742e8383788086bebc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f6a7c94d70d51010e3e15110c4e1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb31c7e7819380cd609a79bd44f72d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61d6c79cccb05c43b27a39b9b79d0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57122d9a6ffac005484a9097706f3f2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc28e4ed78c4417dbcef617f5a8dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6ff0e83ab2e478cfab7938d2bc67686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a540ed03ca9581e84b1cfe0d240f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20ef0e710bd913e8e0fcb1506f44e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac96cdd4a4a4f093a96a30fc36a5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2de3118dd83fe62c298bc2ea9285a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f96ed92d229d155ea17bc128b23b1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e36af9352009eeca6491f4e75f2df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2c5b62fc8c24f731776bdba1f59c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051ef2e13df10dad845ad59289001794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd0d2bacc8ef777ccdc148208a9bdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f5ef236370496669789b1e6dc04496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b044e1a265460399f6c2ee5b8c8aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0150de0fe92c4629af39ce29ba932498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39d0ae649f67bf7762c7966c2c5ea499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b339a79c4a16abb5606bbeacaa12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce782ea946f916d7614929db32889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8e014f2178679d0a4661b87191fa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf58c755c45f7e5744ad600b8287e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6b741fa897f81a19a3b9fe2d04882104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299887f62f29adef4443b9e98b461a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc77f75fe5d61c1052335e7c22de1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7052263a388874c845c409ca2f1d1d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1172df27b13e571654a2463a17263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16438d09ebc4490d4e684c44d4140208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0a6918000c61e9e59a149129ca8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb985c9c0a9b69e08e73337035e45e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b33847d6dcec529c437c799fe506112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958f121803729c7fd3a5325c63cd150113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54761bbd29e8f9d0c17f43a47d2f761b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c79ec122a354f6cb288f34e0670c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213a610c89e5a8d7674867f3f2a8b3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0252a582f2213b1a5c3e1f542b03ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9dfc05ceba132501d4918d068adc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994695550b33069e0a92ae328110428c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537096a6610f5126da24fc38b770235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023599ab93c93c5b9247b1cdb307fe73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fb02ef694d6df5f4809cbf5b40c7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bbd27f42f01bf660599df0ca680e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3bd6668021f6ffa62dcdaa432dd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a56af00dc86271ca12bff3cd4f300125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9132752293c3af8885fee4f1693d54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391ec31ba53c162fd19cef85259d62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92396d4d6a1ddefa3b9a14910c15845e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02030b927765d60bfdde6d7e2a68c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb812d93cc22743f3f80fec59f46295130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b411725ba4f14f74378c17b7c708131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d2b421e3cafe00e1c5e8da55a32c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a4e71c07db40d39a29b8a1f30fb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a86233e6e6be95f261fdc592e51472134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08021f47ee157008e17efcbe7f362f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4e2dd44c1632dcb342fbb1958541136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f87a0c41a7edd911f3f0867f84ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef49d6268964165400c5660e053c034138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa739876cdb5cfd67a33e00c45098bda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a05938524a5619e5c36d2004fdd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515021276d018f33b90219f5fcbece5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19215e9ca2357ff7652037031a9b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f48e206e9fe601e2f184951377307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8653edda71ea49a058a2f3f73275a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ed44433712606e4c819d1ebc8625145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ace0451cea5349a298183fa641be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c85486d401e5eb8cb0448ab2456fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd02920548f2038543a0330e2d3ecab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea20cebcd2287720adc6343ad9593149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9821106089b3c0c5625318252819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23d8ea62c90193eb441522d29a56e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573608cd4631a092f156a10a270f38e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1249a1448e3cf8cf914296ca009bf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96120bd192ef5791253089856bd0a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dca47e1117bd4fc01fc1e1514ac911155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bce1156f9647de748ece3adf34df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946acf5ee12d77ad27f555e1ba642fee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592c92474b23c3ba7a32e1691628e2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c2a056b5f5000973b901ee66a8e6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286d35904e7da8d0972f9d9be1b7ba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe12aef9d63ed08123001f4928eab8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce526df39509ac0fab99fca8a9761abc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c264e270640167d47564ffd5a73c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9308a9e021ff1c800b38e6950a9386c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868fba18999496d2c7f84c0e1a07873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74caba6b66b26e7b7339914b3ce54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfa18d44a02e08f76a40a212a09af3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729dd2f86d5d457eb469aef50167371168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62c921e128698e48582e97cb3b4bfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034cb56052b968288b375e58f1b6dea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8859acc7b25f9ab23c1c4f997e43cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47725b002b1347a7d2e67ad5263768172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd951774f7d74cb9048cad637b1a848e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222f9ac7c6ef2acd87a0605f1927780174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba76a196288f0a557a0abb1154430e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed880b2eccc75fcf814a9c911c26db7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e72a3795e5868d6fb6e2d3563e149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4d7dbe55d42b4db1dd4b87d34e82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549632cec363270b710b63a34f2eee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafef8baf15b0540f1d82f38a188ada180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf277daeaef988ffa348897c9bdc82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d536e5550d303f9bf46d295e15057182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd021bb6d94a133db1e88ffe9b1b04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3914517cba4844b8ed2b2ef1b5d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be407da6db87d6f537d5057fad949dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3a718530396040d982518dd382ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189f5afd5176806b7548cddd62687c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339fe3e6d9ad147d972d8918e08a42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bccfc51d46e631c803a0d4423e5a2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71efd38cd06f58548293a1d37b18a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc54fe8321e6b6a7ca77b7fa00bf81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f51b389ba6c69828049065d3916d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c7aea68fded750a099b5e27c6f8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5cb469bcee96f8443f404f29610c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f2bcf9ce9d4f035f472cbc25c1a2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b71ec32e6e77a457338f540351d71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48efff223542ccf768f2d8794736ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ea7ee07e09ca3e9bd9f34095ec684198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6417fbf3202dcd1d60460d5bb3392199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e1efe8bb27f43bccb826790a5e1b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be148a74b902084fb9afc2f513adc991201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4209fa3185ead728b83dcd8b320ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f764209ea1bf69b887700797d0999203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c836d0b751927a50cb09f65f083f1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f382a1cf097263d20030d1bdcd63c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea45da5c8d38fc15930bfcf3cca4fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6af4ae90d0d4071f0d97d494286a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06a766de9ed0420e3d4197bda1fa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f38fc1028eec16d1404c4517600c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d0a5192a2de524e4eaf046c36c6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f49e9abd5ddaadbc1faba5c8f7661211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d75bbdea8836c504de3ff9e8b00a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5665e1c548ff200c8b927f419738d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5e45ba53d5f8a244915d0077a34b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834efab1f030360bde7c4f314d827364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfcc8fb9df94ae868792c5ad70d4ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da7786f830c6feb53d8795a025428217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5423287cc55191860c3766b06b9e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964274ab146ab3d3e45dd0ae4abc3f5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85ef8f06cbd35d9de91b05bfa99190220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e39b22e8b2a3e7832f4bc190381e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a793a2bb14eb464cad1d29cc4b67c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d0ae32c7f5feb0342743f856f602223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f543c2ba6905cd7d1ce442c58c5fd25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d63137ff291f4a22bf2466c6afa05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be45ba8f87217205176a6193419ed8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fe75da5be895573f670eaa3723d6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf9dd9bf17ec0ed0d82288e6643e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e807d10566d8d7af3f5c37724557b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d727e47ba678dcd9ca76d7a434dfbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a80af6f4168579a34bd8b217f766231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e6d94aa8bc691cd063653330bbc47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681116fc54e4432924a4f0be9880540233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83357fe038abc6bdc57c817d1d13a06a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556f2c9143a660444c49cc693e51385235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723338e9581f7f35528c14573734d31e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ea15d7da6a95d9b29b4c949dc73d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25fa7469993f2a016559b55367171a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5f95feccdef414c672b9da60ad45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8972649be50953f796abc206baa97a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b2389835a7ea36faf16724a8e1da8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b66ed2deee20e22b3c45b060bdc0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d2f261d5dfbe68c804539465e98d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7de8c8fa38340a5cd5639f89616a53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99189309be79d68cfa3e2d6977f81b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a4cb6c76863f16fb1e1b0b1247c8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133768b382ea93d31cdc114e6984ce7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852111f6ef5978994d4ef5f063e355f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b774a6c754d9844dbcf4d9d87c57de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e57b22933a3783f3491b2d0ade3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a15716dd1a5d3ef272315c672b83f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c312c626e4c85ec50f0339b90b75d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94455d7df04d4cbc436c16059ff906253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42bafdeb0d1348f678acaaf1dce270254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc865acfcd98470f1ad896838b26b27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03253f8420a273b8ba05b325267e5d7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3197005c632bdc6ee43784f79a289257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa633738883507f64607491f26d5477258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861832f212c8f5e9ce9cff63bad07f86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897930b097cb0fcf84fe3c4a2da4209f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984fc95e6ee2d57ea3e09cec09dcf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9531c3c0e14622eb1192f890388102262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9354cd46ae740464a8ee966fc42cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc18467d16d3a8882a14fd89e0d728264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de21f1e670248405a9c955dcaf0d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78517086c1d77627973bc09a70d5f96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb55234c4fd8f8e332edb2262e9e6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbe4898bc167118b90fe0137cb52dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9a497806fcf4d18b27342ee2b09ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfce9444ba983757184386931f30fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f5c9d0276e5d763c6ae5da571c23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae2a98d94b78df970d48cf7ed54579272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002e2ab92d0b535b8044bf9496bdd55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaecc4f2c5e7b29a8c37493ce114bbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498192d934d17f4605223031e6e341f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01951fece9b93a68fdc1fc1dc1ce2af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f831f818d982a0b2be3090385420277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797cecb4051a6644101206d24e5744278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce116a7b703a8765c7cec5aeaf6bafa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ae727555df513fd850305c2491542280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894414f8d12c60d5129ac133626c3b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdd8e725c3eac45355fa45b04ff940282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f8a9e556cd65ba3a898b0ade3d444283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86aa99af14150954ea3be40b6b9bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e9878e780ae0a884bff1706ce9bce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494400d6e9aaf83190318249235bb203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a3d2bd5eeaf4b2e6a9e89f72bb3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a95bef798d6e378b9fe99b02dc0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b640f40cb34ecaa1a16678c061ae09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcb0f5a78ec676c2d70cca6065dc39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f496cfc686d5b0c453fb9acc3d732e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307577dd1b4851eef0e50780a5f09242292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0acf8305e55fb1a90dea7cb95de704293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363f2b885d7af227f227cbfbae3cb63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae37d98499b9a997f68a81f6f849d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f90c8cd3680eb9d9f644a3a0d3a2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e327f0fec693c459b081bece080f21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c79838d12ae150008adb992a96f47e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f869834ec3440ee5cc0818485ec89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15dc587417dd2c13820d68639a929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0417e99c5558279f6baa1e956d5d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4afce0a04e067920d16f2e9c7dc301302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4984ce5082f30ff45e0f08c8d8a92a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc1fe67ac4df346b332437c088acee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91adba38b85c625a7b6e358d4956a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b589fbd7746f4b570e71df891eef9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877902a9635d3324fe2111f3f8c7d662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c674b5fe8dc4b7636ef489584e31b72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e248af3d71940d074633eed05b151309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a10afd496df74cd8a6d191abfa88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f6d1866adfe7d4344c5509248038311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4df06519b215cb786beadae3da916312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c54afe9e7b01d32a41318bb4fa45d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4ce1dd63b8c916442bc3bf125ff7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599373c3d9269adacace7c28fe83139315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b65c719cd1f8914bd04ef8b9f2c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d54780773c268c70e17e5a2e81d23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae684cca69ac00f4acca8281ef27ddb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351e55d4bd5c04525195a3ffdec3836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a389b0efce67bcb0e3167776ac0b7fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d99a43b7f75538c4b882a9dc87985e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e62b09280b19cba8b103231318b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2dc56e81976a92ee25c6a7c42f86b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda25fac6f9e3458b47c34e11e48b99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c229d39b9cfcb0dfd353c86618e327325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14514bfac38bb92bcc4d81d4b53eb4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7f8ccac680c29595e6e265f91e4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c52d8d5bd3b1973d35472279ff14f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a09df6fb1be9865f7614aa72c9c32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf29efcb8b87b3da75175fd9daf53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e772df4e980cade98c135cab4bd2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481acd6e31376a86869200fadf1267c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47a75d21d7c181a9c281d059f34f15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc514ddd7add53994a1d631eb3045a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1ae18c92985c4c50aca5ba69ee00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ece1910ac60114a560254885e96c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e7408855fc9d9ca4ca4c0b782f57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef837d53046f83b6257856f4684f476338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e1be49052be60e4ae457814d609e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feb48fd2776a9fd56ecfc71c590539340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522f0a7f25801a1d3864c6a6ad999f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2cb3b356824add113f645064aa556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb34eddde28e166b974a6ca1688272343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb753a7d6378fd61f44e1ef9d2d567b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c579c5feef8e990b96be15a28222c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a70cda535dc7baafac960625fed10e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2490fd1d258fb1fcdbc472c38e7a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cc0164220a88be201a72b5beb0ede348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c922759ebdc8202d494c900c86e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eea146f7816482820fb50df8d35194350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a81fa9fe250544525a76772f7024d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5684b5af3c8c6a97e229ff82bf110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4404c4136bc40a27ac10c514371817c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d384df194fb512a5e76a3c96d08e53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fd3ec164ab1d6ffb662e7a778786355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fed1c5fdf1952761bc7dc1470c932356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c351050011b74a6833e40a332158b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c63ab6385827839edf2cbf962007e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f483a7014df7dd601df3ad00d0e7e83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ecf595536dfcdfffc513f55ac568360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e412fb6dfc0571bbbe82b464affc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc90561b80d711aa21cdb104b29014362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d97bbbb3ad4af024e94a35ef5e5c61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8900eed623a2d52a532b5980451840364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea90e4b636dd2c72f9c221a6ae3679365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80f04dea28d6ebaf5e77304bccebb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc77b69e86814bbde6d74a0d002588b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff0d1f1f6e52118fe32db6f7436ed8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b125314c1b66cae3afa2263e954cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b17a687411e78e11b17b52cdf1b05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64342224784ca816a2d287f0f426a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733275cab5b72ff00c839ca6dc72e15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807cffbc9edd5253a7cbfe0d38a27d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1e845084c2c00ac7c1f1666c37aee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb09282a423da8c20a658fb91ad343375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd74c0c379d071458dd2e55d489b5d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641fbfa32cdc7478c492f0a684b1659377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011422f987bdcda5eaf13bc2a2370a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d90d77a87e746c60d40d847b390f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a7a28cd3e647de562086ae37b71cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3602b2fdbbc06cb52c34cd176d9357381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5d885f9a4fc9e44bbf58cc93c555c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f55a1b859c140ba7d52ed59b21550383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93aebd6d2b0acedf50840990af99f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8a8c1d129c2bbbe5980cc5ddd7662385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b52ff8dfab09ae2a9238e06834a79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aaf859b26acbf4344d975a725e040387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19c5b379880867905b6cc45a93e72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5105cae08db793caefa00880af05c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86543133f9939f10171ec0c48c6ea4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7f689f7f2a5d3bb2925c88a14bbad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ae7a60b2b5657223034d51c0e572392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6a9419c39d7ad11b9f702e7288431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565a9d0f1c640c7e43c4f84b3d7bc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1ddcb9831b612433eef292066c46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3560034fac4059a3281d9c91ef158396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc88974d862deb7e356eebbd50f08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93567d135df2a0fff79141e43f7e388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a2ba34bed5081f1155dfe78a29cc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2249ac82da76f352375cb0d4b88989400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227b929ced8afb65005ce56339f12a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c925e26d9bd3654b86d44da575854c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aa0fbff03061671e327c8c5b2502b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d33b47eb1f28dd156388c902267ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705a3490e0031c2b7d1086711c5330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384331c78c060cde664f032f0326f50c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c7e52f82076004c39ea2d60b6721407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66a055e2ea59498d840ac41a5f879f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e994e3242227d31d2a34b267668876e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3d8662914fb9033ed41711bed87a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d07cd401832a1613a4e04d6aad0b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a74e6aeaf85897ef0d1a52d83b93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d16292e15974122651db63445f191413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8d9da90c6d5a99c9c0939c44051f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41003b51b2b971e794298c43057a978d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1811a788728932df654761a95bca9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ffd9ba5578664037c523c06d3de8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85529c5ed701ffedd30ecd338ccc09d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da107341010eb9c8369fd2761f3ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d569a18bcbaa300e9bc6a03fbf440420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1a8d40310d647dd526cc55daaec3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69153a4fb043ed5b27555a5edf6633422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2952be66d35a565751ad4a0bae5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5f92e59afb344948b47cb9d83be7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38023248fa0a54e04cc09b1e6b63086425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12be918596c897e258f94c9e241d15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed100d7c96c3ecc6f81b45d8af391a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3803d85898061fc9826fadab704b85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b81681279e3807f34eeae5bc78c2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d018bc602eb6d2766376512f30271430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8d2018b48e88f190e13140c5c7401431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c20a5b2b61cce01e0f0c0705c5619e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24d3a5f33296a174bd71b394267d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e17043e33d663eefcebc3cd0f995434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b42a490f2ebbc3dc80ef75b3ea6a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec6ec2f50289b02ab67382dc05b1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e390f893b9b57d41b1ba6649f21984437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debd18f8c2efd55898f8d550fc1a32f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8479ab99a50ade092e3bdc07603c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a4a49adccde765af67de00d5ca38e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97af9f88cfa2317cdf36f0c829edd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d069581db3966bddcb8d0f2ccc21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b243c8a5f9a4992dc3674a8902ec50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c421dbc2740501874d1b46248614444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed666171b42157f594d37cc609cfb8bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d915e1c4a79c1fba98e3db864df2b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab39388d2759ac7d7a7475fb5f504447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd8e432518a1b304675eb419e12ea4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ab02d02e3d0bbd6786fbfdffc159449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff251f6991e2a64ed1e5c7ef97400f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd338657f7ec3915dcd0695f2322f30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57020a1232c215aa8da1088af5a39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7123cac4d9af427869e90e1fd4f6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaa7e6341e1354fb9374d455ae8315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c87190f64270e5f332b0b1023516455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737696396754b0fefab4918701223051456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1118ea63e1fd6952ba15d9f4f50ef5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf74df587689f435d539280e55651458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d224e12912a91ee4e54f37d7d998b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba559c1682ea0c1bc3f33c2a0853a26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607af197b85d64b04a6f76842dbcdf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f1fa191170d66716d2e27fce8cf94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5195dcac4dad31d975cb5bfdbcb21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d027f242a43833e4e7e16ce896f767464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da847d122320a1de77f6acfee0c3da7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ce466e747f66442023811fdf8cdbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578562a95c5ed11cbd3eb2fcbc3f761467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da61cf032ed8b412d4223df5a896ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189b95cbaa118089afb83ed039a083e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8959a68f31dea679cfa4fb83f7975470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9c05e4d1da7611191df086f7e4602471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d191ae71eadcc6c257064efeb397472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342624f056d974a31619ef74c11d8c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8a4fdfc4f8027de92e8e1875effa5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453599d9316f74e47ea2436388bd1d54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d422baeea337e06f31ba7e68aa679476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e36923fc0c40898d8e35c672803db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476d432334820244d096a0558fee82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa98a788332bdb0600e05525bd1eb3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb34167bb64b992871a3e80457a886480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3307ef605b275207d384d5efaa54e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4355769ba65f20467c414ebc75f08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904527e9297cdf52819eaa81f1327f2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d16961b4d999626dd37fce8a12246484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a34996ed45f3a77108dee8bdaf27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d138c2a3ec8201aee5c00e8efd2640486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bee38c6945fa9672b88ee8b2dcef2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee48511770e472ee1abb3d1a231fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284343c470dd7856a414e7483f9cbc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4282c0b2599fa7bb2b33a753f55a25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a134661e15f22d9b7ba48fe359adc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226331208a552e973ba47413ee0773492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b98a92318ade4455717dca7fe7ef08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc680c5d977bf10389034fcd0dad35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eb37dfbd1dd0676830aecbe587375495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10980212204b9e9347bd92d9ff377436496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53aecaf0fd5ef88c264d2e25274fc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9920ff0c0bf0184861943cff89eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dcba99a02690046df790d0c1b71b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa62a31dc66171675daf419c9b7de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cde4b58c531250d75569bd1a25995501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0724b152f4a106297c137a8e2f4db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76411be8656188e2cabd433acdf614f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea132ee0cd2f6de1d55a968f7996c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693448ee438d4395f0d9e1bd019e9a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39df8c271509e05f2c59dec09e4363506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1fa13e33fe5a65ff1e6e4ba880e1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ddc0563dbbda0c1f1cb590dcd0a70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71a46398da377f582d6e065b97b6b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830ab7f67531c3f61cc67039aff19b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd82fc38914ba8d9098381b0882bdad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127632ba9c9237aaa5135793270f238f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd6ad7911585451fc2c4ae3fb9970b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b80cdb5719f2fed4634534c85fad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a255485f243d5d65eaadedc408707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c987e2444736f5bcfe7315a6e131ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebd1a5113f1b9d2560c5f5b579957517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca9a672e0d56af0160df36733211d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5741dc6935d65850b3d570f873cb2a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de8ca6a1854676f42eb7b6d2c8c46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c52d4d82568cab0a47158a305ddc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e33f6de08203279ee090f0c0d8f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c13809178b8324edef2c27c193f71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d50ca3e8ac1d5101524d6ad39d8d26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b7ee0d091a49cc88d7102466fd3f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb595d928871900e2e21c404987538f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879cf5a000cd82809ae80bc2c5f742c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3314f7ba5eebde990699a73628d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b8c91b7fee029c3d89c58e4f09ecd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595ccd424b52cc1becac94e96c51b2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367a5e85f6ec03f6532c925399603c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e9224f2ec43f26eb0220373fd3b0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabba62912a11f897eec93c35f13a9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ac849139ef4694069a53dc4e38396534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e47a9d8dee719414c7f2877cab1ea9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3c3a5c8822f93d51fc35bbb72958536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e63e991531c711ce35d6e7a658f8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e8f8be59dccc38e82331d4d91f96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add8e28a2afed064ad978ec85e6a812539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865370aecb573f2aa896e55dcd04b480540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabb148c9b8e395cb32886425a70912541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c550275ed68e1d8af53d0c9da0f30e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b5119e36a1b9af17741c133f8427543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5372a30df8a7a67cbdededf247b451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc223d11ddb70aa09ed4e60e970286d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713e0ea45bb0ef9ad2e9e9db77128f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c036a15c603c77b4ce4d80d02bdaa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aa4dc7281f0c004539115cacb3744548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdef8d03125669b69652afce971cb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf8efbb011cfa7f10f615872015fa3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcbc055778aebfe95bbfd1834558af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926f75f6441114f047540a849e6a45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961b58111922d39786ce65c92ae263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d86d76ebbd64b2b2e32b2b87a32232554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eee8afdde4c518a8dc8c3f3fa9a72d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e3d7d6e356c981d0bfe49438174c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e911cf50eaaa1a5274a3990b26c0d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920b3af7169af4098ba6976426b2a8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9920e3685ec976b0ee3452223e4d16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dea2b184c8ff3da47858b1bb26515a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5e80fb812992b1d19f82d17bd0b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cd67d6af9957d8587cddae8cc7653562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3427d0c181c016c3e1a75fae3b5ef90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d5d42e766135b51124485de8efed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14513c42d535e83f20fb8967a002c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91af2c41841e3fc4fbc09c1ef10ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f658e947753b7a8b8f77967637b92e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014419ce6d8aa7cb3852e4e50db6ab3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea31aa8ef03a1a521bfaed502f4f51c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc32d7edb46132a9fac96f5b6b1d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fee5d3f4b2dcda3d6dc0f08ef35c58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231348a358188eda780aca63c3578b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbfebd7937219a19789ef91a5d40ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c1c1b3ffde2cb5c792904860537c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d9919dc04cd614a2f6da073e5d231575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0d97951b812d8bffad6bab05e178e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20db2cf544cef863f6f1cab784683b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448ac042149455c9569fb20802db70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a13f372912af1cc9751ec737c2d94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dedd985b9d38bde9ab964b3c0379e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e1407910c2736aa729b6ad94e287581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd5370daf98e11e06fe10151391c8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c56fc75beaa886dc274343e67f9825583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581aade4a6c6e64584d56412304137d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c28c792c51a5c3ef7bf4b91e47456585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4242f546d7006bb0f858a509a4034586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfda3fa3501c2d1c0730baeb145cef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fbb047d9a845828cd45e97525ee94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a637f1b6656da7fd4a8e570e6ac7ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723bbdd9702a349935a34c5bf9ed3bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8aba0bedfa03aeef3f6ba8c32cbd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973816f561502afac04b4e8d3608e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba08d384ca3c8078eca231a21424fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d358614b59b77f81024c942a123c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e01ce20606fcc4ad3b842a7ce1cc06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361bf99bdcc9f7bfafa176c892eb924596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd9d65b1fc69feae04da4a0d4151c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858447873ff072bdf61700f66eb7527598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b6f5728070f3046380868650154a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547269c41c2dcf458ee41a3aaf8a1a74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c87a6844d49ed2d37457f4cf50a38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ed93d77298cf886a6db4b2d9ae8b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40258e5ef86e1cd6b4d64f8efb4e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f467d0033ef18363771f7f12cf82b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2cda7c51210b0c383d31b9474003d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e482c4475afa3eba4f473b1b802ee2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c3f327da46028a5ebc9b8369de31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070d0cab8de48e09f334b6a76c87397608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803ecd45f9f345fe7764a688c0387cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b6ecacb6bce27af2330b0b399a7b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a424ef7d30c82161c08f2e5b2fafa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40086c541fa81bb72e9f01967f3be52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac379e8a5271f7f7c7a4c929ff7090613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c004ce2ccdc1c66e81197920725ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f46e0f6444f7b18c0312e3794e71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a945c8229b918ca9e2b775b948924a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41682e5af38e25fddb3bb82a931887b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e0185dd6984c45d1ac48317d7573618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d40f9af6355022955505e7fed54f03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6006968140df005e1e69ba7180e52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688166d2f72b215b482880f12cc3ffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c572a06d1cabe74ac0d4ed1e6f4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5f1b085a8fda69e6833dfe00a782623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d041e251540085408d89e7c980eca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f57baebed580a33144da9545112b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8113d4b8bcc8f0cc0b4a51a20089f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ac12b650f494d0750a0c8a33b5db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c4505261e0ef622be521c85c99ae5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c6181822b2a85c8a8548e12115751629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0874ea38a3ad268a3fd6abbb3d78c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d2155e143c12e10b911a428707b4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a14707d06eddaef3192902129026632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a03ab35015e60fa0a067a617b9cf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d55c19a7436df5fcceaabc795432634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528aa86d11e5f92b86f35f6c91ba976635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298092099c158e6433140bb9dfecb2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd49e2873c770e5dea88dc011503af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ad566235ca520b01ab77473f2748638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fed36d18caea525c6ff487784e8eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab32cf4800c928db9df5f0268b6c8b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6df5ab57be1561aa933564a9bc8099641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461da1ce7556748bc09c5575ba0d5f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5d48e601725978d8b7a0e029ce17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec90456376050fd6523afef1775e3e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd989aaaa1fc543be9bc909eb0e8400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163be3259a2971bca260b6aa89ee7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054bd291b25c6e519d2371d6ff8800b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1748fae3246c88f0a68bee0425564648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea9f605bb0b090cb040da2aa1beb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa480b82abd79cb617a52a9ea2338650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b150c901b1057e8a672f3dbe79045651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180551da326366f914c5624a755eb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0dd9f74c3a9baf75225e476c343e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffff4f16558d7ede437f839d5712f0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a480370abccb84d4edf956ea69b387c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc4755e931248e2c03dc99ff6e91e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c671b5c77318874afd6494e005da1c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053de5cd136c5afc066d86df2ee8e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a55e19c2642ec7639f95dafde6e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9649e6871f19ace4d3d2869da3fdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c2f1b057c14448b810577d9ed1b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f54d65eae80cc271289939cb4342d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a34ab7893c70192e7c4a65b35fb9ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeff6654d0bfa1fdcbdc582f0d154df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c68a71fc88fcfb1c0bc24ce86f7bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e74121188bc63abcea8df515496ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6189a43d073ee6a3e10fa26d356d3ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9894f32fdb42450c88d13b9fd465fe2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef5e1be26d489ce0ffc611524578d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fa54a73f44597666cf08fbe2908eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c8efaa8cdd954f7137c039fbed0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2849f8094d0a93f942ed1f318d35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd22eae8dff314950c4322ca747dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d47cc0f3f04caf1787539a23a5f0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e74c03267a19bcac963577380ec4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a0e706fa062a5d55de38c02c7c298676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48890dbd37676f971ea13c4a751349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9619c2eaa2b6e1ccdb62f16e8a4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b91e7b54f0f642a3649411db59247679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b0f88613e2bd5fa5def48bc9e939680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cdb11c93fd66a39a9cada31c79337681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b06089b8264191d7b089bf4c589c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b7de0aefb8173b1a9d13c63cea06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7d27962bb289dc8bfe535e684f57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed895064e8e19d124dcb5b3e28238c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe9e6b6ae23a4b22bf92ea566f0d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46663f64c00b5791554d590ce0e0782687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfd6ed9de73b2d0b137210d9f77c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453664b03cd396870adaee1339af386689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ad49e06dcdcfa79c19b33f57475f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda65dc91cb3bf0c10598603663630e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870f4edee8ca66e94c920df33dd402692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b727f104029783f6718acedb28f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acc784054d8f386686d14e64537bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b360aca4c95cbbcb737a2b183fba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1aa37c70ace468da99159bd8961a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e088f630a678bacac80c9ae23c98b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe2b910ad2fabfe3b92016661ccb90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8a271b6c95b3f3853db7e38f6a58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7adea7ecd303b4ed2cc04945f0390700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1107c925c54e5d046c0adfc55539c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc02ce709fe8a1ce94e8712f7959d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e8f3ad759b8b88a88862000f221c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8358c8e261131cddd5bf03e0100251704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331240ed321c34eb552052a030e3ac54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b223ad49a2d3fc290aca5721343dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7010e935b32a2db9a7663234446f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffe9137a55d38eb0463d4b3a0d5744708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719131e909eb320814ad7662db51ab36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcedbac9e712a97d5f6b68ccb826c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dcabd53bd6583a31172c595567b46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c6f4ae7595e60908b6cba552b006712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19490b2cef2c329852ffeaeed666c50e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76a862ccf3fdd84e9abab493351a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b348176c8d8d6851aca7fbd5686aea1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b2c5c754ad133133adf9e47f3e39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1f34939c1ee5bd23f8f6e31d7c77c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65b5fdaa039d534455ed2e82710426718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af6c352349a0eeb6fbae8e0143c0f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fe01ea534823b1c915dce02dcf32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f7943590b95217dea4675abcd7f6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b6201b28918574c06e3647378a85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1203796586c9e214e30b08e4e28c204723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb086053e75a61dfec719cee960a850724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621ef2b81b3783c9000b937c144e633725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f286bcc227c73b614aa5f4623c2cf69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b0d4e69e56aea1a9a553f0785882727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b3fe9fce8acd0071f901fde97ebe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5479517340f61bd0937d2eff8b32177729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd93d74f05b28f7e134e5e214f73bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f47d8ef27462ef82ba30634add787731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d431d4e8b9d77ce5ae487b60d704732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6da4392fe2981b1489db7ec0c7bc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d9a51ac3e6d9af6e0a971c6fe5bc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddae63459f0f920e517ef199bdeeb7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae7138a7779d2f61f724833fb866c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b22d47b702168a3375572b145b676737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930a6eabd9a0bf11c78e67e2750be3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91cda94caa71046153d6f92f8be981739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2da81042edd889c4f31405e710a14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a94e33b9d83239d250be561d359a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e2bdc5f45a2afaefa34833505c4c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf854cd16f0e3526da54745cc70e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b616ae06193cf3a328a5f6a91fea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bd06ff5eef61dfbd58730368bd5cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f7e763b2097a85d99b650b76ea9e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a344af6567e6590a3c0824b3700a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796618e07f9ca067ee80796f7ae57290748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d676930133b3d7b2591a7612133cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0757f1ff7386633b1dc850d00095e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ccf8dcd98da3efa6e347ccfee865751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c5d64d1d97eb83e09a32c722bec1a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e17587d8d20f78ff3bd972905ccf3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a42e57efad71d1e2944debf11dc51f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f46a2905cc4e3c6e45d532a93bd56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156cf19d3436b1d053a712b5ae4ff2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9853f898ede94768abff7b86b9b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb715f93200e5a717623bf2cdd1e7d8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd7fc1dd19aaae9bcff1b4e41c282a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de16111ab2570573b440f1917d25cc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cca27d58f01bc6b4dd032cf378fbd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc70cf3bb08805fcced0d9275d0852762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5393cc49e2c5460a1e7e443eb887efe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685cde69af428e4f064794b91f2c33b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1612836db5dfa945c9fc93d025ca6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f103d967bc1a0808fbbc850a88f5dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2fb32e511e3b5e4d4cc6160c92f73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8dfc0861e139a9436a47b0c96e621768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fccd163469e4f60b277a25353ed4d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e2e34d4394ddecfd2adcaf072685e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7772ec771a02a837b25f87ec0d7310771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cec5d142ab0e9f225aa91313af477772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315a2093912c06a53184367e66a9bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa0b4bc53444aa58081548dc424c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68dcccb559507c47078e7518540532775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2ab2f32144714021d5375ae2c37d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f870a1439a1d474a0fb38a313e60ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fab90dce255cea284dffe2ff2131d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca35b7fddc233a2154c2feeeb74d36779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb31e4f9484d8df54e256b99fd425c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fde0336a4400edb8711f630f9e2f79781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac32d1b14a83879007b55c9a94623c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc5510fe6fe70ee9d38579cb6da838783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb21cc60d9a1a57b8e870279854cf3f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721cc1f17aac13e5f33eba978a49402785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169a071136fb2ad9ecbad03b975724a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84469e04b935376b855e5ebed068adb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d8a1f5e0a053e1b04efd7ad2b78c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dece65c0b02726385a70b4a3d4e4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702fee9aa63eb1c1b82f157beeb5e03790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55991b021f3b3e974d84bfc0c71d37ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285320653a75adf26ea3fee2083c77f7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae694d0a6a87daa57264200404ba65793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9263651057530cb39acd709572e2d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fc32bfad94563959aad462c4a70eb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401689c024a599b7acad8f40826e36796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557441289739576614f6b822e1d6c55797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb8bffd59b4e7f3607914e6a19728e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b565904eb0776cb6f84174811e572f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c097f232fda789bb403d89edfa48d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515decc0b0429e984c36b136a47eeebe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0ce1c9fe67512ede7df8dc6e9dae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef595f359beb9b09581c647243b78803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280eafb6cfa7d962e955f23185ce01804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee6cc58413ccc57ccf944d924cf3c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd0d71f7ba2818c2ba9582f390e066806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774f4786c0f1de77f8351e8c9f8f1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e633b407c2a5dc228dee9b482d40d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fc7324c0336faac67416160921889809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e86113ae0a17bf65dc04e8fce274810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3d491827b60cf0f2aea81ce726ce2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8773f3f7fc5920b6b3972b29a8d669812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6791930acd30f22c7ff6238d859a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d7d46643947a55eb762aa5c4a5207814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c6b4813d7c69899393553c2773b2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb752f376e9abfdf6a518e9b174478d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a15cc9580346599f184bcd5ceb27de817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b7d531d3e362857a574a029bd33d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525156c375e3fd7b49ace92aee26607819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1200a4c72a23986419b63ed0046969820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c86b37c6ea0c125cb8ba9e2173f62a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81564c18c2c4d7480adad044ff60de822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06741323e9cad10d2ab5ef9a2dba237d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccbaf25b2f2918b0dfad0147faaa6f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b19b63b3fbf742f5fa06b2ff5b3d9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1460bed04d756426de75b36de748eb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab844321885035bbec75c344252f7520827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b675b4f2bf5b68089ac00e362138c4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d848955d5dad854ad545916727c65f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e408d963962f3effb3a1b9e7f0a87f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf06adba817d9e70f17a0c160b5fc8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e098fe95c89acecbe80b46bafff2d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed592b32d46cf4755bf5e40e60a5c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395b83d42a9c62c845e08a8115dd08834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ff26fbf6d149347e2be19b3c5764835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b26abbe194669176acb17396a16a2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd6131e53e127211a8cbffad977f3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2093dd23bc5c5827f30c1b55223c2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4284b6af05b0121d249aa3062fc292839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbda0583d3605255130acc4fc3ff79840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045367354b8244639218e5bc950db9fc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a7d44da4ded1096e77da9c5247ce3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de519ff7dfdf01f39f9b3b9fcdcf35c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27af38fa08639bacea599cf7cfbc47844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746578435711a3cb599ab030750cba0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae708db55d4c71f80e754f6e1134ca846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c665ee6f2ca2cf1ebce446e8a0832847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc25d864574496976f502bbc7b9366848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82ab0aff7b260ec92dfc0ee4f0714849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b025286772971eb8ad288936e3d45850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097e76b4568ecc8a4dcd3e5da29572851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de7e3fec0406260b0aa11bba4d938c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888f9cceb5959f8071dc3d97128c52853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87acc9a6a11b1d1975f0088937e34c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770159964ffd36fe612b22335e3491855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba0f382c07e33bdad6b9beada4a54856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e73c957717f316919465a20deda69c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e5e0f82c9454c9d21d55dda6852a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a860d18bb71d60ecac9c7af5f0d3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c5c010a35c3b10668c667973cbca860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d52a1ccf3cee0e26ec93a8f003433861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef7428f4010ed0dc87254ad480623f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367a7484cdb364edf0d1d661c68878863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab138886a981e8dface9b48666d770864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aa5e7c9339f74b3cbf54581d84d42865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bf6a32455687b60c7112594526268866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11662ba88129456c112fbb409bfe5b78867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45536dfc247ba6ba7558249ecbb0eb05868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21a40f4defb1e0e3ffafa2137709a8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3729d0a0a3623723982d22b07396b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845c7a064b1ef4205c4babe4af50817871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c954843efbcf230124b6f13b9cbc7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3738e1f7d04ab7cc78647895d9f0e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921cfc84e64cc57ea06cc357501c368874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a03da3da75163712beaf92efaa9ce875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977724610431ba72cd0e477b82cd673876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663892ad27c62d6702180d9eb4a86675877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a795fa281d9d65978970bd25ccd4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d8a477cfaf0df61234c60a7d73ede879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb835d31f8291fbcff87e6bebed8f6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c1c0e072435d60d3a26dc1dfcd54d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1102258bcca605eedbaec85fc67fd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea110d2b3a4847b9b0d03221f1de30883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d12c92abe7e1e4b8c41895eccc1db884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d84647adf51f619130389eb7e3493885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0003c0762f068d267acc3f397f58f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb67b27fae94fdc589fb3e1d1bdc2c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac351354f648c0bf72141278f1d8f10888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e0c42562453c76d68b570bfb489e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b359726dd84022020595010eb676b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9cd1a8eda0eae077f979944524659891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56f0497a98caa9cdb0a61ad3113112892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65427edda99849972ccb42e999f9fa6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a17154671c11c1e03726220a0602894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50658342ae9b918a7debdabd70b0d3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e750bcb0bd2a35d2b399994c76e35896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9a5700f892e75d8534ca20f54b3aa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7d49cb46722883b08b2a9687d0b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333338130074e62a86879caeb26b5f9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43e8842d07389b0885ee2728d2e42b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26ce5406b8bb6d9d036165d849197c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e410d62ad5cfb9c3c2dc350794e69f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05e871430846532238ec586cfc96d7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8283ac62b76125a58b2f823a4948d1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaadcbeb14f31d7cc66927291228c1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37764e6780fe59e2553d5af373a271f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf332c5727214428ab7d7d576c33b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc95a25a645e0d5c87052898956c826908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817548e91b454ea399a433681b9d75909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d3a0e0c4df42dd986e289a2ffcf7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0adabe0507d9b030456792b89e58c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d11c4f92bb5088ce0fd6c87dd53d7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72ff49d1c3b11ccffa62607af1a646913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b764312cc8c0c1615b44124d8e5d2a6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4022c8b2be89ccf2d3b1005a856fd1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c6d27aef7f342ef5de92ef1a6de7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c05569a8f05cfe28dd3d1162e21a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83552c3ec0ffc871d192c5b9cce50e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5cea3297a6cab41c58ee554908299919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afbf3f3dc5ab1bdc4745e8a831720c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9ea378bb125f078035464383aa916921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf298b1a96d1eb1ef5c3494fd823caa922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d7ace0f4703ab709ddde13cd06dd9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91735db1f0f4eb977190ff3276d096ec924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19875c6520225086cf0529fecf4e7ae2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd1a497fd66c58103e485e5a08b18926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98284f1d5abb18d09880a11f1fada0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb13bcc2f72e5afb64be2ff56d903a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1b43025d20e085f5e39918583385f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7c8c3dd1ccf285ac207bd94ae7da930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca64779468b7470525598844b2343f6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b5d01b10919fb2d5f29dc6481ecfd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa66806f06c9f49d6af3f733de6dd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6811eb667ae2d7632dc731e103f7120934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263052c51beb9032e9739eb8c7d4a1d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a55fbdd431cf6d91c80b5c10347b9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6368e2172ecfe58f7fd937eca90d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19bd49aaeee113655023c0f54a1064938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042db4cb70541926897df528270d3b4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a459eac42b8be775b4198284c8ad940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3720c65b17319bd0255bb43d0650f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ef2096a68f2bd5f6b08b423e876ae942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb989c92f67c19a8c2366c236de22943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c61ed365069904de217d28bb62b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a6c3eba53d3f4ed1346d0b190d673945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc674ba291a929cc61ae26f12b9cef44946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf11b5d207efa0cd3c135c081ab02b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47518818367f71ad2a5604486ce288c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3efcd6b28616078c16788156222e07949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c479bda5d75551983ee1641109fd25950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae937194ab975f8c546f81513b7c58951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa89fd193cc93a13d11fab0f545b6f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f254b8d36cc2db4a3b561f1a845c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8b6eec31ad18c57412d38ed8f754954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f915949ff40aeb4828a7c01c7b97a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4750131c806d1986de2e1b188f520956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda4dfe2ac99296df52869f454d523957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda267b7273d5e828b6d7b901cacef3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a6ece7f9cd32b7794a3d46e485328959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434c0243ba82291f76366567fc83ee960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61377e5f45c1bde5bbb234f7cccda2ad961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627abebfa7305ad1045621faf8d81bec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa55c1e7c3e2aa3792e1b2e247e66d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909392a53ae636b5d56e4737bdcbf91964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c69f7278fe21639416a82f1dcbe3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65540c4f8de6bae823284a81146ae66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d90a9d4427bd8407eba628e978cd1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36482100e2163b3c124c2534cc60dde4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987867d427147acc86e30ebbc279fe12969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861244b43e98545a36a7327966b31a1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2e0b3f8e461b45ddd6f6bb74f8041971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16280e1706b627a640ec3b3e5a0ad0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b0ee50dde0e98d986e9f74ff45e6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85cb95729fad46bbce113cbbc9bf6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4dddc8f6b6440350dd5d41ed5f0f2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd06aeaa167ce98dbd2a428646eba976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154568bbbf92e0667c7d54d0bffdec65977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ec583c5f32a2f75f5f234e926699978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15839daae634fc0f5e64b32cacef5316979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6cb76da20f8260e602524e005be12980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b590403b68ee9d6700ff24075b7774981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af447ebeb38d4b444b9260d0c69ff982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a6c9b00382a5b82f86f2bee0a3c6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944d2e13574dff049848d55dce70fd984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f753bbb097f8dc2cb7116a6a79ef31b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cace95246afd1a00816800c005bc7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0d1780be9b5e5e0099c0879cdcc58987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306c5e4ad52eb8df2aecdf439e80520988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ded3703ffc1a3fd2c587f57ed1fe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c80d264ad346c6715375d5e43103990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdb27345d854f089c245b6a02bb823991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01a0372cd0f089e4f97d783c4fe82c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1b071e3332d10a73b10e2ce7429e4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc089327677cafd4459740311f3be994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59d01c4b634eb06bebe93132a5146995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53513e958bb6d34a99699cf79bb4531d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b831f5d0a28362315d927bcbe1b8a997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d24c5a219d45ee1de39572e020946f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390e36e5b9868bd6687ad167937c8ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f098b5d3ec1f1e34bf3ac89da79d2053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133c69315e08f05b1efdcfbac5e7784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc449909dd89249b6539b26a7176e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff6e1d0cc3e9e70d2ac1e5b1eb03376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a6fbae5ad7388552971364692f3d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430718ac4124d1594dafa37634509b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d33b522dda0978c14211c7874d9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d7b03ada54515600b8bdb2217a4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff3893cd032e1f4abc2715b2bc02811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1e12160675cfccef3c5c27ac9bf2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827a367a2ee46cc3bb252601c7028413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f971471426c9ad5361082b6682beef614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0133c0c1dfe12a914ae7579884a7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec77364345a576dffd3318f33c9ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ace35f715fadc32f2f5c8cc5e9c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfde722505eb67207c39c1f4dc0c0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddb7449d2c200ed5a7d372b2303d6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f3485b13d258e60d09e36c2e8f8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102608d65de9f8961b7231e404a4b4d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a051046399674c76f0c2220e0ed92022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b2e561b1e323b35ea33a3a623f04e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adef2d413f7ac5d756fed36764f17a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19168375d8e38c737a743fcefa75055e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b143252ba7eca4b732204e704dff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c3fd766addefe07d6c587d46e56b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abbc74655ba166085441a24220f4d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332edfdced82459d7aacd98ca8877829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df97ef6423691ecadbc669fc06156330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ea3d358fddf80b552136836a002f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414752276a5a5f3c2e8c9cb7e75e4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf21bd5a26399dd1e62f9af04c842133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e322a7286b74a6f020bb9aec31c2ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b167838565a98ce25fecd3b21b530b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ce8102700b43c2a9349ff41101cdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f709f138c31a971dd67436136e016937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930be5769928e36a76388803391cdd7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5de93164eb11069e251697fd5631139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce24f1b4179649d71af1c43b01612d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10596924cca6092969bb93b66b851ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378159f65fed518e7e9b92964e1f9d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee31a348c591d81381655f784d56da143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d073b31874a79e2ddbe879f64410f8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205b2be469b3c2cb50f04282e8f99c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91929fec5a63a29795b24ca0cb8cdb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce2a0858eca4cb3bf1e4fe66c35d3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ca51d540c22ada91e036fb84a4d7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957106a394364842b8b766fac8dcbe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe367bdf257e50ae4e5e63f4468aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a480a1763ddd59608be9dbf8029f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202176367989d0f2ccb9e365e0f9fbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdfe697b4c2e24a996c26f3d1dfea153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dbb45a2c6082c0e364da7ebde36b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48988ef918debb14b6b272cc8e0bb3a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09792fdc9cc879bac918626b5b58112b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16afa20b6dca98bf90d45f1bd026f3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6775c02b95b81a056e5c908a35cb40d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbb02760d93f3d86af984d7e1d71ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1ec0135d1d334a8545dcc2f9c1c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53493841c412b113a09b4ead8cf15f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9a44152e24af431450de96eadf76f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df877157526fcda08d148fb667e7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ccb271e81f215e38a4c9231344ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8ade7b527fe78a0f62853d6f56eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e6a5694896644961a68469bf4466466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6077b83744d59d65a567f299ea69d5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b83fecb145c2d556950522d0c46a3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d8bc34f5bd6d8c033f5e001e2a5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88dc7cadb72cb6f7971be91396b01a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ecc37e16a6af08dc2967646a447071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a651300fd32760fdf1a70192f7064d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0d4f477980bb909340a6328d20e2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faa85c5f37bfe26faefde77c0150d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac778d6558b87e9397282a7ec148246b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284615829ec9ae6196888415c2f5b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf6c007b698dd51ad1573a72776e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b846b05b5bf57826efbb8236fa378a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd88853a59d113831efe772004f2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c174445806c88ef9f3779573678bd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d024309a8f92519ae072f2ac52aefd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da48fbcd2605226d91181c537746982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce7fe2acc5270873e820e8b818d8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e34b9edc4eec65f99118c1908094384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02312cd8e9a9f516e75dd2af4d0cb7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0d22fd0a37f74227068f5267c14f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb034e6091cffc6164f4a1beba2ddeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036f4fc4ccaa308fed34df9740410588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b1d1f8fba468e8627ce81604fb79489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167043cc69ffabe20a0e7ce880e40ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c82b984dd2ee3e21b82d40063c29991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d58a0b49a05c23e6ec009b52ff16192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf993c84045efde6bb3b79ed012b02193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7da6ef14ccf1f6354ce5d2e57b99994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8582b41608a589ab3475b4595bde6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fc9c689ef91bb06fbbc7c9c9ccb3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d542e0725018abc6e5cfcbc9969b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed785a43bef18663da67aaf0e84ba9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab2ea4dfaca095f8b17e5fc8ec28099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc2acff8d0e2d8fa6eb61e2800dc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b36b955365566280e6836abdf5031101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde216841e297447230549baab19c06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfd9893b3aab440aaddded50e399bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e4e709d85b41dd5b895b2be9e98b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a09481d945a36ace0c263c411277d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f240c1a9a6a5719c126a29f4cb679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56853b65ac12099f58771979f5a52a10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5254957af4afac52afabeb21de6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80847db8655e004179ba0ee263d4e8dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d46f303efa2d1619b418e6b797ba2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412756d9895adbdd7240aae17d4394111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d565e02b4a315621346c8f9986176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17214ff3ddf6c16bef16e9566add145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db61e809c523da005cbe34be218c25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecfe18c49a2d3a5593936ba54a7ce1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccb3ecdee36c35a812e3a7dcf35d42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d2e826f742c756f98f7c11498398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01312a0d785f2f7f6693616a74519dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b241d9a446eb9b1210a0467aef9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971cff05265a37110f3ec753c4b1ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dea480b5c0e0cb2ba47a086d610cc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf598dcafdc93b2928cd9f54f5ae0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3388a6155e3368716a58e90a26a33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb00e2cafbc63be4fd7ebff6080b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e765c902739ff2b88c6d8de7aff6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694985bda7f46c619966660267c46ca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12d63d6a3166f191128f14803ab2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390d77d41a11ef226a7696610b7d30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf81a51db63b7b2244d0ceb6e6e569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b1d337a11dc1a23230ffb7635c197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba5afebe6d04411dd77b0c1cf4dcde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc49aca29d4509cc2704a7cb2d3072132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765317bc640323c5bc3be56b50b08d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaebec8500636e6f94feb5b70cb66a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d632dcbc2ca58e5856748c9c8388b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448539f8fc9039fb95290e5a359a77b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09561f59212791bb95b98e583145f2b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867abdff1ef346b33c552863c776fbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa5838ff184e72fd5ac7bb67318350139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78703651f74a55a76ece61cae9b755e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0e0b3906ffd61e572aa6f61dce29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6467e131cc1bb69efa684b23bc920142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62508beb6b2b043ca2dfad2f759de2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d4dcf4e4530aa0d23ae0e5c448c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fbf73967e0154822d651f23081c87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3298a691b5f81af5db9235521b785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba119399a6dd5d2fad893b278f629147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e0cef33af62976bc399dbac2ab29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb0612e7a5c9bbd99507b0125b725149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77dd3a7b23cd9dd568e1e4f8350ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900ca02c7eaa38b3501e2766af5755151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651bcb2979a8988573e81b47fa7b087152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddfe312feea2aad783838ef3bf94c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9154b6c5e8cb73f86a886c7246368154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a94743fb111929da9636f49ea15e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847de685dae9666248b7da42c50f115156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b14e3bf652b93fb834cb27e2d8fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88bf0a415e7b2593972c524fa2569d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa8166a203775ff0ec887ca6eb8899159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc3f939ff696fb63e2a663cb56119160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254af2ea70f349dc2b023ef431a6d53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb36d8b2c38df8c9b8a47fb9e50db5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed52cc84a0dd51eb92b7ed7766d9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961722a79126b236ba3f71832d4ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82effbb0318263d548fde55defdc7e1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58fcf016b7e6bcf75e7d9713fe1b05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a327330cc1db80d153045faa3ac9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aad67381cc15c06fe72b0240a0622168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d67acf9044af6f58db9375363408e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d9e0dffe1fd5ab87f074de416368b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d0da9a0ae75a66b5b7c27d88de5e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08624d7a647d405da724f76a6de67d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e360d0db08acc7ed5656ddfe987ca4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e60d9ea86b511fcf299bb0dbc07c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced8bf08d88a9d485529cdf48589c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72ed156a63a1d021c20b221007db6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec80a6a534e6d3f1ba1334e9c418f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28487ccc0a753c4a52c75eb4088a1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ebf204f4178fe6e9e610046a0548b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d809f2dece2354b3f9bf9b7edda74e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4964ec08eca3d02d11a8a79a96c705181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30495be88b7b9225441d0d23aaa8bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f188589c551c74c426085ae838c5be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e3c26cbd7862d514078f932398431184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29bcb0af475488580f3b3cfb3effa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfab555fbb693a84c282cc2d03549e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92021dace9b1f0ca9ff214c49146dca1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec43b95d917f80b81d10b88b42ac6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b885564f3125c7a54b83faacd45b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf983a5671e09be1b15aa9e19e8f757190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899bed9d2bcf74182caa6c8af21d51d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb562ce02526b48473ce61bbe24ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1014e78b47aa4cd86c2bcfd3a90bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ee9ba214f0cc0cb6b664936cded8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d40c0e30da32152203d78421ccb8c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a9ba65c62dae4c4dbcdb297e3e58c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fb79fdd8198cbb0c5feb80be51a93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a147165b4a5408aa57677e013fba6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0156ef62f412651d2d91316d526335a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fd1bbd9187d519d446878bf605d07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997210f1a6e4ffdbcc94d380f870c90e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf2460a50b856a6be2470b5712c00c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149f18e15c5a743bab69dca385057a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82180428564ec222f452660328bfd6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f74ccff5ad275c071d40274e43263205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68ea4a041c609e1797fb30914511b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2ee2279c10acb26f3ab9841dedb9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49483464408c3baac6a06cd7508abfa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c989548ee08e31b8a9bedb42a2ccc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780850c48f72614a0bddc125ef5e2ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10792acca66a2dd9cbdbaf5c952f82a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2993cd7d501927820cad68bd525fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234fd750fd2dcd883f09a09e5b06c2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4840e8929322a0fd6883b1dfb6b57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8eea86cd29ee55bdc8fa8113b37e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d393d7c89bb620e7fedc8be216607216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ce9a1f68f5b576039779dd71a13f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce182a69aa174df391fb3c32c00074f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a56db415f3634b6c3a2b9d708f419219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae3e11122539cc00edf6600c8d2db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7d9d0cfaa6801cb1129a9220bd0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc5df65aa1df910ae22ff60ac8c8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f73fccbe0e0fb3dd31609e3303a516223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b00eb15a3b6c198e2cefeb41d5bb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12cce98b2ed8b4cb9d9eb3b98a694f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6a538f055471a5b609d6ea3b3018d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750204292d272f11319eecdc04b4cc37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d4de2222e7a6b46b86af02f358ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd362db4ef7b86c61d579f67de7f154b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897a8bc00d41f5addfef0c3e989ac9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4caa0d4f4fa49aee45e2d47d83103231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6777d662bfbc6a91ae97a1b95a279232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563901ce872994b83ab0c8aa68a50720233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfd985cc63078b3e41451f868049de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd17fa39f940d1287f00e15ba8fbc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cefbd8559b4a00b1959375f14e6b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354b82484faf67734d3da8809373f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288b74e4903e30119016b55d74d5c9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c71e2d65d543a8eed46c7125410d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1fe42d0fc199626b0f8b2fa4f10d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae81d3fde85e94d41434b970058585e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691baf6ba0d0bef9b9c3cfe522fcea01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336132258251dde74f96f73f9757c84b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5cb61ada2701b7948a5ab21fc6275244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17944b99663473603ceb0f0e93c52ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcc749d938539aaf8e69d140efbd17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ea095a797b747240363e46bb15a81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d74b20bcb69048ebfa86978662a7eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b588d26872804c386b8d60d490c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdaca64372a5b6130bb325efbf8b9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43978cf19159dc1bd9ce5a71d303b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408151fa4aaeae9fb34e5ef4786df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3624186aad8faee035e4c3e597df4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7719329416a9bf5a21d2b362f3382254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f76122f148fc470cfdcabeddca7e79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fcfb5c916169aff4eb6d436653121256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c9cd642b638c2e1ae8ab12253542257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe15cf84aac15d87d9103ec9bc4bd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb435c98e5766758427ac44a233df247259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2309007773d2661681c8bcaea034260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc44799e5e5439964d5057c09ea61f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1095f04edb7d7452d58bf7c222706262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c090043a6251a4b2b1e786d8f3ba86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f98aad05a764cc3614a9329649cd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7e768a342b097998ac9019665607b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46a58edbc1ca8954ed8c0b0179294d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a26bf38b1d536fe555082d1c1c960267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769835877ea5a63a3c38406e7d07f65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d26a54018bc64846c7ee5edd0ac9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525646831d02734b7e0c2077449131f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a2316996d01ff09e23384daf4086271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c007c7f7822b0b9c434eff63dd1a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ec070670f9f172d57565817ac62b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71e28b5d2176f0a6f71dde451de7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269b1e89be04862d7037708a72b4ab5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a672d8823d586c11aa03b1122d3981c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d68f417a948fb4ac7658625ff254277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf639e9aee96c8ef24411fe08c5ede46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e1bfe6286d88c5f29e24a80225b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804d9c566082e08dd6273058252dc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756995b3c7bd748f1b34c3b3a5f35c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feff48a0b44fa35b083754d2172d831282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dc9056bc5eb10f4a3ff3eb3362333283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142f38fe35854053484668e6df6d89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee77c6e467b71bc91795ae2dedee127285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5947a8d341012013d022b945c66e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f0a959f1fd6278f8737860c458ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03765d667205d37b98b7bf626d6e44e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65628f90cef755093e205e725f6fc029289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823554df372cd2f29ebb954c9159bd50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8ab96339c176b2ada0b975c63b9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d8321d2ac036846e6a58af313dba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd179d0b0cf3b1a5d3536dca5f55e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a55185b7b01f9e1ad73570c5326d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a9f1a7569fe01050f873a8c29db8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e4d11c91ca9f2692fdf0508745a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b2678132cd163cfe978d7b9f8b41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e06bf87866d1a08df5305a0f1569f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4f5f8b5c2a8a21c433128bfbe59eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920b39446639c9a3ff558163e3b636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd068a9222a0454bad0ef262b678e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb915458d7a5787131cd5b36f01f5dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84fb8a0c2afadfe2e6aeb08321000b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beeac1c2815096d608820b8774313a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8850128122359c6fbc8337f1959fef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da342012f8db286a522cb39a3e139306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ffc4b094718a30de21e44962ada9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e035bb0d9ef3d75ec2b6c17864e64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d4ab3c7a884d79f5f6d57dcfc805309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0c43c7e6a8fa57607be69d0dd0831310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf295c69560a620befb1d8968fbea825311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc8ea6657670515fb07743446aa7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc784b550357a941ee6acc082931c1df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28e761c85712832bc5a6f1c8d3e02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b1e839a7caf93cd37ce57c60ff3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc998155229660cd7d6b355d42cf37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102b472bd55cff77cc2cddf1d8a300317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a45af63da78220795c9c7abdcd272f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b11fa9242f1aec5159c0f1faa982319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ac2d150d90938ab0cad8e54194e26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdf9f397f63d734783812b8b2a5fb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e3c3fbc769ab929a58840c7a3dde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0361b452062586d7bec541e5906c32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51182778b7963e2850764a43f4521324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda420d417c1262e212c3e4f48f48231325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1cf5913baee34940a91db9809f970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a177d452352d4cb8fa46b4d4f0db88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72f6af77d5fbcfe039bd8d3b6bc06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f822bc74b6829f9a902162d0254d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8be811ca2d2704a9964d098765c08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed407ab5349168427c1840c04066dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0828911f96b12b7f2a0f11297fcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65d676589921bf9daabd9b6b012f74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e51f45afab8e48a125fefa5d0769ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb51c8c21b2649ac7fde8c2040a410335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d39a3431ce3329f3f7083ad31721d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a4fe64b823273b7da3a82b8f6483337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9933a754ec1f07dd8ce40a33158b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ca42a9c4cbc5064c00e40a4a0d123339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5790c0be032e52db9aeba1566b72785340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220497044cc6aee90ba6a95ed87166341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d81b9644275ccc3bbbbfa4af83eed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccedc59fb9d98c2e36806647a89cd51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43cdbef975a2d349460a92540e144344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203983877211d5f762e56590079ddd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db196528a67efc8517388e9d3b7ae40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895916a21d65c5ccd933d2fbc503a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0525f788ea8736cb7cb02b61ca91f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fa807f93526d6d1d988d77f7e1497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6937485cacf5bf327895ddd80a9c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0a099cc6e6f99bc7699c05ec73aee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d56c920e0cf396bcfabf08b6ab94eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27531550306918bdb80fd293a1a33d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe228f4d82f30b9c3965fcf97095f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4863a01a22f0fb20c493bb5791bec94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397c05c18150a87227917250c739bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ac4d93c5d5864560dd216554eb24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b107edeef8c52824f8928d39f6969358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d4eddfd87612f00b13996c6971d67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da4df25f6fccbd35cd0de7c0a6813e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee90d1516c39ef71b2eefd36f7b38b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc5c150b72fb655745926d422fd01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428483d603a2b743b899e2d3af232cf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818068310f0c8fed150066a22be9cd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8e85a7cb41663c73d4d159868df34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3451920596d3eb4430b3c9179c4c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c72e8407dd0b0b63e0ef24efa6a3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306239f8f443dbd3ac326e4ed3019a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb219f0c781e74b6b8a504bd3ca17b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682dc35949a702110cb8de552c91e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0d93fb18d2312d10b37fc8e8e42b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16db31b00145d434a080237b776668372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f3d7cfb4ce4353ff012c42e744d6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc972b07f8404e063b3c63452a92570374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9d8614e77bb5048979d1926cddab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0747bf49b4f81cbba2a96c7b3f9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850aec4072cc168f2e66511208a6cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d90fec14262752942fb9283be2b3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054acab29c5a007ec2a1266366392766379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b6d67383ee4fc587c583bfa86656380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c48155fd3b68442f34276a88580c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1ea17b3ae9cbd1be56b1791f6c7e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d1af439c4f88b3eed729962f69ba5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb6b3dcb53567440e4f3137d1cbc34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76248293dff004c9456f4392a4815e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef95976e390b39dd7ec42b156f4078386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492106c9e421807f5720f8746ad35b40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03ad039fbdda9f62487e8487742bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ec070237679f05945509666b5e6a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced2f754060d52eb4d676a380a3bb1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560045c73aeba51518d7990415e2c40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c046464e7c4eb7127e2cda7e8dda5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbb186a891db7360bc3902f59593c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7833e270cd0b3fe7f0a7aa6095704eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841268322c4f0227eba29e7c0cbd8c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a943afb9600d3039bd274b6caba22e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7dc2ae02d414d1a583273c172851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833718850f9f74d21aaa0386f46ff646398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7843282b9a89d7a3c8dcd61eefdad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127522ebd51d2f122e810734f1a9485c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df015d4cc09151044b7dbe87800f32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2dabe64696a493652c11617ef1af1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c4579046110915cb1629d1d43e21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398259f65b2da4ec41609d54cd374a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f389bc69a26c446b6b1d6512e9ae42f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097dcde10844ba077e0d98efc35a7f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bba4e8fac24a4175f273d04a4a8142407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a1a10ddb5a51967cd3cb59f346397408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b588070938d22ee2219f2c5b6958e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01eddfd0c9df351fe40ac4477e495d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f95c84396747300f7bc94f42d6a966411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129541c0b2b5bedba9267a892aea5c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0635ec38a267de3263976c04a8ffbc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecffc9a33565f6cc4fa45b40e6c888414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a43ecbf5ffe9c7f32414163efa40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cb0e03bca53b4fc687caae397444f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4fe2458cf5c57a89ed3020fb4e795417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab88aa4d6b01a80eadf31cd4cfe70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a767d3b9c61692d33e33b6ec231b2db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee573c1a7e9be3d9d58d90f8842dfefb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b310ffcf6295fc4282bc7575cd96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a35275a40f6577bfc880c1a55e54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed3a8e083652bd828f46181d1dee2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d705d2c24d6cfe08c5159f848b3e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f50200819fbf8f7e3a41df43ca50f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe3fb4b26efc6ba1bbd8ee5d44953426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3df2586ac2c33a3b1c4b05fa0e7f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3869624e3a3513305082f8ab651bc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d125b603596922633b667a68f354429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4652fa98fae7e0554aa78ac1af208a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b263d1f0349a1cc9e0880b5ea80ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8897f614ac16841e6d0f98b64a1a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d594d325c9a2d5dfb4dbcd190c247433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee5d1d91dd3909fa0faf8cc3098879434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d7d62b5f0e9ef1e55fb89860da1b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71c8f32c6f2cc1cae0a2ae3facf206436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bd99a21dc702bc08595d559da871a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70a3fa7dfd2c8b6490980699c6c84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c09e1e4a14b2b80be8db113b350c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84558e4e9e46539cedeb38a0cbf88af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09009effe1bc41ca227c33eac1697c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340b561970cb8049b2b32dd924c9df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275313b738bfb62fbc46072e32d75d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d8ea98fc946ee785620297465ab2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ab0cf24f831ce92e6ad07d0e5a81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe447c0cb2e6aa7f16ccb74b86a67eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa97b33cb03d063b4a44b22b0e6f23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa328e18aa9e1c6938f8e5c7a13fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e899bf87e68a6a778df47c060ea672449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffcfe651d0cd801e4abb7949680a10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854321f274e60635094ebd98d08dea1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148fec20ec70cae2b0a86464d6289b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5da546a9061fa5cf7f7ba748d5f2c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42173a0397d4c03f178e8f32c8697ffd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ecfd094d301427603a8046fdb9220455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518ce4735e08ba39c857354e57f0d12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea41d53e54f041f2f766ab9157c55ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d9926e78f67092c4ce020cb26300a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd19fba3786767112d6fda64a5d34f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91d76a78064d7de5c390dd93ba79d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd8de0092f328a3269742eb05cee10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619893002d98311d23a0af99db8e5217462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fbf5621f7e58e2cbc87c5036772ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b30cf60ce4dd40b63c31217ff2e70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec8e186f8777bc9ae5b4c7e9f183d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0feb7765ffce4a549829effe07af4d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26ab59b888fdaa267be3a4698382c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33906d3f1cce1cdc823eebca8a827014468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f2da6a14772644453cee049c0c6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6237ec085accefcecd360e34ee15d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd61891d25708877a844556edf3b8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed7c69826dc7f690dca5fdc06abab1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b24455070f08608780c31cc529853473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7877e726d76273a23cd1901f0c77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc680b8ede03dbb1b3fce0c3b1956fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f11c01c84324b89e199fe95c97df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18858907509f52ae99df814bc24606b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261f7e1709e6007b9397d6efe9426b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e8588a70607e8c2b0e2d8cf54b79d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540075d990d02a03615998382a3b88be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473d2bb9f8731f5f4cc13b9cf6f0dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bf4fd5dc41b7c55d68597e915e4c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060270a910d4db87b060186420b48b9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e4f31a8199d7d77d410a6deedc83f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4692d0f71660859ea4cd38bc1d0ede485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58109b85b475e95a3d6df8f162407692486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de25e68883bfae4f06b61d47a179e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e34c327d41ffe6d5e63a52db001c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ded318f803d8fdb7e588047ec388489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaafbcd05b999d0e952aed75b134e37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405efff70bea93fa1b6d2a280949c5d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226090ad3a8814b5550f36795a2d85ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f5bd02701be9bd033127084071bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf8008ce2a0aa205226f7a79eca2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169282a25d071fdcbc3fdc533d96ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866b859924bf5bc75e009b2a1e0837496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681eff802848a9d0eca1d6ae30505d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acdf0d312e11899f3808abb129acfa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89648b0ed96e56477d0a7a0c7d50caa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12799891120ea72baeec9a462df7b3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c529d070a7041eae21a16f1601b9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761816a760e5fbe847772811c0e8a0f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc2c5d92124912456ae7f718d0fee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857483b6dba9dd97469be81a64d9d024504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14398e93f678b9e5d761d4c674a6e2f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55a746c856f137b448526f4bdcc0fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9218e4a91d1263b6f63d1775502df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676f1c49456f21c9253400e8fd255d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71262104b5a4fd0b3bd9ca379fae7765509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad8cf6d3624f3d70aa32820634dbe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d87e013a036cc57160c95508f354e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e025f63bfb107e8e00e29e6e490fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b541e3c248f70818e548eee833736513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a615656c5bc78fe465c1e48466145514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453607fc538177f69a6fc01f27ea13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf8e20c1eb372eb149591a48cb3c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45c0c6e1f1e17c74360e90a90c0e2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdda14315d8c70c07714f7047f7d43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5481a7ca49abdc75f46cf2314d874d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcf295a73b27fbbb96e6dc37325be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6e2bcae57dcc369ff90c5876e24e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0e4130ab93d68382803a41d4d9ffe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990c00f52212d04f5ad3c395974ec4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b99c4d75e9cf7bb69eaa52b0d6ee6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588486b295d0eb3f94a3e2a966ccebbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a07b2b261a696418b1a40f5b34552526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8717aa5b6e620e17c283569f34c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dc5ebee8aa28914f785cd57ee5f32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290476d7b79c99eb3475dd6aaefc64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832b42b7291660728d2aa04e19c0807530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d52b08273395db4e62346391bf03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b409fd7ed1b0789ddc3b64fb79d5b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d5c302755df2e9414eda71f12b06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faead49bdda612c4f2f9410adc4aa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b653d1bad81ba9b7e0e732d0ca58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0120a7dad2032d24d4b926f59369536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8c2c6131c286d916afc05f4f7fd32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b308146044b95333726fbe316c8372d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b7bb2d9b7a9114d9f94b674f6d36b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bc19ab5144bf091dd8390d6d5a8b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b8c6079c230b705c612a7f2f88db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b535e17832218ac68e21cb84ed328542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558edadb3205679e6d5109f0595f468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870f1373d310be30c606fb399015bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4283cb5697ba6a0717abc8164654c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170afe0d56bcadcfda4c34ac6748eabd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559be3a978ec6b9dbb01ec58a49afae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f03f87d050585826c725079c46839548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982bc711d9a8732299f1351861f398549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ad4573988f40229d176e96096690550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc988f816c25e1f811a8e36921bd143551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de630481d3db9e768b5c73a49e841568552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49298c9b6811d7423e1ad95368e7dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53524100fa05addd12c5724a3f8992f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c77c765e24c61e26274b2f3a79654555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159215e292ae1113ade410d6245588556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80792d59c0845e7aa698325e8ef145c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb62f940d4d64ee48dce0bfdb5fdeed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0da0af796800134de2347b735069a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a5f773cf45942f76b0ed6880b08b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e907c338f89f056e8135da928f7231561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b60eeb07d5b65fc646fc796461d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfe9bcb274b02f10b62caf44c477e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e397e0d72dfe0d9fd67e0b4cfba3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa6663994c598e0241e00465ac2af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385874e496a4f3c4573f275d3cfbbcc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f92cdcba3eb909b39063c9ec36fe40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd41457391c3b49bb47b42e26647d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23f0427f28f4f7717c9e7ce94be92c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f718ababe8b699df37d8b8493110ade570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604964107780ba459d1907c841febbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e95102e7566c9b2e9537e85e764a21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48824b306a531dfb59b5326ad37d989573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ffd30ff9fc83369b04434662e566f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989a8ec7921914dacf31f6214f3a0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512915b3c521698cc127b7434757946576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0e2924a70865447782e1d671d907577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a20edb2885f11648bb775c878221578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb17712e2b5e4d128db2cbb6432c5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f4fded6ac2c1ff1e8b3748acc5dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2e7ac6537dfc3c211ca45f4552f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ee8a94c7e8da28a1ff4f1f235cf41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306cde4c2712eea9f24ad6ad19e493583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495cc98f27ddc8323d9014761d857a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04387201957386d061c036a842b2e5e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39db3a3d9a4aa2d34f875d1d15c68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c600e109d911a729a94efbc1592c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaaba8d57629b46cef64a90466d062588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86f9c1cd60b116bb25423f2a919e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e0f7b8021db496f146255db4c82f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29461d14f949e2ab6544ae76817d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f9c271c07d39637eea4b324d9ca8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a841d0ef592523a01b861f797f19ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb558721bf7f545a21f98db79a44271594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16063714cea8c5ab292cf3f1e740b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c20beaa185bdf24113784b7692757596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203049ff55e1c4ece0d62cb6b8ed82b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf283a2b395d2cfc7f31803fea99e1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f9e0c4458ccece09bb723c5a393b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b0b19b4eb6f4f271c63ce5e86344600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb2a4b34618c4bc730e2fb3b7bb851601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68410485ce5398c2ac7af9e204b9cb7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab663f801613752e08b53d7e72626603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc866905f31c2754413135ebe8d1c91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec626a2b72f61df983d0c445ec206a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861266a7675308531c92cac3a8a7fffd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f6464e8e18d32245337013f31bd89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88f2df781107bd1ee10c1956f1c55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174e2b4462ec4854221a027fb5101fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe083a06e6770b4d8c213e025ad61c8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a75ca9fb612b3c5ef9f7b127bdd4f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e557cf8611fb0b829294c5397ea0161612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459675fa1fb62a746ce19aeea2ebb87613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ce2ae22d9109cb6d745d5f746768614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273c74e0864c2d56ececc70a38b6c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e255eaf646f78a1a48a5aea8c05d6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca69f48f9914ba2ed23154dc55f4443617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9ee9d4071bf58228a7bd5471c02f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21aacb94a9cdeebad619fca99e766619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df3864c6b27ed90372e2a47797c4ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f4b5755462cda54a3011583ca2aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26838a33e95fd9d73f505932dceb2a5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792727e940795d9033223864833a9e88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e436303e3e3fb38abb0387387ec69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401acf299aa0df5e444c3e5c41ac15c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd6e9a1a1958caec80d46e9ab0fa7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aeb4d9079f3475d6280812efe2a9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90105908f79c4c27dda32e3a7e99dc79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5129c39562ecafc348f5a2cc9b24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1074c8608b14e734898c4a90d1155c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ebadaa0f7cc21ae247610e938fd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb825f56bebf7811f5e5d273a2337d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405861438e0d1384556461947ebdcf29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d49cbb6dc7c64537658744913e909634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92dddc0725e6d0fea78cb562b941a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea1870297cbba3653a09a8bc34fabe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec5d390d74f5cebe30733c35c0726637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789692e8c4cdf42e983688fcdb40640638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba454b4a4d7efd34e170f3ee125afb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe18d58e6f6d0c9652256380b2ecb2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e4b444f3b83304fbe2c325fa28db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e554a2c81f5f5ec0c2a5255e3090793642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be830ef09edb345725bdb13429c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a8951aa8e538690048bb6b4eee3ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759b8caaa71f3b9fd8e8c38d9748350645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d613fdfb2d028a2cb13f3f4f1839646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20dab807544b4494c07cde2332447647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d279cac63fe4eb3d6c9063e2318fd59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fe874c7c9423b69caa3b92dee47ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f229dded74373a387eb0cfe2653e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc210b6bd2a7939f5d6cfdf9601a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb468a9dcf30cb3d12cc327642db91c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8ea0770c30d9dde28250c5040486653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada713c64d711c0f33399f6849921d46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e2644fc8b98c8495a49123d938d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603099b278b08c5b73917d71621e3ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549767d97ba72b0325a9ce690cc3d166657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0380b6c9ece018abf158941312a9f88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e30a66e26a74f3afb25eade39bea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b092ca1a27e5f0f749a6fdf0b8c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0724c94a3eb93744c43e6f931b2bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f464708bc1e07efacc41518540bb4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3b5a755564aab81d89414ebe72fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27eff83798ffbfb6e13733befcb5e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be987e7219fd0f9613756b1b085c94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f6c2b2868337d727b945ef0d2e906666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16bf1ce1500462754df8aa8c29da65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860aab42cd9c16cdc15c91c903ca4af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1c1df45a7c739f811f2a7745f39ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27efc7dcf8aa0740698ff40667294670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c606c2b1ce4bef6ddbbbf61a258fc33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b688a135cecf817421174e7db707d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282481c58ce8fe87aecbc246206891a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ff51377c396a84351dd565f8f96ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b468cceffb79f22dc3ee8aeec765675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95768457ec5fb792afb0c7f10f62397676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e5f1ea744349e835970f8c898cd06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25af03ff9560a3b085cc83aa909043678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf95da9ba6d7cf6ddc3e468891722679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e78add4d9e339fc692ad4d10e9ed4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2fd23d8f7d94fdcee5948f6ca2872681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180f9bbbaec4ebeefb64ffb4c634f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a7a1fd216184941c3bada4d276e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171847ce0d39af38a5580baa9926f2f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5ab0e8cd8c2d0989edff3dc6a58a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac89b6444ff8bf27549e63c2a4453686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec1fa42aa3e1e4b247bda67d640163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8bc361935a34f3bdcc2d51918e8ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd24cef19fcd25431a095133e1a533689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d00741d315be8a0c36667f33ed69c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f77497c1bdc03d1d79c8806d519cd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68167533c132dddb40329c2ff04bc25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94f8ba919d6573dfd5d121332ce180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13798da51fd5e483f69a181cc973789694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0969da5791b3bf68f780bdde28e79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cb2b83851c47250d58a35efb0965f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36addd90c7f098975c4249dc75cdae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba09e5bf179eb0833278ad4caa01b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b7b6d42d7fc96e6a7769f6873f87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521524fbd6eb836430699490db2bcb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec35ce9f1d542bd5a3607a26fe1d531701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c98605cd93377a60c34c5aba66d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816abff3353b72543f26ad123704c295703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd107312200d7961f3defabf866e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6eeec3348d9815fa0a817f14b141c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1735bd0da2c470b222c973521d980706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77012aa15eeaf706b3590ae47d9561b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f39709e199a6e3550e4e1e2ef1a5bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec87aaec911546ab24772d83af18a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14569f24c95647364cc167b82c2cf93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805603c6744cfefb44ef0b077df35cf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690fd4703089c12b401981f6fa5b943712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3d023ae46d1962d90b4602f5f0683713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197b270ca4964e949f40a4d7bac8e73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507680c3669ebe4065f76dbfb2dffc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a14285bb33e2c631885010c78d2be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7bfefeb3cc9192031ee14a5b4c1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe30b66a61ed9fc8493586e2e606aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a07b5629b056b3b9aa4790608e740b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a99bc933d167b0584879dbe5eb36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e42fec7063494e8c3e1ac8be23853721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc403fea1987da6bdca6a452d805a4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43592a67ce74d2beb0653ed76b00d1b8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020eedf182cb12f370314abffa4dd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae282bd813252236e90ef1c052a726db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346edf6ef7dba9eb9c8706c60437be41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476bf958bc57b50a75bb58ec2f3c1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bfb7dc0cddfcf2a0291295337e08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e134962b8d30a030d05d76daeb7d20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2d2d307e7c5b1c0f6e5ccc47f54d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe763497cc3577c3d483bb2671bb65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f72b68ad64d2a75d850e83accaeba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29061bdc5d68a6a27f66b7b1930cbeb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e63e396e060d28add9aa085fecda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049a178f319f774b3f26ef806fb5878735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b10d179107f25365c2d04489da707736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5dc4f22a9d773e88675f0d694f5fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcb899189f3c53e97c36670dc0dee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6547581e56b1d6b02c63316932e8c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa15600b0105dbb0251c8f41747722740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c56ec30b4d9e226c5ef4ea28a2ba3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa44095f03e359574749659bf2a07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448d2be360b648d61222a6c8cd176b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab524e78a48153cd9ae2bcdda9e5d64f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101ad31682bc9382223882a86167da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b0f1813ba6d00420b8d7ff7f8730746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d521355ab5f9c3bda98aaa0c61d143747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd5a15260c38035e03427b5ae895a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc248c731a088049337b33aab3fd52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027d12c549f2c5b37cba79f83b7cf34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84bca63deb9c57bb6c46a9435dec6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96088ce71f0cf87136c806b76fe9709752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5e40bd8a2852b3fc9c1b2c5c9e29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1659e38eda2b218e1eb32fb5f6a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876031843309d1e92c462f440b1898b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d4656a15f11fa00c6990eda9d8105756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c53fe1e5194ac5b0530aeec2d1bf4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004e49151ce15ba631e1a63c9f33eb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f9887baaccad9fd2e2a460fcac4f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427e409702cd531a0174042215ac16760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b5af1727fea3e6c48ff0176c8e37f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b573ed6270f44b3ed162bf21395ff43762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78480d1756713e256d0437b0f3e3ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5829be73f4009f725f8734094a66d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e2271b9a57ee93aeecdd9063d063f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da160a5e2ff14091d1c8103e13873065766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae664141e911d627313e74104dd14f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51102f201a0ad86a2e2d1e805be0a7f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf9643a1d16ec3a221ddb274c77cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee7bc5a959cb5b05a0ea961c285b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b21c8486327aaa53ea0e787ed2dfc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379e1e4b2795868ad1fa30b96fe5497772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785313d11a54a3e5636db501ec358cd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab61221cf22778d941760c61d3ab9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9652a73bf5fb5a928528d52ccffbc3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7ca7aa3d3d271ec1082ed39137f31776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb205cedf5071d82602bfb7bfd4a115777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47296c5820f9d1956ebe0cf3ab9934d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a280788e34a6f4657253ec6c93b3d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8564c90f7bbe76e7108dc359ff288780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f3b76df28c5971c50d77733930434781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a377f495b3520a4b6bd39dc74d6aea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8762d08f4a20e4d6a5720a9ae52d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e45e3ed104758328bff09e1ec964d6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b892a2a2a9736349a5d03c2497ea1d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8fd2a54ef21a82b1ae8e33ee91853786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526040b10ba712999f414698c25a992787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e19eb21154d8aee2cff4c35662702788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9867c4b5b5bcf62c3d9a661609400e2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab845b21cc9650c0ea5c635f7a9bab4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53a42cb5e6a03617a1cba033b37dfe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c685215558f2c79fa424369dcad9d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc32676595ed489be514933b337a4c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617978af80eb329fb26a26b57b4878c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6320fda7c30b5ff87cbdb9b86f8415795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e41ba4d57d061e0e590fc951e794796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff756537201e3b1bb5da71a8e6e66c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06dba5406b1eb7c5aa9de097b6f64b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8fa590674599bf8eeb21c0600106799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e089bfb33fd55df4c87fd4ca0d88e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05319f31ae4540b6492a47507e95e2fb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6cb6dc24965991aa9daed268017db802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cbd99884b607eb77e680c68ddee55803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84760ac3be9c657ab7cbbc706cb69ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb46a18cbd8e746f5cf1bba4af7b1a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5059295acf2b28bb5957a0f3fb457806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376bdec38fc2c7111dd8bbf20955a61807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b13f64806adb39416203877092328a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb903eeae06722d300a4dce2a4d04809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b31b04f61fe7f35f8e8593bc7d045810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec67ae7cd540a10c31ebef45370f65811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7553139cdac8714c155996cc4f117812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15a9a44504f6b38d5dffb4aff894c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7edbf2fd7db1673c43ed1fc9910bb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ee4e570bac2f97d71c759348c493815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeb1554995f84559cb8024473bf945816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f407b6dc4fda8edba054edb5fffbd4a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a34d89b5cbbf4fe14346bf35bdd8d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb25dad2048c26de254bfafa6b4dccf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea508ce25a667dd419a85ba56691f3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87fa5ad1877e013003f720cd1efdf1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970c3d04c0e9976f2495986f9ec666822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dbfd7368f4edebdd7e43b6e9d3714823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda98d4052149d6e84e21908021b713824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfedef26e1d24920cc134fb4b90baa825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266110a0c304f439a96af4ac461612826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f6437b9eea16389fd2738dfaa4020827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7783be400154a1711a1022d3348cf1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38689e069659e4007b0acb68f2080bc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcd219bc091304b804ceeb7a72d6f8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497e8f7becdf0f36714ee9b4bae743831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c713c5fa0d0cbeee7dbd106275e7cc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5c1a345b201dd2db0e646aba086fa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3e04474c5e9e5147f422a007d86ca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8a89e338fd67e8904bcfd626d1ce835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb03553b9ba60be44540d2d4fbbbb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dbc78670c4c22de466b16b0cb3ae6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff46539af07b42c305d003749f396838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14a305d0ff8408ed0261096cfb7712839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d23ff1595f08c9a8062a4d6d70cbf8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7346ad5ad195c7c97ae0751f33620a7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f111514009071a7955a55963082002b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0c7aa6079ce6ba6952916daefef8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8871ab3f9759e2e05784ecff9486d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e85a2d009909992897a32ee9fc7e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07af7d905fa0bcd615e7d4ac55b340846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b877a58b385e418667cc7132107ae847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaded55e12fc359e4112cfad89e8874848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a375704384362355fec9d3353f38e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e164ae502df334a06c84954a14d7d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd75ec4eb66958b276cda293f6601851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda72cb15a8c411de3be3b5db0f397b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c2bcec15c55911ba6a3083e8e518853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c35367b2df95adb80832815a92e06854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35c7360a5ad950ca8d88327e155978855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7634e59f1a2a2af5926cbc80763e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb507485d7d5e3f4d36d279a0d1bbc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc91b81aef5727d30bbcf287a0ec4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81728b8e96469aa116eba4bdde933fe1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd12721eec5be6c2725b8b3e0109b4b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b3dd20f7a8c3b5fd89ec285baed47861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be56af504ab84c68f257db2da3d7038862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b9ba34fd72dcc83766df533b4c83863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a00a0dc8edbd16ab7d0e27c693d5e5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f889d513b1d7d4997087b0407e7d27865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b0d2bb364b3d2a5d8c959a285530866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a50b347b6a21de510777b74296e4d5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c7f0b5cf58c9d652797ea460e69e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d957d344f4b96b3017dd7c3af255a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a734a0fdb2613afc6ca9935a07795870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff97282d6a49e5ea2b8015cc56b2b2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9e982c146a3e80e75c68497d96169872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253121f658a53e82ddb02dc75282a7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0f17ca5f8f6e81c4ae71db4652c54874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e966ccd84dccf817f881c3cb92286f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca9bfafeed28ebb44494a45e82179876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056399c19e0269555fbaba6c83d8166877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d803ff9ac5ca8904a77c8ca3f6b758f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a173e8fb275c38bdbb256a26f3af62879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30bfc90efbaa764bbe071c25fb76fa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774051b7ffcd9d4bba0f8dd124bf8ce881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a50d3b0d23f233385104b5a32597882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8caa3c4b244ef2698247ed7ed869883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6579fa0057f3a3110925d862c3980884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0d9bbae3f2d9a4dc626eba97b2f17885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804cb8429f2a4844308d6d098c39401886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1006c49adc6c37b5bcd712f297df01b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67aa44e961f7a7d41484a56fdbf20e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662100ab5be24a335889b29a676247889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da076632e86e23c2a901787ac088c0d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20297949c462e96902a7b41a065a5ce4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17dfab75eed81a6f0e9fc0bbaa777892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafaec421cb9c9866b393ac65af6bbd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0398dba09d72ff037d6543659d28006894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61452da22459478b01250889541ad5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e53f965de38df664cc64510e09561896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854a6bf77960964ff6af1799fd0aa97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4dae7994639e13c5c0ad33d584dac898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c3ba68dbd9792fc268f2b6e2842d4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d02f65436a8c1059bd02932b4f0213900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd0f3b9a1200bd0279b132487af15c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a244df5e05a4d15a1bab68634b98f1d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c3fea0b509c287ea9544123876bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fb4194bad16cfe18b53d587bdc78c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a3e4d1a59f9e576d0496cebb1a5a6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddabfa17358907fe31d55721344971906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815882832a4559e03d7993a377063ac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd9c3b17ae8856d2e67fcf6e18aa6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02d2b1f3f4afa67c330035616368fd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce27585870a6d07e830085489a4840910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485acaa1e4646e5af39e54deed4bbd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17d6f2f85866edd71941f63675008a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33664509cfcdc589587ffa633ebc98f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31695c1220594bba0de9eb0a9a87e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34b0b53e8cf0c4c081ad178a2ecca7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ede9acb116bdfe778f3dd41f7b26b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280cb057c5aaa1b5bce7ad13f1fe98917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc95e222e12989838c0d3da8055de6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc6bcdd86a10e09b90a31abb503ba6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7df9aa7c03d1c6cb51fc382a87d85920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85e02fcebe2ce57ae2ab27e2a81fad921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1597a9b0b847359220cd9e8ca3a74922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7ddc2a7ab91b75fbdfbf47136f14923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c77e560f992a06a3808783960a97b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18357c5b14b39dc7cf8881f82904e19925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655672b2dd01936a69838c48d4be8a6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bd522e9aab6feb5b4234c63932ab3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01972da2201451f470bed2d6d62a9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac475f5c7da84456ffd02f1223683929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b02b2a265b147bff19f7f3d968605b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be380a19b86b49334793eb971dcd8b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c576f9882667d83d486c4c73cf9f680932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641055a819132ad85b3042fc43969e2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47073a518ab2a639f6b31075a73bc6cb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0525dbffdfcfd3663abfafff1bd16935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ebfa9382028a71662643cf67df1c4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e255974ca1d51576de2a001d33394937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540c2151e929c197b5baa4155d6f819938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586cceea5b44f6c67ec7de65253525939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafafdb0be4c1d7fc48bcda5873c537940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e881f26bc923ae595725e7278df67941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23ee74faf39af90ce362704e30fa0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c651b27f7b111168c435a487497ecf3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a034527dd9cf0eb50d58d24bdc70944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac359f0d6b198e772babbf4b1f0bdde945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eecd17f5ac4dd2fc7af5058a66a60946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caeed311fd2a0289547f46476c9260947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de8d05f53c392b55859d03ca4e43b4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cfc4fce809839677d15c0993093a6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11493cd31a48341143592b9ca8fe6ee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443e85baecf5ed956eea2de1bd35eb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f58cd4202f28d0062c8701b85108d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7383fbb9f0890c920ee972ad0c1278953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c9168cb7714d73213b66fde4bd9e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043479d16e93ae490283774588f42ed955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536d2957e80c8a7d300a5988afd986956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d283bc8e63075ecc2d01d2f418fc19a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca9a410238bf97e4b8cbd5663469e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b468aaa3c117e4c74f72753f4bfd96959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca32c75f9a93864f8de596bdaea419960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a463944cd209b4cdad8a71541c695f7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383265914daf97b566c7d9f49a9e1c21962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9dd97cd6804185eacc21254547e63963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3346129f99ea963dbf8003c86db1a7d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac43336c094e488bbed65d7e69ad0e3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1202566321c86e8ddb9901a4df88966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf7fb7122b9e05455fa900ed1733e6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1ee3d24936807d1a65e0e1b4d88a2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834474077f476192684b0063674e176969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998937c400c3a7a732579262ed88f9e7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf82a15b82918e61219fcac7cf4e5b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de95f687de1bfea7dade89b3a9102d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2572a5f839a73f83456fd83c6fb9ef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b64f103e3e65455ef7ce33cae73ef1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387c15725ab1f2a4033c47c6c81cca6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc215e5f4173bdd8dde2dc6b5dbaf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25761a35e1765b70b4c1e5c86b0d43bd977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce75f70313c955e48e80ff6cbb0cc978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8c1624ccd536306e15da03845020979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494363c5f635194a18b36e5919b42346980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b77177acd93a0271bddf4d915f0c6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf75f42fb94ed440e5ae2b6f53046982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a23a3f622f406fead58ff08a2703983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6bcaf0321f34508a1af66e434b43984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ef4aa7ae51340549b5254ac363c0b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32176310902761c3d22baa0bef2797986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e4c2979e93f27467d3193b559642987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36bbaf4abd1d88d718cb2388b7c4f4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28a09e9c2442dfe674d8c82e9e03b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce6a6477736aa1b8771e9bf10edab990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423adb6fd32933133c700aa5b6cac52991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0a251c31aa88c2ec85cb2d56e296f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a06fb6d0a9c51f9ee8f9de3006e010993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15041eb7b49ce0dbe4bd09d46bc0e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f75021d63789bf6590933d0fcb8ad995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48dbc7d9be2721f7ffd54d911ed34996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5643c4c698e70a562bddb0c4a2c5de997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>