--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9eb65e6865e1a9e65bf608e0df45871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c442cdd95e2f0a2529414ac48a226542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f718707c64a59dc216e7f49dbb6b7843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeacd74aa5003364da018c46400af784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d196c0e89f0af69919d2b30ecc2535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea5f46cba2a47be5ce15ee3eb44c696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397928dc8f178614f4eace588bcaa137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23023e8e80601fd5d3e50a68cad182e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef29bad0964ff11172e7a119ea7c579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202bd5f07e16bd2e08051807b3e9f6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d74be5b61ac4b097d9b22a2b76f85b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277ed6a8a6653cb574ca6a10f5dd92412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d42c99f555223492510b68c9e2e4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a96a3e9b28c6c0b77f5d54cf81df414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e94837b82c9ae85f21cccb68393d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750db9e2c29c1be99021189b370ef12c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9f01a7d4cd592d5d937e402b129b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726c8b0c8965ba3394eeaae6bea0e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e31beee31f248a83b0f996c0cab2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429c66f413d88f5adeb2b509f085ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c6d523348104da15ebf88eb67f46d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b24f955855792a68f6ac7a9af9b4a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742455ec259ae5632340893acb3a13323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f87983db249b5e353a427edaa2ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df633d2c99d1d85537ded25dfd328f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306432fa38e260050af84876958504226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860214bcafb87d765789eb528352c0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f711dc487a64ef2106b4b63cb1e56328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba19fc288224bddd62758f117b7bd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ff41de5a4c22a53354b3100cfefa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416406394091be6cff7253e9870f26ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bdbdb3dcc137c15ff6ebe46dff24632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de93b2a576d64c6bd8a52ced1267133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93dfb6c2593a7b52aa359796efee1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bea8d4e599c260d768861028fd0adf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571008d9b11bab088b6cd7c0d7345f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4331aec66bae444e8a2573c5be6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eec5ced875de51dba39f2b538717638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c0833f51b4d921ce93505e68162939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f01ce5ce78b93acdc6ee078da0725740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f303d1e3f00bbda1cef7c5b88ccc2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df63f829f4d83af1b781fce7d754ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfcfebeb49c6dc6021ada825c1108f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49db4ce06e8e29dc3c53c2c4746f2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5268a57230b7054268a674237c8daa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee59866cd787f4e52965425aa2bdd5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9791ffa9462543591e2ecb047d33147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c34c2209689065fffa225e731dcd2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68754a5c0289f19109c3562c51c2be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe09b63163114989b3198b94e347750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b55e3687821712e6443b6e5518e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9045d4e128cb3144c4bbdf9126e8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487039a78d355faaa5c35ee038427d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afb59bee35ad75eb1bfef50dd79f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfc501d3f46377b6a8f2dfbc4c35cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579ccf1b0a67f1115daf3953d3a8cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e776a64b4c0dd69314c626c6f080457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97109a6db56199f100dac499469637558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e4ab54fe9690517e5e6e45cf2add159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47475f4d580d7997ff2a9eb88ce6717060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358dffd98735a7bdc6cca09b69f22161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe9ffee8bfd31d7873fcfc918b3bbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2b7fb48ebd3471409ac09d290d9fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f238f792b4fa6b7ee7681734256f4d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d4f28daaf040e16ceeed621c393dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597819073ff234b91ec1efcea14c432a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab088b08c4f84c8f9dce815dd6d979d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b0bf5d365511db87d9132627f07968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fca45969e1d132869cc2a4c4950db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319b2445ffcb4946a446787e53143070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71612a1a2f0d9b0e05de2cf2e4e7af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83bdc135bfe766a4383ee28a4cadec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad88f0d289b742b0e75f0ccb10779973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b80a4568b83b75cc0a277b369ef9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f6ceaae33bc505136a6e56c9d32575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798ebc11b56c28bd7f8b7630dbcdf8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797fd2279f595b9c76abbd7e76e26877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ef6a424a112bcdb73330d712d93678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb441424e3cc3a4a5c8119219bcf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ad9006d6738cf303913bc95175f8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592197e4a6238d6b827b554f6eaed89f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad22b3bf16ffdc082e372e417d21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e4974b65746510f403de912d69eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c969603cc0fdb68093ad5a8ffe0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89be03cea0ec1f85592852093619ecd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4090ac41c2f4b1f83b9bcd3b730d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25d57a4fc40a6a3b1dfb27b84004987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a0b969443be60699b258686675ade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683f647a5c56b9f483921f9dbe158f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1922fee79ea7a169048a17aefe7c2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55089ffa6cac2a405a8a377383088d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46b0a2f6ff6a095d0cdf7b06cd4fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840c6f79c4f0267b334f67fcec117c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b98a79b4edc1b5f61af753f3d486b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3a92745524b2ea468df8f6e4fb3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4a69c545d6aae1bf2bbc5ce2210d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd579828322de566a90e8cc4b8c020d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ebeb4415246e18f229eeba51a17b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb0313f9287727b1cdb2eab550c58699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532292132a68d3233d1c0bc0a428f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f94ce3f8967ab0139b55d8e5d62c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57dbbda15a5e4537c4abfd846a0736102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ddd504c6deb1fa6768afe85867026103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7d5c2891fb9cc56139f3b85015d5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314feb7e9f6547f2088ca48aee2db46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e3478d4f83ad5af01643e5f44f4a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e71dd8d1e483d554eaeb000feb25b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650e0b18ac137e5ec0c9c3d685f360a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c748cd64379ddfee0138f65ce2ac34d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8784b9217d695ef201e6ab4e027b26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c69e84320d7ab5f6d043bc171e263111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f24e2ea7350bb243fc9947618bc1f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee65ef48bb825152b7640cbca94bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff73eb7fcbc0b7e721d93acbcc2c902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e93072cfece52863d6219ce3cb855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbfde75ec4131eef340c52c8cb07c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce85d23fbafcca5dc5e26ddbb73569117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c70b86c05edf4c814c1e0c8d9a3e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1340db0b0aa7c928adf3339c378ff9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89d06b4e200ab2414ed1386c0d526120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763228ee38f920576e146919064f68ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e8565554b7fe8d7254f0effcdf78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fcd8d7f7105278ae79eb2ff00ab80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4833c7efecf2020aa08a410bafcdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dff3ad9cd21f610aa31caff178363125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd66c1062408d5b35ed6b35195d88a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de7af09ad92b7173d95e9cfef177b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a710406ed3edbc7d48f91774cc0a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda75935665eec95b933ee6e442443e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7ff47f0e8d4d62e85255e79e9c9a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f48ca11c2bb63c1e99ff918cfdbb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4941dd65017f8650afc8f831f4859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f85172d66b1299a0585ba331346395133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0d123ac0c41b2ad5e2dbe1054240a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772227ceb8ff0e5765de6d69e0adbff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d5ef22940cb71b473418113658c38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70554005b81acc67a767535edfe3c3ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f3235e762d491bc23ccd7f1011771138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aec9bba1983b7b029f6205600c36c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b4d83dcf360b527a09d776ee22ef7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f831383e7401f761b7a2bea7eb67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc1098600467b0f01d0535c47847f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c15248f8625f6de2dac5549f66d8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657bead40c6b29813c258aeb7d6abb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccf887bf7455c6191136898a577e79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54c6d2a3383b9b6217c7172d9e80c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6277a663331dc6fb367ec6a00f401147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a912f870b1aceb029ace0edb16b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51e8a249f660db2e6041a0efa08bf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d446495a1b475b9a64970258e3ff87d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494a6792843559c4788b936fce0209151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23d79eee61bfdbd0490435aa60fc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ddd97b8518c2e637f482beea7b58f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4daf08985bdc8d14ba2f7964d381f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8b66c3f39de5811c4bc271cbc7b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e44c2eb4eee4711f7d43c50236652b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f784946ddb146989e265dd9bfdbc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936550f307c94d24a6226f92c6fff7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ec1477440e00a5df01c39f010a07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb9099796909bf7725a08d6bbd89e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f189c0a14a9aed6780f6d13a062e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f8c77155c4453ec3cbe42cdf88ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b139d4da3788544ac61de5a2b5a16d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073208753b31b5df36a52fdd6d61f18c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6756257126072fb4103175010e4b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b1153f2b6d0db4a1930a7e2b2636f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207911cb54f0d2cedfdd23e45dfb173167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7debf1d749c038dd715dcc919c129168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bbc028221144ba6e86913aeadbafc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832948d0c085c0d6b106972ef4762466170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4943f18c80b1388b5853fca57877e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d3c0ef258343fbe23ea8eba39d3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14d94c1af060579087a0e3502d891173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03294e7013f38694225cfad7d0b4d0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425711ab09defa354cdaf40c3f6f8d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def14a8589e2a98a2f47dce26c4dfdbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a05a95afe707d1e0c7e5d99aa633177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4fbbec47e71ae7879d4791386613f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d539e4e11d5b4e90166ac6039d3c45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da7dd0ac7d3040ff88948f261d7521180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060df1f433ecdd48957da0436a00ecb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b9e402eef091bf3d4f1cf2f199b95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c71ebe24aef6f926fad43da7c0c87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f9b785bc38b11d21429dc2db0c9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba694cf5642b34e608e5b5e9b5570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5937fa0b6acff5b5a7849ff8a9c00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e310669a448fbfbcc4c3b3da82c5da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efaf52a50300fe1b3aa961ad4af884188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d68958cc93d62305c3e6dcba58482189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23ab115b3fb685eefd0a3d00efd87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07cd5a5f6e52e03c488c7543b81261191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194b2071d5914e4ec9c01cc45b2dbbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a7f7a7d03b66837c13187c2180f48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15765ea9373d1cf69b0f14991f1ff257194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77cba846952c4c3f5370f6b1ff9bd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da82f726cbdd75074270ef7a2e836b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265de61e1e8233ba11c6f8b9d940f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff528fb1f76ba96b5f3be6ab52f3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ac0d64f1d0f52e3331298df49945199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba1c95a10ff504c75ba66a709378c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc22e7f8a9e5529f27c0d63cc9c4ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b0aa8ae3cee912c0fb6ce2e3793aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da891c1dc2989216c3cd82ba2ac405203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0c35fcbcfdfafdfaa7ca7a4e1e8e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef304216a221a4c194faad471aee4ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0a7e48e10e247dbea367fcd1cd47c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762f72c6beb09573101ee664b27634207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016a52670ff052cb8619b38f861bd66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b34083fd5c44bcf8c3dc3544cebac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefef3185c0155c3c5b13a8c5b80a2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce3c11636f3f04aa8afba2106d9fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf88e7b3a29ce6b7f89fdc0465018212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb9c4bbf6a2dc49593824a6df05f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927b07420a5669dcc81ef1646658de2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc32027485cf42df42b7a993a3e285215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a949875f6c10ce3b08a39da41ebb7b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712600280c812b7dfe27172f6c3f882a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cbe08a812350e6207b373bc978ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ab8cdda3e54b5c044fb9d9eacdd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15428fea4997a5287bd5648ebe00f3c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1559cc09c077029ce5d23e761cb61d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da80c4dd5c583954ac40e5edf0e96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b036803728183d0502e5f9fb2d73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587a820a5c194bac6f0b26a6fb1172224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb5d0636ad6cc97918bf56db33e8bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd69793e35407cd852054d956d3a0f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d41b9fcd95677f9dd92f7b9dbd7b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f09322a0af5c06c87532d82d25b7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af13e989d572a9a230e986ab5fb2d19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc20f7a0eda1702095099ac1351dafa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386f395c9a17eeb74bacfdef243dbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5f2a4818fef2648bf03ae7768cde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34164368ef5a6e2e40eabd60b12c77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cfe4e450bca1fc385eaa91722f89e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5f0a8a8eb96da96830f3aadd5965f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a405d32f44d02efb9e91ef04dcb6e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b75bde304afe1208db3861d67c064237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aebd48e563fb4e5a387be063e4dd7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a71c909c3877eb4c7a6c24249f174a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869c4228fbda7730d1349656a07c14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa784c7f1a0e2c6083fd747bf5569c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3606c28f4ba65d0ab5d50ca9b5e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28e0efea2789d2cd225c9c9ae3027243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377572b89ce15220243e50dacf396c98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120032714814e024dc920abdf22493245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6bd036dd9202869ac9572f29c74e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6c8d1746503d1681ba05a3afe7f2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1e305395c81af9c9678a30b759eb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f13b746872475a31228f3012718c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bd5143fb13e8008870e6d7642debd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03b623c8960a0874ca9f42b2b7efbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1d2ccd9a55f3f7a542e44407ea30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42ad44bc02ef88fa38b1b709eaf373253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606f974a3c63eeb35bd3972825c1d24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a30bae990a01ae0ba83406f39453255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6e796248df055aa78b00954358769256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b493f0e1e6718755ba33fdcf742c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe07502a72a69444e55afb024e5a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f088db784134be72ca749ce08fc5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf04a8f0019441b0f9eefbde561cce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e934433d949939195749a86ca1fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8031f8b72d84976ab62d4a0e0afcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccd7371dc4b958ba47f415c87cfe20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff1abe960e284da59130f92433a883264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190713bc1fa726b55ea303396ceaa81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b223354d625a2b948aec3f9d0b839ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9730d6590338986e190544849bd6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8587738b1b8cda2598d629d3e0c72d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac6f2da65bf873afff2bf31b81cb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a25ddf71d2eec6949b4bdebb684019270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586141ec50478ae6466a0c181b8a693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab09e0274ec68a6156135ce1b731fcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37342560d4c04360a8ec5f4d4d3b74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1248b7576dda9f9698a9f882e0ed8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ecedbeb69d7a052b40d9352aa0393275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdc206dfd8f52c9aa3dfbbbb4fefc2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1e8346ef7468105fc860d9f263f0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbadd208ea8ab7d367c8431e1d3314278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ce2e9cabf8dc14dba336b8a7d9855279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27756c425bffa036c86010abcdb53e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56731975836cf16e465e155d5a37afe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf803037d705c0337bea151e29a57d42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210a417f81d6e8dcba4fdade68d1d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951f06735b7ea1a88ea1707349326a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60d6974a843e843a96783a158da042285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad995512bdb508896ff0b2d1c6bd19c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75b8cdda24d2f500b0d1b1d6267310287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad18b068bb8f6e9b65ad3d146e68b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c1bbbd8969257ace20c0c908c273d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3229b49505dfd781278557bd3544290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c77effda76eff89f157710fc9e248291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6cb0afffc1c8d586172fc247f957292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2e8bf5463e164f197f6a992f4ca1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda062e8e230d1f0a0d1721496c4f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed54a642a9455c4e757e344b42f567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378387d730147ae2568c8dea9310acfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4a12ac944549d0c720c4fb983ebb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561414ef20410e9d7d1722012be253c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843ec12909f36e0e48d3dacf3329f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601660fc7245e6fa08ac3fab85f12a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f86e2449a30973f6bb89749c1591301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6892409cd6fcc3d42d032ecf902423302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c14a3f8b5cf144caa690f7254ede303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a10d82d1fd1e14f580b4b1f62b9198304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746ffc32c6fd59393f29010fe1b52a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d47e8daa82d18d09d6604b16a8aa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126980fb2e712b13480c2bb6ee2e331307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e8911d4a6edefb3a1fe91e9233c88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f2ad564f9ff08e2322e28a23de6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc809b2a4f81a4785594f979534cbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef516015235b34dd208f74698d787a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f268d64c993360670069796126d94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a86ec1d0f08500b82ac1fd38d37bea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39af30503e988c8202d1e9d639bd75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204b08f32d1f94ec506dbf0cbdd64a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e07bed95e90c2eed77ff5fecac323316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e0575b2047438e9f337f6e019dba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9829ee0f7852e3a87d7ea5442581e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c438dfca215c93de0663997bb3d576319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764953e25cbe7c07da975b83ebac00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11448ad5d869f0327e44bb06939f9ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed3435595ff9b35e4941a2a36d58c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c49f17ff89925237b3489e964f53b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7c8c5bd280b2b53c688a1d46063e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3f5aa39ae66ba2090f3685ca723f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce386a5b4904537b9de7423c55252f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724b1a4526e29c7ed5a47d918464630327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b560d1819d043127d7d3e2ba4c582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7850abfcbfe8ecaac874e5585772402329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c173dbb61940aa4fa33788406201a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8262eca653339a1417555e99c9ef9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80e41b624599e1f64327a2508c7af5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff230a2172f1cbb0764af05a73950be9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def444a847885fdb8824a9008974523d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7fb690a2d66c1e9314d99647e714d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddf3be91b3bea5fa5a9f64110fe9d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a132aca76cb374ed062a01a9cec31cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a402b5533277f41a8a131f63087e16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b6fbae0abaf425c8127df0c622222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cfa2c3614f10e6dcb20a7a3fc994b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b3239b3c5908dd1e5a622745ff4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43164f35c57a0b89ad4e132b7009f93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58f82922b3872c3ffc929d05e269f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234666b75ea3c4c81a003a70c1b8c15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ec5e092429d286e0f2b711b2550eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d342cbcbe56676cde344a70ce9b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ca76172b81fa1eda6a3f736d6c23347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefa8a379dfac487400da03affedbec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c47459c42a968a47bc5e8a728fbdc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f0211f00c8a56090c7d706a4eaa4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa0155b05c3355cb6a72fde6a3d61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd73d7f49b6b8c63c403dbed8f795352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b153fda79cdcba89233fea883de054353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e472f621c7f93efcdf15d8e3ec94d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5230876f517edf3ff5d36237cb765b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac09b0de2f346a656386b516a0fa809356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59755b2e8595a536f588f5226d5af5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d365b49e42dd3ef56a171f6ffa5a452358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d56837418bb5cee9dd844aa7841a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8872b04756a9117b18e91a5106a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780a8c959ac78f07c33dc0c3313d722361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3bedc97f3901a98830e41ec270964362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7d5c2f9d8aacb5b28faedd108dfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409567842191f343a1d0c427f3a63a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e9c3d8ed9adc1110f0ff7aff45fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5282e4e2edbf352dc1d80f13d04573366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714938cb03c520404c0af0e13498c44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d763827653a21dd68c1a2e4833f2f9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69c08d115c5f78cd1715bb2002262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c65892a4e9c1e4e452b64814a32394370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c986f1e23494c32f2ed884160d7559371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73a87add8f1c796924311eced8532372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18f1429090eb316b3290ed9898ac6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759a5b281a0c18c4156dd5538bb081374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2b0ce2c540887e607390d95cb6ed0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e71fe44d5c114e15e573efea4d72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc139c1088f22388a5ad87ea34f8654377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dbba20d05e408bc11852b0f144a2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1826d2b0081014b95ba91816ba3952379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e15b10397ae72bbf306b93c5ea9ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5eca747a202c98f4d7960a712113bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41084e324465fd00063a0728d0e3d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39e73ccd7dcefc62e9b2941bebdbd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff4f7dcfa7343f002344ec64cd7727384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2f84174302ecdad6a379cea7b99c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927913f990183f0acbb722972f7fd9ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd88bf1c4f9a48ee8aadc44cd11e84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dec1f0dd365902bd6c273171b1771388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7327e123074a609e9bb35ee021fb9e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787faf4a5d77b6033610c536fc9697ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb73e16a00eede6633e056cc373f0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8247dac9aaacc716610e425185cb8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eef9148932e6941165b803691dc1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2dc1af58be62abcfc40f31072e4ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54705c61a7b24a3effe61da3216234395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771c554b10243c9d4d690a9c298dda7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4c593ed7aab4bc05f9f1d56f79683397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619eee4344389bd4b004a35a43bff4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d51de90a2c303c5a5a4770134200399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78f2568071f02fc9ce379379cefb6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6616325dcdb81cb531ccfe1be07c54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437558cb690205aa201ffd1f8a6bb82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef7e92c45b8ae4c95c5fcd6750cd6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a834820a41114ebe18311bced58b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4fbac8cef834c38661e1d6be2b049405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95eb64ccf5e37165e91c0c90511bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cafb6098edd50f85044df12665ccd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b418cb3c07f089288cf9fc3bc87470408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72abad41c48b1a86b0916cbae603d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802f1567ad176eca03d42770bde11b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab97ba39c5ffdfad18028e9fa2d451411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e28897a02ad0d883eae27544901bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59177b078420dff8edf3b529c3386410413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dc01473e48e7852a88bb3603256db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c46e597c5ea44e521f9a6d86f9ae6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777154dec5662cf978df3491796fae2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b37e5b82ff2135eafd447c064179417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30604b5dcbdbd092abc02d2ffc215f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e1a5e066f5b5e45e454aae3c4fed5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047054cd5dc11528ab17e9c7c610476f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855110f3981d3bcf4e8c781ab6ec8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6933c93885f93d2c16e29f6cd7649422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f934f1863cc2b93990e939ec803070423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924693c59b273e934619c35f0db28a88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207449ab44a7b7fddcadb0627818ba5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742ff621ec8d1a063ba0c4e8c4e052426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e53184477608000d8fc2d1618a10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20feded7c65397bf5849384cc691cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53502a87c56c5e1e793ac26a71d0aaa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f5b1fd364bae927dd398020b3fe1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e24292a4ecde6356180452be0e343431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dfca31193e3560129145ab6596d85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9eb13504386395b5169ed6a49fbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301c8c7ab68528a7b35f4e8b2ceb862434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28888395dec433fc921221607a90262435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d94c869f62e52873646d91023c1c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af87b2cba6f5c6e1f684c44e33e4db5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dccbd05dbd8b2fbc9220c21ba967aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc134444390435bc7b51887b88db0c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db942727efc8161b5e420f5d163491440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2bea637cb676f11b4f5a91b7edb16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6312821e79f1e9427d23cfdbbfe7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74f52b046f40349fbcb516cd3be7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c770d8d0b0667b77c4987bdc88e26c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8666aaeb8b981fc7468d1abfc9e3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1ac449ea776c8f6c7f1893c71bd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f41b2cd35de9dd1c86c3333f66cdd8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485148cfa67f8c9f2c9fc36aca88192448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97b6fb6dd1d429e47f67706271937449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fb56640a3eaaafc4bb101d344d438450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d736c1a7fec0d83ab214f5835848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a17255b0a23e0ac4306ed0fa2889b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782601e01e902078d67f641750c00e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad3f2972634546f92e335374239790454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b9b4a8456b485383f837d3afec850455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29e40596a8db7145ee5b008ec7037456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00204e86aabfd59cd343e23352cca7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5f760b2b040b001ce22a88268d66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ec61918e3f1c17c08b91ddc03aefc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa7cf5b53ebef66a2b8431959e3c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c655e541064850398ec71a5244a390461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30a767eed9f17fb8d1fa09aee3c979462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed96fb3cb1122cc1819270fbefb840463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f5f2c71741000106ac27267dacb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2db5b140f4e072534c0b870b7959465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57fd19626951774d45280fea5bf72b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f400c53c66321ed588fb9e1b2807414467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a87071ffb613a49938a520b02c000468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ed386c8ba5705d292faa740eed279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ae87578b8a63f02638df11a312926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67c3dcd3b3755e55936d478228bb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c03779a83359311d5c0f88852c4168472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3523a8be468294e7fa8a43a0463312473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108b25257b575b0fda5fdb87a9dd37a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ff1408081b921bc1990cb14f6cbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92827db82bfdc42e541a0bdacddade476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51c9f1bd5514d591a7baa87766128b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce1037adff8aff83f668090752baad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982bd4605bf86cff5d564f73e3c4e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0ebbc2ef0bdfea150dfbeb6de1f1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2ad0aed70a104e4c5b9572614daa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45041a87f7c2d3377f1ec021c6dfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a28e4d0959819a5dafe234e0567e52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6de111221289a80388223a9e53098484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed428f47947912f5231ed7c91426a7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230193f3c95ad9e73f972e725290f11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8629b8f821b06d521328f67a2109fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716877539dcc86aa586761df629094488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc8722eb088fe4c0472e6af5f02581489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37234113d5f8cb88e1c0da7eb05e271f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679937d15060d778e0850c5987fbab3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e637e2f8d98c5cb6a0de0082181e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003848c27dc5a3c44051b237e653070d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d05179e16ad2108fd2bdd0fce3e19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665e8a6b43f8c5f16f19cc3db14e3cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1802424f2a4bf05058eb727f1159e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834cc80f22165b51ee8f819acfe5075497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857295fe4b8f6dee7b7ed755d749ca70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf5c384d3008a381be44026b31d18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb87777368d1265f7e54224d0cba2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000fd8cd980d6760514ed7cdcc0a6d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aea3f39c17b7d9d8d3059f8d3faf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec627a46639d34680e92eddcd3be3a84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcfc546a3176cdeea5c69a3345273b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49a4955f6395c0447bebfcff5ff3bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bc972243c12a54e0ed3175f976fd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3242fb14e7121d90f54ed1a8b011b6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9648923151c7fbd9f865801791fa19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac865e7cc1a9463586d2c2f42022af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5baaf22ccab44be332d902e4c100510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61102db95a35b3984bde474b73684df3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862052674a05a45cdb0aa7c8cca623a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8483ec0ca39286fc8feaee13cebb781513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb7cee25d6380578645be7d415328c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40c4f4551d15770ef31347a7f8b6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c593e4aae5e619606c4f50e34900b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a0214b31b28a5139155448b4ca7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7193c94d804796b3777c649429ae2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92523014ff32abb0abfcd19e1ddaf76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd8c28bc40ed30a47010bfd75dfad5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec1cd5d6d363f251555306b9f6b27a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6fea85fcb0577fa707a21dc7d72d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb11230c8c85367cf1e1521c05f6670523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd467b5c4db4991efc7e58e7549bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb2668e0fc14218ae1946a6578fcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42bb4a897abf106a1b40d41e01e85e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cb958b0b70c5033b3bfd21450ac7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a863c3de9293f3cf2fcbb76eaa4c7d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf25a28de2652c9c07d5ed3c2b201529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235edf813cc8fb92a8aee413f22b78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fde212eb468b50e9803acf9411ec6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0c1a7d42faad58e7860616bee0889532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d2712d3195d2cd4ccfe2222884b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb153d111f58f0bf3cffc40a6b9d8be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef4edddf5ed343bd3aaff5cad9ce4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069049230cdf971fb98a729305585ec0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01319b12d8dac4d87610c1ad4333fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00cba90f1e22fd3af446afbb68f4d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec5d97d1cb8433fd935bdca497708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef173b01eb46eb1e4b95632ef52805540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ba694125ae3427674619890eb734e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34090014a2470feb5696fbc7aa940a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18899c6dfc17edd305c95ba4de20678e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19f4485edfd8cfa07259b3b260a5d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dde7e1947b49f60b2cd8e6c294550545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfcd3fd35a13bf2c5a916bc7e67cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f26b31ab3044353b48d7ce2b618ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b392a926c979fb3d9d95c69ab2703548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5a69d4f1b4d519f9b5065d25276aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68333801a582b4bf48d1bb9956183c73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e426fc7f5f93bc2c877e172431c0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c528605b18433b4b28a8af4292c95e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f9bed8f4ad4aba7602962c740e67b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cf360773147d3fe726d4e79952de0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60cdcd025f4aee59f77525d6477f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08151f17cf7139ca4628f975ec7d9f49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549dbe6ed4b1573156e4fe056dd7db6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754a6a18dfd7f31e0a9c3230e2c0af7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a04489039bd98347c51ef3a4ed38a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d261c009626e3e1e16703e6f14b85c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669ee4c0880a99b4abf84430f5554d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed50ad6f76cb2a58db8f52dff02c6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf242c1c14ca5d832ab1d7700f744563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db784b61ee1622f37673d4d269730509564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547bb4dda8e1d0300b382a2caf9fd35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d2826654be677cb473e3d1a36d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d549cde9719fb179e874934739a48e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ff928ab6a9fba9a7d7fbcbe7f8e3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243656bd4767df92075ade3ddcd3fe7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f3948379def261a816bd90973fd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4745e0fed7a5561a285b8c674247fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731427c7ab95f1810227807ab79bd3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d8c9b3ea80002aa6fb82618dd84e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc68b53054b0cabb10b5e5585517675574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c100c9b7b251c8a77a8b2d18d84ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836212a14059b7f05cb4072e4014c8d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704803cd1fda759f1e59395a96cb942577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e384e757326c82e719bc88cf77fe6f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a6fe5b406770f997fc76237c8d898579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162cfd31c5cf04e1d7c7b37d668b74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099419363a6a24440a377bf4f55af07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c23721e4d9cb60c593344874e2c951582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e308494c2073aeffb1ccea5098c948d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20384d66bdc20f4189bff45f16d31d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0fd1c0c15417c0e1e27d9af926a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292ed5b92d78ad57775d35653797f19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15ae2f75f0f1338b68ea71e962bf4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab5160720a857c4d7cd3f9f91c625588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb965cc4b98d448912c7e2116a269dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc9cb6766f3ceb6a7e164a022238b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981bdb5ec5843b884725a2e228c7f98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277f608693e43d3ac60147239a10b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9d41486e3a4b8e9dbd574d5a43a4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936264df688c0e3f89a50487667c496594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4060d1779aec50f2e5b6937b78817595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4bcd3ad08d11aa227da095f9efc5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23cce56cc7dded4be21ce3e5d49dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aa1acf45d204f4fb79588eb78daed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f193a8b80cfc35983313d6095b83bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d396e8251fd87e1fe7adbdea83e87b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff9746965b6c72cf23b4d33f7881fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a9f4846dbd666f0d0287d740f3648602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b46f66d8af4655535cb22e1e27ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aaab14a908e87d76d4b9528729af8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d931bef31ae9d6fcd770761c04649605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba920db02c37068c4f38852b298c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd83aa4a6703499503de8e5b93bcf3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb69a424c604f3471b5c32c3d205bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ecc3edb7173f5f82e6433b60ae7a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263cd6b109444f6e73fff2017905b3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d37f1488858c4f20c2df1a0ff41ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb8846f52ad81e1ecd3d9d00f720a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec5c273299784dcfdacd9fa5a6cb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c6c5f0624afb22f649eec1d258054614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21346fadc90213b037e9d338f1f8dca9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd5274490378a103b666e2773aa2cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711f4c02760b4a26035f68ab54abac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4d85d05d17b0e6da299679aa5570618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99145a391de51d86875bb025464af7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58924775924661233c13c032af10c6bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef76f96fa9b1fa9e2890de55811c9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c0d98907a8deb4ae91cf2e7706405622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f876e3a84af6ba51cfa801b3b439623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be98dfa56490e73e2e8323cbf97258624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441ef837c299ba1c8a6f8dce2b3b24b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05b82082286d2c3b9ec6a4aa6547d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e7ee19ffd8fc5108cea3b5d9f70f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404cc7682f7cd440fda21c43a3d3909628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d362ff70e354ce27a5e24152628479629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7f916517bf0be2e495d5d95101582630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7225d1bec24d578d9646a596a41fc8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9d41073c5b4d6717367e27610d33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310609d6c8849037b04035db79f5ebe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21c2b2bc94ee2711d7cd72bd5361cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00311d9e6cfe47da51787709d5c53fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae69e6e1743a2d10d3afbee8d11eff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e65c9db3986386540a685a69c82b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b470d336eaca735e26ab4b95beae69e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a10ac69b8a5296cc3051d55a44c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0370f019d86447210632b3c818e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1aec42f875c47449304bdca00b03b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b73e3199a4745ef59f2018a978b55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020505b7c4affe8d0453be126a5b7dae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded0ce589f7c5fe093a398481763606644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317039fa0ca5922618e4d2e03aed411645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5794c0439540ea81a331b0ab8e04d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9602cf71003b8a8fdbfd064b6afd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153739d3f33416ce6f82fe2471ffb75c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f1f3e9b787e8a5014238403045fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460ac100c26a6e9d13b947ceabcc94d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d778eb2acea2fbcab0f97639b803d53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bea8124df802e596d2cc576b3d76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbdfb5f27dc7bd9c39d366120eff81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b07d0eb93d819db8af57bb9c3e54654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba11cae2010c9d947f6f8e9b48c028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d2327a21d0f27b846d3447e1c72c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9078774cbd773a66d330e29172ed43657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c3138d43d44670d1ad5b089a8891658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaac689634ac0bcd3d7e711e9b6e952659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff669b4c73820c3f6c24153ecd0b2b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacc917a808e030053d08953590cbeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb88db2a804951dfca44cdca395e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40d14d05c0dcd13ef3ea91a71b103663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926972f4c25aae53b0ee7bc066cffcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c473adc325a2521bd5a6e1566ff5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6676ba3ad332759d52a6c1a976f0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dfe6e6a39c7ce79f16a9948000980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de3e0e0ec792041c180e8c1270be5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7298c78ddb8d0ded7af204065aa088669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a16e7787d1383bceca8f734613641670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd2a36c0280668d3bf56002afe10c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c58f5b174d0fefff2ce6575b36bd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031d7f14805eac2551861534ad0fad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb980b2a63fe4d05e0d37403f63815674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6d71b2a86eb65e676c9b7a1194f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c66d559503af7e5be9f9fb115cb6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7833a654e3e7ecdae08e40b40e97bda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff795a2b0f40e4ad8618e7a6f1f245678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370813a513b4296467cc247ebab221d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b0da529111b03ac065f35705efa7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753de69a8d13c27be3e7effbedc8d02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224ea549498734b91e5ce170dea27df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4046a0f62fb8cacbd50f68e5b0067683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c264a5f397347f9b42984993539e71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeee69f609e9b09c83a3dad1b11b16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2736af133f3350a3fa9967b61e725c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4336b633bb72cd02693cbc2e4e544b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa14145f3dddfc88bf6897ebbc61e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86dec56ba159a2bd388e8a3df3402689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a9a2b2f9c47a2345e86cdc9d3147690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c925eb114370812975cea93a50de37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934edda439c8e894b52b6aa86ca92e59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c2ae565519db079e6fe74ad8a4aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3e4458ad7c825f0a02d8339dec40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc014cdf9f74ef72d4e5f46bf1a9f26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0ff3665868e75cd3a6fcf4b4214c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e35a9df2c5e2e3e3ff9d89daf43dfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d456d10e24f4b519ee2d60d604a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a26bcb8b9fdb264df1e9eb9d09d0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267898d6ce061feb3d26ba8903d1aa53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f3114165cea38c456d47416cdf2e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a472cf4000633a1194d10958e06f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcad6232ccaa5fbd1d6c33e4e25f04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b41eb7a6adcf41c345e917e30d7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e4357f95a16db782313823490db37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20fc12d00c70bf24355779d430e32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b7ad2b08b565ad05f0c80bd70e4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c6e67100faaf8ccfdd40294b495b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05333827472fe31a202d1a64b74e57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39d21b3516947a4b81bf464516dfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3c1ec76409c90905f1536c145220711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b27e1f8c1d1b5ba84ebd2d3a785c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bbee6e0a243436d0129e3826a642713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b2e23a50f6d90b018e098d3558e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4ee3f0f426b5246909b9fed1ee275715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89170254933a23309fb0e2a2753689716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82f271aa2a24bdc1c3f8117483e27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73511f45b359b0ad225ac0578c479a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f43d3ff0f9e521e6cf405f21c38fe5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3edd5d9ecaea3fb6a1c3bb3854c307720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2982c7c94745a7bf143f9a7e85cad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb655038d5d4024a581a051a541f8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba148eec794c8aafeac77b47d896ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d45a866ef33eac050bb04c0001feb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b76634b67f786dd74d52702b4964e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a080c83be316487c6a67826e54e0ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd397194a03ce5fbb68600bae8e4c866727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60fbc5e158abd3791cf4ebd1b7c9b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e110954b2487e14c87b09db43339729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df84f7196fef4976d594c6f70cef23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e52581e96e3590a1584952ecb96cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b457f6e039ad0a1c5f84d207f965732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b908bfbb3b3fb8eff4842f6905d7191733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d1841e6a96accde01c3325f2ddda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58970826dc3a0a57c2878501b7d810b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13e03a787b9ea95e5f4531039a1fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d1c14dbd8c51d5aa51b974df3e37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ccb0316c4acc6bd2939fe784c0895738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2ac9c6e21984aedcf6a93a9c18469739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722ed2f2abfc4378ef99929d714507740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c63d746127603a1d4fc8c19e0747e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd287e4f45247602cbee7f3d375c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf13816608706acaef0864e144745743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665809d5cef47abb20a2778ded4801ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83a331775d7668da41c8a5dd31ab07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9d6739ddbd1b98439268ca539553746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdd3960816309d9d4449081c852365747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b999e0251b1dce6bbedd05dc0494748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84feeb7846bb3dc62477c39c95d0ec6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869baba139a5f732c4fdd59cc503995750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d24a229842e7ac8eaa5994d11fc31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80603c96a8cd4212c4dc56e463f8de3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa697088af3604d55f7c0453240ef2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5686602bc036ea5e788fd12d4d6eaf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b6db3f5158f3b5f27b107097a2fe9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218befd1cb629871ec5ead6b615e86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4726eae3e5f61f846e95845e830fe11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2562da6300dd3cb0d1f059f0fa6f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea1578d70da360f69549827de8cb4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf8a1ef9d6eae129bd540d70b35177760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdfc41f438e8736539dc1a0f140f4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bd9e9b25c070244688ae1d036fa77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f3816322ba7e94a5b23b59939c94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91992ba76c7cd7fa7374d53ef0f7d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f3708ef18fc8c04481278122c5c9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4558228887af4641e8c0365f33f85c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edab55a0295b6cb39959c72150c39c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0cbe1643c92b41afdd57a856e1b47768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8247f553299d660c57f3bafeb52d5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d471811f1416bd8ea7f3607bd395b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc24e12a2cc6115d5dc3d059a1066c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bff901d10e475b5cc1a1e1e3902a4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f573052e2ee1cb4318f703c25630773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61c414d1de69501e68f941efa1be9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f65a47313b5d7de876916a548d0b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be19638b1ee77b8af717da8006069776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb17f4c5a450d3376a422d1aa26680e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4722fb97d6ccee17ef36da1361e961778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abce0dc7ee95c96d85f48cbf954f84779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b302ef2baed2d640d984878939b5162780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca252cf9c2fd1a1c8f9312fe02440ce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bffb7f1f3f7bb2f026495e8e12c4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acbd75296367bcb134638e7394b607783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb832070738d6fb5f4e33ad0553fdef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956bb185026143b34fd89631f943416785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d635a34e7ed7f4b04d78784c6736a0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaad04934a8d2fca31803edd852490e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875555fa412f6d8b1d8f9290aee6270788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f25042798476d832d9874a4de8cd98789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96772ca7196fcdb3fb754de8f41ae4d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5c475daf544d68d79e5403bacfaad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a675ef9f46a8865fe0df3d6422af2b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfadec6c89e5eaf9b2efbc920f33db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af3e27a3659e12ac6c3edaff3dbc21794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9a513dabc50e794a02761136684b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cb9fc490ab55a45cdc431b0d4fbe1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bdb5faa650b864243f60c6dafa77d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac70c5ebafe53d101d6aa2cdc51cfa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca61c60d2511da216ad2bb88502151799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073aae0b91c77ab902e45110c3da4b2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede7a45d42a2d8a38107b1570adf56801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b78722e9db307e60a3a5b2907bd42b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24e43b65a3db0a61483b03fb7e672803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a69df8c1a49fc393bd2efff77b74804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe78872d65b3e766c383ab25c3e8d17805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5afa9a89e80eedaa530cd075a95561806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3b4287784a201bcbb203b71bbbdb6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee095ec86308125ab2bd519ccfb995c7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5484bef93ff85ee26fb9df543bc6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba53091284062f1cf85b87febb3af6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303fd5fac8af22aac377388ece92690811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc07ea8808a68a04e9e6ca652bb200812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936971ab52a3ad1d38fcc14b7f405772813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b744de364e202a589c8de7cbb4cf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d44982aae9996b8eef2ebbf0d55d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391f12fbe7229c2e5c20099a670ca1d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa68a5af33727e6fa989302e1f4d4e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3c6db686b791d27e2e363633e6a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bd0f0f3ed19bf23a13661189520d0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ef3def909da45402deb51e70b2fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c545ad53f22ae951564bd9a596709e2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab2c11a62323fc1221bb4bbef4b298822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f407a203917f36e3a95c7ad4eac519823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dcaf4f13d65157e73568b54b7320b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6651b99bdedba37eb4873546772cc8f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6224dbb680335b5233144d8f91565826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47868fa11d9d8f5aca72f5d173fe9879827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399dcdba296d70306103d2dcc691697828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc11933bc1a973fae91563f4b2ea0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ab28c86951034a24689fc7c004d2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7039ab09f547b2e07ebfdc1bef746831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0054be6cf504ef0c0302cc1dc022832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c4294879f89e3d1b9f6151f1a4a49833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d3b43661e83ac69d34ceb052cdb03834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738d6137d21711158ebde243621c25835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef28101ecc0da58746074986444cc85836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a56976810fa073bef4d61a6097b19837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5fc3d2eb93dd6c1f8baa440d4572838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75177669b912ac267f330698fbc031f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1b45ad3986ff912cabdf47bfd2510840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5c61f5be68aa4ce52032cc03acac841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd865376c0f94f5d15b0c7dec3f33982842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32645b393faa711410593618335f24e9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dbd1fe11da4d7aff2a63b65e457e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0bc349f334d1f392d946b861abed6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20094d6081273439ce4fd225722fcd4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f3aec691f1bfe19eb5f0ee620cf04847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc0ed66de9e65d40ee7e7bf7f4922848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b43fe48ad7dd86180d516e3b3d552849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcca942e2b271f3a2bde9bb303a17df850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298750a5b5ec9f5ba3a657aef4611c7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d623e9e09e3cc8554af0f7c204a6c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647593467e0a87fb40c29daeaa2c71d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9851007b0da84c003e36a6bb38b293854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543811b4d8e913f58eff5ad7f2b424855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f8f831dd296c9d5425fcfabcbbc6c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a4412bfce6cab3081549290af735857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64f2178d16f43b4a66e2935957c048858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b17cb7a35834db3c95d4008c4f6e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f7ad43e403a41b054370b27e26bc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b01d9c2b98b0758288e6cfea6623861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e123f20a3e7d4c104b2110e1c809862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243b2b29d5d2dea5cef515e069fd189863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a0ffdae0c762036b5f6688b12c65864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9089a6c4957aa4e4d89069237f2c23865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917c792fd8a806cd67a526a9ccfbbf9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1614f37c6dc09ffae424f6a60bf9e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0c4a48360bb69a517950ae91b650868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48303de2a1b3dc7e0f6bb83498b14ce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456293bdc0c9f1f8643767c3b4ca072870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5973c17875df98f02b8634619f6c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee844d47863a1d6952ecde0c19eee5c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1840e4f15a8941786b66f8262d4a6a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d4c806f41dcd7ce7c6e73a38ff8ab874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76895c973cf148248d7d8921d6dc5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc2dbaffcc436c539f2d1b1ad542c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7342898757b4134eec29e0002ed987877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51bfb16b2e13bebeec95304bd416c4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b9e1bdf7412fd1669b0b223b654f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94717d9bac065984c81c55a995b6b3d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bf41dfc18d00897f5406797d138f1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66881f95b19e78f32f03baf3794e495882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1888be9e6a4fb88f54bd23c3de421e4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43104b42c40a6e808b9de83c40e7d85884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11064723aa790cad0b43e234aba83a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532f655a63221ebd39b0e7bb400550886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ce664a36e316456c1222d029e2ae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3215437af2291a69f76317525f2e3f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f86f83475014623c8e7127e460024889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5be18a0ae4d6e1c6695dab9b496c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b0232e91a07121b127af7b8ce02ec891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861fca2d1113d7d24263002f81b315e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce03762f23f3028c49d967789105d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9309c8ec5a8b189d11718fa5fe33a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd0d8a3c0e7d84957defefd05e98c1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5828198bc30b585b61953a73f9dbe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed94f28968accc0cd22eae43b72b9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28424927b3931e05cc2d7e47343753898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae8ac29533da4d4d459266f1227c5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3e47f1f07d2536ea7c8dee131222900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab8880a442acab22003bd9d5a5fdff901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f112f41baa4195d8eb8b86183d762d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb32961b4bc893c7030b4877ff72b3e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f59c28c90f6de99fd0cde691f985ca904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae4f9695f0cf625f5ff30fe781375b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f66d303e29b6b59c9020e5fad57b65906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761beb872c07e5eb4ccd5b975f052513907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada17fce64185f767026a40442e5aab908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc4d6dde5d905dc8ba2a1b69a6bb51909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a31ef0aa5f65b334c2c52463d0f30910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111efb1dcec0a7b3b0704f7ac54776d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04916b3c6f8eb08edb6ef91be6bfa02912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beae37a5cb59d9b517cc2d7ec1baec913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118fa32018261330b446eedddd2f6f4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1cd2fff2ad2fe936401a89ea4d635915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3e87ed4d074e2869be006e96c4c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae17ae713eb81ae29f729b038161d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07754050cc7d3d24e4d83451562e3d81918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98ab5cd73f96b7228f0d575cf5b0a2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5dc885e0225c7536b633b2806718920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889739119a9f6594c37ccd6a83128ec9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c421ed5188fcd6492efa1da192793922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e8200f40e7b155785f28d706b2dd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd390479933545a0f227d8e4be7f2634924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff8c37e7dac88481c10f665f097f15925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075afc5b2f9832b0092f76ea319296aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e0d8af2218bc92d4f39f0b1c7fbe5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa086c542a1e3c1f51abbebf15522b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f51c1ede6703945d3a5b41084d5c9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dfa56ed06ea6af3408c21f2cf2453930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21edf1009dfaa88838c7717a5a3bc6c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23b0aee1de6259e622081d088f7af3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f093a75c3939043a97349a14852ff6c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2012445821661627b7e461b545178934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a3d7c71346de9bbbf3f095109e61935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c0141fa52218f6d8a78d96ae8b643936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df7a8bee15383d8033aaf0faa792f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea16e5599b728b7d782ba6bd873613938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db3d89f7c7f673d9d77ed8fa7fc7fa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee5f3e51d12e6b0bd0505b35f39b8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9379cf7eecf908493f57b4e994f0c1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe24950a317a70936c7392c88c67a7d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864cfdb735d6144b6ff40652fe95a03943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bdad5fdfd3cef9bb77dada5047257944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e46ca05723b6d61d604e501fb174e3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024024bc3b0646457549eda3e1857a6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb174bb208772224bfaf5d99da9a27a5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a714bc1bb3a9ce28b8a08e583825f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358c7bc1ad3740b5c8f84fce18fe98949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d78540a1e44c8b3dda7460d59de36950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20393ddd05d8b28f69cb17eabb77173c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a08eb03d47025f8d5f2b7c880c360952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b59158e16aebf3736d321cf9d8e5b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becab58d1dd99c4c887afaf79662589954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8ea9fefac7569396a65647f4e9ac955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07c7fd5906f77f91e9f99cc0bd9f1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f47a7401a97872bf36a32590e418957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f4c27b56a31984f1c6f569e4a91b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104b93aabc5cb822c662c452b51208959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9b24925f4170b674d57c2dfe4779a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60625057b95ea5693e2b1d8cd1616961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056c3a4ef6dfd46a03eae356b75926962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355450ba1e58228097952462ba0124e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130a19cb17aef06f675efcde17eca19964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c642ff1ff68332514530c77d990ea0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ae9303e7b1b487596093cf6f574f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b727ec38543d1324b8c545efbaba967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ba1b9226a386b6b47142844c0196968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1f7fa26d7a6aa54e22c4b56e44d07969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57125bd954cda59652f579d8fd13bb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a02a578e7fb67721227c8c99f78b6d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc2b30ab16c2eb68851fe3f6dbaf68972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dfa5863b5f2191017502bdae4b541973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959d1cf51854ca4ee7b72ac59ccc31b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b57ccddc31f46a5445bce3a78c9716975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc946314f07ea56a2398bd249c2ca796976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe085bcd4e38a760b347004dac70dad977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33bb15a7f3899bd1b568a791bd4785978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a387432addc71ff1beef78489d643979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5b09ec4bb111f60b81cbc1af6b73980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65471413d59fcbe8aed7197becb7c1d8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635e9a999506643e87f4c839e62b59982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb86982e3e558fd41dc32cc8f1a9f6a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93698798037e8bb9a5bd608f84877dc5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401395a92951f19faf95bf993676254b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3e70a31c63a6f33ff8f8b010175b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa777d30181316198acae75b2b778987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ecfb150b1a3cf9549c3462543586a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524df5d3988098cea65509dfd5cd18989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb27fb0ea148853ecccc26fec474c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb902fcc55010c726e739527796b0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a53bffc2f6eb41ac4621f7fd8e7e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64e8e1a713a3e7568257f84721fcfa993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e79967144901a93a92c67436ae908f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcc7f7da82dd885d99811b35437fc8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff29864500e5ff3086e0caa88b54cfa996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223b0ee9f60bba17f2599ea5ea7bb1997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e1c13a040eba69210d0ff9b8099991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0db013c2e3d9c96cc023784092b4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3148af19b80334a47902e34e2bb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf1871c700c92c4f5eaebf9ee4d334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415715a895a769cc3e2ca6a573387125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebbb003419fbf4007b33b0f7bfd9026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799f2e111fa872dda0c5212936ffaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1877a40cd45a0555ff547709c191748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f6c351b86e5e17263435bc7b377459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5304a3b14d8607889f678dad1bdab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673a63fccbda778f2f2a3570497c4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa742b1a82cf23262a5685cc1ee228d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9d8a260bc1302ea8e2f444732669813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99f5fbb80adfc99756f3e799c349714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ed4b67a032dc642370edc861f86415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9e5abef8e4d291e0822e2e179058c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e576c1ab73a4fc3c06961842f2039617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f02293f52432567be6b74f087eb2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ca7c24d81fcfc478a3ea770b9813719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638257ed0e8269538775ce134331558520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ef85eb809aee708997b46846cc9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa95830aa71304d5b3d58b90f891f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df837f62e03dd2abb93eb6d4a8aa8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f778f8a54fda8f81c11f2039b9e7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158e02c14f4dfa498ff0362b144168025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e7ffeaac3ae5a752851c4e01b1f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d813ff08f5ee3b3ac65de97ca4850b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200a6d553feed9513be56e4ceb8c68d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eddeaec3037069cd3afdc545bb8dc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45cd35157cd145d19af660cecada4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaea7249be0cd7323713e98e51d39031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430e8bf57528fae9725ab619d7566d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c50b33f1f70bcba9f2119dfebf81e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ede69656d352c69ba374bf3ea0ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f6c7cbdf65ca366853bffbd9346135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c429a479752df020ce54588c6fb4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b145a0104fa1bb59b946ef073262c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1fcedd03512a076b497ccba8039cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c3fe72b4f4d10f01f06e90583a1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e6d62a6365da12a50b7aa9b2c4ad240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3beb49449a6bc3b6d087068ba36e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b06871bfbe060a293008f48efc826242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6edbb07f4805a7f31d9f5a73a3dc8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca193f04c46fbc8ec882d72b4723cfa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c771ca66d0e4f0e7ea1644cae0ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d983508bd8af9ab65e70f8663b10fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1e404e900d7d0d14c3312be77d8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f7dd9aa45707ededdd013008a683e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f109f0a0440509b1819fb3cf8742c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e19f3b24683bfd6c965e835abbe9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e2bcbe60b6d71ac649e4b42f4198e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec759ec537a4b847fdb18c5490e0a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac04a24940696c0f641daf5c8d17353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab2b488da752c9a1d88d40867487154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09c165e8d5a26b2c056ef4af35b9aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdadfd96bce605355b485101f01d00456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf067d37b04c6479fb2dd954e600c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f8cfb55ac524d180e9b6716e924858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664aed058015efe825c5f4aa97dd1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a99def5429a820ef5b495be784f13f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005952b8ee960a4cd6f8c0428584141c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb6b815db31e3a15cfa3a7068022d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297ea19a51c0db73240ac896329b4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586e59cde406c9210ceb50c2a5ff36a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96737bb636e5a7e8253069da245cdae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35f76404e0341350c1556fd9fa340e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb81581eeea0f9f1b045dac9ffde567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f89467329e2080bdfa5a3bd9bd35068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e56b8aafd384d48677d589107bf1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ec00323a0144b21792b18eff3ff770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9f08124b18e53eb3810a658fef2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b4174794c4abca99b2d045d6297972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc46c7eaa8451ebf1b94bcffc0cce173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990b315d39d5bbffdc1c6aada46ce174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a479a3258fc108b8d9c9f52f6ab775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777fcc5e09d3a24c1753d40da997e2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1354c5fd99cc06a359c76b1fd437b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941e6dfe7d2331da77edd809be4d38d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622a0878258fdb2b3582c06eb0493e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908d3ab07fd7eed5af1f2fafd9e5ebe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e37c1fcd8c5c5609cb4f299f6f1c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce1893d2df9c8ab056ec07becbaf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796626d187e44c45f9c3f709eb6fd5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d44477974eb9ada5d855710dcd7f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc25e51e2b4ce6deb86fdd0e2ba70f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b918cc72cd05a1ac3f28a0dd9ec81586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98a9d1887f0150d894697a01809c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ede391a0b93a76fa07a02b169ceed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6510e36e74cd3dfa2bf8cce6d293fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a32913284c70957afdfb11ecf0cd2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7fec321116faf980e479d81da9c1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7bf69ed02555b3ef7fcb1093d29992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834b615707300fa78e706a30f97f51d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5bfc228688fc2f03a18e3535e0b0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529287254ced9bcd8c6393d18a99ff3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92beebb98d29c9439f87f8501436096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a4f663234a8c004c6d4e346bdbaf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3c4a8cacce8e0156528e6dca8acd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892bbbaf637a600560f5315df85040499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60ce7333473cb189c975769b81e650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261a73b8b4eca6735848d6d822a668101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcafac7e2fdc3f7c8062b59d11671de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc4f5829a604b8c322f4636e984cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f34a968a970d8fb4ed2a603891ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64139e6c51f2ebdf1443a3ad04c3efd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eb33214f0c2d31d76faaa66cec674106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc550bbfca52dbabbe92dffb9a158c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7d47efc1bef570ee865b350b36d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871763144c9cb0cba0cfdfaed3e1394b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6a8ebd06556f9974285a16d79be25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95244ce9fa6dbb078e824e75a1ddce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadc7af9b69676b8b761d4afa00e5f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912758849eaaaf781b5edf900266a63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4caf8986e05fb41f5093210eec8e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e63d27bb8a3882a594d65c18a322b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02530a22ba079da4466fd26db17a27b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c40962603f98fd34ed77a4b580cd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0f27b5c239fdab3be2c9f575416a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44487a68b88af7b8eff1a8bad0047f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ebce6430e40dc47b30bfcb18b27d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c624e98f78177731bcbd228a7f79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4684d29033269111722d6bb1dfe2d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d14138b2164d2a890e339f2f1c35a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8e2b4673ffe1f821ff5e06266ff97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ffea490e38322900e6d099985e0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e375fbe1e1e59929c5a832481ad3d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe75968697c55bb905519fb56a1cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced99fd35c507dc67a92db3f493e8b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d144919bb8e0d44973f5cffd27a32a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9414cfdb46af6e59f8f816d8317a57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e32e701672bcf214f4a0b27e30ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99784adfb218314cc474f68a8cbd137c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500144f330f9c8d0e4243106df6cd7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0513ae95071f27f56786bdf163bc46f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be592e4d45afe5ebf7a7ef6b3ee5ceb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ab127ab55c1fd8ad56dc4700053a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6e8b62912ed104294669a4ef6fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14cad4e78d3a16e1aaa168cf3bb094138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bb20aaad9e3c62f4705a7a5223708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315bdf5975c09959d8dd068de181879140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d0fdbc39d291bd85bff9a1e51a91f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3efba2d9159dc77b66ee1b771f77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb8a700921f5ffc28dee5273bff92d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc88515cb752c2465d48e8dbc286a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068fac389361ba57ba2778f6a6ab1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a067931b2adb205c062cbe897d82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c866589e0140682f171c5ca00c9391147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659d8dfb5c25488856f916086afa5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145136ad4ebf3a63911a1f7c2fe1cc61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572db21ee8758df9a11a4c905a913f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de52993019525b606ced9de3962272151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54c98e421e324b78363cbf492bf67d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06749b605b15e40ca6121ffedffa27eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea855e0962d9f1f3945e50d7acb699154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb9563f5a6e640b3fc1bb433fe12a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d1a395239610a17c6aea46d17c64b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10498d7dc5a013d5235e923c573c460a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6be706de5c5fc17f2318e548d00d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36a5fd60e90bcb2ed8caa476bd29a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffadca471054667179fd42c4d74d0a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb23e570078962bc00cf3def78c8cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276226604731dd8e14d624961bd814c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c04bfabd6e3ea8c29ad819ad49927163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e597eca688a578ba549b2f0dba7e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ac362d4d7e2ceeece9610391bc066165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db92d8f2f3dde9f94a4680c452ed4a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef590ec5c3480c004cb6eb1fcc0d7e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb87fb5b88084f4de797e646a4a228c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffd2f6b8ad8c3e1c91af814e29ce3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba3db62dba653455eac0e79124d290170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d69627492b346e07932408e2075bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71cb2b38b6e463be7090061d4b0725172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a42d16c8f73b04f8b10c75d9d1b9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a439517bda92fa10e87953507850f1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8892144a4306eefe7bb3a55547786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed4fb94003e3a7c8ab4237a2609454176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de39fedc485ef92acc03fd309ae801177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea987b440caeaee32abd16ad5a4a882178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771137d7bffd86a76b77d48688e9391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5832f70eb897cfe886e2cfa617af8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e808bf8285a645d59d6544cbfa0ad27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2eb1ae7788c8462c27599643dda6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bf9a7e48e3d732e56423ebf38c783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e4e73041aa9bef4080dde378a767184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbfba07342b2cc194c348423fcb4db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c913eeaf53f720a1d5aba4b7a0f3119186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1bdf5df310f5e6d0d63d3e644860187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e533d73a796bf6793bfaad23028fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352df49420d5112363e8e76112fcb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66992a5fc5fc1353de72d0c4d4530c49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a507c21d1b86304b3d4fd3ee1ee4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebe6c791f4048222d0ecb75c86cd75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394fd5a4d9068963928ab6e04c7e39f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd738b337c8161d57a690ee00ec547194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861caa291c934898f8b5c62b85174e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3b21bf61b6fbf636e85d274c945e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943044388b8a0b2b6e06e6c7e1d6c0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ad8bfe2fc4f778e6f77b7502ac54a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af22f0e95b1862502293609c6de2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf54380e7b6b8d1c2c8933efeeec72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd5d940e2a4f3a6ea9ad81c7939688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97845a668c74a5526a428035aeec24f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f746cb2a9fcaeca8eb4543ffd9c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027e5834723b52f8527674003592a72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2d3a3cf552e4de920d137ee89e90f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a15090550f52088ed6e9e5461c8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897c7bb8c7b3b6e84d99a0b2a824355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d643eb0749dedd7f212622a8e1f5b59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9be3680195c6eaacbcaccababadda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb51c9522322262b1f063267ab699210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604e0f050c54859f3500e7f035ae135211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f619c922b1ba06151fd527fa76d122212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652688992a4c671c3bc919c0f925f33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94760c3effd0fa69b93935995f6b365b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b5984954a463df621e717b59339f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fa8ece4e9b2d36bd749e784e648ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d373157706f0c68e83305877a08aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c58f235dd36a6a2c381a6554b8b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d002516541cec2468cb3d94749691219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d785ab607cbc82561615470e7b255220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663d291f00e035b475abc2ad10db68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24cd7a82bd72d818d9e12eb8e7ab69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e65f42114788ae7850d9d4a90a5255223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed51f5f2d9ea6ed4c681a659d25e24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d981e2ad6b152d811fb5fd759a1afa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed43befcdaf56f382bd08cbfdfa242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da440b9148c8433eac7020bca8ebe93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a326e4e2c79cba76583775d70c62d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5257131c9f993b80e7877e0ed6660229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520eff6839bef5c1185d5c51fbe75c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3574c8e140dffbfc89faad826eb65231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa78d890a62300113e9590210683adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91537f260a0e1f4770bbafdd793a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d02bcc3df94e4b71181e8bc8db489234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed6bd12564e1bd0dffa1e6ecbae24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa776560a502bf17408e176cfb71836236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee065094849968611e3dbf9012280f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdd9223d42d84ddee319af8797e35e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eaf16a6fce8787e6361846d9ff5d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66dc375e98f08a00869a18375c4858240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0374db43cb0d008997110d8e37b1fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914efe4876cb6f48ec0eff83886bee1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc631f20b52ea8c878de8e95fc0348a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c728bcb69ef3f7dac50550a485f5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c353f38790aaebcfe4fca1b6d0840e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b75b5938917a6fe9d9e9fef20d519246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc103da97369eaaeebd238e4d9d055f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cdc32c71ecaf00c43b6815ee970db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a35c20417e618ae5a0f1ae8968140249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9da563b1653f51dbec510b2775f29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da62f98451f0de255a2206cfcce0a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1f17aa7bb5a2acf811669ccbd9e51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618f2f2f42056611edb94a6dc8af76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdfc9c65d1240e149091733bb0f81d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d582a1274688c90c2ce47dd88a54c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8bbba987f755a19229dcb12a899d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f203fee60c54dce6154c7b46ddcdb4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4248dcb65b9a1145efb33be0af0b27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1732f849efd90f29d6d32a931edc9fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3722c10fee049e03c87a3d45f0a00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7875a60481ab94463e82136e04a41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ca8f419731a25838b92e2c6d3b14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90d201a6a0aac4d0845522d395107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7232eea58e6749b26cae4fdd420cb0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f81afcaf68ef408ed56d9c432e1036265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18699e01e02d630cd1df5c31f3f794266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f01ca909af7db762ebd28acaa2a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79631135b2dc34a85ef9e4e47a4fc8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7f1214b88a2f691241f8bdcd3161b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cd16cde6b8cb26992c6feef46d87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcbe53d576d48c1b0c8a64858577f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91cb29ea9865e3ac648263a744725d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08c42513ab9703fb931bf9589fb90273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43749550cbf5d9c75b913ef13464e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029e8daa482c63df7405883e2bb279275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06075f90450c7ae63e951980ec49073f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486df16b0c5b72825ecad45ef8da12ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09818a72feb3e33fa2a75cfec490a6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf3e36247be158317723c72ac285b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7fe23200d23a9e0814300b83a1de5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943b378794276e25f843d365a0d461281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db74435f84769f437d758751391888282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637dcbad7cc776b91378174a9716381283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31495fa96085a34881bf0d2192871f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd868de830d69106e5f9f379baa2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56911e468fe9c5c742e55383662d64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b046eaf2668934599cd7cb684697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7914e1269822ff71412a66120964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566622b9078efc97e85bae782ad28815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce1b0c1e766df84ebddc345d39b61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60169b1067bb1015346d1b81c73195c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a338fb4019bc6bab5fdedd68d9cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc6ac6e27391b52d0b8e750946fe31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f097bd3c22ef616c9c93c06535a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2076023f936411b30a47cc7fed662295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868bd293d5d5fd043208103e1627ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336c18b6da18077d8776b66ff2254a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576434ca9ac7863083371733a9b2f3ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef25f15320cef7ac0d3fa93e7f15105299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b76019bc76d5c67499585e24cc401b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29393d02c8d66b1de187596e4708c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959196ac966edb50899d617f0739f2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8fd4527c18bf89f47523de952da91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51ee47c1d96d419333fabc4379b027304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b7d5c885a432762cf5526a19409c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e96b5258cc10326fb121d3071c20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d570ed397d494af301b0a2e3e4b7d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87580f243c835314b701336f7edd64c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30904785bd9d13ad03b945c7dc948385309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4ed48ad6a76448b181ee9ecffe0f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed0045660fc109c640548b74a3fdf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe073c491000d300393b1695ca58a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f1215d6a7d5d8cb4deb6f2c2a19f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b09f04fc03e6c1ec43b0f5a41f19cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa06fb6d1152984dcbb5857795c00d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf551acb8a11cc3f115ae6d2f06382316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7410de8486284c1f582187965bf4e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9353177e7a69422c0ac4791bf2fb9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6b276926f1f8fc4c50d2d7c4c4da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c587ff6f2fb680dad52aed4aa090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611084a69204ccd8c351130c502be4e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2838361f9e732cf26c8158173ae59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84aa1edd81ab6716c7f20803af2ac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebf30af9beefa757a8415b7bf71179324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8e07140d273b7cdc773adc241b598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340bcecc57a64812a8624a162df9d98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb903a1921141ebb763242fb33c10e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba9ca647923930f9ac986b69d59bfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5968d423cc676d6247daa1b50388f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025315ebb2778b6b4fc4f90257d2345b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef966dd6e712855b88feedb1a4cffc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b1381091a40dbad1e44af918930a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7d845fbc3fb2ac77ff7102da4ff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e54997816d1594ba698c99c4edcb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da75b43397ac72acb7fe0f55093564335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7a62e3d12d0aaadf5f2e5bc4f049336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de85157c0fa34f6d961c8606b7a67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cae11079193bd9c50c40594ec4830338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5342d4a5c55879d864dadb51d6ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a29a24bb6029643a649335679906b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e7d490e6ec6e95bb5c319c864cd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99634cc8ae6c21ad56966167fd6d76dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db21c97a70a8cab1081a3591f28261343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c3f529c8d66fcc0a5ae1a33ebd26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aff32dc2cf2d37e4f3498ff30310c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82fbba1295209ce750721d3fd624b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a0442027ebed4579b12b00b13852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9f0db9f4a2d847e214fee2e8dc784348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee711ecc64d9ee3721e61db4f2ee514349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2fea2138a258301ede7d1a9afda5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378830339a48fab461ef87958ae17c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc49de6808c9679140b6e920c8e60d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3873c69828b994b9a00de04dc14edb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bfcf2a9026dc6c6f4b890b8ccf85e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dfc614b634f0df76fe3aca6248146355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb78ce6303a59569060110488a53a4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cb8d44c04f32c8b864047ea79b05d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6afac26d39426daa33a437e8c83bf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e5e583f492a505ad2eb7d419d47c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a53ade6c48f6011117bd6aba682301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422542e9a86d4241382f615195c64f80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e016a4ffa40ef60c5ffdfe27086c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96579c469f309c0988178cec490307f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f7036728e1769b31d61a03fa38aca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cf8d44b669ca2fa314c2eee84b0ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b68e51a6cc55e0cdcf46c0c1b87ba2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8805e70bbda1cda39fc3fc231c39c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce060b12d398864c967f2baab96b76d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfa2cb4fceae8c62f5e6675d365854369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ee484993db93ec555fa93f7535c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f002d2052d699f71165d586d46a9a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a07e459eb77302c996160651ee6f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e2602d854c025925fe7ed228aca8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76946f2c72566c3d4e3f6a7ebdb56597374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e1b275d1b4cb8cf76236f6cd6d2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfed89bc822f2125db00c08c25d33b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642b8078b955ee9978f4ccecc94df3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3265c3b058cb29fe93868f50a7a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7afd8a8b12fdf22ca17ada119b703379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084ca6fc28b26747f33b1ffad2051cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8edaeaaae39169e84e84d32e67740381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42b7a72f479a25f935f0b7e6b586a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17de049e3af7f37c297f3ec3df7e1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5929844532e4b15740e62d67cbc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bf5030389ca1e915fedaae7718a72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ccfcc483fa9e600fc0477acb7d55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950277dc8d3878a326f17b64c294d8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff8af71129fa79b1a95385e2312038388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4bae2ce278296eaaf532c612edb3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae313233b2fdabc3b2354aab1d602d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab02aff16825aa66a1727e54611b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247a28e6ebd0b0b9d0b5ddfea39b32f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b002ffd3a360666981674cc2f5711393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d948bd1a9dc4547a2d1d3fa68323da7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c468a5c66df5483e1fc8aedbb584b4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd99f187044ae0b2e486106bd27a36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cbdbe42cd1f7ae81b02ddbb23b8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6514fa46447bea506650d14a1e952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a13d1cdc3dc1f5982e8ae4e05a5079399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed3836df438e8fae9417cbd43350be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed8d11b8a95ae3996f553f1ee591bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3aa3bb2b95edf3cb3b31d38357aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba139ac21824ed08d04c5decc6d43c47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32185ad4378084cd958992f538e546404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33cedb14b92b7ace90b5ffabc7d57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27fa9888a0b9bdb4c7eb1773ac3124406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1692cd094b41042d8d05b8b614be63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a7de86946f8613ea166bb085fbbdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e878c18d7858001d234e503de88c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9bf3d28bd6e9e2e5fa320ea472cf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e22d777e1bcac58b19e40ddf96e26e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358a3865951c1e22229acb6ffb539a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c069f447056ba073c9c8279a8be9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ff35e4533501633e2a8393df6d127414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a7088e8262c9bb45029d023a3f18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a28718c176d255632196920f95bf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b524f2453f48fc956ac6b526dd5da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3276e7da72ee5c963d7af6fc17b350418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5059025940099ddc64627b9a9c6f102419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c658adb5ee6cf69f7a389bbf930ae2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6840f446f7af0eceb96b1fc3d5ed97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c7c6fc31852b94d81dff1cee6349e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a65bb5e7f1940558eea1699664fdd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e797a91b2621c9f7fdce2e6fa30070424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e373cfa12dcb233e6fb02117fb478425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ba2ac3b9bc19183f75b57e728c96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f183b8367f7f9e9c142ea44902776427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf00187f0778bb6cd41d69fc1b7385428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186272161fe3d062e696185ddaa2120429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb88841002a72a666608be6d2557fa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeedc9f1d39aa45e714b6e97aa9b8b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd124c7775591a0f252fc56cf733eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb45123a720fbfaabb58715e45d92c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588a29b41d88a9b8620b0ed2b9a4a69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda2058bc24bbea72d2ecafdf24140435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ed0c73b119860a3e14fd0dd4dbd69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646be1244cf37eee72c77a1865c256437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010acbf308068bd00589f89a48417d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf401382a5718850b5bf7acbc539b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2db1640185d39a671aeb03d2d055440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641e2ff44de32d1a6dd335021981052441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ed152fb57776eff4e5e1e631d75d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac8a6d3106dae371bcef312338756443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea75f03ba658f38db6bfe3943d784c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07d639a518d7f2b682da63363473f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a4b751911c7bcf7429b196f5a8c04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c732386ede65cb74ac6f822c278017447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879b4919f93a73906466c64e8e027af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e92ba54c264a07dc4d6c15dbd25c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6700ef5bfac736d09eb408abfe2e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789449311b919b730e4f097a4183981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5a6e8641b19706dfbfb25db6f5074452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade5b71f7ce84a7ed5f8045450b4cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc57c095a2359a38145de6339a8ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e339150b7f5db63895c901770967455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564256b7954478ccd522b49f767f3e81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5feacb5174efa0ff1a99182bb48f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda955079e7e05a89020fd2726b6b319458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aca0c413d887d917fa8c5b478f796459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5ea112be7f8ecbe11d58af629b37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8692fb534362223dcb52605217902a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86245c9a7b7bab3ecfdefa2ba98cabc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076878865d3b26623684343ecaa61fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c18469f098150f68874da296a4c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d113d76a5be201ef0658a95ae254e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074b2a22b97db2b3715dfdf3c2fbe4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df7300c41f9505a8051cc820bd381467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b0abfbd892882c4fe248d4e3a3e64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14af63428267754b887c4eb4cef1cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5bec4f71fe1bdec9a64c16289ba7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33eaef1ea790c1dbc6e88b58fa5d38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de790fb43e9f5148017106b6d407e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c499fc1c2438cf1ca3e377a9b9b03f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382b6d1a216dd72b81af41fe07c159474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb140858be718368438e5a342360ce9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea2bbc025d242cab501f8a07722bd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1baec5cc786d6b830a987615690b9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275448c343309872b7c667626df98c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836ce64e5c32c4648d2e543ff6b2d82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eff661e8551641212007c8413b92a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f690d6072b90dd7e1a82668b70b7765481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a38fb16c7156d1a7f238335e7ade7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbbbee1aae8874d885f49049b9e9f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60276c3f39a14c2b155e4982f472e5f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed55cb5b21207b09c09160795ee0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0af03161ef9e06783e26130911f7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460bebfcd7b91367301ee7525bf19ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d898352c99251be0d3709bc833a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0feb885b7c99f5264d573b563ebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060432042aa2823332028940e11f3aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6692c2e5f051684bab424158bf13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f92d90b492d51515fe1bc345f8979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c9a7e05bf3d91d9346e377be8a861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e926a391face4898bae23ad0e2e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd0573b84c519cbd5122730337158495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d5a357db1f72e407007da05f351a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9379100f4ba00ad7f4850e1912e825e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114ee2a54f53a6ec82623dc019ddd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305574cae533f0036b8c309d96888a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a24fd7aef0989b2e84e9e0077ebcf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e1ae6288b8694e8c84fb97dc2569c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514617a42feb485c508053404a216d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b09ca9f3a06bf8bf750b7341c9350503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d81d0cd3770b92e26f9258796b1b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4442744c3ee48c6f0328a34e8aee6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce32527dd49f8746bdcc58b4fe7dbd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63495469e0208467aacb1c55663cae9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1d5ee54f24fbe028fbaedaabc3f2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a197be7af320650a8e9e63675da74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184901650d1f6abe6b9f01ab2412d118510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056337b359293937710b411040c6e165511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3e339dc032f50f667ccb852202b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaadc8a5f3883106ee6147df9039d85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a4e3de65ab9c78f1edd5d2d6db4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294dbeb4cf384b9c61c032fbf23bbb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae187ad4ea23f1cb8e1545b0277d772d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab8b9cc91069165316a35912ece5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b091b7f22fca72075594d6cd27322d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8bc28ee7a41e98c3b196103108b8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64596fdff99e903eb16cb091c878d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455b3e5f523f659f2a527c0dcecd50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6bbd0b915339838c5a9619e20be78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b770bb854ad149e2a9e1d1c9a6375523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca48e5da7fdbf3aeffd83af42151a1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67d881c0749e00d7dd39ad6745e19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2c5307f73064e2d663b4592b5acfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa142ae9ab384eb83f41f7a5c7aaec25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0f12354534f3fce2aaac960783b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e67e2ed030cc8cc5d7ab5f0c7bd8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79277f6fe731c691e27f82ebfa56a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054acdcbefd2e6288a12250cf3332e0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b25098362dce99b4653ca1f08ae12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d97d472e96b43851547634d2ee56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bcc2bc6f344975db4dd2ccc85983e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523116a99c89e9bde75d4ccd4864931535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee872043375cf12e2116a6dac86f86a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cfee3c3cbe876ea46c6a54c485a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c485010365209a3b69a3515e036d5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa140667b9aa6ccec88780073856067539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11ccf104a87d61b8501a08115e917540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0207f6947e42a11d0ae67acf500457541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb9e5a68decc335a4123fb9ea0a582542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fdedfabf780c83d569c7e8a45b57c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00016432fcfa6a0fdbb21b7deb2ddfca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd1dd373696044050a689c12bcd1bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055886b8ba440b697cc65088bbb9363546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa038637d0c77e67ae9ee66649b612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42af7eef4583d9673f5de64323c7c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61121221da4cbfbd5002e1ae7e2aaab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223a39f2c61b145df4a22c7fd83d457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855c11a09dab79ec3feb7f79229d7cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb8180dd4eb448eb96cc7e432966db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117bfba904ed10bec2dadcddfc00ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4d2fb8a4dacf79d6ce8cdcf2287e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ca7b58d439b5fbcb7e1783daeeeca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea26736f5ddcca425ff71ab876cae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbd6ebbb645c513635e945a33e7ddc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb4e5dec609a0eefe0e5bcb271a2a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776856c72b6c73a082ed5bcf526a6f00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb030f871987102826e24f63fe2a2fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e83671c7d1a009bb84876f15505b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f47e165c54c43f5c1154f7ae0ef7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c051022d54620688d54ea80768705563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba27bd4cb8bac1f04d0a0efaa560fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df3c6d7a3db763c6c66326a140d6c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a007afbf43fd0f7b7b5a0b9cd0bb9c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3cfc3cd77976a1f57dba8c2000a33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca98efaa16929bf870bc9ecab6cf36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce72ffa3d46cb018e14e61d9c9ad9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d4372e123ee425da9caeacc53f303570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49657ded6bbfa309bc57357e0595b711571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa397d011e8aee4d450859ac75e52617572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095725631fbac74949141b7c40d29267573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b6bdb13fc6b93ebcea5c72169257e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abda53453fe95e711fdd4c9a60ceb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a964c2e4fd3d2626a2dc3b670f6f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90cf2d0ce4132c0f3deed1fb94e98e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bb6ebd4ef66c847e96fd8d52baec6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12867a019a4f5dbb4d2d0d2fc57fccf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9e9b0cb247bcc94f8a4db230ccc01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1300d7d60ce59bd9944b2fc8fdd4c68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1806b8c8ec9b47790983f0d4b2f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345651faf36f8eba89d39a9f7b82848583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066d2560457c19003af2d5a30d4b93b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92cba1fa53f564ba5d14b63f3aefcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a489d4cde1c34be6236be111e55861586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86f26e0b1891d99809b4d95320745587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b12bbf6edd25436f36864e61121f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693aaecbebe9abe7fe8284ef0ad5430589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ce3d46d3125a3431fb88d6039ac2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d819e7331f7bd35072fb690aef06d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f679a02b4518019659bc97501d55a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13755e6bf43bb1f2a3e12e518fb6c0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3de9863881a4919d93be8fe2a8912594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744bd4b28454b23ca6f4d8b33b747d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f0db9b2c5ae1f63e0fbef947bf5c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3499d20f093aa6b60ea78a17137335597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150a46753e898eced8adeb49511d98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a8979003ba945f16279216cd34ff0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5983f0fb9a7b97879f29b85acc34899600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768e3ef3457e66f57adf10432793fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41abf9da4123316f9ab58b26067b9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d799b8bf0265077a2614633e5ad314603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38b4d046a3cb26b390e0c5d44332cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d908b3fa9cbd201a3df4b0361bbf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b3a67c699b2aa9f8188192a54fe4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a10b0eebae279ba75b194ef99c9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca7bee265cfec08007533f2f10b13f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693336c46d0baf4f4bd72f47777527e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb065f3f218175a18e1966fe1bf2d19e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9a0123d636b2efd99f869325083e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1fb583b182554e259b579e1c10e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346993308f6edf5805965ca8aaf70f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a7cb593d3d30e5553ce562e5b6b0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb459e38ea278f26e5ba504f7cf16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84fb02a48fa2b299e0983227ed1a8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb040a8beca99a03c2b2170294a079617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065a1ac6c7aef36db792f263976c196618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da1434fd11625e64e06e6bb417e3bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2248c090ac9f1c42dbd3b1e1917066c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc6b69de4854748b90a4ff662b94d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8c9f5268cb281ab6c667a00f80049622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e768482cbd0e588e17d9025efb930623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c5e85fb2c635b4215abc887210056624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88bbea7bafc86f7f9d722ab66fb657625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473b910f4bbdf0d1adae0e150ea3ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647673c914b7cac18d25ab72f0338835627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb6ba34b3ccc2db6276bbdb82074d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4bd7b8d057db168b0410bab8dff4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8fee349cfe70645d4fc195ee86810630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7adb42cb57102afd1428dde9bfe9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ded1f100e5fbda592f444bbbffb68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923abad9fa1bc7215fb5912e14b9f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538eac3ca8d4c1dc490a9a0f93b118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f941e9043f7686bac7c4111c45bf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e95663a11dc030ee0e3392cf9995b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0a328f2240461df5123c1a8b5d509637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456add15237a20ebb4ffff325dd4512638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830307982c0fe4ed795272f518ca8820639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dc27bb076737b622f2e11a906b24f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee057a8057e745622ce58b3afaea5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ab2919dd22ee522c145ed45200cfd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd89111c3e745bef2971ab35ef4e33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af82248c10c05ebea27126126a072644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c369c7bb95928d238acd300f30a48c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c364206b9c2f3ac69adc91a2204072f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6034a58622d1991ac09ea9bdfb0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba551a2192cf1c3671494640f5926e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965a8ab035a6c5fce3692f8dff7131a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda487cb1e81019c4a96b810c830238650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb344740fccf64eef92bb9146d8d36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15f03c676afb0c61bcd92bc148f3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc538998ca951bd4a0faeb964fea124653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a899744dd87a125a6d87bd6ca0c9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f91061349f76fe41cd6a6ec3cdf86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9578b81f0d16b0a3f1afba6c53d4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed8d5a0236adde38c56e4e44f1a05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640f8d9d6c783d7efa25a8d64d2644658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f5a2dff3d4e3e169fadef77c11e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39303056ea2b79b98267a37ab2304e12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19075cde862dfae8d7d5be1dcc9e31d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2af69707048e379221cdbc81de9df9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad93df081ac673c318cc6713458744e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fde89d525da9c37f732255792cda2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795a4a59986b2ce90a1911c276268b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d796a49e312ae0e978c7d4208803ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d49e668944a94979f1af760f70e44667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a59159632e542efeac406a9173a169668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9460c0659549182fd9c7ba986cef9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005316f84a2947a56616873f2698578670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26a9958ec376ef617ed389b30e018671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f912a8cc09232c19b03e63b65276a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c567526a853e50d43756feaf0962673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e742000624bf35e29939b9243ca4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac1c5308ccd65a0d711aaa707f84a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629053becfbe1ba893a6b3fe5ba3cde6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82b7b32b12190da8d4861cfbaab6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85083bf5f287019a005870b43c88b765678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b764b67214bc9f09c7ef6eaadc042679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008adace1a918f8be8b0ae603ba76c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311679c07ff637754c4a9b66472261b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a7db69190259d194cf5f7b1c25c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018fa390c4d2b0bc9a5e3484e283d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd642f3769c3e93ad15243cb94ab2ee8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988a89a3270617cd3b288bf61cfe29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9602ca55ded681c3a6c29aea120c477686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967e3c7cfae960f49cd30688e601c23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace89a9a4b60deb9d0aaeeb108220d5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5dee825ebe2b8ef1d80d26d5ace7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33718bb08067bc2c3541c48722a2865d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d6175c9a3215244aa64d8ecbd2092691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663970f37fd9cb9bc2e82e8c7a98055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645929b852c555bcbd3dd94985093a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8b3ae43afd34e22e653e112addd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0c1f7e05899c2d9a082ebb75c74fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2dc7c31f41d347e3bae9be6a2c311696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f79e4e4794228b3b201bc288127f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681640adb4d98772a47efeeebb81925698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147aa24f45f62808b3306850b631cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984874d054d39c43762fde0d90687d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc88faadc1d39886a2bba2312f98203701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6d453c45f693054c53b11f19f0902702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90f2bdbfb193cca164230f7ffc8978703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324eaf8c983c244587b7dde760d9472704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff52319f87b695803a2efd30c96848705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e36bb527d9164e3bdcba2dd431b9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d9a4d6b59f69993ff5069e3409da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a8131d253a970be26d860301c8d09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e05c13e866ccbe01d752e12ea3b88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f1f4140cab31f5af6c9568eb0727710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e94eeaf9021a4a4c08759aa7562b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc55391759e98fbd88c3d2f2c18b61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16496e3f557c17f6162dc12940ded276713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67bb1c31f12ef75c5198891dbafc29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5b6abcf5fe0ddff1cba339ce100cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998976a83d40bf63af56bf67611a0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61224df23e9c007362b2febf76c127717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747eadefa9289b88a9d44ee72967e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa76dba75e86726f25ed918a841c0d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066aed752db93db4da063e63d7febf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793378e7364837e262c4ae458f439cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401d7ba1ca7b3607b800fc5479169a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1a38ae9ed94456eba50acc0620250723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a37079908db3f3c934a7f628ebf64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58982c78728592184cfd26713c0b5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f97029c5c753d009a72f14bbb34df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22273f35ca1726c77fc63f303d4aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c7d26b1ffd57702d0907f2bfade5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b25fadc7fe88f72458608dde11ec2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91e90130b6f5a71d007492d6d7409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9045c5abdbb09d1cc0a33dacac0e64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f4fe1288a06b9ddc94bfe2cd0b82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd87ece9a42cee8751ae2080fd30f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c39292d6e13a83f5e9d265f708107734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5603fda3a797ef0ed23f688730e6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87623e1524f749852488baf9d4a4f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7115cb10b66d99d97103cbff9d7079d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f209009fc20c473f7e61143fa2a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24115a65dc1c979c38f10cd24d94b81f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07893d6acba9863e80340f318df3928740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb6f82cb538690896a806a881f4c8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb09ee628e8ad1b9948e9639a54e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd5de1c373f48a68e0d1ea9b93c1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a00c9456837aca76a0e30de1c1958d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e83f956c86c09663e14dc9922187745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a44bac6a7efe2f724381aaf8317c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc85aa0fa7c752ef470eb21945496b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb27c8f3de5b2b0fbbadf0be3c9e5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3aee925ef0ec95d836867d69747f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04efe9bdf9ef9637e9bc650ce4620750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e67585dfb321043e4b4d188c67773751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab8db6b6fe0d72deb38c37840d98fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc2834c057b0a6bd5bdcf2299a425753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07691ae4149f5f5b04eaf284837ea8b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abf0a9b96984973ac3aafa83c6aaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e554e08622e446e81aa3af12d07de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b2cc164f76d89fba1b7b07e18b4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e429cb63cdbb4e449e967df2d7704e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdadc99c6830b4dc555f8fa01ce7228759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a2dc5cb00bccb6b7f081e42b4c808760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abafbaf2b71c094475da308acedb1eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d3f2dc8675c4488d6138bef3ae661762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfbe81d3e6d97187065d5c71d90205763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620f016851e1bc596ce802d6060982c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7bcd77c0274febdbe8ba75f9a68c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd45cecf5d53fa073007b4d4d754925766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20091743581d847095c6efaeb3e5c47a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57bf1a3eaa28a66d3abf3f21b67349768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c4904d27e979175126443f564516c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5ee41d7d3ef5348c644b83a24e1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3caf8798aeaf7d43532248de00dcdc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a2edbfca6f586b5abba7630c92c1f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea7cfa8032328bce06a85abfc4434773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75fd416c6c13b6e9c146be120056d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95a5e7cd7f6208904f56eb34b7db9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74bdd00643e19c14d90b630bd18435776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d6de401152085915b6003a14b87f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6e21a82f7e834d729ba163f7f048778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea242ced854fdecc7a1984da7a0c524779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582454e4ad44b2443627410e728a33780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308bc44b837b7a143cd41a447f09a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de294567fc8736ccb4b76b988d932782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb57b967ed0a6fe5809d7218f2e27d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db4e42d1d5534557e069cda4e7e9a0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f593b66b46722649b1424bc9ee75785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0487cfc537fd25d52467e45f8fbec51786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f1a9a98de5f0650c04ec7cda72b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d13ff04ba967ba0aa834df503a40788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83b7fc744eb56796c3c654bddcb35a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6362b426f6e0b9db3cea293b5cbcbf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58e73411dcdeba252217c4f1665d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dfbd2a96e35a32c832dbcb488fcc2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71961b2b607b10798b0bbcd812abc74793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144b4460ed0b64f7616f1cfc780abf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595257b8a6185b05fe3bb77e121624f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5217cdaf2fb8cee670c595f3956b3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8349f25e1b8809dac7a6648ef2bfe68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ff027172560f8e73e1ef85d471371798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e6d915d3553ee44a04301dbded1d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12284d5347733d821c4ec061997f71800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944d2ca45c3451119e5e57df0c028de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965137749919e63eab1e5185c59eef87802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff837a90ee4eb7cd9cd0b9b2ba1f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cb7eb9935be64f6c307505304e263804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c22500989babd0183bb06de380237805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19102cb9d25a547c9a4c8d2db46e76806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce5b2d583acd4e56c2aa513cd1930a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d21519440e38b572f089aabe50f83f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ac3ccc11421860e2937a7b0160cf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267acb907a83b1375d229414b6190c2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4eb518be5729d17502ed380509c04811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06152797efeeefeefa420df22a5c5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bff79e12b228a1fbd1fde46ed8391813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdc9730af42384069c0b879275e0bc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077cd714747e28fe76c22c70d3f224815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb0cd66c0359d6c8f35146ef444610816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706054734bf7ab2061a609bb5de093ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9334903b64d221a2c723fd456307e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724e0cd937d5f12ea78e94d04edf9ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaa8d9c254a3bf7e668ea3c3b51bfa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321dda508b913baacd2c87cd2627be821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bbcfb36b6fdc2b7bced04aa980ce5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c972d25284d1e512a47f8df868ae1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319be35414b275dc3789385b99e000a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abfff84fc8489c5b3164794ef8f4ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6830849a0c6a72fc05cf9f4fb53a61826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4528bb6d6288ac7f864c135da23f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc65de8249b2e80049477bc9e2f6ea828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67916616656452e2d36872040526aec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337e701b449cba186492f8af04c57b6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aacc2dc7143e5db754ea5af9f47cf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1395ea6be16bc41b4594fe19f6a96832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d953e80abaf958d6e3c1b41f4d0b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47d7cc732b0f940e3174cdff13c90834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f030383e2c8702d000a1f2bb852267835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d22b80350d6ce856a74a63fb3257836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f565ec79bd2be3c7489cd0d1c5ec00837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defd09ba7698e3dd59dd63d3b16ade838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ce1bcfeb6f630ce90773d0d8fe85839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afea8137cb19ff9a27548bd1f1f01fb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8903326b6f04af08b38236b3878f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fac226d4da8a2912780beb6486f8d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2ab4cc30eb201b65f1adca2fd493843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d2a1823674abd9593d67fa35e3312844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9d459eb09b38dcb324aa02ac891d6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7fcd5468bb0f9e5c56b8757cc691c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56688a78937413eccd6423ef7269ab847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b817b0a8ce75ca4566c6343cadfea0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed418504744727d474a4822ea8c8824849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e68a93b1579783d1452838aa9cff4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b0b5d7073923e54e73555811baa1c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a345bf13f2f0caf57e005bb1781bc7e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3cf168e60fc6d0c434145c6f45885853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d2ef170b844b319c832f223d5f68854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90ce45b90e94dd403734fb16553a9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2809fc5e5fb0b80b7d8da16fdb5558856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b257f551e56541a18a329ad80be985857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2c5a0c050d3c357373c47a8f52bbe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c586388af0e570687ba3bc3d1927dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f10b87c3e5527550d735c56b93074860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e962d3cf6373b1237ad3ef095fbf8a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8801b37a6c2f0eb8abecb487ff0f7f8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad33dc2c77f757b9fd7af437b5a58863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693ed53747ef2321ee2e96006cb8e2b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6379c1faf1215a49540d309ac94f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f8595dce6f26b00939ff19e32d14866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04313bd6d49ed020c66c62f220e5d8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44743710456a53f8f768ce0a71cdf9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc25405b176b6ec2d6e1f76fa389bc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef07e6342c7cf6194869bae44969ddd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bcdc8a2b65f7d0c514a54c8abf0dc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058d3964cdd99930ffbca263bb59362872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cf7bc0c85f5836a137bcd1c7d1ad2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65188b544db47f412897b950533cfee2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fbb1892ef9acdf0be25d2154e2b5b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdef199fa037fa05046a8e540518a7d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2333db66c1abef59c8275410519c7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed5479b1d2ec45d72a43761def8ab878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344339d9f273a818b393406f9fe2c1e7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4efb9f29dcbb14d3e80e756290deb9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c67ffb7364e3902ee2b5071bf350881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0a0af6646975be4a0598305beebc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f3348fdeac6b8a5f751fb9ab4d0b0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f631324aae3c62f2da8fb30fc663d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e6cf337cae8265a716978dba79e85885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98884eaf22f77b83095ec22f207b994f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc0894db90895cf2d779b2f2022959887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7485e2c78996233f07eac75751673888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036df3a4013c05a68582f49a699844889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0335192835823875ac52821b2a40862890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39574c1d5b111390aa88d2c146a9e75e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf945c1cb461e7b082d8135124c86892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9d1d2b72188324fe470b6da7b1a1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea216ed56e23ff817bdaa270c955409894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec5352d17a6906d20fcc1df8ad999a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31a273bfd59947c4aa49386dc8a2c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e458af562d7f14fe17147f69c399897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a91f02447d0aa1758dac4299cdc4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b62fd60e8b3e6dbd2992f507cf97899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2eddf8897987cdacb120cef0b6bbe900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21022972659ac2e7b4a96437b7545020901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f599388606fd1e6e717517a0f4a15902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd8c4a03d9a9cacc00d52ac455983903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab9ba1b8e5f2502c543941a358645904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428b1cfeab62c0db364d35f2b23fdd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de468f60b060670efc9895674fa9d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531bda1cc90f76789d0ddac73af27dc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f886d184d0f46ecb57e945c71a108908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a2b06a52c2f2e968224c109bb39b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba55c973313593b08eeac5893da5b61910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4736a89a738de8f24fc8bb20bb8706911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfcb717e781d612aec3d95210a38b1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153884b46384532fe8f97fb1707de70c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eafb16a96c460fe7be82d85410904914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a7c8d886adb0b4b7a8e3514fa9a0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f391ca6d205ed504d2db38a4160c23b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e77f31db8ca3bd1ffb2181dd7fea917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0200baeea308f1effce37a5917d98918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754433fd7efb028e487ccd9ba0ae8ba919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4285703bf54ec0a9fc8ae24513d5c5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4131d6d873179d6cde297b41e479088921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86e95b68a039b43ab6702401def95922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452e185fff255e60ea3fb8f40a8fd2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be8cc71bda9fd6b7e0f30eecf28fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595c99b33bc84e00682852ea0de0e66925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e397411bd8be12fa9bb46b8deeae396926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436fa627efbe4741afc8439c147ff68927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc6a99be25f984fc1864358a92e4b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923ad274c6a6f9fb55cd3dbe902595929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ce371dd29a7d6dfc2c08ebe953ffb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb08ee9781e116225b0c6e6b46a37931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a7782ad0a90217dfc9d6abf990bef932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4413836d33a3b11bf2dfb65bc1d134e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f615ffc7b7635966c5d9a004f8f9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bca1572d8bce866aa81837cebbb65935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d38e87859e81d54288f13e0fb9bf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e16335d94ce86d50b1bebdadef19e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba700ab82f3d4c2d08ff7974ac84d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da69699ff07611e9a9038d8bdcb245c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174f85301e3483594d5de48f150469940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f892e0da99bee3354f1d4b04f8f76941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de7bfd8adcded9f3c0db2509030685942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eda84955b6f5f120e9e412fe0a83c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471378e306c1a2e301cb8a838ee7cbe1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a8f940b6716c6dbabccf1496994e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb1dacef98df1ec5cb0aaffe4811c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fbdfb005ab50b1dc3dae43307d51e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f06cce291793e07b2e4143861b9b5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86718dee35d181e68460af74caf741a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5863a13b4ae5859132920129e2276950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829743106c4b79b77e50323ac362f03951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407e5ac5fd83744d677ed19614ac92d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde1800fb3e47f7382f11139a9eabb2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964dbaa3b5c696ebeb4a1f57c356bf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ed141863cd8823d848fd7440c112955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d154a1caa383fddec30748252e770b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6387ac7b34a964510525c6d1cd20a9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a70c206820454d1d90ea5c081620d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f69af813d6ad88ec15d216a460a0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce98771b045c1ba5f7ed009a14ea2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ee37adf404f6c35ec9ecfe45f7504961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e09333eff39fb69d397db3541cecb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2a81de5aa2f6ac8d3819f356db057963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd7dc1510cab8221692beb4593430964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4d83883d60ad554e70fdb9accacb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1584a6090a153f5ab4d84f3b65a3310966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc506de6912cdb6b7e63a5472185c68967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a0f2ed5c46c09eeb16859c6317b78968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf6acc28803306e1f78c87604a3fb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff229bff12356cb9d44fd4b3c4ee3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bd34c58ac036e9acd392ca85d6d51971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b9443058cc66d3ae301480101e15972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a997a7db38ef5472eff50995e465a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ee9e6cfb55c55ea0bdad4adeace3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd166f686f804992b2daeb507eb92de975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1bb0df81f8dbeda22097d033fedd1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40287a834272427f581e51b89a5885a4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889bc1754736da0912bf41008e9b20b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d981d841ac5e1e3aff0aa9a563524c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39699848309519355b9c2f14b8447530980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15b2d6771fc78949fe719ff6d14d0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb290fbf96765372616ed6b9ab802b3a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1254c62e26ff4cf9817d9d542d84983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0364e4f451c6408993de4bda9036c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e8dd781c73f38c361edb8c807dff5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a671a1fa3005d90a58964b2771b4f4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5cb0f14560bc654ee6acb2fe41a9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e0071d144cfdaef6b519f458b2c8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17dff6fe87a02cbfad278fba922b0e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a84db8710e0b335ff35e70687c896990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d1fa82318afd169d1fcfa7f30d5f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8886b95680b2d6e2f76c48d6becbc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7644a61e29c17b8eaf7f08d7c59d4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befb4b879c6547775726abdf62bbf5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16284a4266e33e4f97735aeaea7dd7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f779bc754fe07e55347a75260c2fc53996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077cb53075bdee48be69f870c93366b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>