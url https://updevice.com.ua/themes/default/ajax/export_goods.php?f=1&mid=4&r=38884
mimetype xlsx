--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43b024ba42c01733829c6c117fda531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674c520b8addd914d3a4391dd7f5402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a20f52fa972f4e98d379667d499e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a14111b514c826fd91847e29f18954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca15f0dd4d6016dc4387c946a7b4265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ccb02f62144e25e93f3c2e227f2426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4ee82329bfd8c04d18fb587126227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82ae128ea78408252fb5a76cb97098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23af4905031797aa1bb77f505badb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bcf123d214b46b00d64f808f52ca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67457c8b8e65b58867ea511a8988911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4f48053c918622adc674d93a2f2ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26320b688275278f0c96c3e5db0277c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8ffc5e80ca5a8889d740eb97838e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89590731ce36b751b822a407d1fff97115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da993ab20bf5ba6217593d6800a5613316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d1993e823c16a42a2479802d7cdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80c8ac30612181d08bdb8d90c1268d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37f9ffc3d26acee4fbdf283f04014e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21a808410ee7938bc15e0bc70f111320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866c3b832527b9e8a9ff1b70dcc181721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f23453239c49bc8c85109049f157922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ab944338bff0525a6130813996b1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c9df3adf258c7201c2afad0d25b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ded74860d4dc77d5f05418397ff58f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eda569efb0a0355a9506312ac6d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310e370d42279086f7c3133ab48eda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521034abd68b14172a887961448482728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22aa5bb8825ef17245d32df4ede1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d531218f194316e94a53995cdd69b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d027bd9a11da8d2e650fb54606e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712799655d19b405dda92283e925d7da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853795e9713160aa7b380fb953d7ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048366665cac80b5e963c9820f4e3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7800479e656aa7f71ba1fcd1453d8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d2f2bf9b78621a1e567093d2acbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb2c65c3081f8abe18821a475351137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4dec741386ec1b9211cc12b361ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f6a717086487b1f2d304bcbf38c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eda0915cb0f33735c0f8235bab059740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9ee881f6288cef53171467676f6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12bc7144b5e4b2dd35202ba370d27c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c164b309656a65f812615854f5bcc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a5571d744e64dfacc657984fa96444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c85eb4ae4555162ace7ecd0185cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79262eb9c3c15aed9846904fe451c9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c478fe655ebe4d853968c5bc960c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06c110d1fe1ce57d6d545be006239548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8351fb5b515ae9c1a9d62b0ec27f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50be6b563ff7f169cb2d41b949a91650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3698ab0e6a892b1ae013e77bbc9237051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a7b8b4801286deab06c24953643b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266460748f4963df6a796f342c115a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0e515985cfa31471c5e32eee071254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a90e925a7da9ec0c886cc45e5ac2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af3bee01047752e190bdab3d380cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde24a1b65ac33b6dbba5d59eca25057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddcc165c0f483bec5e3591270ace0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eac15ff0546fa12f966126cbbce8f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66697c5d00316778133d08deb9c752ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13bb69fe01abb7b7dcd6c4ccd5f3b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854565fd29c1135e87511d6d74cfcc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca859abb3a0f366326d780b3ce8065e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e11eeff8582ae8155488a3bd2b80ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf17f91e53333e25ea5ec52b0eee4bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a5f6d26cca7049b71e8e5dd1217966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055716cae061022246cd61cc1e5bf8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03189a9b730736463789b45b638d5a5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1774c1cb90f13dd5a2e634d3c2129d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488f3c4e2881f42a8070effc857ca6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498369003e3a74509fd405f06cd224f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b86dfa5deed9504d3fdc7eb9d8a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c634464470a188264bbb4766e6c3cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee8a754a3d8a034e5d2646f4e68f4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aedd827153dceb8afd2a577c42d2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e94ced88411fcf3e0d0a6b32c00176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766934a09a161c30d6eeca93285ff3b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb01e6fc84c619d5d585c19af120b9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb168ddfa98403ed39a21171db05d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f4fee85abf7fecb3b29bdaf8e360180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177ca30adacc7730f2a507111358cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6915e9cceb8fa5eba4765d4088ea782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ea6b47e208d38d6298b186b18e2f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735eaf079c8be3aee24ea7f28b06ff284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabf4c135d86415ba6ff3d6cca180085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b322987ca0e61beae9027ab124f851f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed578751fd116efc393c57254e76e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c21d3a859385fd268ca9757f729388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b7a3d5a39bcc10737eabdc10fde8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac395c25fb74045aa203032b16f3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca362dd39983913f1762e8b97aee0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0c27c2b1ece0bfbcd7223ffebbca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b58b847afe1ee13e9faa08e1e269593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640af6520411d4867d032f73a8c9f5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a57d0992d702646ac171131e3eb1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b9a40bc536d3b3faeabe22d15c9b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62b66affe62d3473865c99a761ecf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed77ee3e6217adafcd4e22d1c413da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f260172323584e0c437784441680b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ee9c10ffdba75a9966531cc21aaf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa2be2f5c3f9bfe1448fda695c3a41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde31987f0d0a69cc594e65eed9ea42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c1cd3177c82c2f7bf9de562775b77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696907744dcbcccc65b8d0e33daa025d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10323b0e569f347aa6ce1b736e84154d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e3e43a73f074ee6353791f2bb580106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72f8fe09e6391f73440bd416f2bc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5b99306863ab3bbcc10577297e02e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345f21d445b791627d783c01fadb155109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803c1aad8c97abdbeff7a02e91dc9e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe06c10087fd2eabc654c6a12fdbd57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3562cf0797dd5ec7951b704101b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4689e062087b35a676683b2bc853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966249d7fc6177a68e0b7a82d4df995c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c416e9293fb151007cf90afe72cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69b45674ab614e1997796bd7776da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27940f40007982ae18a23d04f82f03f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a53562d2b13462a16915b9281472118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd09dd047a54ef73a1f9a5ebf2c8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42eb26fb7d83dae206a7ff667e06d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903be30b91c442ac6eb3c42120cf969c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101639ef61a24b3213a2d7a3fb81a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9da7b3cacc69686102fbbef8114e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1daca6e90c2293bbe78991e8494ecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404c8f3920f7de21449a928d6696579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b086982ddb680bce3cd1411f0d4d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0958511f0f04e91c9620d9c5cf2fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449eddcb5a57e64ceeec133cb491224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fca3da316bd7f40203dcfe4643ad1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151a75230b0cc06915d03b1e3478b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51aa572247c7720295b6ef613c5ce5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b708edd8b4049bd524d7694a8f37a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94508722470caf928329f559daeded133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f16e18b2cc3cdd8083308f600fd016134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3b2742784a4e07eab0c1b2e80fc26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9542bf39b456c027a050cfdcc76f779136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f7cb1a54a8958ef60d706f749eb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ddc0b7d76f41c9ce2db8fe1655edd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a804952883334e108f2cb02af61e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57036d90995d5f1cc75d3c358efdbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291abf7b66c8bcc76c3d8e254d5a966141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36007a3bbfb399540739b958e5233d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e67ed4469da725390cd6a2a48fb76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147499180f2e144b4d0894f891aa70a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922cba9a0f54115029f0ec67b4898dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac877531a412352f5d0f6f4fad4aecb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84142b5f51f6a9936e3fbff1941ef2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0efd6417beb1b163fef8cca0f7c83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20a297418924e0b93d157daf120b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36bf70c38a25c71433521a70f0e5ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2582ba198d1705f69194a8c411b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cd649a0ab91ef50728bf8c4c8065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae4f6453c05f6ffc0fc222cb40e7c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7febc5d3388fec28108a329992e7d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63e5f1e4ee3f9d09fc0db0ea8e264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627702db99858d671152be75bc351171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b61bd5dfb483b52a2633e62ac181d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7d880d844d4877ddb32c6a7d1eca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c373ca83aba82d3bf5d3dc0c845e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac4ec7cc5e45ba3141b8d0c7c82d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e768dedf2277091887c99f49353a2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bccac4af7889d5cfd9e6c3d752f2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5626cf093abdcb903b0f70a3209f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312cad9f2e0eaab46ef931fed64b832164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e660fea1ed3c550fbb73855659e7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984bf3285a13dde575b2e93384e754166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b46319a04e76adf147267b83a5523167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78dffe07f7e3aa6e10c7c180b1a125168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa2b5dfaab8b857eb94174f1f9167169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e6b1038b502e9e8a4fae7d6cfcb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c7c81891a6243efb2008d0a6fc1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf99fd6b6b6ef9b41230c552a5e9a8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c882e68b1917b8e53b1ae26323fc8c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a73d7889511a0689b61cbfa0376ed8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60577a344e2e9d0d9d86b4217fc0adcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82348f9d6b5e50a86be75e9624b5416176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580b1a5820b3f4cd8da608255c3b4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4fd7e45c1fd3003110e895d139e3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1f807312768bba32851476f0d4743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6c69f1320e552075e3c8ef938c93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b368737f8f4b8c13c09cde93529485181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58816f13ff21fceb778e36db79ee37f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36a0dd490e13055cf65732beb8ceaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a01b4e8f94fc0a07e3eb437952e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f1380352fcea6905777978d2f320185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa1aa285aa93ed09650da13cd5282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45362d8fe21016dfbdc9d54237bcf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04369898673db044718f215b7123cd1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98fbd87f162ad3ba5e52091f06b659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b7cab69c7835450bbde09250b5667190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2408cd30c7d8ae54c5026b6e86f85ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e5f59c31e14abd23bbfb3fc30134e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8a8435b06a7b21d8ac6231a60fa14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166631bb88460eeb66871d78a928bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbd1767b5d5dd3e706af4b7bc05988195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ab8584c7f3f7b0ee6944b09b8071196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565d43cc0a84bc39bf9e0f54a647655197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc40b72ec4df6af20aa1d9facb9c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259755162d31d65701a56c00aafb95b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef73d87b072bd8638d3e9e638aa60f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00aa26cb373787feba74da2224bad4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d141fa4f2113e11dd897a2077518fe8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c048a35973b02cf5f2651933c227c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0252fd9c96c6393b16e36c4037b1186204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35da11ad00a302cc712e19c28c9d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d3bd38ed8624b117622d032a1f5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86bcc74b7b6c51e2f333547b0f556c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e2635218d2f655a456652d39f782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b550edfea3f7a84fab5ee2cf2a1d320209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce92d9bc6f8c18e1b5a840cbc2cedb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5089a677e44c1b9a39b8fae51af5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eb80a1ecec1414b05fb85b6d1d850212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef54c40d5a0b14f3a9f9243365e9d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70926387350f7f0814ebb3606c18d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf70b26a4d4b1891fc83b46509aa695215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718d2c869a52b72bc0b769ada1e9c63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601a0172e2da1f59ed8bbf1fda8ea49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2f5aa9b01bcc2eddb26645dc171c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a74bc3bd527acb6c9e93181df100e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a60a960d869e0839463f48d591efb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5b231120bb02003a385922192e0fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7d669f5a8aa10eb9a356755ddae6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c843ec044e90b1a93b01bb2dc9163223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3d97d281da19445d59053ad5198b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef775c1bba62d00241ad61d488d9c8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b52e6de67f011f9c5fecf63c7fcdb9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b74a8a082d148d4ee5f8555795da6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321412ee0ed07e9a892a3587b7f784b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44360aa72cadc1e7d17707c25c56f1c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb67a3e1e65e33b80abdd86463856230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f6d0700464b608767b0bda536464231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e902656e2e3a46b842de63a46fad3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d284ac1263392899245c13d7fbc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb87585b9f1767a31f62a311b4220234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5163c3991c7fdade3545ba9e53f73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ad3cc0bb35d9607b4f861fe29781236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ab1e61a87f61ea339134eee517a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55794f21c9aa97d8a2ea954127f45edc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d5e5b6efeff97b5e154dd59156f74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7c37f977306250b31efab4db9b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be111e61181aee367254ce264270291241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66e59ba7625b4330c5e0406a7870ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54e45c5cd52719149e5340dfc916d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316552c57ce3a830f5ae8306a23de1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496868e9027c7198c91d34895e4b78e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a922a2f021c619e6815a7cac58ded246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cfcf029b3e1e91de3109f3bdaefdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b23223ba1dedcde31a8924c7ee699248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194773962960ab48f5646b06de1a7ecb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143ccd85b9db03acd1b22565df1e85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75713ea3aff7ffb434c2cdc96d5b15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd198f6b13e1cc01f3100628f9a745252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeaaf603c2d4838a766c4afb02cb77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f80337cbe1c981571a4d574d8abcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df61477a1028cd371a69d46f7991b51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c1a3948fe6fbf4ef118269292796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d762f8488bdf2bd25bc2059fc71c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27aee4df131cc074f2587dac4cf1e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03bb1fc0803d11606f002bbf989db2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e9c7ee907e49875987b7092cf6d40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8158930f11c6d6f685c88494e0f9bb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b5ab4184ef2d1c57d8d5961677d27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559c7a57f45b68b1582de4767d4b21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f06a2807904d6692c35cd13283b235264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b531d7b124897bd79600c961924382265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52125546d729b16fe46eaebc43e659e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b1e75f29e32c210bc9cec9f0e193267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e55e3c6114715a3266bda71c0aca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcecf0fdb2e41f0489393474afefda3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211679020c7f7a57c93fef96c38cd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76cd773d33f78a342a7aa35bb2473f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78df117eff23dbe1f9b922b31ef751272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad2a86118cc213aecff5e9b4a2aede273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc03fce6e8e728c79ef703d9f5a4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f59647ee5806768a467ed0780b81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec3a8128e395bceb27a5c4e4dd02df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bb1a3bc8b98ca0ee14d54b99d53af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c62e33f64b2889102ebf5024bc62f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35238f258c70a2ee23cd157b5897b371279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b0edb57cd51b5b4c42b53ae4e4dc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c95ccf4d0b16e65cae780c4b6e01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d20310ae2dff044376e6d737ecc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d50ff02b7007999d50bee16c0557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043929bdfae89e64ebb742418dd217284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d9f0e3cfb879d07b84c7f259e8c31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563bfb84e0b96d53630ed2212656fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b94d77c1a6fd48fff77fb0b86a690d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be9fd52ef88f0e5fdbf41791677dab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797a5393724be6abdcb228eaa81b70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864daaf437244bb5ac849c0b72c3b11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eed71109afd79e17a9750ee852f27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350da2c4b0b31905542b4321cfc57f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788c43ce72fb97f4c8fa94e82e9939293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e82d95498a959754b4242f682bda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf4efd74aacbb959990d5868f247a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d370645fcdd68f81aae6f2b1100d88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01513ae8e7a9ea6c335401cbe25c7ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb20a42ccbb6bc1a209af4462c2df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8afa313dc0e9d43ec1a98e8c4e813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b729ef7abf03821f4fa5defddf005af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52c50b63dbb051e6d2e1650a85c01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d1fcb56dc39e7ed28a98b2fb80c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3ef57e001d38634408e2699549d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd390a44ab88b59f41e93cdf70c08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e4ee7f9a6e6ef86b106739abf2a78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e138a3018e2cf302b50ed8f497c4fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c340fd89332c21222e60377913008c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f75f56afaf322bec725381cd35ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a115ac20b49689ab1affbec985cea2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a026b6ab54fcaacbf15ea93b411aaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2473eefb373b6fa67fd2c9516eb0e02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed27b9b25cd3b2953ccfd2857c772312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73882872c2e852156cfdc7f124cb62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293eeacc585b288931bb2576005e246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835632c4306190069fbd3f05c4769132315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef42a3bccdece3f71108b5a25cf9780316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd082a2fffa558e238b05175b010625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4177e8d7cd5a14c729fd75a43b262318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2df303bd268b3c59822058b6febd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4c352cff716b04fe39fcdcaa566da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed8da4ec088fd1bc1849cad3738653321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe012ad02c17ae9cb89c8d3c7926b0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48513bc3250d61fdfe35b69152607a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13139aa885177eca93b0d5b40b4fb756324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68102888c12d8f9db90630b35fead325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f47bffa49d2c093ca9ffc0abdd487a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a027cb631be0590c28ac72d9c354239327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709058bc33c4b762fadb1578db7fb9b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4075be3532cf75768d11602190f55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b15dfc4100fec40d75cce97abefa2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751708bb9a12ef25f5fdb03d30c0978331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccbb8f6dd1386d68c238161eb922ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbbe94c0247ae233ae5a6afb4cac67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6234337dc3c08871de9db70d6776a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da30d8af4e5ef9914c57c386a2fcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec00858e8acbdd759751b3c2b2c1077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fee85557e67a39d7b8db8c48320c10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc219e279ccb7837063d4e4648152338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413d7fe49f4e716884649f479188a8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164bdd1105d5319e05e8824a4aba4ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f3d81097607d83d9c2a869148e6b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d93cac516cff6863e8e0c25a5716342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4e6909026cd5f0c1811a80bfcbac2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e5ef1cbb25ea9d3580e054b1d591344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f03e7e64cda42c57ea729670de80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870c261043f6327d347bb4bbf32f5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1883acd1405e05644b0c754808ecf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e726bd41575b594e9270bd95d0a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc64505dc5f2a7077ddeb71ba47c6c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cf5fa48e764f0ff512fd24d134bb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2161b91bf7c4c2eb40148c3cc6097351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb91bc12bf713d6476572b9fd6bd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c0a304d193c7d73eda241884f320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288abec7fc1465052bbddf907f562e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde6816aacb007c9e9abfb5dae4a5e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc17d5e8b29c799eca5a227e8d57e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b6cc381d517a40ce71d4cedda3b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95d187db097b651ccc1d89e3c7adc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9816336bc65de25aead8548bdad88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a494accb530b4d69a78034459160a8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324015336092da94df908bdc82fff69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be006af448ec46f518fb97735945838362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8713a68ee45259cb09f465e8815f9bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d39892ab94fa36f72e081b24fd787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ece21ca0bffd4b749a54472bdb1c89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d55aa5fa6759e28e0ce311779f1aea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338ed3cb497357aafdd9235c2d0e8f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1f68a96462a8386ebde3c22ae79e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab570dedf4a79a0fe09fbe98655e6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f70d3a8e30d36995fcf03d76933ef5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99947cfacd38391f10c2a5c24261a66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3ea205e04f71910a553ca6b9b0a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1d8dda4078a9858b79818a0707a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf96fdf4d65df7a0e56b7fd5f636b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce011bc69c801dd49422ff606e3ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0f597b690be590adb656648f5f7eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5766dde9d7c95b890f52f2962cf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d8a9a639faf07e0ecc8e861ba587378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3342a4f33940178e34327ad7dfa1ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39327d02a9f5557456d5a6cd8b0489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87f58bdc658c1550ebeb791c9a5d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a08b0b62a4693a6eb3a41d918dbdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f242a96019e506cb61a0e4b206fdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bbf0889d6d80b8c1012463ef2dead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deedf7d681d9bbdb4bb3e2c4afdc5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c728171655a2b9f2f0a7e83620b898386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a4c2c786ff87cbff0cb725e809a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57690fa12b64aaa6a8561aa763a695388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0898016eb8801b360a35c1609ccf6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ab4c1b39fe531c4954dce1e8e0b36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268ce34e44d9c96346faef6ecd7a401391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b333572ad57419565ed39e5b7021e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9bd4639705d11ff24d84bbb7fdeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e186820ef150f684263696d74fab6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9250cb026c3c615e69bf4240612dd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a039d7de4802755ee772df205cf5cd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd56f02bbcd6c87ee8f01a2af7caa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ea43d31d91cc110653c73e5cc41a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b586c99e68c643ae3eaef27369e0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a068d5d3b21cd5e39d19ed60251e511400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5badd4888d2f111b08d7d2e42fcd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118e9195dcc70cde48c80865c369de3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348772a02b294ac0dcecab5ec12cac2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c573580af67ba7a2b1eddb17348977404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3f9b3e4c7db4db5c24b31e695c663405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9649176636e986fd2547d9dfd2154be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaf3219afa6d7a78f0c1893a280dc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97f1fcf0e95a7e8e6bba6cfd77f29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd9921901bfb27ff3a21dc381f8d97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdfbcd13b87c4e63dca36afc5df14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098e7e4e66154075a2f93d556a9f06411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1fd0eacc7d1cb3ba72d42dc12c521412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54177dc5bfd3420199d6d7c1386a88f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ac573aae081e6e855f689d716836f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b3498b4648f53b23771b4deb2d14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2727ed1bd5ca5c0a333788ac1878dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ce22063ee242c59db7f82861e92f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c5d2fd4a5174d582c52572dfb2b64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d648cb7bb89393d92baba443f4234419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3e6dc267cdbe156fc1b5f1f4b55f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4bc8e76708621db3e3f6ed2660666421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f174c624319746c5399a3f312951b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02bd4d9ecab9145202da7030c8db9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dcdd2d05fc637c6fae60749fd12cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86cbfbfd209e08ceae30fa51fb6b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e919500d368588caf03865af772d466426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b594aebb3fd32297e1f81269b335427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5398201d810d524d7e8e8e6260c83cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb357ddb0d166c2ea2e8d11d35ff13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6497120b02d30436cc4237d3d125ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00698dea39251460fca1c1ae81475500431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20241e668808ebad725ffc1ea8a5da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d35649273b25a973cd3503594529433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe047464a899c22218443fc94c936a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565013a5f4338da061d6110f95e87439435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273584b51fcce22aca86e155ad03798436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f98ecf65838cc103ef85c854fc39a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc70caee3846620bd761fd58eca03e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8f3227d186668025819123dbdec39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20747d7e1c7300d5c7a4f79be69366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a18df4bfbac6181d607dff0e42022441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec70999dcc9ef595c606b83ff0581442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973cf9157735680adf1112ba4b5db86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f65771a0cc888dfe7df17160787d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a5b834eeb4d8c65a4c195504015b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f1bf053dfaa293a0722fe594847e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d889c143160b72bfbc5bb3770df94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280a33759df0d1acf0dc06804480006448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dd6be53b2042eb8aa5a827d74552d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42941cf26ae8c6aab7c3229373c5b7ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6ad02a824764a715161d5a8a3b908451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a9edfd616c0bf9db5a0b60f9be41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d15e203ad2796b9fb43916e910fc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb85809f07e39b039a630866218387454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ff3eacc6d18e34966a521ccb50cab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1aa4a0c438893bbd817eaf05dc1c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b25a1a966ac5ba09e95aac95d1ec3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47111629246dbdf15a2b9055aa5e9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49b61cda4979478757a178e870acd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea767fc78b1cc2ca3392a7d1ab7cd7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc710c9e8ac383ba5e6bae9c62bb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98c26529ff09cf1fde7e62e8c516d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c36a9b63b35d9c9b82b5d7dd6b42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be12fe1ab92b73777f82a087352fcc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d0680d531257710e23397e8c8106a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b28d2fac1aef43547500cb7115ef9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7269e02f5c829e2b6f2b550d39e9d7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00530f5ccd90d7d96f8e00deb73d6d21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479867c1f14cbecee3aab7e72d8866469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7897e5eb566616f2a77dd8a3f0108b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bff22dbcb18bc74702b065ec094d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543893ed0a8116994f41e59369f42f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc12da1fba1ae115e5e0a288a01375473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6168c19255125a8b8f2e5e52903a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8c2c580459e85626f3f222018b09e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16f69c04e6d0ce80a25ddc45a69975476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b218cba7b73bc8a3d614d084cd09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187a4d9e4a525d38684b587de0beb92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce50b91db94a8f54afa46ffbb0544e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6fc5eccdbcd1a7641c2b6c4d21be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11bf3db118e4497f8a639d947cbc9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34342790146f066fd9570b8bb933dcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b11e0ba9cdda326a86d7248b5c190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28a36b74f570b9d63a802b6d8c3da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae7e049f565912ce10bc4d99d3d92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfbe6dc5171c00863297d13c834361486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4331f4e6c1551c6082162fb676bad7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89631b1c6c5e26ccbb877084d08903a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e9b2cd60dccb4d7193184434c26a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c714acea4119b06549ba2057d977e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a6d9293bc97f7f1fc7f151c4a72d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ac936277636950df8a5ffa06b094492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db585ba92b58baf345a8585973029493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7700c179bfacfe1b46d375de7cb4dcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ccfba76e95b588c327069829fed6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1008e9b8f7a3f74f3a3addc8bf8779496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a981f9cc456df6348d9a7967874cf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6dac8cff129977c00d381104ecbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a2bef2eb4c52000719cb30476363499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb640d7e07642cb4853783b7f1ca9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac328006d0c49cecdc9e004f84a99962501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1272a354966d373c310fc9a30148c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c152001b449e75fa9f841f02d67abe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528130fca0cd9eeb7ff42d2f59123767504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c7ce844b79cdba641d297030a086a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6663ce1e47e6a7ab81c6998582810506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a8b71787d653c0bda4b099f7027f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9447a4c3b3cc27a16bacaf523ec40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f2db32b097448aa85c66c2e42afc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5da324bd22d9f8f03bb2168b93129e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd28c8c00ba7a1477d4204f119cdb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc52f8ec2cca43860dfb4e009ad2a90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4527a6c97d8d730bc5fb5ec1e76ec9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017fbba8b0ea9806a6910be663d57a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d70d69eb96840151596e49813866a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49445ba98c1b0bda2433e967c1ed8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512be0a2831ef4cf0d29c62f43de52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aa89494bfee081c8245670942448c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999d65180db040edc4271c303ccc85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde22b8e3123fbcd907db3d8a496ecf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a85131a99d1c5395d3be0c92326b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d2c1af9f58ef379cc28b714f9149a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b1cafa29fc372e7054bcd375ec73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea212703a9ccf04296ac638b3664e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83ab6f55d8dcbe846dd0625d37ad5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de509a86d77bd5f17fc27195ef05c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c46662417fda1ba68b5e059dc88577527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce9a12d95d0a6d2f5241e4aeb6c7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35fabbbe5754cc5c751c60d21788e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf1811749e1b43fe79ab11f7d410c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7531d91f24ad8922588b3c11b70df1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a6c6e6e3eaa919e1f2c77d0c5a85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee4c4c8268ff56508e4fe8a1b300a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c209434654cbdfdd072af81ea2e983534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c748a1fb409f04c235d05791c55e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b581124023157a835047232fc133d4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0662d9ee953d7782113660f89855d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b520ebc79af9ea4fd791260a0f4b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5cae5b8093d5be59b27557dbab07c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b4671a749298361954bb01e6acea4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435853b21a7a9b439269418d958aab86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e68bfa85bf64ba2a027f971eecf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea848b2879c23dd5815f9fe0c7dd47b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b059719560827ba3b0f40db7520af42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457dc829edb960881bc7471d068a96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7193d22b143ae5737ab9231575179a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab08045eeeaefb213c44635d6a083c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff06a9211765c1a88c50c3b6b07748548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075f08d0104052a51701fa9e2f00812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b45d7cc843e6dd295356ef993315b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd81d84ce38e2d7dc2b5618eeb3b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dcc731879ba4ad6e42e0bb0d2c0f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58586a697fbbe31a8368aacde7924183553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314351049b8647d7852d9dd7b3306c82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876dd87d0361d819c89a865e8f0448c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6e5a9f1f705d585834f57b08479a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f6ea1db95cfbbf0a070e53907008a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b6312c58b780b17e4b8bc3a0738b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10703cc4ec4f6bea4b509d75aa76a459559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317176857c5c95b3af86025f8e710abd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24cbf9e5be325aed31163fdb613063561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdcb3d7b5e4754bcacb599f30372d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c077026e315242e86557236c2602e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688884da5ed31ef6c7a5f18313e2fbce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333999f025d6eb6d012952457c4a46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd15755c2aa526f55f399a76303c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975adad934084738f8c11b0f2d0d7cd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a2abdf02280e8619b4b1096a8baa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848668527c62bfa1456fc52497745c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29851d2ccda194131b536435b821a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c157841acd3c7ad56f608b31790c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d8ac22e2ffec204ad19cd784faad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c11b2f35f7f7e6edd2d5ec6b20ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463499a41fff1e661683003922e385a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642eddcd9cc7d1af5359e1ddf338ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6010c908a6383c4f0325f2bd6a8064576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aad7f16d6c66b78a2525a6eaca775577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643e9e235084c56f997dd62480999a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d475619994ec456d6af791ba5cfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29fdfd10976462d15702fae4a0e47c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995233c39e1375f5a62419bc08cdc854581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b57e2a889b37a12ee64e2dbc157095582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6224d24569e5f8818389dc59a46b13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9be95882dc3ba5378463679cf04d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a6f7079ee0718e3e2a4ab244f3a4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a08d5bfba45c2acf0cf44639355b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676c9af3c81adc0d96e315a863336a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d583c013d775b85e365824a59a0c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea083e8d89eae563a798140ea4633aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352eac6d1eb689f4723b54209e810a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a6a5925996adb122b80cae019180591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de12df799afac349e5d6b0d79d996cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ebfcbbc6048392e0fbac43929b4d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcdfdf80ea341203f6580dfdb68886594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356986f6df2e0523f5235bc261c0f3b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a158543e416192ef6fdfb33434df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dddf972241e0eeb357e21805f5370597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff749ca530d4c99c40bf99e2eb8d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e1e15cea6a9cc84b99c054c65ca36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67d495ae4fd788434ed2bd02d0469600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf880b423cdff38a17c9c521b209162601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df102f8d763b12f7eab03813c0f50c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b97f0b8ce682f00ff90c61f2412a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b9713b105bb5dbc417d96656732b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6b2fc584bc05de26b32b3e6fecfe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724e9084c738e3e4e499d98aac34894606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffbb5e00be1f3c780f1aae7325863c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dcb8e6ac9244836bcbba807f54acd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa08b0461f5734218d0b75a73078884609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccab8ca344379639294e8141089207610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8421a9e4e2ea3cebed187a2cf9335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c9fe03f93903862e1ca03de7d3306612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d753fd15ff9214c6be8577d3f9a7d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc86f07a52f987f5ea8b79965c9b59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce2d24c9bd7cafcee0eace0cfef713615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdec2962478c6c1dbd6023eb07d8c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d65dd06e83d05e3cbae70713e617617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0d0afb2b491115137c8f83c136950618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba2153154acef0854a57270f636dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efb0d7fe873fa73d3697a95749890620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ba94dd947990eb56eae6856c1b9a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b967262d30d69d10a3fa951041acd52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d4869eee0d48b71c822d1e2671057623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423dab21a66a88eb4ec3476465454b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69ce54916548d296e6e7c1a9cd4e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ede9f996b0e939d012993caf0fb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4f8c9314dfb8bb778d70cf1da6d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc17c32a68a823a2eaa48918cc733628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b90dc306cb908b2bd9d4d82bb389629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ad9403070dfd1de3806ca4caa48f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e0074607f989eafc243f8f182ad7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dddb23bbb4a5b0378341441b62f1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce6747cf65038da30485c04a2a798633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f1a231e6dd12eb72de24856076c39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae163fd144b643521c1df44153e7999635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c240b33f19c625f7119e3ff00fe2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcb8ac448137888db092484de43e3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365842918c1d1259f8e44e84bd43ddf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89b8e9764d475840f3bd3fab371ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e265e01303005e015ef36711de09f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94a97088c59ce3ab83e014d62c72a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffba08cb4794e0f31a7e0b59421a231642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3dc8bce80b6f5a92122912ef573a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a924198c103261ad4339c0e002df01d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446bcffb68bbd736d8f9ef765482fff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc93f28d8375f62666d70f85dcce7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fd7cc17a1339de0be2d1c090cdb47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89918fd31927cca664070f71f9680583648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0979cf767bfc6f7286ad990ea08b4ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbfaef14dad60b5a3c4ec42dfbe670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804eb6c542fe45723edc0866422a9e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5330fab77bed3493d1c0f602cd47df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec574b748ebd67f42960e58d8926bd38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e074b2bdf0a4d709e6711ac67e95b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d304de22bde226e4e7a1c36f42bad5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a47555ee9deadd6a323f7e13308a18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202979ed1b2e60747177c2b84daace657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f6db892b8f4418f9e99b1ecfac53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa51a6b427f5d8c86f3fc69d4308a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba3b77016653b9c70887937f79840e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e040b7adde5520bfa519900b2e60f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fc32f6cce0949a00911b1f1614c39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db2deed89729287913eecfef1d307663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3cda7c6d07916958019a2d0104279664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4596706bad1a09018e43af2a75ba6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44344be4e7c77d80326ea6edcf4766d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7db2021214802d67e19c0abc9f83c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9d4cb418df7db88eecfba59aa24c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8074e92e693c9d22c175221b18fff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68722e6532d8bee3dfc7b920cd2faf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a567392cf9cf8621f5b08eff43f18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc1b53d72c36183bdb02ef8d112f63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e126498b58d1deb1c3ed44f51777b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb978a34ddcc3b0ce396c0a7fbbcfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c09cab50b55b2b03c1081e18b6d5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01603bd2992c5199b77308a1a50d46f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98e96cfda038718bb8de857ac2368677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d45d60860ae61dd332643d0cb8be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca9e191d8fd03742c5f6189a65b39a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf482a6718bbabac0f936d53d7a56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c9112c0d89402d1ffee5554e3795681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571777187321ba3f345644a0d5581306682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6022e39594c08c1cafc1f7c2d1f9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb94b01cab2e8d68395de2a301d35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59faf312a6c61d8bfc090cbe9bc6e3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff69f05582c86b077d90cc51e358d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96908708cd7a7b7192502040d99ae10b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dfb3984864c8cf8a9bc0010f1b5b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ca0fb809170bbe9f05586d04c596689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427308513fe135a21c6bb86dca689d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735df68ab77c3dd68b87e98575502b8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6edeaa8816b9b2b8d5470f41132e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808efd3bd578a2d2138cd6965efa23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549aeb7f88038ce1bd3832329031a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c89ea91188f57d010c82ffc21e904a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10bf49c2815313181391a3d9a1769f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aff22ea956b2b149a034bdd9e98b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472196d4c807b9c616e0b19a93c4e61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011d5a77930abfcfdbb7f4d5d3a0e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66e52e62e0bd16dffd779d9a5700b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029228f23f7ac2e332a691022580d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1c65499882ee499e769d600363dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e539c80915d5ed1fec2c4645455c8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46de53f99085e4199e8aa65743b39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bab9bd91f5fcdd47d18369e33ce9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3a71c159bf2ed47a6a40d38a45257706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a55ceb622b80e38419240734556c1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd4b9ae1f017366a38dbef0bc0d5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d5ce983c5e5ded075a0e4727ca635709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b170e441370b9ce5a56581d94e8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3cd9fd9f119a2bcea184ae2427f71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb39971e2975bb3a731553fff50e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a128053a1d977496b70baa0923aa305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf210ea623a5e68720e6540c6c6f14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4c1713cf649bf44e4fa55343fbe2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db2020fcf87d59812f4d6ded3ee29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a00c8e6a7bd1eb3d37d2dffcbdda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d2e577a5fa5b8dbeb32159a45c3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16245853d8ed20e8e39986262b2e3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d6bf4e71f2394fa463580f52daab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49b785e4b2d05d582c4fdc53bb703721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1bb2dc26e375c2ed2d36a2531b1e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b4d04019f343d190a95a2efa10a6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed5845d87dc29aa65473d60bf82b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d81f5fdea6bfb9d682ec02778119725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55316d0da5552a29e0ed29fbffe68e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8de270c4c0b739ac127a5260228f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f932da88e1030c27ab6552c221e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4004e391d8080bef7dd56a09f998f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97307d2d57933527635a5be5b2d78a3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d8d4605dcc7363f429b8e74fcfa30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c313564d1de3fd590b025a581dd70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054aa66f85d5b5427973b06c46aeab7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755ca5664545aafaadf38cd10ffb9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f73078cd3262294dbb47a5ca3c65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797eaf130d56c90d4648572b41fcb56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5068de90cbfcd9c4669816d214228737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234236120d2a3ff5c7fbee2ca32cd80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c165cf2ace2e51eb26b3e4382162d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b98ca86e38196b196f64897f9dec0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e084f298485f5203a434972e3e024741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371156596633d4ad6c43dbf4baf6bc62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778b038baae75d0696275f3d5aef01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc76c8e86aecda4dbb9580695db9ea6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa8d72814a47a8df71e0a936e9c29a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2794d9c497f2bc304220221ea4c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fbbbb1e401ef87b15bf6ba76e718d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60259457aeed7ce97238d3701e6f2a53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca14be24ad797f66cd151d9e4e2549749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0edb2a330c7a590ef735750ae2541750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd92733ce47a7ac4e2c94c345c0052751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73804d4923e993179a1b292a8c3a7d80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d6de32211225f9a8334188edd6d35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4eed73281d094699ab75ef13a41d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae691b4fcbcbfc99512d5d8f535e33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f147b9e07076f907e9cd15302abacca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644248edd2f2788f2cdebcdfc41598cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f370f8cebeee7b56663ed6b28576e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dce44cb1fc414dcd2e0d5e65c7819759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833726589a45aad145bc87c87f3e321f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc354f6c85ad42b8382aa378f9f9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde980d0eccb3c847690ca8f9c4d324762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3030cd758fc5a96f0036cf842117428763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848bcbd8908f4acd417c72b0e082cb1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e811797848c13d386706a378900a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7bf04fc3feb575cd5e0613001735766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6dc85bae252032aab9a58d7f9afd1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d1fef67a89c6b54329e164b4938c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca4125cdc025376cf9f506d4c270f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c438f99ed6e0e11ad0b6256f7940c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea1bd99aa280e5eedaf8173d9c4b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cebbf5f10b499e6bb3a70afd444a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853255aaf23cd2bb501025ac7ed6d0e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c2504da2cf77ce36c72479cf226c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca015595c7d1789f96cd5239e150beb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b894777a32cc934f2447e33b84994776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01ce9907c4a4b9fa53dc60c91384f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2894795472a16db11d757d7f0c37f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99f5bcc8e5bd1c57752b9cc80c9748779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf565a0d3e885ee56ae32d3d9932d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27670fb397ce797248f1120fe20744781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660f3ba84a653f72dbbb951f73a97c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd5ff9a7e98df9e1f8f60552ec685d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed1e43d6f2bc1c3c4a0db8a08c0a99784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc1d3556ce61ba9b880c173255e30b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3125d5e2bc090f0ed41bc561ee9e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b643ac34194c0c884ba6492416e3a83787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38dbf185dc759eb93e69ec9267a6a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea183c88db7823c7f185239abbb520789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4cb226078d05f44482895749230f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880b241898c7a6a6107a7d0c46fb0fe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ed6b89fed5be7f6d36444c7302325792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd006cd218f70cb9593e02b112bee8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2672defb58b06c4555d1c4b85bb77ac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7986b9e46e75ee08292b0e0130dae5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad823dba7f83cc3463ab5db852b7416f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3203c9d22edb8036a79d41d197966b2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b55c9f74b0301b0d4fea1cbd7b76798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cc7adc94a42dc7800e55fbebbbfc2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf913212e06ba778e683cceeacdc0297800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c29faaec8c82d024334859433bf44a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1b67aff5ec362b83e4aed98c3aa8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef668b2e22e4562052331353224401d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca20d468d1821702ecb7f6836d0c0a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b4b61d679dba1c5372bceca71265805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba21a9ea2a956746783e9cc6412f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ee1044e7d8f6ac758d4b7949e5620807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5867da9c0b6ebd9e8eec835906bb9b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f6bd0e60e0b0e03b2af5d3ef5270e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432246a28069718aac788f22441edf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df092434c9be95ac8fd9704f0745f065811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41057b4e895d374362792a559e9905812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0317ed1fce13d8d03e7c52debe6737813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec1629bf982d82c4e9654f4f8795a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e7f298331d79508a81da2667fd8b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4ddec75c78428d8db2f89dae0eab1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2293841d3aae71f348c828a26593914817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beefef6c26a49ec3bb3c1e03b1b5c60818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba731b24b21aa6a0847889948da58819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088dc9382dc4db603326c5c165e15fe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17598c9cc6db59d5789c7a81a99de239821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfec4731244e19b418db07c77f6511822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b545955de57754bb85b082ac382e20823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d01629eda485c14a3781b5b0b07691824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9948c011e3dacd012dc6b50b37a4e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caade5985ed637d389e814e801ce6f0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34646c89d64ec06999e288cf689adcce827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5ef7b73d581370e15a552ef67264828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ece88aac732899d95587ee505013829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534769f6787236d8f1d7095c8857e72830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8fc6fed422d595779afacb39bbb1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c47e578c878e2b35cbdc73e06b4a3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0dea81dbb7be0c9aae779a2d67b91833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d209b325e6a7506c226ce6874f06834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8d0e8ee7bcd07e8961dc9341a5d1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c45e3346a8a9944bd8e137dfa551a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885856a48ad525a4c148eeb01bae42837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e911e72711a3ed4b20d8c7de61b5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f01f9d0849ad37f9a0469901f3150839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ac63a052f9040b529f7eea719a0e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e874ba92fd4d019f9983776051f30841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880cc426a216256906a9727b9105a81842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd444c6007dac617520cf6505d8b0f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5702d52db2a41afeed6307360903a5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429de07014452a127aee8a4b6b275b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5c70cc2262b0fc048193044dc2244846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb480beb5d45f70d8266e15b51faaf3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c18ff01751a5a90d7e596dfb02bce848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172a6ea74d1e9ed35bada100a964c8f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c438ac769bb3220b6391fc73b6552850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d4e483e0cdab134997696489d1119851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0bea18503ebd0650ffad5df1b213852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b2ad44974221ba2eec8c3a2adc0d9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769fecaf137c032a94a713b4c9878e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4221f1ae6e08a69862d012ce4d35603855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78de75e40ea924c1d02ea7a3edd72856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c4f43f2247a2dcab427fa4671359857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4006c0dfc576464519ce3a4ff1cbf0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb924be8a80e17a6f1a314ed566a4da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c12db10dfdcae72482ed193d8495ba860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcea4c2269e54b0b797bb90b9805fe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf60d2146c356794a4838914b7d226862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4b2461e61359bfc3e41157374e138863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5c11ef989e5084c52d51c915ddc6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7abc1856f0144e04b0ed8ef6a48e22865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626dfa31c77ead986fcb338fce6fc18866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57448f9f9a0830edf8bee928683983d4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaa6a1cd398081a26d6689b9c63aa3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef8719258ade70c28fa7a710ea709b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015d3b81374dae56942d5ca4a9ff5e0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f195e065d19730339cca56a6aba56871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276242146f0cafe85c1f5f602592fe86872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab9961069f3e48adf627c0c5251cc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff915461742e3aec4d733e7d0ac9df874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c38cea816b95dde2510779dfb10ebf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9645c690cc5da8f3da8023fa073f4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b56c610854e2feee670213a953956877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af57598b55a6fe1d658f63be1ce3d15878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef84b7a1bb6a9c37bc0a4ca25ccda50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2828c082c4335c8a8974379e3454880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c8eef5eada6fe1cdffad453bfcfd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de203f3c37ad4c6abd9c8221998dc62882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522c1afbb42c218c901c2529828655883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed16e4b862cb57f842c7f9e482eaead884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c276a1a1c094fff69b7c9617746fac885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258548770c284b0a50915dcf1bd599886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f720e380ae6c1943a1857e8f354949887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b69c38cafb616d92fce2763d5af0b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e20487a9bedd5901ce4b3d80e2ab7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e2bb9370959ca431c15667c456b5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff494641b0585526552ecec3832278891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2371abcef1fd76e9a8927ef082db2e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe378ff78ba5b0bfe239d772c3006b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ce4b6b8b39aa1b962d8e9e57dff5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aeabb939bcc3d3934a11ad37c8d51895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05454c3f622498cee24810754ded9550896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3441da23b6f25982e6135575e9c2a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ab55c4a44bcb2fe67c768e1e2ac5f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b59c3e9ca8adcdb11e24cbfb40ae17899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2fc84b516f1f0ddaa19c4e5e3bde900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c86479274be9705450a159e3a62d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc4b68cfd45246b26f1c448b1da075902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522b9b8b6c89271c322a28d460a1907903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dd9b8c3b2e0ef7073ead0dbcfea2b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca45b8ed362140feda3a3a9d4f80d9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac107a739a1aea3d2f379f2439d1a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3029c1e40762abd359e2dc686d63ca3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b84a762cf1ff2c504d549986baab90908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec4b4d5bc2bc2c8542439e48646bc3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3a5c66286e6e4b4b275c859bcd89d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97931b90fd4eb5a356635db7e4835911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda4e8d824f86364fd5b710efb72224912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e5b73e29d941eaa5c8a125206d36913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34558f8b329508705858ba7fd23c27914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85016df6a4753efb44f99da8da85051e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705803890e877b9955b875578ee35458916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dd99265d4c7cfff05e3f48a045d2c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef39d1ace556c41065547a3cdc1c9c5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347d3b4dd8343a1fabd358ecd507a9e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab9f7ef30b9dae0c9cbd323da512f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3731db0a77ed14940311235143500f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958de12704019cdf08c11990a9b740e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102e1af2296dd49c5b5f3d4c7a4c473923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e03314dcd81558866492e224b08811924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7d12dc7f87ebb0419406001fbfa6a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f38c8c56ba1e9d25ea99f70166e07926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78479e099a83f74505966af2c0fa73c6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843909754d9fd2c77bb744ddc03680928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49db114d9ae46f896493bb69337e39a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2c549796ffa8c50ec4e326f8c017930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e853b8263c3f70f0cc0d5dff758e211931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95efa4435368dadf86f4cb6ceae3dd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0896693c5df31f4222d737fb09a2b66933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae07683157793c1b81546fa28be07934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb8ebd82f4274d385ea0b3b4bb937e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c06beaa5bb47d67917e9f566dcf4a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae98fe7dde0ab259aa52dee0d10106937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e2a2ca6163de58efea8d272f361bf938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee26994647837f37b0e2f686a25115939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f492c6450a661727b7d479349ebe721940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6099f0eadedad2b7fa8c3ffe492fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa836a322e25a16bcdc2492d8ad97942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70574e12421b88e3743c0e08a90b0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d121f249a4116e5a59569bca1a0a29944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a1a28184fed0ca2cea213009bf4ab945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8339fd2501feae79886660b57d06946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec2dd8324b4826b998cafb5476cacc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c96f213344cb9d1c38480382c906f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04fee53d278a88f8ac21776e8aee97949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20748a890c298a80f75e3fd368aa05be950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf6ceb32bd96159fc5f5cbf5e2748951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106f6bc29cdab2f60538bc8cb3852bd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e20bb950e442270be0f885a9179e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042a6eb20178913038c15a9b43063b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6090ddea121245365b62f282c16884955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd379b33cc8327d6503a78e8198c8d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f4e7a8ebbf1dd537f368afc14ae8d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fbac1d1887cc2a6fc2f032ac55f17958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c430e090a5800b6bd0750073872c7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8459ec03da4b55f5ed7ed7af22e77a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe128fc8562855843d68766a9c9027eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93131c26f48a4fa090bc7adb76a1e202962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae2845f8c8ad2405ecd42f8e35a0d9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13767b577ae1b04168ef95d56e628d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d93fc65bf57fbf93db0fd2349104a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21daef196a7602df9072e9db5f2d04f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108e1f470c797eb69900fa91544be0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b428b22299c24d6d70161bc5a4417d4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d5dd1cd5e04083d7f5bd3a3224324969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9a5fc3ec44a6492f79bd17e80568970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0adc57ecc4fba8a154b39443be0f1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834da8429d9af6dfa39329ed557e1e5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121b40cdd0a3b7bf45a9fe7c8be5a2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed527516b2815572a051ec26cf341e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94629de9ba4042a41e5f35ae6f02001c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88f7259e147846cd228990c2a6775976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86750cbac1522591bb69e1f61dd33943977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c61baef92b4fa9be2501a21c9aa9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a5392c4fe05ff6fc37fc19ea400e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98384a8a5b7eb7c67ab59bf26666b2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906758e81f38a877822d3efc6a4df54a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcad08ed6e46d6f9253e2249221016982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325600ccbb1aec106cf8a92040526ee6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b91b13d9d5fea84bc5a67aa03fa344984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc308e7f06ea103a9e6212328cb953985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433765c376e1af2ed68a3383748e89e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2cbb7ae9eedf67f2d4e5a19b85d03987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069261932ad7110093d9e3261c58fe2d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2c3e3f77b639deabdfb9d4b2cf219989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c3e59f6cf9aeb0d274abbbd396b67990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e34a1bec6a1b2cfd9ad095aa15d59991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa16d5f492015fc0101f588669fd2d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4219c4b15366b549db93036f0af8f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e9bce8d220cbd68c7e905df7f346b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495c898f2fe2bbf395348b226e2811995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8214836e2bada20c4c8fff362569bec996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f515cdde2ee1d01df49213dc76b02997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bc18729cb5515b9a196fd5a0dd9eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d0496ace7ed91400b11819e2ff0b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce133ad1a9d0a45932bade788b35403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b7eb209c120dfbebe358e4b8471a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a21857950a74db2c47ee05138de5db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191dbfbcd4501cfae3012a6a0edfb1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc4aebd597dfa6b06c2d3bd1cd6ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cfd35c417a1a51df81f46f07e4d788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc9254d8c0346baa73f8ce02cfaf729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829766ec6457dd97ee0069dd9c4742e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caee96183418587d50ae0a420d348611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b4949aeaee6bf91a914622925c32012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda399ad1b704aaa381575f672cc905613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f116b241c00601f13a2a48027d9318214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e7238ae1a5e079c9914356cbc55a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99461c59e6ce8509dc844627a511c60816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30a31c88b86cd99da26b81ee9352e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9261c037470072e84754b0670c27bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9117e58ffd2d0b23bf000a6c57209c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe9f6cf6dc4ca755e648e4779918f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c39fd0c85065a306fd6d3ab3f5f9d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621ad37ab995b617bc171566c79ac522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222988669db93bcf5ccd631d1c38bf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac7b0a807c71c330367a1e610374524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560c23b2f835cf5983b61f5299ed3dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda27d453e395efd18744555250320126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c92d9d4d34cc473a335c0595c474a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18f30b0cf11e81885b3c6c5da8ceb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967888f3cfc2fe6a0b8e4292e3f1a8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b226e0819dde3ab1eda4a18a808e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd7545a4fd14c21cd9e92553e16b0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410099d969fd3bc4a2c199675822bb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a492f9486a278aaf2e0f2db26fb0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773809582b6fbaa1ab59d04b259d8c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d93901b75968874c980229aa1116035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ee34a747072e81a57f6e4650796e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f983f56510fc2acd1be4b97aace2f9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58850387c0e8c72ffbd78b595e2ca6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afb5571a032f554307251930a392db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948b85c7e922be28f1814d883049fb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721431707c6a403b311dfbb7e4112ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2aedcfd710e7f5c649959784ad4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ea1380d2d4828af84f5cc6086dc8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf2f9d472bb0f922c9041096c440644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd13ce97a2293bce4dc62a710dd26b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101e2859bea1244751e45f3f287bf9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ff60a22fab75e5f0b19d30e1a2ba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f20022cc50fcdeec768d7ba3b77f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8c182758942aa76ed6124cf54175249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299de7d9a4960d5148cf787bfeb4b17050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee08ff21d04575ec4a6c85abd904d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48663e4b55ebe53a6d505c1c90fcf32452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd9653ec9e3ec48efdd9786f205a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9c666865d2d3bafeeb274a65a8c4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f783779af6c6d413f2a8ce291c74855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc993af99d1eb8cfe578dcae769816256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166019ff5b15bc6efb6e58be37d1cd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a72a59c4a70cebd3165f7a55076ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad40c35355f2120b02a3efa846694259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968d434e69439da32c1749f5615e3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e26927a823851f3f6cac727a4116b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed10131dc5c9d5e790ae00c03c55b8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66c6a70a1a15bf43fe50109ebc974263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c07393cfa21a015901862e5e1e9fb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588d82c1d21d5e3820519a237d5802465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6593614ff1dd9a38bd4b066415f72b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95927411306a4fbc3b53478c236fe667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871633e511765f73e17f98034d5e5d6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc642b8bab5e3373e47514c64fa51169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b1d987d7de7191955c162d68f6d8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17be1b45ec553a506e0c8b1b53ec1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e6ff39e5108e8cf2bd38565f952672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ef68e31ba9c05591cede140a662373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f00bbcbaaa0940f19d29dcb83842574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c8611d7e1dcfe22dfd48346493c2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c94369e5d6d5b553bead1d203fed4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4ac435a04a348174bb7cce96f75177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c15f9d4dc035f45d2e2a16fe640a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d717bbe02b9a2ec38b36af3739fe3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078005d307c4b011a67ce57febc92f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b870ab4baae8f760ba571d6629e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783770d39d82e19cad13c3fc615a44e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329af6c02ddaf4513c5414ea89f93ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec145845bd2d762924ed3052d540884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c35076754bfde4cccfafd8e369ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b936206dd9379b32385aba069ae086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4621db4143e1c90adf47fe86eedde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c744f437e1c63a1606740505fbee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff97cca49fa7ace145518ff929294b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b1a90327a38857f693b11c0cf44a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92263a7ff21b37d5d7b220c102f041a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eafd47c424cdc1809c2abbc995e91f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c593c6562c09a46ebb874c9bf0946993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009022e5414169685afea25673991a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a195222280d433c8e53bf2675afef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ecb41b2c0d1ad62cfc227b5cf1ff296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b5fc1248d23dffacb98cb28aac00997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc327c31aea819ec6ded91e82a68b1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc02a65d6333c427a52f08d79abb8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbb8af20530b32210178a5ae132ec1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f11b8c42a877666839bc0565db8b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f86be503a807059033a082c347f6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5acff36bd3486adeb4c56eb6ebb5d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff01a13a6ce704c1ba9c3303476e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eafc2f88d80c7ca7840fd0b4f8ede105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6ba0b692e6f80935b00aefcabec8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a280df5b42869948c1fb54adf5b8ef0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfd00198b7d1e0f343803a35597b84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e93f85f8c048894d8efc3f56c9d95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0353d4906d004207ed53d06505a02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da90dfc6bc752a3a82900ace1e3ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae2707625f7a47866bf789707ba582112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f9a3d01f86748d02a90d24dfc689113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fa65402d19436eb376d4178601240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fdc04b74ff6a93570ed93208e567f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93966c029a92a419b3c3857ad2fd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107993d8b37e8293355ac0721eff7fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e33c233d5b3673a85044f22a7234118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430753ec3b16f3a415005a3d197c74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca91f9abf085064dd08816fc0ffaeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf372729359af191628c1811b8bca0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16b0cd13aee210bb71df410bc0c886122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456fddf19180750bf6cef4635004cea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bde6e879a336417d27db863ee8309a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57632c5642e148a87bc6bf2051afd914125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504fd14ff0851cda1c894ed62ca5c85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef60961d0ec0ff36276fe214c16aa17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bccca814b6d5b531f8fa9ecd8f2537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41935e4e1f3b5306070aeb0052fc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea768092ea47f89056f4d0df38844f58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee3f03bc8186da47aaa001b4cd7905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb4d9048731b38828811ecd12e578132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e21d391fe3dcaa3c6b5ec8aeb2d65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5d2cf74cdc9edc7c89243f610120c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32439683cfcb0d4b471a52c47649049135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26d30bba167125553da449f7f5024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ddd297e0d5df7ad079262ee84aff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3be3265bb41e53f79a0de6c8cb0f16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30c0a5d7868a4b5157d6d1b85b16a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556907a948d97d951e13f895ea6d524140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe32456684c2321e20305476c23a4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac317194df72cda274949792e788c43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7a0896c70b364889a3a0d2869567a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc733ece109d426c66b10bebbb1bf54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd4d714e2b66d9011923260d50251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bb7fa0b144d6c16e3c827cfcdb0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd26e797562045ea9bc4423b66bbc5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152538c42ff90d8cdf130d327b5a4b47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee20fca6f6624fff0abb24ec4864e90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216f73f3250a7cbac2f81afeae00c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067293a55d8abc4b58affb8567b0b91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fee015a478cc115e7330db5cae168f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf4c28305285ef3a29a8b1ded72d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5012d23e724fddd51e705a6482399154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb0eabc9e412322db39a4155bfae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d308005b5dc5858a582758907e922156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988814fb6d52e0b39188e8393b991ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7e8ead6a2d2ad8e2dc73e6c91325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea071721d2d656d5ed380a9632272159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787431a9347151161bf62e050f5c302160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62fd84040d94562e17b72ecb00f6fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db5179631a59b1807df7d45b53a80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6e0d361b72c747159aac116a8a24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5202a73354fbdfff50a80fb584dc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92982026ffd8d21aa64ea255bc8561a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a5c8276c74ec082688c23d5554c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f3dd3b6514d6d34c54e4cdc7e1d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712e3fb1bb7ed16496a8a8a89ffcb95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d277944e61bb26e105cea802e0fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b11cfd13169855f5fb02be023ac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d488196d426cade0352bd609f12ab5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b0a2b9582d07ddc80e5150410f77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb324ed7d622b009c60f87045b3459f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7085712ac820fc710e15e3513b4bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da97da99e925dfb916ee83cc3712b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6260c3d6598b0eec56d0cdb7a567f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8909fccf97265bb5f0e7d82ad7624e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136011f13d10d906d3a2d8d593dbdea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5b523cefd345691620d5680cee965179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b1487b2a8ea2231a409b8243c18e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149a5b7aa82278f71841f5303cebb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d58d846a391e16e8cddd575023e12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ba4c6ff5d2959ada7a15541208ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c240307702252dfb83f45b240fade184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068d49cb5603f23d2d0473bff21237185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67980ac0a2eb78f3a0123a44e55fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c289364bacbd18468adb9f8784fdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029ed2e373453e87c0d40c021fccf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958156ca67ea8704bbbc76b555cc49c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96332b6ca5b828f455e9c9279ab664190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567b64d8c2f10356c61f3e897bd984191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17877edf814ba1f2ab2204547a7b56b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c73dee43d41f05fdff9148970a5ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c0e7fafd69d0246724217ab83871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1d93b57bd810fe2817bd55733626195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe912917bc05521d166fac2aba2b76f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c4fff8af4757fb51fac8b4c1a2c16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63373405b2e7837cfcd5b43e994eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca12b1bba3900c4624fc9616bfac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a6a5687130aae5de8363d642d992200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15959a89d5b8dfa386930ed875ae178e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e2780d3f24c06b1dafd6b4f6ac5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad9676020b9decd9f23b87394833d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173856890e6c00781995be1594fd367f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f11d5826b654e53af56b1627381e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ea9522ccbda04df26d6381948140206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a9a282cf56457f73b42a00b337aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff02ac6c6644b7d1ee24fad3e12d59a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26773c09d8e81c02ebcf5baae448c7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73509e73cae3966ef91f08a20995379a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baba9fd334eeba0e0a696b872d801ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab46f9d27deea14c077b18877ad913b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3c4bb9f592491fcfa841956d74455213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa3dab07a57db09aba3f828abaf3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de2686c52ca00ff07fab58d9ee42f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101948a40fc3303ed9ab2175fc3e703b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88a4dedb930aae6acc6462d5a777e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257ad4c66d97780b6abe90e938150b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767541d646b5207e6d6d908c4dbee50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca8b85a08046b99a34fc04a66da2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e74a644ffeea8b83dbf3fd429d4d24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c913886e0654722917c7430e60a754222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6639657b4ff7761bfa95796aea825223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3c3c3d0883e3ee9ffe7b31055728a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986daf015e78130b0283901b68c93d43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6049180b417f96a24b91351ef9c40a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fd4656be2c6e357176f81de4b68a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c4e5ee54812152c872aaa383dea0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f63d82a97c6a8f3236ade094d6697229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34772bf44d3e6f4f6754762ffcf4793a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3030bc5205b2cb568651874a2c75c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55fb81dd712df876c50ed7c913441c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b8a2d25bbe846cffb26b5bf02fc6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf4812d1e0e0a70b5cc2bd9bcb4cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ece3b4d41468f8624254d4871c02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f28f780cb263588aefe74adaf5169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337459e0fc3289de47aa0435b32afc47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38df36d5dac54f302e3c8c0f430f5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a044e9ce385f794ae494943ad602239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca5906747eb8b66e064f5886ab8bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e350ba1bac9719153e1ab406f8917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0825e38ea3ea58058f52633672ea62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e643c48b4bb3533d1bced9eb113f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd42fa95828e70150fe3e1c508717244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa548af667f4db9301aabf6d3739427245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639e9e9829cb3b93eb53fb4b7d59a10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a082863986d8a152bb57b460097d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583d2659efdb1c8ec0bac6426069075248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b87a91960b2f01841574a198a5023249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d332f517eeac487c16a62648b598250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8fcf6e52e2d15a78d725042976c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622fb32e0be7f58c042ee2cbb43b4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce31006c82e5dd4e1747474a17003c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705f2bf16e74849d1ee4e4eb332bf2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571619add5cb2e660ce37dc61427a237255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1094ab5dbc261fa2de8dbbdd61584256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c275a06526d1676ae1e2d194b8a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f3d56428b854a5453302c640a60b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b889d9ba19823600dff8746c2c71937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2fa7f4a3a0a5f2e7725c98a5f440260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab1a704ac5b3a5d743b797d90d932c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bccdf16d7d065d5a3e88908831432262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cef55690361194eff8bc2d9136eb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d28d1f554a1289cc7288a5c981eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c1ebeccdfb35a386f55b728e1d46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb8ec8a050683d7e8f1f921d3b927266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1482f0aa105017db724147290ad15a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6267907b357d9911d3ed6394285bf87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da96699407fcf37a4a8f5f1f5c0c138269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ccc9716dd74578f9ad898cc57540b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c2fdced1b14755631580001be50e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5e732d8343eb827d8069cbe8f932272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad801a793e3e5e7fc10823f217a0c1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c1b818e257668f85fae5450b031a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f285e505303c452939919e550048e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca87bf3e8524f91e733f996a7e5612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510a43c4fcb86c0a734f0c36428b7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1176c6d2c123827402935635d3b02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d45962c95e1dc0fd02d76e0a6c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188dc08051993b59e60bfa22de32acb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ffa73a361cae630d22107c5270280281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d174885bb8fd20a6508c20f3fccc489282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11beaaba9eb1cdf93cf7484593dce0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865c88cfe9369d9f73e4827fc6ed7b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c78b181561a4ea1887b4084411fb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a27863f69061b49333775f02422a5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa2ea0e53f4af9962397866989ffa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a02bfbb7d2bad1bdf53844ce66402288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db821f1605eb7e4afe3718af8888590289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c157564b9c0813381dfcf3431185d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed684ad769b7844717250aa6dcc092ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe55197e682bc81d41c27ee2ff5a56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b828d6a03ebd5e05ac7ecfc11813293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40ca7fe2edbf4e5d140d4d5898a3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be867178c08589665ecbdf2810e794a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f76d785c5debad2c3d5025d5360ba0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca8cdf9a21ed9dea3ac0f4b271878297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403db4dea54fb812927d02cee93c3bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a63cf05f9e55b10835bde5b282bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c1f09ff88f49452ef798eb4df30b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b12f2598e166da3129def67a85f55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6132707ccc962c0675e2e1dd52f4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f28b5c0b7b3890e0245906b8a7007303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f80e8cc0437670881186a68fc66a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a95bc16336aed3b73e8430e0fdc6d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca04c7e5c37aab0b41a6ea43378320306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14421f7537e79b43c1759c4815c3bc0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e06038bd031132b3c1d1b8c89af6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac2716d83b33b9a886968f47c8c50a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe6d0db66619a5701b34fe32b68bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab2a1382530ddf123b86abfaaad647311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab696a403e6b51626d749d4d3f72d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd30206a268b2baa6bc1b2c02b6549313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fcc74c55b341912e65e70cdae6214314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231686e5843e14230e177310deb7fc4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f8036eb3eb2714141d6ee2e7e5350316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc812a877c0233695d3fa14633f0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13d42b286d43203fc146dbb56ab5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab579970c323f8c436615cc8cb0dd903319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1700d7395dcda76750abc34ef7bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df9d03c55109461034cff61f21e9f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c374ffb800773848a9f62d7ea7d3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ef5b3dfb49143e11cecf604686cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d84a65941b3928163896d011ba2016324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e525217b1331036543aeb58a237db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336c362b280fc922f32743dbe169a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23483b1da355045b612f5528d45c3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13039e44ef59134cdcca14770606f589328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9dc7a7adcf7fe0d3ced988496cf17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc0cfd0ca6b1c9dbc8e34a3314eb3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57396e1f9ab4d6535d0d03593f5ec3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95254f73f93f1dc1768af73fe2fcfbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4445f0e99b9d52161e676257ac0180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c14254e002492224be9b14ebdf5d40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32ff28d96434746cb333ac1240b98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d536ec1f4010fac2c61b1c784082c2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3340f82675d66daa28a2e2955c743337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea12461943749a613105a171b4fd905338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b917a9b42a2fd13d5248c7e97e3f0ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251fb9a8d87394d721597d489be855340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101253b0a53b2a797287b80687ac0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60a1d8d4380bca2b8eedda1a5c67aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a42bc6454bfa0000dad9db8580299e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6f35f39598ccd7b7dca006caf1684344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ea85c2cb9fc7d6ea94a9da9e87f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659e10bf3e26849fe49b382a1c417cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c7997f3e452f30df9891a0cdbd734347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caec5db2a3ee76f29e22515e66f943348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be05d9c7a37f466fbadc384ea3c7cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e9a45ea51972eff0a950ae43bc83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892fd84d21f30f45adfdecfc411ef0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fd1eb6081eb516ebf769f728d09f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f691b7a8ee578f0ea4af9dbf5f560c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257129a9515907c798ff087e29bab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c99b901b968782c6e630d21a8bcb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9fab2495b5658f4034bef0bf707bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d42a8c3715ed409a9059c2ccc750d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382351898d2e5526a7b53f73e840f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4880a6d3ff4a4b9f5bb4165e4d06e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25a533cfe1b1187732936e148f9549360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7c8b5068bb673075c22e8757327be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df5946d9d5e4b664e28bdcdeede91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55037a1eb95f108b0112ee6f38a0216363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353c6a5b1ed5e327d63aa01004afff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a4bdd1303c5455587c7005c500de2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4087117a72b0b3bf11f7780e8b1725a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a1ff75307ca354ac12175072210a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02962ea53d0d4b8077c118fe74b5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef7bd78515631ebbbca6368231c42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e8b5e2496cae36daa3b5145172e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e588832c4374ab686ef14c5f5e24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b397d087859160c7f1477bed56b5f94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da91168402f3e3e2e2d02159b9fa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2e1a2b2bcbaeedc31aa24bc6bafa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d8709a2122f41af02f5ae72fa03b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88816697c05448e550b2e9af1fd81132376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176811d07f2196c8e9f16dc77dc85bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb35bdc34c280349e489d542c70bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68ba38629c7d9df2becf6e5bfb338379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e65372fb34fca3b3e31e68856a8ab5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102f056b5975981619eb1cd552c4db9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738f6e03d0d6c94e7ac79687587c25d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f327f255c9ab501bcd83c3ef07fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf945fa0895b8225192ee260654f2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303520eb2debf11cd2121f975f8476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e393ea60d6e30c0e0fc2b3f155c52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48755c422a0acb12588c31fb1f73c2a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ed97a0dea0d448df77e998b86039388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173fea94eb1302e7af08e5346495de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90479e0175d01ba1e1796ffbefdcdcd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159cd34ab06c6b3d397844ceab0f54a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fb44503a9a9efebe962208e8677f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e980b17edd6454d1d604693e276611f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017a957efb9c7bd36967f80b196197394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611412c3f2808dc6ca3f0fb8df8dc6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ab4449ed6275e333e03a55e181b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d432b58042098e4ba41a1438309912397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a0a16579ec7c4565c8bb9bfaa2ad4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98501b8dc25077f4c2a56f4fc15944b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93af4390689e8da1f2097b9d965333400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe31cd33f33f1e6759025bd58c653401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2962158293ac277cf8a1b2bad75ee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b306d507b83a9af9cc29b754754079403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed82d55880fcb87ce34f0d78e28b46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f6ed9e7f52b6da81d8c78cf3d6d9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38c51efba010c5222e9db1899cf4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac8a88c4a97416bde7be9c8b12aa3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab308aeafd50176b028710969dc192408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1876dacf4b43a9ce3cc11b4f16bcfe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42592136432fef8dcfb34fa512b6a899410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe9ca2969fc43a40038bfce76b3277411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add435cb00199888ea7ab0fab3198a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3e13a832c2697a3bc19809ebddf08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72fc6ef4eed1419951e029fb094804414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e66e8607c18daad89160f90191ea6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dec1a5f59d189a9037df43ba46f6ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf820e27e3760af64dfb3aebd0215174417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d664104c48fb81887c22d238f343bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915646b1f84554d9ad3f648c73311ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c74feba842fe4290974cca2ccbf55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1797bdcc0fcf83dfef300af52c728421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70c147c8ca9ec387ebc7c38544e05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319adb6ce0ebb70c15028f1543555479423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8360a57d75d8d28b7d4570fb482463f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def842614143294dfcc3ed7d33d60b17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e90fee104926da6a1c24a13608113426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ee1bb74011441d5c0fef82966a18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a10fe7974ec988debf340b82d4838428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ce54a9dbdb981ff3fda9c4e6e8e07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba4096b19e46a20140deb2d00e58b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8815748be77e3a30839ff0adce8e24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3ab129ac72da126109fa9083defa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302701fa7eb4532d511613745c0d24f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f7b72cb6ead65081eb5f69aaccd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705774cf974b814fb517d735a654713b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ebd9fbc46aadc2083c7ee6d99cee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29119d1ddcf42db3a0621edb11be8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14a1c3326ae026bb7781fb8a74db6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a335da84e89e3920a9e1148e5a09cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ea7754f32f55b34e103a0e873016440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdfeb7294d32c57d18925626ad353f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559baedf79946a74621e4a3ef9e07b17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f80380cc902951caf66da0b616b7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc492cd68305a464349993afc20099a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c702b55980d26b889aeb725d29b2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e444f83ed5a55a50f358e96d534249446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb42d981c112620c89b0d43a56bb54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e9364a6a53fd12ed7a2769f4af6e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da4e3a511a2999da40addc9e59d725449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd573b2ded5dfe22bc6e680765774450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bca1b052fc7f95b8bb3188209c9131451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363618339cd94bff0e0711ec0d6cbe8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d588e79fb2d8f88108b851d1598554453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2f8976d3957348afee9d1c0a6431b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255abd203c614b0bc8b1cfe3f371b727455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41667f7aab485c8f8db238fe756e64a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade7a5b322baf3e0a31ad367cbd87c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055fe4b051dc7682a4b257d7205490458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1bb44c11d1c9d18b4ea52480a7027459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c5ddd409e61961efefde93e084c00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547deca6e16488fa8ac1269d33a77a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3da9004ccbd238a4e5a584aa4e346462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bcb14a0a76c71bdaac5cfa77d0ad8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6494a2e72abe0458fa206cedb26624464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea07f1e39b46accccc27d46122a8ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d54da02a4a2d2e6cb6e2b048df1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef7b562cbc6a013bfd2c098b586b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a99c57bdeb46bd0b6114e33300b22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856d3506744ad66614201947d9d660469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d798721ba97a1b4700fb1f16db72803470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bc4a9c0d9d746c58816a00c1054c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9ed4de425b00fb73793f39d6c4d9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784053ed6c7c27dc81af8ccc6e7e4e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc2276dac8ce4813ab3168bd35702474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e184e7e3a68c59da86a7801874da1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc699ff072d3c0322e2c60e69b82a71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33858691bc4530a9b2b42da5c39ff814477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062384c3f929a2ba9be5875560b024e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a52580528d1c32bfcdfd58341193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de427c88eec5751b54a4d1e1fc30b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40c82d785156949fa4c4add82aa59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1649b405927a544ed32225a4a035691482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d234b1d898279c68d15f2d35adc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647c787d6213853e08ce7c3ccaa87d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b06574ed8b717ccbde3dd6bed1ec9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa96a4431cd1df5f95bcde8dff174e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da116a4d826ba522dc27a7ad4f1570d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dc75ddbd12716769881ba3f0a17be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129386de676f223a8f394c5f3a6870c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d5bb9d2afab5da4392e82e9f2861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529587a5410623d2bd6d519098836e36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc59437bf0cb99e7b1511d2250c2ce2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015ace626273f756f0ac461ffe9ad3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d469ad816c0e1a80b17fd1034623555494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3856c8d106e504e0a6317906d4415495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5725a68451075aab452c9d693905d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc3a12891dc10a068d8e11505f2a8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4fb7d3f903b51955a8efc6d8aef31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3698e3e206d79a706104ec44eda876499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178376eafc6724ee8658033e772fb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112918ead64898b2373dd6ae9136edb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc977f3be4cb5140d34a8ab131d554d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034adeeabe0c6a123047672d2d29ed9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95913e87bca33cff98fa4179cf68a65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31313ee9fce9fa217d19b931b1b68fba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0eef70b9d3cfbf3d7a35573862120506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106ecea5d7631623802f69966df84c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c914f47d1d0ba4d746808a46cdaba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f5384885b604fec9b80e82ac30e51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a0ca81936b7c4898210889b73ac9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a916e04d177983ec7dcf252878a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9170919deb96f1977c86a7fa63235512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408797c253f5f7734d5996451b7ad50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f612b65066ce761bc9c81a7319d80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59895f278b7f96f0f09daaadb475f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c80ea681f97ec26aaa781c531c211516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536587d69877171e6a1ef6edb9e42c6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4522134f533c7bb0744fc267cf0d6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01c4c0f805135f320036ab29ba110f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d995e7d7a44f869615b875a7ad6ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16256a1a5be2d558bb288d4a4a0ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8397dfcd1e7727ed5314cd892199a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b569f3ee3d70147bf15f4ee1efc9e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d6915980558e29e7b35d2967bb79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f8eb0f629fe830640207d1c52a3e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c42073f9c3790fe2d54d4619340565526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e655e6891d0ffe8a2323ed4b54ec9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52809436af3470f265a50461fcd34ed6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b420278f890e6dbc3eefe2c316a76e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89ffbaf653b42f429547dcb0632df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6d84edf1e3930e16aaa5a68cc0f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8b94e8e368f79122f22d733789561532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b744cfe7ef89cf37dc5acd35132832533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afbe44fc873ccf926767a152904b38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a583615a7f02788dc30ea8a7f344dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de13ff19c946de24ef9392b4ecb8e6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eeacf6a2c00fd93bbabbf3dee694e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e165e1a74e9f857f0b63a60f46b25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf3d9494a69186a0dd35390726877539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de378b9644036eb49681f77982db6d99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797a258f663451c085d7cb6912b3cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a3c07b369e8f18abfe0c272b609c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b29a0858f47896fa030aa8f5407a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a68223bd360b5a1a2ea87f07434ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e212a974b6fa13ab11e2e25821da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5238602aa5a1f37293f389ba57069546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf412e9b63cc5297fd2928a7fcd6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3872479284491dcf7b16ac5825037f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e7899b001c610590ee7758de8866f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e522bb8245f5128968853a99f805550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d88698c10c8b140433ac3554199db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36530890f8b825c06690e2f921008f5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1c4fde6d5b2b98235176d9e2e083553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cae2e342d4fd425855e37b20cb80f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6349cdd8fa99bacfea1a8bb76e72df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6482e33f7505c2dcbf15f4d033ddaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7fcc6f9d44f82e54d166e7d2c2f1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc68008cc3a5350b3b7028fcb9d1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab98f04a67564969af168ddae4065559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe04da1232bf512b3cfef1e3d5a81cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7c2fcf0539f15afda88754bf2a748561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185c03256bf3734ce4a5d7733ce9ca3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96558cbd1f8f15c5df5d291513cdc604563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e885afb1359e26c442b3ebb4a863564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff65d965c3ee99ed2e831eae0f88e01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121d262030ad28a1dda7e2b24f6682566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba9d10de5581af34362a0d31f0f52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbbe767d505ea17484a43dc198d9da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ceb441e92d84f332feed458d309e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb4abcde06edb2237701a62db2c3d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a70fa1f4193fdc1a740a6733be2a66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014030f54043cfd1ebfd6968e736b369572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f20f136d4dfc547ebdec7a241cfd68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511932733519ba2894764759e4ff65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b19852b84e3b2378bd8a430f8f213d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8a5879a8d260014ae85f1355e5676576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4528c7d217f5a07c7ce57b546f54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867ff49cbe9c6c6047340cc2f2ee7f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c1a398bf4e306122fca4c0507623579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4109d8d8896fb32aafe22e31e7b6ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea1c74f446a2ebd81a8cc26d33546581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06404c650793b9129b279f98bac9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e848aa81eee59e04a4afe812b80f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b231897a104d9702dd2f45a30f7be7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff053d953dfe8bd7aad0f982e2253585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807956745fb6a4c58204f6423a946287586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e966d7578faea4ca14d68780c632587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ab91439b25369315913bbbf656c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6ee84d66898312043ca29f7db777589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da65e355c9348aadf5e3af11f6ad53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99287483011a9b3f54ba565b8bf391591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8506e09a5a37e62e54841b54098c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418df31a4ffbcb74bd2fccf5fc0ff3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373be475eab400fcb6b282e3959bb858594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fa1e7dd5b62f2aa885c6f57d75474595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc2ced27e653a3367383aaa7120899596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24906699aba60370383e8891153ae8cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822a3e8210c576ac9453f7cf27e8e1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432532f12b8a7f8d5f9301eaa98a4ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42cbc561cf1ffd18f594efdd5a5e0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c84eb304248350c4a919c1e47522601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43661a695ebd8eabe985e6cf4e15a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e3b15477c2f2febcc2ad3dc4c1d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f27fdc899705db0c8b0a5f86c8e24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0a588c9a071ac090068a013d5d0b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4939dba59c374093368c0fdf1dcc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23c72101d80f5bb8140be1cf60d87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be0bea01df9c0854572509f059f4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db632cede728db34b063734ba280542609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27231cfdfe5a709a4817547cb6835887610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac35e683a7d8ffa3b4b59016ece13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1293ec8c71baeb8795c0149764b485612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf8925a38846a72dd22ed97ce45b24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e977f16af8fd99d6f246a35414d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90586199591bd1fa069d4022245701d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7fc055495d0c20024a50eef20581c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230ae98782c6d4f93f330b1c89298dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72083845fcd013697c2eacd73eb68c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c1ffd13459930eade1a0dc02dd1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe8c14d517312b63d6abfd505b09b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fa90e0cd7fb088e053822857586a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c197c7e963684059b2d00d732a243e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe733bbdc47eb65c5c5b414f2fe0e80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c960741707ac00834afb27756c4c0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579be4b01d7a2ac85fa5ebe910e0867625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb38158c1b0ad4feefaa5883e13417626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef8af94f4ac7bab6f1dd6643ca2c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d09120e784ff16e9e72e65fdf4541628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bae3455a6fa9cece9178a0bda68d92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126ba5831d7064dd09daf328f4bdd9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b04d0641174087f9bbd2790c81f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096d885ccb5b2ce35d40f455af547f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb70b786df7ae2b2691d9e06b1bc04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd6f0423114f71c6284533d5a47997634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99face5c45cfbb615038b33f7a0d43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95e21a407f4407100854405d7dcf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072849f917c2ef1ff3968cb2c015d09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7afb20b93d76437d3100115f8431c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dbeebc7d9be74bd2074476b6ee142639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a04f6ad1bc28ec7001d66fcef75123640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a970dbf5ced9f0dee83abf4274e61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985cf4cf767f2175be7e57af593d2e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7be34da6d87ea26498dd8087573e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c349125c81c5bd622aec59a3fdee82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b98d0651bce3348051ae2bca5d4b80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241fd7d0a514c91911092d61c2c006d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986726096d9b81f1c94a5d2276fcf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc818489947e752345a29927031c8481648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9289f2fce38040b0e8062241feb3e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde9956492e3dd946adc3fff23819b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f29d10beada7b003fde5ec640a7f09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7d418568d1d982cf6ff24ccd3cd05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d4e9bc7c351dcb802824d11e139be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f84f9c6e93a7641a07cbe8c3ea2917654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2c7760496d0ad9e4f8d471f83e96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e48617f5a6c80a72cb3b46d59d1299656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2115a0127ce2e06a04d0e51df408054657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60117d83bd67ae40c6d4193306711b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04cd2c6b6b969e6d3f556cd615cb4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605747249422f40eea59c8f7cce175be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00afa31b0a6256ce9756f3ebbadd4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b056f6d064f568678f5a7dd1e783e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085949d15b29795256df588b8dff1a9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99786b9005dda55a3d942d12ba0b89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c504a1575fdc50809e388a6bfb48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46abe820ab9234645ab118c9f756f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562dc49f4d91430d6f5e6e117aae01b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d081f92cda4ded5ef9179786b82bc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96c5a7e7cbc3b6bed1694d923d10b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542797789805b9726c2cccd7ec8396670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528671bfc01288b6fb48805f25b3f68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b5380cf8469569e7a25a79fe253c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d10a3a6916089c16cd8b06775727a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade394e14cd857631fe14fd44aa471d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e8b63aadef75ca6763d880bb4ceb7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f350ba8cdd4a46df000628b899e7ac3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf835364d3fb26e15d3cd546e0de4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbe531b20c014ae326355803bd0e60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8521a8d60da5f4e2ffed559538bef5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3a2053d0ab504599b2ab6cd20205680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77c7f62eb21bb97af538485d5de867681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfab9c76018284fd06a6624c2f1746c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178bdb1fbc4418eba129382c91ae4b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab5c3320ba7835b076756aadcdec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f86a450cda956cd486415ba00953685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaad3976ac7ec0091ce2f98f5d5e001686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab36dac9e9ca5295a983281efe221687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb534e3b7277c512c6497a4b407725688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468032c6818be65df7d5235ed06672689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c90896b8e3a62789421840f877a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae4470ef8391fa73c9adb8ab0abea4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3cb55930c8dd75c4d492418f4300692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb1dd34616108f1e8172326189f941693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616244f8d85ec2e5ba5fff51b068e5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8ac1825f1e194ae0f0394e1f8e393695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c399a94ddd03c605e5fbc63526e181696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79b488e54b4ec7cba9655a7c1b5ae1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab88b6f7096301cf2a9269a8ae8dc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde20c39bbcbf11be41e493a5b8cdc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67affc9bcb6bb9e37acd9c9f85daae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd825fde0370d5473fffafb494dc63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8dbef7640c6cc26fc9db858c7fe7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4d6dcdb06dcb6c5ea4948febb66aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8daf6f0c765a3fab4acebc93f47e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b012ebc077b373994b97bf84b570705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ddc7f6666cfec0bedc673993d8e80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07505b2033ae71046d51ad32ceab46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269406a58505dcb25c6302bb94dbb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387888b3b8a2570f8071b7f55410345b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47ff919299e17ac22525ad2b92dcd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f198db0f791b3774ffae2cb4b4194711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61b7c563c60b3e3de28420ef569d66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb2f081dfdb91e114e391137baef59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f97f1299d4d34640029038aaba0e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c16e1cb7bc8ec54c5c7e7e4f742f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42438572ab6ca9b3cd6452ff0962593716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8913045b2af20e0296cef0b965fa8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a56becb5ec04b46a1a1fdff237f27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b36c03c4a66a55b47d524bc13dd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e59760b923afb16ae85207225be3d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805bb135ab6a5fabd79130e1633e18c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aa84cbbb36ad2a7b691a307f3f53b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e3f3081eb0b5434c54ddd8c5024bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f8a932f09dbacd786d2a468e7911724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc84ded33b0185ddbf2b7b71d3e1ca6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91735ce332b289036683fc027690b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea9511d14bb7b01aa5ab65ceaf8e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e9881b8a294b03f9325ff1b537647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d8d82c63e5dd0d56a91609b6d811729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03e001df3bad504ed1e8d2576e84db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e682635c8438755a1a8211df762d75c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004139717ba1b4273e91bb5d158797f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea360a90e7d10cf67578fd0f08a490b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e59834e1a5d577ca0d5fbeeb0f0c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eaeec7ec8605e6f6334eb4fdabb15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455146e9cbf3484426a860fe2fd35233736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb1fec9be3a19552d007a8bce569b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e1c373184283b564cb2a1bc4f0c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79648f8d28a25c062286be8d8d2f7dfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e280542700fe275b275bf01175d30e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1ead17bd4be2ac67f48a1a6f4c49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a013defae547a2017d9e9497b7c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed616e7f4612301bd04a7435d03d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cff7a6d07f5d62c44f60cd200b754f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92179dddeed794b93f26bc885616654745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720e5adba27ca7ea0c6ec43a9000ea3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8746c14fa9cb61c6d32854b954c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c57f240251210775232ca0a02cf7e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca244dea72b49a42b54434d466f947749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fbb2c0d1984b4c7327d503f033638750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f831d2049aae77735952e55773d2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3aef304a1f817fe991a048a9118a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb23e7086952625edf90fbb1fa2b92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747687ae613a3bc40bdef7d368cd55dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c320f5cdbf5bf2d63f688996ed21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f332a0ca98644afd4540774fc41b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a2b5ac0d56495785453ac1217d19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c305ada17f3128bd5fbffa9da75b6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a85b9feb366e3a754feb3fa12f46f9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8121df2def27eb9e2ed0f6284bcd74e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eacd898155c59849617192ff93ccc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322449f2e54dc6883cbc011f0d496e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdb4612de07dbfe954a76286034bbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820745c71b2a4cfbc1965cee35be95764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5526063b08cf4169e294e3348bb024c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45677686efd100ec5333efd08f56dc6c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64b3fae979ec1217cf4fa30e4a0247767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb7d6f74a84f8a861c384dcc52e19768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38074ab229d401c0d957551cda085ab2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96bc61cfae1129a0f14ecfd17a1c45770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438da278fe4d5bf82df38679e679730771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de19a0b58262dd412e7f66a4784c253772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696185faad4ec1023e4873a20a1aea4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f10051988b32f80908a30c6b159fd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738fef7ef3afa189552263f5b433286775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0fe8158843fce5f22a2475f9b3c33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59564f75c4ea048d07218ead2448ce6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb085c3832f178a2683fb8b7924f4b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0184dc1726bdc864af569602b168779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd8d40f4573609fd993858e355dfd4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ed6f76ec1184b8f407f8fd896036781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11aaaf5b9a440de14d1d2f412a491782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027fc93cff49a6f362eb738fa75658f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac9e3f058a998922918f0a4035e7ef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc412ab6f33aceca27617eae256ed1e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9643476b7da775c096eb845450d5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59987afb48e2269116fec531567b2764787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe5f09c068a2819ff83ab97393958788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f291bd6ffa23b9a4c184a612237c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053803f34c3d91d9349b0851b6495f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96500ba4d1c70e158ac35e7d30aabb81791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff09b2a246ebea07ba54d84ae981a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b278a6fca2c2da8f6e28154f08bd96793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811d48892c40e606fadd66c2e49861794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465380e755101e5bd8fb69aff9d4f683795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d66291db82e3e465faee56afd731796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d6bc98d50ccd2f731faf5ff963d6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2295c9bd653af1b473acf60ace77798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc1fb37b7c32f7c30fa3a9e273929799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe7ef97c09616d7ae6f234c72a8c8f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2b4039e2d696cddc2195315021377801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b8ebb5849d16c9577d3e0e77814d4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b13455946b14b0c3bf8720f4d6c25803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e561d4a55ef53ebf089aabb01896c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b107f4e45b06b1c17289b1fb3c40ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1ad4bda5beb4b20f9d6d6cc0364d6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6c447a75c4d3ce79d58126de2181807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b60babf7af9c6b9d9a7ce36c34b9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5243bf47dc16ed9de9a2a727bf9665809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9b1d9daa423cb4a76ec5daa1e30c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc203b0c4d16c86801bc9fdc46269811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed1f11cd3931867bf147a4be73591812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0288e7337fc8c868dcf2e0c55cb80f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2987d48b45d7e85118dfd4e3eb65c7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73324033d87304ecb2ec905d4ed51111815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b5845658ddb3314140a8f30541195816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4529df255d3f31df850d87fb1958cc4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650ceed303539fa99b91e7daf59b91818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098eefeac52888defcaa9df9b796cb4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc822a50e61cb6e3eecd437ce5d242f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb9b7c38134032a515c51319cf649821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9395e5f5831ee0ee7cc6e5b539cba57822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a2e652e837586c2b298294ded01f2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020a1a65c121bb411a1449a1bc967ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe8def7c2140ad1e65a7459115e9b0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c3d0232088c562e68d936c7f40fc0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5235ecbf5698ab16b6cd5e600163827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b71fe6219953cf42222375b96ff240828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69a65b007a5b0686a3f2ad506f50c6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c20f2046d5c15e81b0712f95612ea830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f2524a29a12bf523535754e53bf0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39df305fc22e25993214fe83d76bd0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c53a32fe2c53d30ed4e3fc65abdac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d59b0d8c7ec9d2ed92c386d06b507834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd379170e5f256c7097d97f49cd7a7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b3d15c928124562c8bd3500bbd6bb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade622e58914268217b58436e4e682f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c36109a6e53eb9a597df183311c526838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fabd313ac10e4a50fbe160e0a2ad9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9b41360e0de3a7b07585d0187824840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748a7516264c89a26b84a2c77bbcfe1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38447ae94003b81c467535520808d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf180850232ce2a155d1fb8dc4ab952b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6fa6d0b6c04bdc7024a350e928dfd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53407126fd531ea16ae78353468ae052845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac322f6c3c515cb0dd2377f321c8c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f37f6ed84997cd5401ef5fb00f614f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527c43f88fb0aa13fe7935f5e9f8b30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a343251e4c10d5874c7c99bcc26d1db849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb08da94485e955812504197c9cfc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b444e6ea2bbc38daa77dd970fefd5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a379d36a1d264fa51399696636db852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d0d5c5bad614a4f24803af1821e8c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d574c338c436a15e61f420eff5f0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c5a02e4bb2db9d9d101925acf6fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de8d736a61981905e7f1982c8cf833856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21add6050ac7e37a0e6e2cd125494b9e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957774fbb47d52360db7c45177281aac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ebd24e957124b0986d5dbae940f02859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf556a0164f508557717f4975ba8a0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e423c2496b5ecb395449887277bba861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8afd3b86cb955a69ea6c9391802a5c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad004a1c91e37d7601aec535c82d8b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bbfee777113493df0e8a0d0bc8f13864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7588b2892cca508721458b5e72eb5f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3b9113980b09c20e609cbf08f53da866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10abfd1af8a89c581ab61635e7a12e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5956f6e8bcc8d2cd1c1010308fdb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ac336aa82186ce7c61eb468a4132869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2a0b9ac0caaedea8ae1555983dbb0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68781ab14393002f52aecf549cdacce0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7efbe96959a83add8c484c6c8f9e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427882f5610f6f2f0b522c3033b730873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df67d9f33277e663b55290052ca5d6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3f548ea5caa97d78c47f1266e28d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988c16d48b6d662642a0d3718ea84d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d2f4b90ac9ef038cd14154b4d67da877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd934d0a797169b367369e1bb901f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205defd8d62df485758fa4b79e89f58a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba39a2157ea9106f9c451e5e6ce0a4a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6f15eae68c092b8e936de09519d2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b9c0a39bc23909e4349ca759020d1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de1050d2fac23a0be3cfe89e4add39883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6036a3e5e0a808d8f8c2558260f9e67884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bac2af68cfec6d3ac375e2811f6d2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb6d966b67f0c7be4dec9ea2cf7773886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255926cb26c6803522b986769383f93887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa1c4ec551f42187be8d3f1b89f5a1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bf206d71e7d4b20e14022dd509325889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af2624d00c5e28d77e5136cca2537890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a755854acc64c1db59caae65e6cf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be3cb497bb926de8b9ce4730e906d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7fe9578ca8ae8786deef97d5f33e4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94004145d987d39fc6683418133eff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9b454f83fd681efd23ec46c85c162895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3a9bab3a3c4222abf011b0a4d9988896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ed9cbe16502a544428b258128cba897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea05198a0ddb68cf4e0acf5ba3c1c16898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb901a9bfb7aaaa81ef073a726b9895899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2f70f71e60c6f0e0d6a3437dac05900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6bb9133dee969152f66f412adeee5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c5c4297d373c85f0ec752aa3db94f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eca33dfba5c5835437043a6640b94f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55645493cf4bad87a4ffeb1eb7a868f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2b99f1edbc4ecf6927edc85e3152905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64a8319610f5bc72e6ce3e0bc7a662906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec245090c12b1aa84cd271788cfe5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78520f93f279aa9d031922b6ba983f6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e996f7f2a5476c8358b12ffa1799909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbde7b1f54cc9e2b744c5b3f102cc34910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc56b42c11570a2d7a2eb1cfd7b54e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b6f843e7b525c34db618e5bc813c3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0deee4d8049f7d019c15d6bf7daf1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72409d9332bff7a767951899d42194914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc037120e90903994aef84923f716e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af435945f200b8a176e5d20b5ffd55f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9708226e430fa93541947cb7cce0d91917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ce6b02327fdb05997fe8b5a7a6764918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2da89977ffbc9f974be09ea14c901919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5b32cedccfe5aee7765e0f557ec32920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c703207d9422f3f0c9ee98e471b63921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d361c53ee58ea84ff8de0d538df64922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626fae19782c66a1f49dd0fe74c5a09923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f37ad13d63da7781a81e554464e58924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56c46943ee7ec5f4470460ceec6143925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42395ce3b20a074e3514c2e85f559410926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e59f75339fb2adfd9f9ecac3e961c2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2976f639ac88076463d33e78959897928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6f9b3e20847ce852dff28fdb07f3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce26d897a9097a9106dba3da437e5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11e78230b138033879a53847114aa4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42b10aeea0014ac591af42e64771db932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b3eb36265b186037a3316e45d9ccd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c9de86d58c0cfd9f0edf50ad461ff934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879597794519d90c97f7ac0145164610935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acff631d8c71c5d694b2730f351abf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09383d313fa01536175142e31f5eb2f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231538f9abaed4ccc736a4ff2f0dd9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f839588c2fa399b414d54a48eee6b91939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae8a90efe14ac77840f872d003b9c0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68872671e194b5880def36617ed46ec941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a3e53d69ddfda877d43fca2b23bf0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d614d108c66598d47b37a35778eccb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2197b901b2729a15f55bb68b698f5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a758c095c4a78365cd657493b0ff0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653535cffacab4a6835129508e1d121946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc363e06f3b78ae925d2d2ab9de9a9d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3397a5b9598a381f2b6ef9d001fbbc1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98b97589974fd50bb17821cf52ad84949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747866bdb26f0bf19cc76388272761b7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ff10c6bf149f826d0483d484394a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe719f2fff599c3ad693a26b9a45da952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613e2d2573789f536517bdf01a06e13953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7d0fa9276211dfddc7d66161a12f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7732023e97977aa91472788ecc379955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f89f18a8ab3c1200f4de19c2a0dad956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84754c5b47c9c665f831e55b98db07a3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e78f8e4ef6654f989f95fb994b4245958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2125771a95efc00f81a239d46a21068959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde144356d6a80a7594fc5010f9e06b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4338b9821defa1c4bfae73d81cd1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56536fbf77405f33c3d567439003d0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3024527690f8125ed623349fc59d8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065386892db01c0a596e9b144b762915964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4933ecd8f59e44a5022ee541c11ae6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d492c9848918cfb8dae98badccd201966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f4ac512c4e6d489ae8a13380ee825967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4495b15000913ff24730f863ea229968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b6cd6dbf126ea5d40174cbfd5f03969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920951c67a7fa8b74ac6b196fb41b0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116b55fce89d6285cddeb2b2b82cb6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a9c3e050bf38ed571c241deeb9c17972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8377b9e9889707e34ffe17fcb2dd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b32fee406e8daf4edca35a71750e0e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff01ef1b84cd29bfb68e35891ff50c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c88f86f95a1247d393717000ca527976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfbf7d7e32641447386052e23fa0eb977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a16cac06899f87a58d6a68f4af24978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea79d05cb2bb75cdcaf53a824651ab979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f3f63611ae10a49736587b2e0fb4e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b3d36448969578872bb5c4a22bb17981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec7df645a199d301d2ecd1ed02ea8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fe4d07c5fdcb23a241338e48ad580983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed660f197b96cded38729750a8f82fa984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21830806307245ed9b8b5fe48922c528985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf3005dbb6c34e439a0a99b45dcbe4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5fdf7366377fcd9c46cfa21b99e76987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a4fdb38e67fff2ec899011aa0b953988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cec88d0092440b726e05fb5b31ac1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7541f87ef5b05270a8699f86992f6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f67e8219d95b4a11266ef0b0a486991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea567ea36686d7d8129354cda1326caf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ae59046c4cfb8caf89489e091ceda993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb48f5e21e4edf82d83c4333b926e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4395fdd7f1252944f8435f8367e3d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb3bd13888eaac3924dade0801d1d9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fe1168dc5918a5d63a5f725a9eb5c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>