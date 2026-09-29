--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c7e83e320e94626fbe839fdcd1991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f73ed26980d425c1dbe41de3c98c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d923fb6eaf0bb956a6f3536fe59c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0566bc333256bf290d70432f3ded04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e04bbdbc9f186af491d2c61996025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476210c150b8405ba57aa898947824c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0404e81ff4e7adf4cea6dec0ef4877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084144ad25e7fb87297f1381e8f103a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a43d227e0ec23ed02c2b0e94414b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c67e724ab0da8a55a077894891342710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5f2f0f3d2ae6402b70d71d74215411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31477447e4f08c047e9c94926ddf80b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4dbc12ce0f7cb6269ed7f4acd6e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9046a4a95e279e56ee850b4783ead14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1cc3f5390ea23f22aecd16ceade915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe15a411149de5a1e5d6c9634fa7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67dd13db4bfd5591f8556b027325d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44f797926f299e46b9fe029d94d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e3055c2d16820dbaccf25bf84a35319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e0bcfbac7935e3aa35ea6601f1ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c8fc8763818e3eccdccadeff639221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46357cc0c35c42ed7694a556928d1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acfd0e39f490d48d2d7c3566fbe3d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f1719ff81b1c6a34760ccd5f1e5fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35b0624b0f8d7e3860c976be67dd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260c3e97a8ce78b44ccf9336ae4782226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781415eec8dc45a4571284cb987a9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd0d5f6d00e1399eb7645723d1736328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bbb7f8ae2907d7a02c1677bad13c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b0b3dcc37dcbacf410aefb86751b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c078854f8cb7e74aa641ecd00cd3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977d47e436fcf952c17fb92283c8a5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a49cd5ba4108a1995e47584e77b1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435995bbb8728347eb317a68f7d17834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e334efed1ce59cd31d02f00d4d74c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa58cd2b578c636d04d1e3eeb1c58e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df16181f4fac1f47275111af71ba837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c23d905f6cc768206dcb91323eb3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c680e8d97be987e0f812181a31c30639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db7d21fd9e51cd026aa6a95092b9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f83105edea5e18f6fe3dbcdc9076c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f9f652e99f1e905fe6794953a11342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992906d7bbe6a6c8a1f98cb92bbc68b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0d98d256d1bcabfa57789acb43ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d45486442438488b8b7ae27f3a0bbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db69baa2b59bd9bc9db622f66d55d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622be422174516ed1e4bc321209781847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6821bb1768e840304d90b6c581c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31d6e03c96f79df819b695195aae3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8901b35121ab9c7818e8258aa44b14350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8fe0fe4b698531f31f5a85bdda08751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f63bdaf09a9b132781f564bc46ef652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ded32f3879e3b053292b9f3d162753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc30d271fa53e223b0225461c85ec2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bd51d838624db7679cc7623b0dee255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90ba27932f1c908b271eb1d15f6a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ab657965f622eb11e488cfc63feb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75e92b4bbf03862396e5dbf326d1b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81985256cbb4b24d644a3cdda133459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2712890919bdf064f57ebb66ee14460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e206ab09ef6334151633e457054a6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec10676cfc7ce63926161c725e39162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10092999ae8647804a82026ce0ebb8d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121dcde4736eb04d5ac4ac9f76fe7d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc03c8247ea11f5ed3cac5f6185f81165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b9c109be9608021423dc68893f9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5bb4fa241eb184831b8d444ff71767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8e2de6acb1a357199b0e8c2d0179b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20d7957a6fafd211571c70edec1d0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad71b14c1b9f1d48cda4f94f14e61970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daa2a7dfb69ad44c79f818e5ebc5e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca7a9b1beb41ed419534897bef34eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184d20c5c6cd2a008aa0f2d38aca3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa492561084f848bfc1aeca1e4687674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb73a751f44d01757153063eef49c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9b4cc89c01cf6016e2d7e77c104ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320e3c27853c00d35090931ea3492b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4206771bb29b9981bfdf20813969ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943221780d6300bb6e651aab31fa4b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dece3de6912ff8d6fc4cc0d59cca6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc340034914926b8bd814ebaf257581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac792cc7b8fd3189f9a1f6d045996982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f9f90c1fa9954236b24d1af7d4cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318b05baf635916a844bbe8af26d5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fae7bf4fe290c42afa2831037d3d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d70683d190850f67846234fe595f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ebd93f06c4ffc39cf8a991c4129cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351343d83e2ab11436f57058ebac48988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd525cf33b4023325468ae14caf33889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c274dc78ceecfe730d97a6ba68423a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b557c02d88f26fdc1f2aea37a1739b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03974546576842306ef9d1d71e75e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519609d30e98b31ec6b2d5bbbbf4fffc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ce5b9ce19a74d85d503f2765e435194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf59a533970adbc061e2988636fbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16ffc08184c360a339037d842ce6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469e25da7112c9417229190d839a8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def55db5ee9e1fd6216810908eb2dac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee002b027c079cb89d08fb2690ab837199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6745ebb54044ab4616ee90bf24fb5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ac62fa27c4f18daba3d04955d74bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a0e5c4afdd9e7bdd16a6a019e1a7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2f90c006c5602a2f04da8a6a074b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009cb47284361055f200a90eba7372a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82d025f65f012405b933a65f42df36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa8c5ec3d02069b2c671dc5e7efea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869fb782b38c880656a9da5134b62c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7800f8892b30023e700ffd2b0a0b3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad60b25f29f5071137351c9834fa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ed19492e82250e8662e13b64cca1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa7970dbca6bbf370beb6e01fff92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abff7c4406c7be2e88753b5eb86a21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f3a96decac8d1dbf54c344000f5ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43ca44669f57c4f52496cf63d4deb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f81c9c43fecc74267d2ccfe8b6d6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c783f3e051891d3053036c2f8b89d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e2d04163ec45ebd47296648a8a4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ddf831cb2d7434a86dcbf277d5e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc58910d04b632825fd9b5366ffa7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c94b1cdf7feb3d16d95a77252e2519120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39d67776bad316ff70afdd73ba31c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26cb64150f0eeaf9cb20c12067c895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028da05b867537c33f11d15751952ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f461be7e10366ed59f8e80a0dc50d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb504954ceebe96b8b5b2b4cb12fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47cd03aa3b834eaad630a948fe327b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a5a7340b7af4f71b7fe44721c9b08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa86e6e16eb3771244e27cfbf902c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe02aa91aefc0d0c4c306aa151a7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558bf591754c1b7c34f15a0f13cb934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb04f911318e647eb77f4975fe1eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d349f91f08bae9d53518bf570c9b565132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7ec0ab2b43050f24d0f781fbf8b49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b7472dfed6b98d638b0efd744685134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8272ffe667812cd0c05f5f45bc868135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ec26d6d3812d9ae2a0293a3e93da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b85841afaedc9e2632fe4cc795ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c6e317f611fd4d483b068b6e81735138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156003581ab2b4ab40645ade8451f396139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7741e9ef43bf8b4feac29ad10843bb4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44b3d540d0fca00ea692c518938e2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c8aed61d3cc6c161d9e726c8ac030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882c167dfa354747ea8d4fcfa0fe39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9530791f19b3b97bf9abcb8a1b44a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428878d6def5a45d7abca4978653cbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42288539ad406a0a5c13a195a1924a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b9fbcf7414f9014f36fc4888bb734147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c467f07654f3003b6b407ef2021f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dacadafd73731fd8c8a28f70bcbd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383ed3890f26329379e6ba966aaa88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e933fcd3b2d4156c68c858c258d69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59ab662dcb9afc6c7d44022ba55c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697439821710b058650961ce38ce002e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e2d3d4c9b15145047957eaa86f0e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b4ed7357be6e640a1e38023acb195155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeda74038843d6f41a3ec62a0744675156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c6262884f7831c47fc563d6116016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c327902f9143ba71e98a723134f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea21f029ef045a6aa372f9487a288a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637565b3e18af20a845d301dced0ea1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20469de154465bf2c31e2349223edde3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f2e65cb816535d3df70fea5aee22a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382c2035d49530d2ec1fb506de9455a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187886cfcee3fc9ef9d454d6d3f85aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8bd728579cbe359cd4bb977d2fd2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f007c91e3f060f8858d584d7f525fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584551eb15c0a1981b4d03d4ff25321c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c992b1ddf8121b8bd2e4167deaab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673eae55bf53e5a9b5c11000d16f666169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b96b036ed662a6f8a021020a68091170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4d12e81b16c5c957f82e6cf2bdc44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d5e118dad38f7e4043591b9d6af6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9cd0185f4c1f036b35f865ab3e6d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7c50b1d750c6eedcbff01459407c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78274b8470cab0e700cfcc26e42445e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284213eadb3a0ff4b07fa627e0b95861176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58634790c6659355f1339b8052e4c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd314ff2592e82f26934f25237e21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea2e78911134b7598d76fb7a40464179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44193f3c25fff3919eec0e9627736c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e554388cb96ff9150be396eb59b3583181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a7d5590ebdb9ba3e2d4f3287a7ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63260da37d998be67b74f30d0e448c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf0bb5df0544243805bda75767e94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba22d4e906b103906ee8c21b4b8b6a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e1ff5d3b27497fe3a1330d39cc36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca397961760084ffc016921fd93aa6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54730b8980539defcf5a9c7c674634188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d6335532dfa37597610150564bb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318463d1dadd1a72c52db416e478db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c763bca6fdb918674a13b138a92d42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e627df05f6a026f7c2f0c94f419135192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aabf157e0a43a985ad15e7354ae32b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdebb1a4298229781128c246124a262194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310cd26a7472f6a53b9a832bd4abd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654c873b79e492c7b87b1a537cf1b1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57ca99ad79f837261ea752b18824a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bfa148246e74664436913d962bfde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e465cd38c64dc4c21373339d7555eae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf283dd20b6f3f55b1d5a40af70b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bdc5850d8949d964848a1d6d21c96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b92bd32486aecc4b2d485299dff79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b2019695729438767cb58322bb9cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b8ae654a2ccdc67f39d50813fa7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e5488034d1f934523e21f88af553205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18031e9e3dde869d6de3c0a1f8085cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd575380950a9bc58a3dad20c14afa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d4642a61c47d15cb4767a93c23ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc016fbe42305805fb1cf079ca40fc69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf828c7d9be63f6fdee98b7ba78a60a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c162cf24d884b0a62e752a86e4046211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1817ef36a95c09b653de811e376f20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ceebff5cbe20744527bd9b0f3df4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cfc1ce0c1d75ce773c1bbaaa49991214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07041e6586043973cb3d35a77986ad39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de40060028cc336c6c437f48d0cec58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5917b41d2cad98943030afa171c656217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e716732f80859801a1e198730072b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd71c6716af8ad2b4badc87fbb4182219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840acd253359c8a8540ad55e464d1e1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9d1fce9009faa5ceb573820f65d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345708a24ca1e878ff9a3c7be7522f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7f37c762885ed118be2ff9ca78114223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ba099168c3da77b62ef397bc6363c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25546e7383b7b5ae4028251f8b92a5a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f12e22d7fe68f06167276b40d4bc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39884528bc190c6ce44e4aeb917d8a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867911fcb3d4872848bc409d51405a56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae708488529dfab2bc9a35059925331229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4cf62f32efa5d37685ac8e671238e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b5b5176bb492ddb36d5fb45d49439231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879bb8158c99fb58a34dd3486541fb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75fe0a523f34c84421a1447b2d3037233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac8db5c67e19a801792b8c4e95629e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd71a67f8451956c40f9c7746a8f24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1bfbcfc629ab1d47512df686fe7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fa752293966ce0d6dda9c405d4a60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e1b7035b669f5f5b7e367e166f2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a03b0c649b7ae6b292d27dfd64e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4fcb457dd9215198b7e75bcc1e442240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b405b1f2ac44ba3989cab53a09002241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030428ff935c5151aa2b968a22a0dd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8093a3a6b92820707f7149392af6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6655025f9497d474a09946df4481d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10699584b4ffeece5e5cc8387554039245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70748da687dbd50242153217465a6e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d2cf38f64c455d9a416a7cfde919247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6cf9f37ddf42d74602083e8822fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eccdd0fdc4da56c365a0a07365f96c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59744b1a146709612b49818e9c3db253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91fee56c6115bd965b7647fc3e5e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113c734f372fd1db8116f5eb6abc45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586778987d48be05b5344d233717fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4853d87ae9ba8934a2b2f5e0a40097254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bcbdf9a3af3d9d1825eef4e02bc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d993a9f0c16e0e5b32fa96f6a40427256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3a211de8720178421f1bd26110a9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d159acef2415fec4cd3f4a5505df67f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6dea71ac0251bac0d56a73c912d2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223286a76815967fdb4d165eb8b4ff0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916561a3102a8ed1b9cc7605fe4825c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d4e34637713a495cbca2f87b3a2ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f5b7c361ebe487b41c7c7b611048263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae67c348d16a14b9e02a2a8d06861264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f28d3904cbb7b7e1109ae221064a6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd305ec6a51a3e3bfdbc0e57694de3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af0423eeb1777ee1fc9e29d318d7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32e367259f311ebead0de8aac52512268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62f74595d49a4cf2e5862a95af1c35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c01aba2b7e124d6d4cb5a35b9f317270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279171bde39644c9881ecb5a9af577f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424a3a0b2d15060c0b09b498ad6b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d9f034eceb7a056c01ca78c919206273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118101ddd66e263b7c53227737c1822274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561a08743a308c115d1b298533d3d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cdf09cdc2b0772ca098153b0d6927276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54300bfe869d3efc50970cbef1bfcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa590c6d43c3193ec1cc9f4ddea0e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbe35a414a7973eb96754791092ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc7503b61abdce01a49dfdc566e428280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8d4568021bc9cb3c6c1a74c93a10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b51ff14819bc44e58c0cc8f3cfc253282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a78cab2699a1e6f5db27941d23c71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf026bcaf62515fdff8d1e0eee5b0fd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4386e2636744a4f048c4d444e4af27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef4bdd2574a44ff934e1fb1f2c104f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583423cad2fd834c296be844985759d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7650e7ce4658ccea539a02c61a9a5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444854cad1eca7bf3bf01c15cfe9a40c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192c49480814f7b914f680656750ece290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1db0fd5bc4b3bdb64f189a3bd61d0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ee9bbec6640033eaabf9aaf1491c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3297232bb3f8a8f7309bc67061e34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ee032f6d87fdc7c88f4039ccd05c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d77f613a221e511d0b6e8bc41b3930295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461105b1d387a8eb93a548d83d0dbd2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99852eb9c3982bd2ef9eac04b7c7108297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188504049f5b5b5efd969d5764e3901298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3997c3dfac8fcc422957883890565299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55e3acf3d12fbf21f07df3615e2dac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989229b66859a73d91d73254b53a9c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85d408aac21fc01dd2ca13a856ca61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c971cd3f0f061c28488f2b44fbfc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc3cd7a8cd227fa750eb4e694590d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7aecdb7f609d2423db07c646c3d5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614946a1c166f18c5856477d7b08b5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1995d96cad1cd84b09efdb87ee744f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58273f6f9c3198655c608c8dbd062e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9290ab574b9988290a12cd7159e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774b04c816b7a2be53d7cbf9f97b926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15602c716d7c250a056ed1fcf508bd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad5124a675878d1af65ff1af04fdd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a2820e57ac5ba6d9b2163d7d7e96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9e9383d68674045f74c1656e89bc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc8c17c3d1f52b751971566bf4901315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd686fc01cd5b63ae59f15ff38efa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64009059f734506e73a2a4f6ef368d7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42230035d93a0f48d81c1ccf37d42b12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693710479eca12e0a7980f237f957b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f48c635ab5f556a775590021d743f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea2ad3b1ec348e50a517be6d49f8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d70e20eb83eda23be2bc616da37a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e09b0bd67293242c6a1a116e0a2332323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46ca292b5ec6095f3002f26866254324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002563b11af85e2088733e6b617afe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd752f6928c3636caa40782358163741326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f6c78b26d187a7387c6e39d33c91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6190f7e562ef10332742ce5c4344328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50088bf90249e3eb760c1ebf09109561329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e0dc52107c046e184dedcadf2768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3c26a46d7a7ac37f72eb90d27116331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556514b26798a05559bc59591b914f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef4b85e9819afda99f36a8f72c7113333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25719fd4f3d2e07fc9ed8d917092add334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2272a84e8bb6d9b5cad7debfc74272a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a63b9bc4724dc8840d5c3e30337c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b42be10fbb5ca520476196fbe336337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06844e6974a6483e33f8b3cef7c8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4b1448e9d9823c09804efd9c56b3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27469ba365fc65d696ad44b4606297c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07095ca1b379479dcd0f1115bd89323b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698d904b1a31a1770489984834dc2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396ab9c35cc0c82b372d8536c0321c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79643192d59079950594f41254f757e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db253e884aa8cd731c0af90920f0cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd72f32600941b0c591110c0f6644346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadea3ed8dc36e15a0b07d162ff1b67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535da1429d7272fbd3fd897ad8f470348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd6362459ad2aeb695bcb2b440710349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77295001f2e2989217047a0449bf6f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d06c3098a1164e3872aa203f602135351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e15fdb66963c09461a45d5c19868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f51220ee250da71b26477b52f574d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725758258df1c6c47a79a2e00f5afb64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ade3b341dd8a786988c122d1b05ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a687a2a76c0dd8201e2718c70eaf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96fc38c7761af47eb42ffff507ca2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75fe034e330ab42bb2734d08d73e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6034f74492e4db8fd00c665f3430a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8891ed294d023c31a1f3b4651c00e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d6f498296ec1deecd4482de5a89c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6d5effb38e323bba53517ee0c36c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436b1bd80448f3475d46fa28912acf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd45a2971ab413ffd66f1f85393dbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8ebe894a6d0d27ebd488592ce85e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e249a68c5b82fd17f4c64f27b655366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef95541df2f9091bff1820ecfce9562367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b827f8fcf1ef920aa264d2003aa31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b393c3c29adacaa9fc1bdf75d8dd844369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f0bad64e26717e79c8e173306d252370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758302ae6a6c96449f39a133f01a88b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f52dbcebe78fc1ff017324779422ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd00d5c87054118ac790180ec0a96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e31dd06303eb745f1c2f6f18897581374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1dfbe9f2a4a668813bbb090c982a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a5266ce8047b5f635a7bbb8a58d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688873fe4fccf782c04f5e2a4446a0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f35dadbd1b6672934cb9a9d87070c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d4fb5985c7e744426ba66fdd1191379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6c62d025843c05ab8a3be61c7ccbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425570f1d58e223567e756631c21b969381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617da7d040f8a431dc4c134dca232dd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff7d196f9784ac9c49907bf2f7066383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4627df53d5408bb0d58c108bfc90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4d1743c63ba556649982248e6ae6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85e561a422accb3aff6b8a166e0d5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035fdef26918d1196c0ef7a96accf7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df28f36b7c0e552583a5dbf01ead9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259e59bc6432a7baf17af50fadcf3c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ee92ee5773cd2492828b73e6acf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deab5cb25e02eea3d9a84a5402fd99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61875a8ff55758d12dbf75eb68526b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f273ea37be38eaaa217101692636b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300fa68bbe3642850af43b78d98e226394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033c0a3fde68b5df916d4aabb28d19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315640ced67a3e10e170f1a3159809b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c411aea02ae8e0510f0959210c8ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca3456601c2aceaa206c521ee5dde3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c9f576f3573c47768b9ebd759c5be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2237f97fb872d911b69ad8a7259e66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc7d0cd50abd14dbdb8a8bdd9e3f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b927fc61f4d239f437e3162a654e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b59bae211c81088bac7b3a0e0fe3d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a676718fe155783f9779b2a53834c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee231d3708ead4624a550221d366dd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0864bfbd1ee5e49436e6c25e34ab32a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158ed05632760ab68197d4416651a8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb99e9dd4c9ff450060c21ec5ece5c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03134504da894e4ef357634984ee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e5616a22fc8284de369cf4da29c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2f5bd8734159c779a19e1a551088411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77bdce7db065f52f14184dad644bc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2773b211894588464df1bd4d10d970413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081a44428a29dd87fe2d5db3d52ece414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cac7e2b354bb71be45e8c2f34dc02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74957ccad3809ae26c0a52e7211709e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa0341dbcb14b70382c877f663212417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60794e81ac6c66882f56bdf495b18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4fdb9036fbdc3dd6eb3acf045cdb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87867dd8dbdfaed506785a3329f2b564420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc594a6e8e30727f3415bc151e1e98ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60557bfb075b8d978de560de2d602a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e112bcb9a78c3628eda38b6b1d5c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f9b64625cfa6d46c037394ec1a882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996700d4c53cbb0f0a9de54f7ff6adc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde38589337d09604de3ab55f019d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cfdae8528fbb14beb5efcdc643df1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec7aba058b2d823d46fbbc3c4ae1cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337186964e96832df9c56162b2a02b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc47a87b6f49fa44767328e9ed7457430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d197328bba08b7605190291dc82ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3beee797f1b8c83fb0cf4f1a1a407f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358475746f2cf562e759ef0d2d8f173433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526eeeaf68b422424ae85a46a56f380434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75746ac4583820b862a828834ccb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986217a4b154800557771f54aff2577436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae3844fbfd21272a90e055ca93dd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f5d61c2a86d0c1bf96f8907fe7c19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2178cce6fcb657a9cd4baa9e7cb510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee4a0c047e9bd9729f640234aa54e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4b90e4e87db26448b52e4aae981e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b9b53be220de6a05ac527b43c8c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0573505009ac581935e5f3f5fbb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363b237bd0abd85705bbec83584636444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac20d8ef4cb6669b814849b1d3f0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816185920bd0ba0a4e8895888ed04f33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5889f2296b6068e6ef04591db2afab0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c68ce77181e504c7a39f914d679a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a2ff440377ab94ac22645861366b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5227d4bf5ecc9cdc013fc6433a5df8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762826382aec038a716cebe60e9dfc5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683f50281231171583b417d4015fc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a5c1842c95de0f68956f2eb28b14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb11dc5e02b4c89cba2d096d73bfa9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b02f1dc32d3691cce86e08d1d742f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c278b0941dde7893c5b14a6e1247c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d276a7e83610215d38674eb46e93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6933cdb812b6087e8c62f53ce4088a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19608f80053eda0636094bdf333bc83e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a89f8907b4662966255e98c7a7ea5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677423c6e96785828f512cf18846a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e80f8bf3f8ea1281cf4bd31f3d86d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b21c441bc8362b3231ecd9302bf67e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f030748f977bb0f2e43e0a77b2a195464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a36487681ca8fcbd4ac82629ad3c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846329354a13997f0581a7683a7528f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc29539cbf98cb696af4a5eaf92a1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925abd5610e9012d64b3a658a36591b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6ec153db7a28b50f52ee3743cdfa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17554cf7a414898dde61ff43e2c69b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f63462ac3ba3c4a21d05fb937b3b31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5eaae60b140959ef8dd331a11eb13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3d6fa2319e79a616792224a1defc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866827e9d53cfdd3f5c984e453eff0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc46dc02ca7aa4bc5de83d2ab737b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a64838a3fb1ffbc8d7efd4141c8dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e36ec043726950206b6832e3cf5b5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54090e80ceef6db83d0fae7839c61b66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e397086f53e14063707f5bfbd91591479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca85ae47d1ea547f9e11f9546b8e89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781365171f0905aa2e2f6125d0a4864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151ea0bb87e943c565834aba284377a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d85588aff97035e6a8ee9991564d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007e296097032cc027269e1bf4d849484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd340a02abf7ee471f83015486420b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cdeb77f89adc1ca58a4cac975cabd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f1f17fbb24455b37cbeff218d0e17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7215ee1e2f2ac25cf34b16866308e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf50d9b853d6f4008369edf2007dcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a182de02e7c562cdc8f21ca0266c4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ed8a182b2424a3ca8a57f1751e387491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae41d7e827dff8a6c37a88a7fd985a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0c891b67365b61bd0a2e260239ee3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599520d3cc8d1e2296e4fbe2a60d780494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce8ffb0c5c8ac838003aeb028e79a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1d167ff63516a05edb9c3e33f6270496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6ea7550a0943d7d102467cc22ed54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0a2590a07dda96f869ef1a4ef5ca8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e94e140f00861310b6b8c9ebaab70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae1a43d952b7fcadc05a313a4aeb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147119584e43d1217726ecb37c20475501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35fe3dc45c3c0e822a4f90ff95e214502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a164cdf22ec00286ea19be0158dcb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1495849b6ac08cd890e39a9b1cd451504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e0bdaca934ab14a3038938164436505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480de5dc982d166a8533ff3edfefbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8f795f5945351fcb3b527a7c0061507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd83844956b31d10ec12233f5f9f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eae9241203b96938ae4a34922a59e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8af6389597c9dc837adb9b155fe77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8536f4dc664e8e000f7c89f10485913511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccea82cc23e04125fa6253dfeccedc4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df185119489a71abf31b42711af1b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cbddf0a56823fd36ba44669ad795b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357b3d178c4ec4f0ab2b120cfc1a26e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150ef8d0c9c922f3db4e962bc88107b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae13882eabf8f6db3664663091fbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966cdfe2a10f1865887a6c8a5bb4df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a30bc57b7208618a782f9487dc3b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f161a7cc7df97f328128a0928c879e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd25f268659880b32854e52d6a2210d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078017a777448f9cc7674732f7c19bc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c69e612232d4cd368a7f69d3b053d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911008b5db75e1ca0c7351e17d016c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fdba6d261f096bd8596456fa644c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea58f0a4858153efd18eae62a2c188c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fa5ae8bd8dfda0e9c701a478febfe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4435c95faf7157b90009d3ff7dc9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a4440f951861173eaffe8031ebcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b491fe4967be4a770d1909f67468530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846988aa7772d9de1926bc624a8b5b96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1ad7b69cc86413992b9be04284e03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf26012e0a17012ee8e685af0a38f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f8035ea838e8722f46139bfea196534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689615e2f518950b8f14298604b04f9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2c13662aaa8bdfb14397a7d9085b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3cbd337440c578c3edd8f02735cb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c8356092f3919d679998c92ed8ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc8295b75cc8acccd6ac4eaf0fb6a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ad67450150bcb9c34f1f7dc97bec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e21e2a753d3aee5721ba23513253c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be89b497983b1e5fe6c509ef44f795542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea75017885f475be92425908966e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee537a9385f7869779617464a0036aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57add10c3c6f2b1a92c25cdabe1b2b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07440b93f33990905a8da0bbef50d4f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914042e0cf8f1e55d745a5607047e96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7446421353ce93111dc0e7f230969548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd571dc66f0e807b2cac1b27ff17c47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8801586e1ad5018d8a8a9fd539fd40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350bddc2de266862e3fcf3a15ea3ce3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b997e41e630a57e7ea1dcc5d6274e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5392a4901a7d26b10a838b2806be6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95127290c45f0e7cc13b28f1a526ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6de5ab1d025f1721dc8ba595abaa59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db80d653cfc2c04c4fefc685aa235556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aad97e5b81067794339eb462acd82d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4ffd93b2ad910f8f6df2665324fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77512bd6c003e23035157f2a556ae98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c366442647a38342e64c7cde99330560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf801d0aa41fdd5fa5cea3e21f70e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289b801c803b27cf6e11f9633245c43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17235d857ff556dc76e1ea0660bc3213563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f69e33a9beea00d68d96bcf740338564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35613ec16f87cbecab18c14c5e8c719f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1aaa1d48ff10a1af1803f72c44a15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dd0c505523865b2f15d861720b248567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c15fbd69071d873b35b64aef8e0f91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae18a107b7e3fe64ae4d56f1dc430e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a7f1fb753cef28736b9da6d163713570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9520f405ba42fd715418b1b4162343f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e528752a06913d4038bbfc8fcb8506c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee93e14d4aeb0601fbd5ce59f9788d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de91b66ffe9af9f153c46a207adfff6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766966b7d2c55d1014d5b3aadcbdbaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4b44d0bdc2c8bfc2eef4dfe9f2f6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c5010f1e100a244bd7f5952f67cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432542d1b629c6338af3ed6caeacabdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad925e65d186d18af004c64f8a37c88c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59fa20efa63a86dd43c1371a643916580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7abf03cf09b17066802447a2c4c46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657ed1a1ee87230e47a2d852fd69e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8a2b502c8a40e5e2ff9794d76ad5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea03151dd8abb28f83d00f36b49e17a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b340023fec8b3485033ecfcc1706e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006956694a3d0c3ba0de3e3c89acea19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15448578182313e478f768e771740f6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda494e885fbe655c12cb500f004698588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0e83a67049da18ffc0944f060a5c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f52b7b22aeb6434ea14ad22a3931d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e6d220d285855376cb8f1378e6e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281b63ca4ad8fa4580f41d4b92fcd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878129c4c2c4ea42dbf5ea665369977593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351423455f8fb07fb1526a8278aad51f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5e8046decdb5493902768793aa74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0c4153a187d6793bc9b3aa9355f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182fb74f4bc86ff6103f2aab2a277fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ab0cc4ed3a291657abb0e66d51fcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69218a5bd0242b35892a59ea326be83d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703efc1297da291d07c06b26fcf0674f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25400b0f570a388c974e27bddb9370601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af634359e2770cc367a5705f85137c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fc8eca5eff202b4858e940be102f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b7a46031bd3eef541e8c312ebc3ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756499d31ae8b18f7e1073810c71ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3469c5410c1b783f43b96e898bef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589fb8ad69d4a3d8abb59b912a68f16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd3981a59e187846bb86375ae2672f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c97d677ee889801119ae9a6ea577c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b6863bc6cddd9fb5a2de43c5648e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943455997800b35a49520b72f0be6551611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12238461ca08b15d403e2d822914595e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5360d09f791dda8f6c34a3651a2ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc76cf6fb9402bad124fb72abf8fde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c366abc59b8666f1b9685896a6c19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cda8d74e692bd80be21a21ae2a594616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b823f6397d780fe0f5d26d9c53c675617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60726c47459ce6594ad3833cebe1a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e216a90717f2368410cefd876ef3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7006fdd49611d36b1bde51a3516fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166a3002c7d88f5ed4b1e7a290d409e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12086dd1fd8e7652f4ac863d85c9d3e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e04c22ea40696ed644337de6a47e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33df7b65d2a53a4a57d2ae212d9f56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d70710e0c5346fceeedb4e953c35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a7c351a050b9b47ceeea8afe15ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40063bb920ec226ff21c87c0f26213627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624af886b93eb5d1017cfa4bb04ccc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99da50193c273caf5e78272c53bb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618cb53959919a6c35594ebf7edb036630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b16ba080bed8e8c09770da024111e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e3dacab773cb20d9a9577650ef80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122c6570e8d3bd948cac93a921a573f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cccb7e650085d7f297c50c5fb8bffc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa6f4b63c91737c3214d07eb6bcbc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adbeaa956cad251943f002a9e7afbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d66990e6597beb4b14d58ca53316ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681be5ca5cf412e70f29018b3e435f77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d819594b1d4ba9da2392dfcf0be0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c86eb65615c1feffa40fcfcf9bec6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea87cb5bb3db3dce3eed2fd08b19331641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b78793d45c61d0d6725c0457330a31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836400d1ea965f12a87b0a5ce51dd2b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab1ba2e2675a9d4814a6fe0685dcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4be4b5a5d4afb809a46b307b1bd28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd546af09089be6c933229d5ec78115646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ff005c88ae31140a943fb7f83e4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d0a4f1f47ef764000d11c279ab81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42823b59bc70f521e404f30fb7cb85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785228662d16d31c4f51148f3309cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f07140cac87119dc35815ef422dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aebb49d580fe094c91e6b38456df9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e002233bf61d5aeac3ec768f1d22fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793812d03de4103274243f814978a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d131980a125576f44ad23afe15582655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76b5a17842313316a77308129eb9a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc52b5b14200256b372e6a88ceb6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb36c980d36fdaa7cb8005f7b6bb00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110b35a7aa230b09e772656a591d0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b58f100cec12a8cc4426eb296ad03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c008f093136697d389a026da86c674b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd049a78c183b4404666d6ba6d69b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5eda9e2867f485ad124d219a5bfde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac299f1be787f1025713cd04831129a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3a17e912ca21731e0f38c66710f69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dadc1c96a1f96d4491f02774cff32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3027fdd6d03390ed84e5bb8fccd24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f786b3e6c7b89f3df7b1315d264d95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7773ae2844f160be5434f852349c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8fe921523fe4934ba5a238812aec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f192bf86e792b65db8e7b37c946a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18ebf1b5e56f232d23ed749f4866e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc69d977f2f0e897a1c4a791f46e08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897338daf8ceddef1b9496b034ed09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652f03eda6e5719040e661a1a7a9b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4dfbf45b0d9edf1b0c7dcbcb8f3c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f4aacf2870b6a68d9a3f1bb44963677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a4c9d862687b199b7f1350eb9876c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161f060f74dd98c52d111e652ce710d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70cc2b68061e21f2e543c791cdfa65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1ea14318b54c302d19e88e7cf5cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48bb49de05353dbc5276538d1501c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f7d4aa168bf97b0bd368e7bae934e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8617e7f62013310d0e3348a36e51c5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7be2fba81c61ce1001e7dd2a81e111685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48602cb94c93070797354aaab176f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3861c10e65080508fadeed1c02da9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76558902a236034c5a7261967f034688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26369f8c4d7dbf0fc34259f52dfb4265689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf407069402224f6bc1e933280534f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471a1146180110a77fb07fadc3bd2ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07817452ef23ec35790a3c550ae4f678692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d75416258db77c155552843fc83c1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc5789250540521717f7e850958ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c196fc539557c89bce927ef21cfe3f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf5588022b5305355bc663fac9eca8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793d048491e11f87fde9e94bad4899d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017483044fac514302da3170189bf6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be34b956ac21c5318843514ca7a6f39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968f4f2e7f6766cd3189cfb3a8b051b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9064fd1da9b0de64e060bae22fc8168701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3d44df9b12ef615714d8d2e400ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fdc09ae5e51a6125f859f6c3fe427703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41bf0fb338557f23048d44460b6f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd007059ac20ae937fc2d38a647d7fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b529e8fbd0ac42a0ab3712fd2ccde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca4281b9efbfa611a58dd27b5ea0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94027dae51d28d77cd5be366fa501708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1520fb361ff89fd36990c55cda17ea4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff43f5d9295707e8cc9f05e20393f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fde63d68bf5b3febbcb661e8afe99d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcdb21b759bcef5e50738b51b22677712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d28f0109e8ed397306a651fa90bf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e26e55dc82fe8d46e5c436793c69b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062df0e43dcf41d36cab1d4018f23ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944533ce9c6cf4176c3a48f5e297dcb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a810e041e2077623348641c7d24e2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3578092a9158637c518a3c2bd6db2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e1f893bcf08cb4a734c9ffeabc7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc7205a45fadeeaf5fa228cc874387720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e721695b6bb47ccfaa0ec453ca1591721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e439d30c547f3dafc1597d7c47e85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1054683cf9cbfbdb0ba636e621a4ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb7a05a5832d1b0695769815b3b6a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e98679bb939fdfea40020b4b35658c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042c87016dd03a2cd86c2d345bd4ae6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c587bc34acbab8356a3ede20a0f040727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8c9195bd7b6db3fda68dc546db11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2dde728283c370761f5b8059249da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3e3200afba8bd306e79f942d7625f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5463526e4c589ab8cb64088c2307c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c259cf48ccbbffd6438e3c86214778732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9eedb8b6a6bdb0cf58c2b2da08232733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125338686a6f9f68eba0a2e0547d118734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6072f67e9b53a25d04365d8123de141735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66803de88279a014683acab16532c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818997bd3c99bee2f110ab82b19655e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28411f77d68b47acc53f1037db2cdaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabec78502efeae7471b362a69981ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a23591935e7684df642a657afaeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce390a6b354c777619a1b1768f7e23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9620cf46d0d4c52a58fb472c9b630d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89c60fe0d01e8866987a0b5912f20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25da6f14953863e63a616c3ed3fae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eee1d7c5110efcd41676d0a9b973f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714dafc3f9cba16b7525fb2eb1995d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286efd466f38673e2f37f6a14222dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a654e22e0cea0c67901c679af0dade6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1633945ac40d100cf623aa5c53a36f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0844678f2f3c7b521c7bb7b16997c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752f0f13b7616aa2823c522d5b9e9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5559bcf09c62c91ba9836cdd6e0a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f47ead867b829b39a51847300c0fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7900c35fd3d4e1a464060d75fb8bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2f3829585b7f01f6f2aedf86b59b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b6bf518a722f89899cc79a595804756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8f589651516f2f003ada07131aac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ffc8a2f4c16c83d6abaf1a703a741758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9b44410183d496f11c0a8e077b136759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5e80d4dc2d632906ee9b6d5471ce7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277f551f2de1878861f662a2dd6f1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450396c8428f041be4e0e6cdb81fb13a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56148e242e04d86fb68f643c80f78763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602613578ee2122d449df1d4d90853cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5993bd6d5c03d491ea0d7d6ed8644765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55bd0ab8e4f1195d0c60b3f89eb26f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb377ca8f67c1c0cb0ce4409bf3fbb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9353e245834ec62bc398c3e847b6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6ef3703c9122b42914c1aa81114ed769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a34b40d6dd779d24807340930e0b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df840e6226553b4e979ad2ec695d57e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6adf6b707536a38f7e7477df32ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8435df7b011d4ba0669f20f264b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f52c49ef24ac36cf56fe955b09aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceebb3394915f11eb3a18aabae465e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767240a2e1684724c6b044f700c5e24776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0d9c276b4b4c7a29d4b09dfb6292d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db3a4db2f2a07d2650decda4659e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370cc814dc26b4b0d5df07852fe67cc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee56df046174e3755c47d8ed62118780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8bcf1b38873746be61a93ca93a662781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240c31d73ba88e3498c984354862a3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125bb46c0e5202e42395f9d5e417d56783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfa8e39cb775b818efe7ff115bf321784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5d3a7e3c23450fe2bbd5c6dd0a1d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb3fdbe91ccd756017bc0d3f192d9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbadf99959f30e65c0819138d43f18e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd71e516e6394082a17da1f13254c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b723beddfde97a97f14c987cc75d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a6aae4e045813ffc59bcf3bfe129790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b3b1f18bade7369fcb47370013201791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a072265cab1983d7ff3d4db0677e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2f2e29009c52cca897d88b8440e0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f215549b1b1c485b259def18f8a1c7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177077f8fab552f6350e6eb56e21f1cc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2d7a5e7b80bcd127b10b9169d0f8b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b405c21417baa8400a4f17fa6041627797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd9f353dd764a9606c333cec711e9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbc22838becbcf1c4a482cb63c07c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11ecdeccd41d898429feac9b0b1d48800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2da544e32625e94ffa942b36377ae9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4177feb8475867d01921f3fc408a9c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15139279c9bae5bf5ed08c5b379c50e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c2435dbb18395f1081356617025ac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa1d7f797585ef62af238d4cbb3db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4df6c39cbe4a07f186c7925427ce3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ddcd6f0cf6ba1dae7898f53ab5e34807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a37a33e04671c13191fefd51557a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc8521aa61d0b55be291068b0a00f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68557c13ee0419808b18c054863dd3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272879f688e87f3d7889f33013851db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd4dcc4b5de2127b7211e466767b7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a6e38344a2dde670171bb68e1553813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea79fd6d0e38fc0793fff0dc5e9a1c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16b530892e2d891da636de7f73d8aa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cccea3c7757535d9bf173c4f80aee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f04e7b1fe19815950d57c0f088754817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526cd57303c097832f104fece25af9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce088281bda3ba48735f42966d666819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7959e5be4aa83b4fa2d0b3347475820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a9f704a1b38aa5c71e5d68e1faf41821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb87851d308ac849cd91f972b044b20822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449f48541ecc24584894b0325fab899823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bb13aa61b73f114c44de3765f5003824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bfcd01d72a9f14cdd7886cdad9a38825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef30d964fac8760c915e0f8f27255826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb954fc479bd4addd2206f800a2758827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5d29a12bc355082ea3240c9f54c5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825898ec8344b5fde2cf065c1b941c8a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9a9a565a5f9799e8db796b6be809830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab13a4429db1df8ffdf55e458f13dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c8e373d19928943f18187f0d2896832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813bde81a688738f7315ed2557153dd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf6a8e53b37f45918d43a49c0d775834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc04ee4666b0bbf566b789bf46f22835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a43d40c3c5c6a931f6ac13973538836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c228fbc08bd42cbb6123a767ff07837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8ade2f525a0cfd5c60c4a84ba786838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383b71d7b11fdcdd22cf00906fbf164839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cfea9283ef1118f5086497e5f8b66840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8856f471a6f1da877b9268a7bfe1d9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0b555538392a1f86d67c87092c19842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f86cd7ac2580ee7086f9735607d9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a11c62ccd265dd33635a9035b59209844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377ff51f9e652eb48ecf9a63a802ae2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4e457a75ccf82b055bef7c781a3ef846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b9d12187ce622097fd45a6972768847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e3af648ccdd93dde59ad453baa2a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d44c91e9f9a302630c987ab370b98849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f184e91387d4fc9bedbdd813d8c014850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875456d72f4d321b529e2524187ce89851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b62120631c29eac8a77cfd905ebb85852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e4cca1a327152fa8139b1925f9904853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b275fbf488e23993e48643f868ae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41525d35c273b9cc875a929041f85ab9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31bdd89eb56e41d7f2efbb4b86a959856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab3e9e9abde7b456005bda96bcddf8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2376a82949f73e0f097ff87ce21d6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f675d3b892aff32759cfccbb98424859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53aa7c674f40a14a73d2bf123d165b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f20dea24300a27693dd796d1d51b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0723e43942b7718afa848a3a43ca6f2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a43ad605dfe861e9743ac01b5ea72863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda83afb595f6d1184a6d29ee26d6b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb29cf059b5ff185486bf8286016fb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693ec9261ab2898852fc81a8a3a3e1a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c1d426cee12c6e19d04a20bc0b429867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db0c22dffcf85450211d152044950868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3438d2d8cc79f3ac6d839093a637869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf91774eea36e4c70da1c1873263f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450725ea23f4e88d5a953614cf6d5c8e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa0bf589beea83a5b5841fb0747d1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397dba405eb2f41c839d9190cb4bc6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db732da127571eb4c2459ef65d7269a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df5fff1f0833cd4c51a39d4dc4825875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306bdcf629989684602a6e360a0d953876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5bb0b122dddc7e615c394aa1ee65c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c45426a4a520818312dbca9b913cc4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa923087b9d79f92a8a64af1ce4032879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d93c8a009a1e726c181d46f59c5f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc31053d0137b47242d5c7e53459cb7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd109343dc07190de9bb0932e4b06882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f1d97c28b53f51ad390f5d7cbb65883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1589a0287b4a8e390bc134f8834545884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e71cac396960e0809145b16c92e9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c3201232c92e51f546f2ddc0da72886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b84b24faabe73bf343396bd1fedae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f94e387ff8a54e9f2e560d601cf18e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beec9f9ae303d5026f4afefbbbf9cd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec4803c545439d08e137d36abfebaa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b919790e0531c731562d4a6aad3740891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fec6dd8a4214cde335c4a9d576d150892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe96e687b846ba6496b7c2e823f06d4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f20b6d83b3e872b20d0874e367a75894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9376001a8e4bfc9278f3617fad6c50f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ade7b8765d640025387b9674bfbc6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7842f6addb5e36ed6acbca633b84897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375e7a30c724db1546b3ce3eb5544e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1e18675703a330211782278aa4ce899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787438b4bc97c2b7bb1d3d3774d99ab6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe538477a4954739967c36a9482288901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233881ad261af32fa982047d52f64438902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39642283d6786166f9e1db61a6a8198b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429420e0531ad7e5795fc3827d29cfca904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d4af97595bf8c079c6e860cd8343905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3183717e6a28fc833b46e221a7e08d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edeb95ea9fe4f8baab92d02896b03c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15daa0a1987e0bac9a43f6565c8912908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f713bcda7f0dfaa930132a9e2f8c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386041b951cafdc08639f5be8c13f911910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735e93e9782a38db2781d91c406d15911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb96ce854c7362fbd05b35dbee14070912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7161ed8c67cc2d314deb499e7c9e0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd99551815968bb989de0186a56fa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee3845363518ee426c702eccff149b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fedac81c46e204ec090c408830361e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910817b16b6ccfdca6b892ad9e1d78b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac38e486207d2ad0fd7f10706a4ddd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19800b71822247db8ef86a667bbb2a3f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e45e86e0224d4e27e0e34b9454afc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706b5f2f72e984dcb4e295ca50e9bc8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0cfac7e713441bc05529546846c62922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acd7643ec8b567c570396a1f06b4ef923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95932323ca6bf2745bcfe64bf50c2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfde83b62107a083c9911fff0f2a64925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b043c69140c1e1c1fa25a617b368e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697c0d6ebad97a80ef34c94b56c3ea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86fbd7558de456bd23eac79a6696c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f739442aa9d1e81bc1c97eb82958d6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7f11f20004fbf2401e4d5e506253b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e314e6e9aefcbb55cc3120d6ca8a2ed931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21e8de685424c671925336a6432d23932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c20d49a3c3d687790b610bd065c44c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ad785147c3c451281ce068ae9cf3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8831fd7cfe6088c40e4a93736065935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c78c833c40d199c8b55dae6abb519936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceeb97430dcac5f1b3c949386e449c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994d549c01b0dfa6de901a59478e39938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046edc8c39efb1d5808cdf098f3311ee939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47600f5477fa653773142f3e5867089940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde90650128d04df078ccae40097f7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b5dccf3522346b32eee8e4962e32942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990effa6bdb9ba061e6418acceb1400943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea080505432f8d796339d12ef83fbc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb23219058116b395709dc7e87fd2d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9447ed1d3dc768ce209c42b1a7f67946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85edf9e6670c2183c858372e3f972d4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a3995962332474ee94fe3dbd219f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd6c40d774a744e143754619c6c25a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b8b9b580dccedb480127e7a714af950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d995e590dbaeac6669d4738f2e83d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcdd2f10f072a2c043ed98bfd651d7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25defd2778f8a743220027d2f7951a74953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfe0d0c0ce5b8d841de9e3c112257a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b54f70a36bf9c77afdc4f3a53888955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e18861ec5dfa1c2c7fcdbbb3ab1a8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fae742725b105328c82b57e735059957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88bb0c392c053a666ea427b0f106c2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f46238fe745bf066563f2030ce532959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18a20393552407deb5876d20cb4555960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ffd481c0c8495b4de02ece6aae59961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1b5b83146f53b57af4588c640ab7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7029196fd5c797959cdd9695b250ca8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e41d26baca242bb20ea183d4506cd7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa51e7ebaa53fa462509dac4bd3ac965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30d5740c23fe220610907e01b7a2c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f6a2b091f3189e7aaa7d034f6efc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5859fe3b1acff419da8cb07622fb8e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f00eb22571ad74596905a09063ed969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5dc4c1f8e6f0e9e5cb708e8d57574970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608cde3d6d92276a7eb5532808074d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aceb871f9f348fe9e0fe5e0378d03972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ab76697ca4bcd2d801527855388ee973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c006c870a90e27c8f105d58d99e03974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e2f5896f127e2eb3ae5091d8d7f21975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86de13ef8d46787ba5398d649b91e9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c485b2f39fe59c174e326365c24d17977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c7df276905f7d9f74ffc13968be1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b48bf52f9acfccf6a0812b4074065979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d95ad8ba4e723856fd4e1af98da3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eb9b456b19c72b8f416960da9402d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdb913fd3c4142c825887707a43898982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1359b9ff095dbd4e86ee3b2d1a56de4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8e9b4d213e5bf2c4bac09205fa17a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769422c1dfa62022b1574518f4f00b59985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bb767946b84354045971665361f81986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6531c13d18b4d8e3ce3667dc15f42987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe15d453abbee3f87cc12ad0a6751ba988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d189f5ddc2277eded8aafe861598989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2246b990fb84ce22946a520c904d331990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414be88612e34a692968864d1f22a5e5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9231fa69c84f54ff5ec8593b79da8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4473042a048f30be10f8de715a700de993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b79d81b795a082307873ef291955994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39f740099fdba35eeaecb4cbf02fb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad524aa83d79fe5357c19df01b22fc50996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8c1abc083ec609901416ad0328925997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fec790b54053f0ce8e3ce6f89d251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e7d4fae17ad9116f73e261e7c73c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9705d6af105190c605d78ede3c39b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bda6270522135e8158fa210f9de244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e7767d316eb9fbcd077705520b735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381907b91f82f945125f7fdc4a75646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a5e48b09922a1945b0e8a40564a6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe7fd1b8db69d471e90dbacf852f158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2ecf7d95dd1492a84112b0f8aff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b24c449b74b171751d68d0c0eaf8a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d24867dedd5e34ad9c1a2577341c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a39cf9ba01137a64d53408ea6e66bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed344a43a021a0236429ca0090771bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec890fe5d36f8088dc6e7e11b46477fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14cc2dee4c7d57655944c71050a11d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034cf532315f65d5c40b314761a50516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d408798eb4bf90d212afb8dcc58bf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b4a5a0e18806ffa2f5cd49f5685c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c23e55f5f19d20d6ff5eb40c4dc8ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252afd18ebb5952d153465ba4f2b55420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef8d92e29254e6e7cbd011ec97a30421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813189c6c4355ba2eec2bcff250591922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae9606e524c7a0eee701946c2f4f4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef293f5aefeec85f5ec8bd6cd8424b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33a77199a47cafa747604b223650b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cb05dfaab87d02f87e1a8999261e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1a52854a7566aa99f51f81f3941927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8dd0a473e476569bc6f1a1e3d471a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b59d2d42f7124748801594a3d2785729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a800223e508cfc48e923e9879bd74430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7435745959e8555e86ce7c260f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fca156807373169e99f865990187832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6cb99fdac9bb388e2e8a0ee02635333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bdac815d8a9a1c22bb6be767b9a0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661417dccb24e4b7a213faa39f4f64035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0b861fc29290eec17a612b4318cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834c0d27562ba4600d47302d60cf69337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af193513ddfc650b3bdd0c4d36f872538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1d746f0211cf5f94e24911894bd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2500fc21f6dc1f2a2eef482b7dbe25640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daca0f045f5e373fe3333efcd9805941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d452c98f0a73266cfefcd9ade5764742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5154f7c2d4343586ea59c25f0301ac243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb534f21455464c31de724f0f2a64ab844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc493a91244fdc0d2ab81d845bff2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5276a6b520dafa3383929ecd733d2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b160cee07e76ced34f00b1c43c8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b96e298e64b58fbc0a1f497e1fa9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9008ccd6c5f06c422e584405d776949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc023a20fbb7661b2a7b4fbe4c17de450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16673e2e5918da35dbf1dd367de8d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24f9c34da46f1a4e1324f2b1102b8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825f8c53573c01ca25f14fcefa20ee853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ef33a6c2f1d567f81ada6d65d026e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabce63df72cd607c01b3a4c4f9d7db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13ed17bb8d87e77e7f69b1eead91c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359ec1b0edc751fb18ddd97ee8bb5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585f98211a05d0c13afa2a78a6416e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9af7bbecfc624407ba21d398e34c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8749403a3a86e822712fa6c8e0a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af1241823d8e519777d2876a55077a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc17a14ace37df2ef5089b1ab3a80a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d2eb5f4dc9bd558315ef4351ef90e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ccbee889d166a66ec56693832214d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8823c9ae2fe29022928b096523b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574f4d083d7b7940d3b62fd3a85b52066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73d24379d7ee8e375c9eccfb57d7ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0987c78c1a35ffa1925f5da26bd8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52320166ae811e25f9fce8e9b23c70f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9e035c7058cd42566af0dfef0adf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbdf2d839338d660eec5ac862050a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2a501387c16e4b4555f264bbab0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3fbdba861491d1993a77b66518f0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0577e33ee87bad4cf79661ae0409e8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ba6c397b1887b1de2a05748bcf9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df00a45c31eb760b473e7e45e9f82e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a0f5eed185d0d29d938d0d7f0bf7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8077c58403e194daddede656ba1c1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c82332b56a797aa9457cbb7b0c9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689e30c55c7d1cacfb1fc3d2d9a03e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc271991d9dd1ab83d2a8408e57d913f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a9ff4bc8eaa011d18a52d1ea9f9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4bb4fa17aa34d8336b29c9e08ee4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590819fb6800effbb681a1f760104a2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667f63e4dea966f68f66c4f710730985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79517630d1fae4ae5cba024e66234686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19d23ae0b65daf8974fa70b8376b8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e9a60ab8c4ba825d22a068ac5e8bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365526eff978e577bbba1e6f7ce44989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7132ecdc37a204288a8e7d49d6ed2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46adcf53e85c7a9f988d4aba5db6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d26396c399fa6b48e75119372e1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59f8d518cf9e3d88bb129c9f18f15193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feb03643ab1f1c3f5c31a273a293a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d55155ab8b6eecf7e85bbae066ff9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f0daff16ee8a2ada54165ee0363f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0aa101af930a6a3756a5df26e86d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86699417b1e34cd4902337f8ef8a52aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a19050263ddd16c5bc5cf6828b2ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d40e1c7afafb7ef275da566ec0b1f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d4ddbef6c84904cab9bce32dfcefa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a06feb9c60d3d7a1a9793aed33b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e79805e329724e167e4ff27c0a0169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e10bd80f7c1723cb24cbd930ca61c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8987ea19c803b5b0bb330881d118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0baf419e3312592b2536fac7f2510cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779fa80c0487e33aeeee3684fb5eb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dd135184cc194a86572b8af8cede5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f81ba930eeb6910cf01fe870ce957109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86884f5efecd4df2b10e866fa47b7ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af41768ef3b81ad8da826dbfd243ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada83a28d5e1040014336398b0c6e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d8a1af8a52c14248756c897d57636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389e56836049a6e29a7ff651f21e88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c695923154ea9056151bca109f5fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ab856d3d1ed80bc013d71d21a9dce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb72ad234028f583aae83e0f1e144117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9591e937108b863c89bb111d428176118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154fb530707660662b18bfc802fa6a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb3c3ff8b1c2c7b80d9a247c05a084120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e697484336a86cd42b3ef92bb454458121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94735ef59c0a755e8cd0842576f1fdda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602481f906df7c3c96b17be77f6fc5ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf49ad68024fd0089882e5e5d7a1f3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc5b6b96b361746d81047e96ff3ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9be477b38fa266fcd0c8eeaa1fda1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7211183f3ab120cafbef23a55202a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c2c6133db698a06473edb4644d0e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d18e571288cedcd5fc5578814ae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d021f8305259722457fe1134eba11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5caf8a1ef324befe981023001dc51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7150205978541b96be5d92b7dd35d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f071dbd09670de28884247cc88aa1b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd051d1eb62b047bab714fffa9451612134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a9b5a33c26e53c4699ef88d05d65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c649832d69abe80c88ffd2da88e8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa262e3097274156e5e652bdb350818137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a2dae2c678d163e235aac309c0de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6c099774a570fdc829767b983e8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a16963fe843e4fadb15884330cb5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9f4be0bed57de199406574ff138ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e14ba543669016e475d8e342c13f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313416d3a1c069c732346d02c925ca50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ef8b4208eeb88c0cd38784fa041a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055ec42ef47c81e96a71080b357809f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68707b333dd0430c05304fc0bb7c17b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4899420a4d0bce244f4d32408d34bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff908164056f8542532c3c4ab862b3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be444ec89952b177e1eb49ca658b7154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042dafa4be100bc20b079a597e2503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c078c0fbb99cf94b2b8d51881ed75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b8d1b47c2e053fd505ce5269e15f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b5ea95b0b1f7cc2c12ef4001a1277153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693cbc5f588369a3b674b92f5f1ed7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88fb4523fba63c2b43556b507b063155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941dbbfe797f8bca51a2a733d719d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4a9bdd200f8bafccd2db6c6c1c27b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c79802461e1dfde12924ee75d1663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16b0c2d8fe0845cde1f8f9bab0590159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a9245d61c1ed2e84fd0de9b37ec7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8a14c331d5465ca7e37cec4b3a0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb4818ed072af113fe96ef4e13d50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ba116aca3dbb99d888f21306f927a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c5e51fb56c5c2f91102b441c86afe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e121ac1f8ad7f9a8ba82d788eda7572165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105e7da717e0dd3f971f71e2b39311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1323ccf0994c7dc96946502873869d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290428a024fc8207d5ab6b123be63bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773d7798cb99837541d69d9cdd18f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc245c5844eb63ef6d59aa8e6034eb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e2e86e99b821cf3d72a4d0fec358171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd438f83ab45645e1aa766c5b923bca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967b7e09841083dcbd2ef280557c2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e050a1a99cbbab0437b165da2dff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8a30373c1a7829223bc4809f085c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764283f93864b9831f89452e8ff9db0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3d4cf69ceb876c480d20a032e196177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb00390139ce14ebd7c30b4424a01b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a66b5ec29f5d04175f3eac85d2f0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766faef3ae8a176552ac0acadd3a83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75e6fc24b23f8a8b69068b0da7e0e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ed68ba96352232ff5e2df6ed48e56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f7be93ce487630a33b1b0284eb6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46055c704373927bc80f4139e3db9c30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7acf1f26875ab6cffa1d797aa5848185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bdbb32d0c9f36da2b1a1a6bb06f5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c64453c715bde0971957ed5126f88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc0c79f37c67fccbcb21c855f0a7c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba97205874aae21a2c6f35cceb182189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa39dc2771d5dd68a03a4ccd27438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba3368191afad7a6385bf94339174d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e08de91b2bc86d9acde68b0b208bf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f72f8b37837f3cb9babf13d22a4f01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f24340b75d80d3121718d1bb7671c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db83affc7d8fd5c1d17c23cf8f3d21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46250d8e91cfca26bc413523338e1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663efb0ac4f6ed041a2815b57b12c4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ff37dc2d3d2e17b98abc7c6f4bf9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc27d8897ea4f6f836a87c17f835549199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93959a0eaace27490c4c246f7cb54f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3216cf4e4210c94245ac71b45eda78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d917b03ce88232abe08dbd3884b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99342656709cfdbf9c8ff3afc55044b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc3434171b39eb0bb19e9312fdc01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5dd9af100a631503cd45707bcaa5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a054cf9c424f1a3eac0712959bf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a372e69dad0e12037a75671dc16eec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936863b166491d18ee442b851ab208c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1279530859611bbfa1ec8feff216e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df446ee979cadd5a9acb07dffdeb37cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc00f49f2fb9d3ac4a78366434d2e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830e1eadcc640be36776e3e6edffedd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d30cf97e832627f5887b5199917dba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a40e31f731ee06295b84443f41af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94d83ec6080ebee6f7c13dd6faa08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa59913fa51e2a54776f22414ee6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f107be291668a71c344255e3d3091217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca1e2b34acbcf695e042913fdbe18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6defb7ca488c95d8990eb31ca93ffb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed4f20ca386e9e219d0b759f25c34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959b40f8687f848ecd2de36c5c4c13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a0254936b6be0eb5d1c4b40f71d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f7db428b773846b2590a309d4a5bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab5ab2aa16e9f6d4bb8b691f66773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a6e67d436c934630d99a445c9b891225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d969263c6771460fd2532df8d0311226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1283fc7e1a0a634a198bacb618e01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de6e86b3de674f745ca4074206fb84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d92ef8b970acfd30b2610ee37adf2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3bd5c24afcd87bb5d7ff489cd160a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014baec540485059bec4f898fc7e860231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d9362a1c665900ce60a7d8c296fb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bbe05f0da611a766703d5fccb52a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc87b1c15308ab3a4e2fe928b5b5be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236c4e1a093290593703f4767661d15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd760472f1e0cbdcfca0dc8e23a280236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e298b3de9c54f942f758a32ce5ebd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c55dc079143fe8bebcc9ace1a291238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fee1ac2c92569dd80e20bd56003f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e47a255a167e671ac25de08b4c3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9eed5d1c0443da0347d3473abec1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6d26863b56350cff6b8fcd84a589242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68fef5723a1bedb6e2ee08b32f168243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1355588bde7373a6ff7408544db721244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f350a69206370048e8c0be57d835b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e12de8761835cbb653670acbc23ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc038d194ea8c29b64007baa9018c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ff6c709322d2f72ff23be126874b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c671ab7a7693215dff3a3b257de88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909720f12b2e56db313976e13ffed073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a2e242e0d9b3245cac9e2d583ea1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404a98b3a3e44044914ef4eb8d66e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b43325db20bbdf18ad15b67473f34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3b3158822b3522ed746a0140096b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae936201d0dd91f601902ee479c0706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0b25f807bf84d3ef88dac6466220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64307fd21bdabb593a0187349e16fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3655e6cec55c33213e8bf6dcda67fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f47fb7b0280bc30da0e66c0412eb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9fdbbdafacff0993e7e8a32dcc71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9b85edac11698893ea71d9767df2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f927170b9f35d6329a1852343001262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d2a75afb7c8dabbb17a614bddaae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df7a82de5c10ce3d9655fc6f93425264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc117e7bf4fd3ca8e413860b01e88c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68409db13a96b6b8bb4f984ab509a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f2cd3f15e3a23d4425b6076c3407267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38164ad60daad30b560b4ec057fa92d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b23ac5c298e980ed6607de638f06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d43e8299885e622fab52b379670ab2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086f0c8a03fc5dad774f035fd2db53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560615fe21f2d0a0c33e7275afcfdd27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea74b2678412f1ef639f8a11aa7fc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d64aea8be496618084a40b9b4b7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cdbe66c2c8efb9b38938bc72567f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d279e483c7bee4d073da82bf821a00c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1239933ad449dc0be45824881a580277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edb2f1295c2e89177b10196b105bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd2bd4021a006388b7e5a84395be25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bbe62a7cf3471e970090d8621f70e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec32cf801cb90cdf128448722a67ce3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374562a888080a247e769c26284b27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5f56410c17e8dc2b3a21cb6ee9d93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3461462881120caa21a25d599f233e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2c9962d407de9afb7a25b6156ed7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e47567d13cc0a4f10506372059e60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecdc61e9635731afb241ecb30c1317287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2a54aa3177579a6162ab18710084288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b3d386c4af182b5065c0f9be534a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7af26977c953a8feddee9bad84faf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531294cdd72edbd47b352b4214e827a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1f42b6fa1b45d48cfac38a05c597292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a865c0c1f1f81a3ebcd93212d18f96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e056134ccf5e09e103f8373e796c0e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2a5fa1ea002a6a30f50c0b11dbef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621431578c5ea4d545887a330fcbed4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d13c0fa91ad0eb615a802427a5072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3706fd528ee53cc32605b00e8b664298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced2d0baa48cbbafe9e86a754c3f03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc919459a67bed042ec77f805ffd84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01412711e978b3b2d1ed575bb3a5dcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2930fcb783a67d7452c37fc602ae3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1c19cdb8d8129c1ba4293209b5889303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf26aaadf1aaf8e0e9607183cfb71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e8482858f3a048c028e68203b5cad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1fc26e845164bebac7793a7d971aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d517482c42279e074e6ae24efc8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eda3a503b7982dcbec3c838df99d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956120302455b59f58f845edfc3429f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af34dc6310b5cf919a2e57083f1180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb286fd9f7746716f5979bfb3f0ee0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90afda391a957b2165f4de88fd1f1a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c61ea8f56e7f073fe7f6807f3462313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd013e11722fe870c3147e0406d82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbc0d14178ba17db4aad83bd248181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed9908a43f6a6ea39c2d71dba2a277316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b3ebd9fba4c28846675d0986c557317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d29913cdd4ed472a131f4a6e4676e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcdd339d5241df4bba4fcdcfcd5b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cedae387e8f0d994c744e84eac0d49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b80aedcd58ae07d7f2822770fbd797321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a1f3bbf00e41f02b7758cdc2878ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a0e334fd5ee20f37602c5dc93ece323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc92a3a2da6d7b4d9a04ac698a110324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319ddbd788bd72ae5c20f02f8e7bfbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c16957c097a3534307dbd7a8bb6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7539d9503548879e7903da2cb4b42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3b095e00f84a18a1b104fac4cb652328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12956789db3bbefb81a9aaa022c2fb70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50f03276447af8b62d78629d64bed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d56dd253c58b43e4faad9bf39f9186331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326436140aca025ba93bc8c495f11498332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942af0ec3432b6b90dd12392eadbe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc380d7fb8115469fc97b97911ded334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ecefc9a54dccc7d6713e2513bbd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf10a71a52685b13e4ebafe37787c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825c7a84dab2f73a759dfb20f96a554337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f99929ce52a946df58b0d4cc7f9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409220aa89342c517f5cc9c11971b2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a044458df3b5e2959aded6a451b80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640580fd39e196af8a522cb91fee6f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6785963319fb9b4bd01962c8e666358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e5fec4df9d3c1a7ce52c8cc0f667343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab59ba4b8f8de0668f62cc739d8b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163485ec35e5dfdbdb479562024c9348345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78e71351448879bd73c9a5d0dcb3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd00c093d9c835a8b80399a9018e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5965fcb1c3a7471f64da940073d84b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d86d743fe1a3d606fe8c0aebc218349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee73dc91400931735d93f314c71c6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a9df0b4654a46c8f9fc4a296c3afa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5186f1f3bf7f80ae9faf1fb960a4a8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b54524b7063750f8b033357944059353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4922aeac3fbf97bb5988d85de0e0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83b6a3ecc50f631ec67e8d5b0449e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a06897078ba9be6ea5208aa89873356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bce463adf70a535f493391f9853e7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654adcebe342433dfdd883975214f9b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89697ea6a0d141dac79039814d9737359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad088b81aa073a7ad8823b002c1e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c6d5aabd68768303d22acd82fdac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e040390673981c94f2d88117e1433362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d7ba18d892254522fd2e2d4454a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aff7d3972186771134aa9ed1a4533364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809262b9bab94d208e260941bea2f4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eb4654325c3c38fbe3ee7c5da6dcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacbfd34fef95777d020e40fe4a0c6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe823ae807056e71c2f59d4a7d661368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10c4ad064240e4c8cda876ff0a8b9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caddbb2945421160a3bfc71ddb513ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e350583f7205f45d1ecff66268b5439371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f75eecfad3263956aeb390bc1c27b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaee04fac0e449876815ee9be4d1c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da940c68c14ddde4c4c0193c05466d21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cf4ee3639fcce24c3d8bfee96748d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff702f2787a332d16b4366c3edd8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a22ca84455875dc9325d1a83b79eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c8e29d7b1646189c5bf9a7cacaac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9b5fae4752d98e059ab1e0a15994379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063facf8bd20cb4a925beecb5f7ddc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ecce08e7f741947d233fb64e68f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef7fad67926d080a37ac944df69b51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc4885a5a447927e7d0cff0de4406383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5fc4fa005ab8120ec962d3cbfa1c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20539467fcea4a981619e221eb9551385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2009c9d1832aa7ef7e0759b0a03e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccc207aea817d1a31e9f565ad7972f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87af189c3c1769d594e408ae0bd70f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d27ac88adbbc3b2ef463b3debdbeb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b9c2db6f2fd95dde46123f0889e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888ad326cbadde1f268f54a46dd141a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1599d0a541bbaeb5dcf4a8914111f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce738feee38d9c830d4fcac98bdbc5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6732ec7b1af1468743a26a5ad2974a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfceebaf9e13dc4f56782057ea359ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9e14e70d2c97d3dfdc0a62ca39d44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca969e9c39c1793eb022ee809e560b41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c366f5cfb8c363e0c64812f5f934717398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4efaae981b4d29ea50800558b1317399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae0c4dc4628c631235d088111ec3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687264fc2537238b1ef73621a001da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f44a3fcef16b2c0f332e0727c8f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3ea43c5c4fbeaefafc85285ba5f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e6b9bf8b393e62007cebd3b361ce0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65377ddaf91e44bb5d96d31a159d350405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcb969ff140427d7bd4e56a00cbc68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212bba102c03b3b160474d927ba93b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77677041cb01036b1054ce2989a128408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb127825d63bc71a3c6f0a80eaba2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e6fc92f875ebbc87979e7e9564350410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6911efc297c2957d0087d4e071538411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa84341981a8a7aadea535422c18de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7cdca9a5a8c5a86367a1678f3acae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94599b11f55888dc8918383595d3368414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52467795e09d423b991b9eb342b2b4f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb01d6f0c12bc1b426ce749383251416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013ac769d2c841448ce79c27d45cf3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5983b15e1ce074cdc4db7b5d2310c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54334ce01c09c91c5caf9da9995cd5c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a41e3fc7461fdfc746d305ee8411420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db97db34e7c5ebd249b33ef5454b7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d033ba63a8eb4be1c425b844807f2e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b13be35875501fdebaa949615f09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d23adb49a9d35725ab10a9f4fcb2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105597e7383f740ed0facdc40dd7312425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae48225ab12f63b6fc149d08a0888426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026d4c3f6c8b037f82c888c4303dbf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694e691a1f7d635850633bec0415e6a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1b46871f411403a0688517bcc28d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a966e60e0aa367505143e6d5657f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a4332d0498aec3fce2421732e9a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4eb58a86c0b8c3917af5f26c1214c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f9a59125d74d8e5b47336c00e638f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f7679ee5a1cb96472dbb280b84a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697377039cff9d5629eb7e90bd241ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f843e833e9769c749a905c1baea435436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f20fe7c447079283338d2f3fd55c09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7090fdd681cbea651cea80db48178b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81abd7e6963459cd2c8899a77a5d45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a16bafff1f0c9a7302e38ef7196c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137e5bd22aae72ce2cc07dbf0d95fb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe3fcea6b79b3aead85f31bcedb10f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73f4eadba793c6ffad4a06a54b147a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee0de7fce1c1f38fcb25c2887b15e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529010e8948386bf8ed99f2f845db90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc296c32c4810e0be3e068f5f88eff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663512aece4682c659e9edc048aa89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747fb57508344ec8a292c77fca43762448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9278f54278a03dbe0f68df83d14c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e39f18cd7b9feaf14b67a314efebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b39d1aed13863f3ea2cd02ea527de9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695110e546cdf8d264bb46096189969d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f51b53b7721bd99018068ce02ae1cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dbc44ca8832309fb5fbda8f4bc67a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01167f2271b3a8259d1a7e2173c5a59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb162c61836ec37aaf28e01c2e0c4d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a509ec71852e235fda380502b021e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68598db8bae5b07573760ecbd633e45a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea3320094f455781c33c2d30e48275459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056ad424695979429dfd96caa35d00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a092ef7710363400f0bc220f58527d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fd52fdc6e8038394708e0419ad97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2d02dad66134a024b28c69d016b0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec49b975257c8e9dea633fdb4d8b9aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaa53924bda43a97f5d36b9111bbad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c69e860b24db0a8fce1f52fda4d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8aa2b915cda4b49f652d6d056b9a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a994aca15c46fac0bce113c9ece8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba82040a4f4488c20785c5db2305e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f04094ef39c08f55d0155d3656833470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a7c006fea961111b5ccb1cec9546471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03886d3531a639c09b48aa48f318b6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7db2cb243850c112978d55b8b9842473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf65c4e93947572a44f024f2ba80cb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d221dcf72153ec227350e5df6f53f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96b4d9149fe4a52ae56f9afebba305476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead644a008f78c68910e6e9a3ec303477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6c1bee09d20554b2ea7e327dfb171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c64eec10b844c623ce4bc48ff1937479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b39b9d0375895366bbb6e675caaf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873364471a2674af57eea270e7d7ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8387b085677bfad31bf376f6c4096482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830c4126e5c5edcc568061fefb2408483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4a75d5dfec132c3d1f49d0b99da1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2806f3918278c5de8611cb874446f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8d71db52d222a18a85ddb738e290486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b975b4f63f6802b7c43b6fd683fbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2ca4337993375b632d31c33c128b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa93676c8586a188c3790e3267462489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc5ef39c4985595ec8898db5067334490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb1176f8574594af0f7633e96e973491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687d00e2fe930802e4e3528c42dbc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab4a79971a3d60e4622617b8261af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201327498554a6d2c20259086c393bc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92f9b62d37f70e2d57465d0b36153495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a994c9287eabba8b5dff83349288d3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2efa19e90776cf77a65ce577ac8dc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718bc53c0534b4324a6534ad50e420f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d71067d13c78deece7247a96c4b99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060d02bb84e71d0b02163041fd32b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdf8be4a2443df31a3e2f6b10e3788501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b9fa800d7940535a0df0db6c0dde5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050552290eec9ce812f99b1f042165503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7053522f5cc4cbd97812c8b5e9207504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57babd6d31dc150d468337b5d18f6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39981ccab0ac81958a78d1ec5d98e7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e09618f3370b8b0aac145e66068ee4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeefea7137c9cec9f979f6bcd3fcd33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719dd0fd3dc6448803101d4c97c67b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cedfa2bfc19c9505b49cdd770bf9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faedabcf686563f62df9a940b39d77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e899b292d5ac6389901875abf4c5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7e26af33ab672ec31f4d163d42679513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1e7d9584e18afda563fb94e81dc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b902b1b5c1cb16b585b37e27d00ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438eeecb448e1766e638b389256ccb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed8e35f8653e1adfe0377315337a4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785d17bdc8d2a1a9cceed90130938c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715629b63efaab146b88375d25a27c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26945af7fde04454ad21dbba4ad5f83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960bb2c23329b1472525ba4a914e823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e9c838d7aab2c3d49761643bc779522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c53c55bd39f6815d93ce333a9f506523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835984f73338730fcf8e1af74b7eaf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869bcc49d59da6d23223ee27cb78e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802c9b9eff45b5dddce011bb87fca5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c495c8e382128389841f94f30989943527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c25727ab8f59cbd35adba4cc8783528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97d798f6d6da6b08bceaf46beccdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3728c30225afce5f8ec87e91f557c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c96a9ec40538fbe60aa3d5d768695f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648245f634fc8bc919ae8bbf2813aa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc769e214d1eb364b66ee5b8bc31b9d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c383e4c827ba6ad8405daa1887654c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435a29370c45d3442042715b103387c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b6437f3be811734ec51c850aa99f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeef30829d1df542a6efc75426150bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664854af4a853703e3e83abd71e9d71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f77279856b62dc258a174e8e21ce92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef20cc1d5fd4288e0c7c2b193e1b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d723b67c88d950e53b1e439370b908541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7bd91a383ff7507ec57360a188c86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52971fff466166ef60fda739fc5bbe04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60c686af9b635291f76707e3f85f3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968548e453c1eced593d3e469a64a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c945fd5ace5581dd0a94d9825b403a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6683fcc500bb0d203d50ba54287394547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280b4a5c8c9846b4e3c6ba3ea3f755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52395c5b7aa924d3dda62de8a404c136549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3387888c5cd1619ae2e41a5bbc2c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1367f17ba7d3d94a7f6e1dae553b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5314787823123f98d70efca398b0b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3ff43574e4680381cac3473d14994553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d626de9a825888ae7f6c5d950d129f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ee5a74e0e6c29a5011106210648d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc503d4b126f25eca7588fe5c627c7c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb346deeb9385f8949decbfab74e93da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc929952e09e7b8353ab4d6b6e7e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f2902cb3c38c990818fed7201b2f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a990d51c2b6c106817241d91d02a68f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be4626eb73132ec96c0d32b3ddc97b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154173b90aec9ce815b688de625892af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32900b6481cc4e336ac997b900c110fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ff5c0d94521c7e21dc8ab8f18173564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded72d1b0ebd714250e342f0b6119b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a83b80af2080af6a4ce83da25e61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e77e0fef17a9038a908c6e24dec48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69719abe4043b8ff127f30eb543ca2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c6c7a74d1d454312fcf7bf556521569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388571a18e1da9a01f52a419a110aab2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e304186944a3b374c2c8eb94aee80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f1c7cac486fe37b61ef613cc562a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71130f3e45a4a6b60a0487f07ed7606573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1ea80971dbf3474edade0df771e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb697fd2e9d6d2c5ae01eb689bf43b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534f7051096b92815bec9db4836e35b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f464f19c417c949cb676330b47ac26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d06e8e67de3c5e76ae431c0cf646578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd2583f92d69c76ee156e47d48a2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f3131bf22218c1f5391a3b338803d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26b802650a9958325f4c7bcb7c22c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137666d001c3a5cf0faf885aa3cd6584582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcab9b33b7ca16401e463855903575583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75de951fb2d42cded04e05cf4d28c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ef6b759abb4f4c33198d72e6eadf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a55e98807b11099cc2b75aa2c7de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c43754531b18119dc528c7e52ef952587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a480857c0d0aeac414f5be5559f99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c67f2bd4bd395e620f7febba6510e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b4aa246a5bd4c5b1efdc369b9e970590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a959e7a1bcacfc50d2b2c1ddfe204d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea91835a98a017eaf09081e27595c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da72f67db5d6003547f5ce5f474ee17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a80e39d1c779109758cc9a4529054594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb65da5a21ff7bbcad2d6c454f7a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cece277cfa9bdba5c4d5ab7ea1ed51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c3a7d531391d488c5559b588e7da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e39c5b192c52492c958dc4255ffc70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f55f027812e4bb5b3cc579fce84bc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fbd7e3b10c101b987a404c5576533600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13396369a6cdd8dc7826ed7b2ab871601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602275c523fbc00aa79a10ccb48850c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848e002e686fb7113f4f180a368033e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9381949fad0291200d88ccf1599555604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacff42a807c1e706736b0f1f2bc0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e277f07e18ba38b59b45246e2d3c3fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eaa71b06cf2ad9a56170207b27e8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835f476f1a8d69cc475d321b13b2cd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285530c37d8ba894469710e555968bc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aafd6f8c2beefe09dcbf30a01e991610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eee86157dfbb69d3af34941381474611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590d2f5aff4a33a292fc8c7f21b15ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003d9465888ffd8af4de40e1406d6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a26c1f02c403e0be39d84d8b69763614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f1c6f53a132f22160dc027950d451615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d04f5a6498a98a0198eb8f7274f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce3b46289afd56494e8e1e18db6b48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff4fe75a800b5a3df75790c513d9b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254b61fdebf821cb6054a3252c2b8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60498a01bb8fb558feec6eaf375ffc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182176a46d655cfd3c8a4aade5e3ede5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb12e21927ed053e6a2d7810ab582e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f421087b7f6af3a4cb6f304878df5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a932a9228940529aee8de886a71890624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424326fea12cbedc8d28c5b042a793e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905692705daedaa6af1a1bcd03f599bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c049b88d77f1869f09e394e221ab2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7623887186a117eb6b3fb3fe307d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1a114bdd58c28c0f155bb4a4254f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdfdb53fa0afe87182eb763f824017630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779696343698e36e112f3e06e24241631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30255545e6f6c123393b8452498b0ca1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9d7908d1a0338b551c907cfee522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec0c189afb756ac5d35292bd5fd52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698efb32418e98ca8c19f5b191f5457635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b385ac026d1d2f9c184c0d3ed1d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdbf29e865a0eb73a26f2599ea0d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c1d5e3723f4043133bbd265bd754e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f6f353024392aa73398145bbd3ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10950641224108748138769bcda653f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e97a4b589dc091e69e965fbf986e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2e23fc0fd6f06a466f94c9da112b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a752e821c502d9b7c25bb756619550f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b25e43157f7f1d6ab49856d5e0398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b4b3e9e56496e1da99f907a8e52be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297479a05877d773fde6bc91fef6cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc28e7128ae61ce2c9d1329364fec0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3b412c9eda910f03c0e6c65a76d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81be036a966e7bb4bb79694ca6a93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04569bca577de7e7a648c42b52c43a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e98d2480b3158ceaf7464cf7835d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc61d49985661374fa41ae6178a750652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df49fd248309b9654cc1383e8d3f47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16abda09d5b1dc1754525ff92880379654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933db33464ddc6efc0aa88d52e0b607655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148dc021110423c868f02a8335a6ed4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807dc23b07eeef9b6033598d30b3788657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d8d8f1724111683214248a6f5de7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c4a35004532e0ddefd7fb8d4d5616659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ebcb34a4b996eb12af682c1315f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5f38a3856dc05b2ca9b10274b0a72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b992d4b2375a33c45bffb5a8202a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa985755c09b98ce44299ea5fdd682663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f337e05c55938f90807da4d44117664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9b71c933d773af24e8aebf311470665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba02585b9fffdd6b9b3e754bb042261666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323fe525302a4b9a5ae243de0570afb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8cf45571b93e5597a84743997186668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c31853b770c0c1968fba2f6c409ee5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203b0d3eb4b183ff1e5f8052a4fdfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cbc33636b8ad492588e4c2a4fca0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9a83cac930a718bae2ceba3d0f1a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956357865ee20ed6197cb932ed84510673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e688cdbe250b2c290aa1b4ea6c7325674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f2d77d8bc40ae338e170a897e9d1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff465b4d9735b6ce1f4a5d99ca2378d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc771a6fc2562126b477d7c5eac6810677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678b9cc49211af2151b33f328edeaa0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835da6d2b0506545c2e26005be0989a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de79ea14f48715f0997baee8e1d1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec75fbd313e7167defb2980afcbc031681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772a849f9bbbb3160abc86a381c1c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab3d361e93f4b747dcb2ba755723a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac7312321c1c2ab180cdebb48d90f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bc053ba8d57ec99a28f4c0094679685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066bf3beab8d0ef3dc64191d3ec58cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07579a9a4c708db6985327d3e34e682687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97c1ef8f049b2707527123b06da285688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fcde10c1c284ba9b6796b803be56b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa757d47272739df013f0c5e1d86ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad3f4195c91bc09dbb32f4b274158691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6addff118483117a7a46baded91d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3671f42856d00a3719bfcc483338693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63014f5db63bcf409c7569f1e929b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f381fcbb710cdf5f3a4b49de87e07c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442707ad10abfc705aa1d6d77c7fb9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795178cd2de712674ea35e7c777738697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0250edbf097f4e2d3bbf0c5ed681e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d992c9db7b33468aa161f74721b12c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148e09a441ed25c4d21abad80596eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17094f985b2800b91037c1f8988782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0717126c0cf962e801f29034a62eb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464cb5eb8cd244d96113a969f56f543703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ece7a2dee553d4ee92c4bf1ec9de3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce92a0153f5f130387e24d2253bca53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a6c380d2b5e4ad9c0e0b2d53cd08e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b10d3a3503823a0c1738fa78c738707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c28fbca6b46ba43dc877aef1da9887708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fadbb485d416887f027fa252347dda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9141efae1d69e9924b04f2f6cff98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db2219f3a51dbf39e7c76f98b8c65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f165cf84d2d9bc05d30d714430ea7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba8dd3c4a73aba70260dcfe8a67ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be9368a3160cf277034b25beed1ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6634417f8f5397110b3dd85624703715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3c21c4f0edbe057ec70f7f4d193c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdde1adc2589c0c8d597f4b7d6e75f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d9c15fcbf9c60ce59a5791f8be81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b66929945fbf8bed712cd889ff71a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f0a119f53a86aba72face6d8e8199720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75de1a0264153cc44cdd1452c0e2c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957156a160d4deed3471366e261a1dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013d59d021d07de3507274d112a4a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c06269b8bcfdd24fe1b1812cc20a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca5668b5bf3828e58564be136c627725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff259f138c26dcba8c81b5cf591c4d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad4f4332c580ca46d62d5fa26ea211727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e643bfebb64ef7d9591ab7c5b2b6e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a2874051c66720fc1fae10c52ed7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42320627b304f1cb13302c561ddcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be88b4f887a681201138f28e8e7e00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b065fe009566006a66ee7c7e472cc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942232c247bea3e84bacdff618824b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba502eaac9ab1e1f1e30f442caf4a2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1df375e036c222ddb4fa2c9708d2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d954ce83cc16333061017361c0ffee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6172ff52d1652ed9f2d0b8b561983737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25698526a27f3ff93496ff1f0dd7fbe0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f2f1f6d4a3995f1d32cedf12e655739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1aeaedf5071616d47ca4ea4ec3f93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad320b1034d5f1ee03e4254d3191cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7819e12c11474712ed8818af7b0520742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1530b096333c9dbf655ef1327816f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7780fdc0418c853f0188480bf893744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f6002abb4cbdb5f191e85eeb7456745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d854cb17e128236a320fea504d034d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a56f77fb50352e6b2afc093f3b67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359c4b169ad6c3a4f467e4ea6baa6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3f804739867efd8e71bd54e26094749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2654fbebc19a6ec653232231f32e31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f6d3e79161f56369a910741049b17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203786059a53d9d5caf852e2c4fc712752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c9c9cc6be1eec4b8ca27d7d90ed5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b04c183deee9019934bcb3961031754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b96626da2a8ffbf4cf6ccdc0fed4c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f778c6434c5cb9f62800070ad8308e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f0e1d9bbf498383bb7d5fe40a0660757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4176f4936afdbeabc94af3e99d5be5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145664a70c1ff3aed80c0f662e9e822759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69af4c306952f5450ddf6abd9aeda12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf166b8a46592bbe1aa6fc4cc49c3f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693902ca472db02767f1260283904d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83133a6482945a840a719ad9bcce493b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda1c47e8139d53894b5c2112f7e3c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173899f0ab5c8b60facf64c3c3960109765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd327ae2d6eaee35ba24476d8165113766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03841eaeb2992b2ca3a0f04c5770f8c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8597390137902016decaaf3e36c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c8dd1956a60850b77d89769842ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e725b793f028d3ec7d3ae32b6548a6b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d072697907f7026a40f320a7bcfee2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c09c0e87b869e524002c8e4b8d3ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3af1328852889ed5ee8f30710d4c1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab579b7397b6d6cb75eab2f017678774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216f437d07828366f7e85764e222594775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6a6d00b97b662e2953026c3753109776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee5b40cae22047bef94f291ba4a08d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977eebe3d7220289689862b9e45d6af778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51546962d5617761750093a6c0c658779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de0524e64534d930bfba2a1487bb6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f2f3cd38d5b076eeca555d03edf4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580619ea8dcce786d3715b9a448558782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58aa0b79174cda6dd3103a44ba4eff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb041b8bbd2640641d0e1b52be1e0f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fee8952f5aa4f12428b4ad4fbb511785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633bb0cb212d381155b396c2cf2f8fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ffff94b228087557ae1f834b77eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e7b52c46f030557ce9da74d728d4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2cf02243e67f683bc9a8da3721cbb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac61fb76c7ae0c3543debb284dfc71790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811aff8e396764cb54a91993125c3d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f3e4e09afb5104c503a998dffbfe8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d80d1ee36626293c4eaa52c0bb8d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed698d9d3d23b245e8e6e84eeec010794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4121a21f0ba1787753a1aa993bdab6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311da7fc13eb34dae8f0c1b226bcce4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698572e1da79d860f5fe92649fe8beb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e12efc67569f87812a3be3f61c74798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90561b976227d6672d23161ae16475f5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618e0e4c8af65809dc1358d1909041f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4a91a40395d9a2ac870862477c6d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f7da44ee49c56ad5cb6fa562cd44802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4bd5d9d08dcfc56ccaa34cf9ac426803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5097797a10f72bb147e0246d3635db804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfdc7d99ecdf7d2f18134b172fc8b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e428120a781bab3f99f045bf5334e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10f28157bde2ee1de9bffc4537c962807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e3f2e9de52e6fe09470fb34c0c91d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869ab763b25ab378362924d518af023809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842f4c3f9b69e8bafc9cf3fe8d5912810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b43729727a590ae8949b7fb12f64d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36e5c5e151063feb1a168847b981d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e1f0ebee80ecd8493a26187a1f43d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ac5eafc64112b9fe88659ba4c5b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b05d48b0d4c34b019b29693c57b0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47652133dbe0e124bdc713dbd2d58337816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b2146f52e00497cd9f57e5486778817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766244f6ee360b1373bf138e091ab5f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce002322364368e4bc1dcc96c74835819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f82fcc225da7ce04448ed1a6add58820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec335a2390611ebb8ff270ba708c1f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf927cc0e749059b1e8807f09e6dec0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8141d6a5e17441b0e82a91bf5c7d45823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c44ab484ae56233334a99c879055d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd56863ea000ef480c9b32603734be825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dd9bde4a6980f9559e0e896f4aa59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e1e4d92bfa62f326c4ac41292396827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e7713ae154b463a3b0dd5eccc5ba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b77da41bff90cec2165090260eee829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102f6727c6cfbac0b976ea9f768c4e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051dc22a8b13a05b625c7b63787479c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b188a1931f8bf773dcd2554d97fe8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c424adece336d0554506c06ada9e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643dd38b3ed45b37c00f4792bb949a7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc4a19b7775de560906391551c8240835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea78dfee039ec15af042888c4e5339b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df76605e06972cba93b062702c538837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603646692e4a52c658ead30894db05838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073f0a3d2466ed5bcd8b79265d0a82839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9940b9ee6b6743624d1180525b462840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3408b8e2dcc94e845eb8d98f6b90e7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b85c9af36f7f89ce74009bfbad6b3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde253dd7a22590c97c274b47dc6c2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dde6bc25746fb5f33d0cecacaa8ed844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699694ac90fb5aa6cf0b416c9a5a0a0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ef7117ad3e0b92d898b53d92f695846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bcdc3d9b903757b71ca2b8b1c9097847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83ed68dd85ed2db174115ac3821ef3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102db6995f491daa9714c9c2e9e86fa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16f5dce7d61eddebaf543bf0e07a2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeec37a024d22f62fd435823672a52851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c91e7943b7b05c7c1290f9ebaa4c8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e97977b57423202bc28f79de4c8bd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba826897e7fbf1de984ace6b4212b82854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbcfe903b07657da422bbd84203648855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f78109bd3f846759c74195f2018ab856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467d19738e5e17203b9e3d95466518857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4775beaef50adfda9fa6d7340cb9fa0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e956964236e09a73c0c443330a687c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3dff7f5a25103f0748403bb3265e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee573c7312f7020532ad4d1e2de7e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a35b995e5ca166a6eb4112ca61bda862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca0f1aa63f9f14029c24379040c9c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e232fdab8c455f187dc8147dcd9de92864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577fae8623eeabb3badbdaa69ad06f8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9d8822296f95367f5ce598cb1b4d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c34f3cda6fea8b9351a356adfb36867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f98d9b951f09a0a8e12697004f253868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5eea938bf27ecba13ee80470c6544869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845641034f3ec8aaf09c4e1b51098be870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a71ab8d5395cea84ff6363a94877871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027364883e22dd6f58bcc29777eaf6c6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0c7a25d961c770c78d59091c1322873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47b164c95fe99d8f3e670dcddf189874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffb14d258bb83e4bc2fdd4b6a0d2d3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c1b70d0d819f02958ea7de4e90e9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675a31d63b0be23a10c5e01af33824877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdcc283cc4e90b3b2008adab6a1bb2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c6bd6511ace7a8a310fd79753468b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464c98e500daf742f7ae7dd75896b2e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef488b675fe37e97d96e1ee96f1db881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4df63f656f5081b816d622121b9f4b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb48405a7fe69201929112255276ff1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef6215e5211054aedcadd51a78b9e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be1223fa27943ef5f855eaf5f0de1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60481f1faa08afa247671cd5aa1ff886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286698adfa343a83385ccb49b57741887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7c49c7b329c5e92879119f90a6a6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e4c05d95481424c35f4841d9ea119889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd438796f822b706fe2ffb6b466902890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc1a11b14150b41e7e47ca805aa56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baf5b8f9af089fa02d8d27926b701b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae8db29b3371436263f8d24a1eb6a1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5982d749e501171ccc3d2dff29b79e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627cb2ee95bcf3323068e2b1499f65c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b2d4fe3f9cf5e2447e65ddf2332ee896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd511d899ff3bb0c76242392fe5db897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2475ba7de9426d60ad697c0ac5afe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac922ee7a37db79937a55191f8a5d42899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad9f9208f0e309386d853f42f1067900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002551c8e4a9456ce9fbe35c864c0e3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f5d4f285197a5830fb1d45d13908902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732524ec88f6dcd87ab468e12504b4e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bf17855012532be0002ca50e25aac904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d522f025429a54ae30703a68f8ee905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d5041fda08be84ddb7533711ecfc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17947d1a5a243d4b88a1d160d4673c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58decd4b5e696f9e374f745f88847d8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582c8d52255a4b6800e5402072ecd6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ccf8d8a7e78b4cd58084e79a5509910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a10330600593b9bb31955c8f00ce89911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169f38d637c1e461a6d3cf459706ec8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e2bddbbced1c121f70936edff66fe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eef06afb9b56b02d333ed6adeabe6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb8917203d15ca616052b878fad79915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3eb93b9df8cedf328144c94ea1110916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52a3edef7a5e9acfefc34989ef960917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867605f12ffc4304f90438d5c5bc852918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6918b2646a0db256d6e66240554e64919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030e534eb06fda5a0f964daeba98a9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb6105d6e2111f4402974c1251295921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7965917f065309fdaeb7a11bf386922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45956c548fc72d16a4085483447d2a78923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ace9e39bf752167b061fed596cd1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118738d6cb76303a9043914d272f187925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b0234ad723f14f89578e613604225926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad66685e4eea40871f788d94ca39aa927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b143a8ca8b860d5a51e8e994201a6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25935e590d53d9f770666833a589140929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e210ea60edf11087dd4d1adc6bb91c6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2dbcf7cc6d53b586d91cd258c378931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfddb9ab00e61f957ae3bf83cab10a2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f69d0f94e2446cd11782a52876f6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5550b5bb2a1c3b0b297ac05a708f7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00f9be4a2ad20df974257fba36473a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a19b90130f829a9f1c05a2c4ec8c5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44b6848e21b5669d377ee76acc47c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d863e3a52c25f566abacab1b8f7276938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40541414f520ab42c5a77bec08ae69939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4dfeffc39869ec6e827108bf7199940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e03671b890a70d8838548deda6cda941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a0387013c31b0828ae94ffc3ff31942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0794b0c56afd5ac672f4ca3709127e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7201b3e3d5cabfafbd4dd6eb4dce20944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb21177552e1c46486c16a7610633e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c84ab749600f6e7c8a2c918da63311946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a70f11b1f757a3837dd97b08a9331e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f97791ca988bd7fc4fb17f85c0b241948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f8922e6cc967956b6b1fea4ad474c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2c5d375f43a66db906b99423434c2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7dbec4ce1e3fcc25cd867639bdc6b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e1754cc7ce9aa69daadd002a853e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e08be900c7bf238dd2932c1c7fb54953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1104226e29b055fe3c4bca23d131085954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d086d2d943c9461f4f4949f23ee1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d2620c46cf1c88a0b332dd8e8286d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbc4258d61b04f43ecb0d6609495cf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633109279c45407a15a2f1366cbc125958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd6d28a7c06c51ce6f43a820c8080a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb244055fdd69d9577b54a3aed2292d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95045e45bd1a33358c6e780506eb468c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392176a4191878fe81cd5180b91ef16962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e059d3dca62a411a2f71e0410ab5b4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335ff812315ed7e39e1fb25317d76e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e0ad3bbbcb5f1e96cef4fc917b330965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a037a0ab7b07a3d8585f20b69d191c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0662c8a9e2c41f937776ce691650d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e0ca9c3d9576f44cc4d53a908df1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485309dbe3045960a27d66ea9ac46e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19956ab5aaff951106efd23561af94d0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48ce31fd4771db7cac546a0c51a863971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ba2253aa25cab2f260bcf4eae8f45972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bed08a38d046e35bda192ad6ec3c6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bb197001b3f43a3d92a680909a1c6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af845bcab4eea0e728f0ba479405b2a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70995f15b30f721fd176401a8c8e1c3d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62e227ed3ed0c19851e2a7da53082977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359e83a19266bb29d58c926fafc57af978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e20fe8463be338685aded4a7429faa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb0683608b72d70589f7f829269053980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168e818c6015ee5a9bba9692faa8e2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2cd7c1885c2b450ba4658202222e9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16db68ea25257676736455e90bd5da983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e804ffd1699e9697c1f08c16f3e2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acc2a0324dd6f5ef4287978732efa985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fb4b42537484a6d76395194b4f899986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cd2f1eaa1b94d2762b0804de2ff9a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a04ce4e06ce45e303a2e60eceff78988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b4e91f38caf7f4a8218bd375f593989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1a4c625089bf900bd45340e6df747990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7b839fa7c6ed7b3f64a017c22d83991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33881c20daa5f96962f418b6f3252b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152454143c3a2f565a15bb4f9ff24e45993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae938ecaca7033affba1abaaa322648994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68e1729c535e09a11a99c0093db4fc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df873f2de8965ccce078a52ff02c8bee996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68f9a277c155cd232a662c8e953cce997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>